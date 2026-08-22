--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,69 +440,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="17" customWidth="1" min="11" max="11"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -547,722 +547,794 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>장윤정 모친</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 조직 윗선 추적 중</t>
+          <t>JTBC '사건반장' 보도</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고수익을 미끼로 한 투자 리딩방 사기로, 한 피해자가 1억 8,400만 원을 편취당했습니다. 경찰 수사 결과 피해금은 카지노 금고에서 발견되어 압수 및 환불 조치되었으나, 현금 수거책은 해외로 출국했고 조직 윗선은 점조직 형태로 운영되어 경찰이 추적에 난항을 겪고 있습니다. 경찰은 조직 윗선으로 수사를 확대하고 있습니다.</t>
+          <t>가수 장윤정의 모친이 장윤정의 이름을 이용해 투자 사기를 벌였다는 의혹이 제기되었습니다. JTBC '사건반장'을 통해 한 피해자가 수천만 원을 투자했다고 주장했으며, 장윤정 모친은 위조된 카카오톡 메시지를 사용한 것으로 알려졌습니다. 장윤정은 모친과 십수 년간 절연했다고 밝히며 추가 피해를 막기 위해 노력 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>투자 리딩방 사기로 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 1억 8,400만 원으로 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 주범들이 해외로 출국하고 점조직 형태로 운영되어 상대방의 자력을 특정하기 어렵고(부적합 조건), 집단적 피해 가능성은 있으나 이 특정 조직의 피해자 수가 명확히 확인되지 않아 소송금융 투자 회수 가능성에 불확실성이 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(장윤정 모친의 투자 사기 의혹), 증거 확보 가능성이 있습니다(JTBC '사건반장' 보도, 위조된 카카오톡 메시지). 그러나 현재까지 확인된 피해자가 소수이며 피해 규모가 수천만 원대로 소송금융 투자에 적합한 대규모 집단 피해나 고액 피해로 보기는 어렵습니다. 상대방의 자력 또한 불분명합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1억 8,400만 원</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[자막뉴스] 투자 사기 피해금이 카지노 금고에?...교묘한 범행</t>
+          <t>어찌저찌 지내고 있어  장윤정, 술 마시다 끝내 '눈물'..♥도경완·팬 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/60629?feed=na</t>
+          <t>https://www.starnewskorea.com/star/2026/07/17/2026071719223428089</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-01 07:01:47.766971+00:00</t>
+          <t>2026-07-29 07:15:09.502437+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>남편 개인파산 고려 중, 변호사 상담 단계</t>
+          <t>경찰 수사 진행 중, 조직 윗선 추적 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>남편이 AI 자동 투자 프로그램 사기에 속아 퇴직금과 시어머니에게 빌린 돈 등 총 1억원을 잃었다. 아내는 남편의 개인파산으로 자신의 명의 아파트에 문제가 생길까 우려하며 이혼을 고민 중이다. 변호사는 사기 인지 시 즉시 경찰 신고 및 금융감독원 지급정지 신청을 권고했다.</t>
+          <t>고수익을 미끼로 한 투자 리딩방 사기로, 한 피해자가 1억 8,400만 원을 편취당했습니다. 경찰 수사 결과 피해금은 카지노 금고에서 발견되어 압수 및 환불 조치되었으나, 현금 수거책은 해외로 출국했고 조직 윗선은 점조직 형태로 운영되어 경찰이 추적에 난항을 겪고 있습니다. 경찰은 조직 윗선으로 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방이 불특정 사기범으로 자력 확보 및 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다 (적합 조건 2 미충족). 기사 내용상 집단적 피해가 명확히 드러나지 않아 소송금융 투자 매력이 떨어집니다 (적합 조건 3 미충족). 피해 금액 1억원은 개별 사건으로는 크지만, 회수 난이도를 고려할 때 소송금융 투자 대상으로는 매력도가 낮습니다.</t>
+          <t>투자 리딩방 사기로 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 1억 8,400만 원으로 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 주범들이 해외로 출국하고 점조직 형태로 운영되어 상대방의 자력을 특정하기 어렵고(부적합 조건), 집단적 피해 가능성은 있으나 이 특정 조직의 피해자 수가 명확히 확인되지 않아 소송금융 투자 회수 가능성에 불확실성이 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>1억 8,400만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (남편)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“1억 날린 남편, 파산 고민…이혼하면 제 아파트는 어떡하죠”</t>
+          <t>[자막뉴스] 투자 사기 피해금이 카지노 금고에?...교묘한 범행</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>jibs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/06/20260406500092?wlog_tag3=naver</t>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/60629?feed=na</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-08 07:01:08.724735+00:00</t>
+          <t>2026-05-01 07:01:47.766971+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>피해 확산 및 대책 촉구</t>
+          <t>남편 개인파산 고려 중, 변호사 상담 단계</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가상자산 선물거래를 미끼로 한 리딩방 사기가 확산되며 피해자가 속출하고 있습니다. 소액으로 시작해 고액 입금을 유도하는 단계적 사기 수법이 특징이며, 이에 대한 근절 대책 마련이 시급하다는 사설입니다.</t>
+          <t>남편이 AI 자동 투자 프로그램 사기에 속아 퇴직금과 시어머니에게 빌린 돈 등 총 1억원을 잃었다. 아내는 남편의 개인파산으로 자신의 명의 아파트에 문제가 생길까 우려하며 이혼을 고민 중이다. 변호사는 사기 인지 시 즉시 경찰 신고 및 금융감독원 지급정지 신청을 권고했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>가상자산 선물거래를 미끼로 한 투자 사기로 '피해자가 속출'하고 있어 '집단적 피해' 조건에 부합하며, '고액 입금 유도' 수법으로 '피해 규모가 큼' 조건도 충족할 가능성이 높습니다. 다만, 특정 사기 주체가 명시되지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 여부를 판단하기 어렵고, 현재 공적 절차가 진행 중이라는 언급이 없어 적합도가 Medium으로 판단됩니다.</t>
+          <t>상대방이 불특정 사기범으로 자력 확보 및 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다 (적합 조건 2 미충족). 기사 내용상 집단적 피해가 명확히 드러나지 않아 소송금융 투자 매력이 떨어집니다 (적합 조건 3 미충족). 피해 금액 1억원은 개별 사건으로는 크지만, 회수 난이도를 고려할 때 소송금융 투자 대상으로는 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (남편)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[사설]리딩방 사기 행위 근절 대책 절실</t>
+          <t>“1억 날린 남편, 파산 고민…이혼하면 제 아파트는 어떡하죠”</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633328</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/06/20260406500092?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-24 12:37:57.357381+00:00</t>
+          <t>2026-04-08 07:01:08.724735+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치</t>
+          <t>피해 확산 및 대책 촉구</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>고수익을 미끼로 투자자들을 속여 110억 원가량을 가로챈 요식업 프랜차이즈 대표 등 18명이 사기 및 유사수신 혐의로 검찰에 송치되었습니다. 2023년부터 2024년 사이 투자설명회를 통해 1천여 명의 고령층 투자자들에게 원금 보장과 수당을 약속하며 투자금을 편취한 혐의를 받고 있습니다.</t>
+          <t>가상자산 선물거래를 미끼로 한 리딩방 사기가 확산되며 피해자가 속출하고 있습니다. 소액으로 시작해 고액 입금을 유도하는 단계적 사기 수법이 특징이며, 이에 대한 근절 대책 마련이 시급하다는 사설입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>프랜차이즈 대표 등 일당의 사기 혐의가 경찰 수사로 명확히 드러나 검찰에 송치되었고(적합 조건 1, 5, 6), 1천여 명의 다수 피해자가 발생했으며(적합 조건 3), 피해 금액이 110억 원을 넘어 피해 규모가 매우 큽니다(적합 조건 4). 현재 공적 절차(검찰 송치)가 진행 중입니다.</t>
+          <t>가상자산 선물거래를 미끼로 한 투자 사기로 '피해자가 속출'하고 있어 '집단적 피해' 조건에 부합하며, '고액 입금 유도' 수법으로 '피해 규모가 큼' 조건도 충족할 가능성이 높습니다. 다만, 특정 사기 주체가 명시되지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 여부를 판단하기 어렵고, 현재 공적 절차가 진행 중이라는 언급이 없어 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>110억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1천여 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'110억 원대 투자 사기' 혐의 프랜차이즈 대표 등 18명 송치</t>
+          <t>[사설]리딩방 사기 행위 근절 대책 절실</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6807853_36918.html</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633328</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-16 12:25:11.928447+00:00</t>
+          <t>2026-03-24 12:37:57.357381+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>프랜차이즈 대표 및 일당 18명</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국에서 투자 및 가상화폐 사기 피해가 급증하여 연간 최소 1,190억 달러에 달하는 것으로 나타났습니다. FBI 통계에 따르면 가짜 가상화폐 투자 유도 방식이 흔하며, 일부 사기 조직은 인신매매 피해자를 동원하기도 합니다.</t>
+          <t>고수익을 미끼로 투자자들을 속여 110억 원가량을 가로챈 요식업 프랜차이즈 대표 등 18명이 사기 및 유사수신 혐의로 검찰에 송치되었습니다. 2023년부터 2024년 사이 투자설명회를 통해 1천여 명의 고령층 투자자들에게 원금 보장과 수당을 약속하며 투자금을 편취한 혐의를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사가 특정 사건이 아닌 미국 전체의 사기 피해 현황과 유형에 대한 일반적인 통계 및 설명에 가깝습니다. 소송금융 투자 대상이 될 만한 구체적인 피고(적합 조건 1, 2 미충족), 특정 집단 피해(적합 조건 3 미충족), 개별 사건의 피해 규모(적합 조건 4 미충족), 구체적인 증거(적합 조건 5 미충족), 공적 절차 진행 여부(적합 조건 6 미충족) 등이 특정되지 않아 투자 적합도가 낮습니다.</t>
+          <t>프랜차이즈 대표 등 일당의 사기 혐의가 경찰 수사로 명확히 드러나 검찰에 송치되었고(적합 조건 1, 5, 6), 1천여 명의 다수 피해자가 발생했으며(적합 조건 3), 피해 금액이 110억 원을 넘어 피해 규모가 매우 큽니다(적합 조건 4). 현재 공적 절차(검찰 송치)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>110억 원 이상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천여 명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>미국 사기 피해 연간 최소 1,190억 달러 .. 투자,가상화폐 사기 급증</t>
+          <t>'110억 원대 투자 사기' 혐의 프랜차이즈 대표 등 18명 송치</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=491482</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6807853_36918.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-14 00:20:16.446572+00:00</t>
+          <t>2026-03-16 12:25:11.928447+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>나주 오피스텔 분양 실적 저조로 수분양자들의 분양계약 해지 소송이 이어지는 가운데, 지웅파인아트가 신규 투자금으로 기존 투자자 수익금을 지급하는 900억대 폰지사기를 벌인 것으로 보입니다. 민주당 현역 의원이 이 폰지사기범에게 거액을 수수했다는 의혹도 제기되었습니다.</t>
+          <t>미국에서 투자 및 가상화폐 사기 피해가 급증하여 연간 최소 1,190억 달러에 달하는 것으로 나타났습니다. FBI 통계에 따르면 가짜 가상화폐 투자 유도 방식이 흔하며, 일부 사기 조직은 인신매매 피해자를 동원하기도 합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>900억대 폰지사기라는 명확한 불법 행위로 상대방 책임이 명확하며(적합 조건 1), 막대한 피해 규모로 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 이미 수분양자들의 분양계약 해지 소송이 진행 중이며(적합 조건 6), 민주당 현역 의원 연루 의혹은 공적 조사의 가능성을 높입니다.</t>
+          <t>기사가 특정 사건이 아닌 미국 전체의 사기 피해 현황과 유형에 대한 일반적인 통계 및 설명에 가깝습니다. 소송금융 투자 대상이 될 만한 구체적인 피고(적합 조건 1, 2 미충족), 특정 집단 피해(적합 조건 3 미충족), 개별 사건의 피해 규모(적합 조건 4 미충족), 구체적인 증거(적합 조건 5 미충족), 공적 절차 진행 여부(적합 조건 6 미충족) 등이 특정되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>900억대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>민주당 현역 의원, 900억대 폰지사기범에 거액 수수 의혹</t>
+          <t>미국 사기 피해 연간 최소 1,190억 달러 .. 투자,가상화폐 사기 급증</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3381928</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=491482</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-06 13:11:54.953931+00:00</t>
+          <t>2026-03-14 00:20:16.446572+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>지웅파인아트</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>검찰 수사 및 자산 매각을 통한 피해 변제 완료, 처벌불원서 제출</t>
+          <t>수분양자들의 분양계약 해지 소송 진행 중, 폰지사기 의혹 관련 수사 가능성</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>가상화폐 투자 사기범 A씨가 캄보디아 도피 중 법적 사망자가 되었으나, 검찰이 신원을 회복하고 동결 자산을 매각하여 피해자들에게 전액 변제했다. 피해자들은 처벌불원서를 제출하며 분쟁이 종국적으로 해결되었다.</t>
+          <t>나주 오피스텔 분양 실적 저조로 수분양자들의 분양계약 해지 소송이 이어지는 가운데, 지웅파인아트가 신규 투자금으로 기존 투자자 수익금을 지급하는 900억대 폰지사기를 벌인 것으로 보입니다. 민주당 현역 의원이 이 폰지사기범에게 거액을 수수했다는 의혹도 제기되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 사건은 검찰 수사를 통해 사기범의 동결 자산이 매각되어 피해자들에게 전액 변제되었고, 피해자들이 처벌불원서를 제출하며 분쟁이 종국적으로 해결되었다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>900억대 폰지사기라는 명확한 불법 행위로 상대방 책임이 명확하며(적합 조건 1), 막대한 피해 규모로 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 이미 수분양자들의 분양계약 해지 소송이 진행 중이며(적합 조건 6), 민주당 현역 의원 연루 의혹은 공적 조사의 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>900억대</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>檢, 사망 처리된 사기범 신원 회복…동결 자산으로 피해 변제 완료</t>
+          <t>민주당 현역 의원, 900억대 폰지사기범에 거액 수수 의혹</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260304_0003534463</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381928</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-05 01:00:58.873125+00:00</t>
+          <t>2026-03-06 13:11:54.953931+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>토스뱅크 금융사기 예방 리포트 발간</t>
+          <t>검찰 수사 및 자산 매각을 통한 피해 변제 완료, 처벌불원서 제출</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>인스타그램 DM, 주식 리딩방 등을 통해 가상화폐 및 AI 투자 사기가 기승을 부리고 있습니다. 가짜 거래소와 대포통장을 이용해 피해자들을 속이며, A씨는 1억 1500만원, B씨는 5억 5700만원의 피해를 입었습니다. 토스뱅크는 금융사기 예방 리포트를 통해 이러한 수법을 경고하고 주의를 당부했습니다.</t>
+          <t>가상화폐 투자 사기범 A씨가 캄보디아 도피 중 법적 사망자가 되었으나, 검찰이 신원을 회복하고 동결 자산을 매각하여 피해자들에게 전액 변제했다. 피해자들은 처벌불원서를 제출하며 분쟁이 종국적으로 해결되었다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보가 가능하지만(적합 조건 5), 범죄자들이 대포통장과 다수 명의 계좌를 이용해 자금을 세탁하므로 상대방 특정 및 자력 확보가 매우 어려워(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮습니다.</t>
+          <t>해당 사건은 검찰 수사를 통해 사기범의 동결 자산이 매각되어 피해자들에게 전액 변제되었고, 피해자들이 처벌불원서를 제출하며 분쟁이 종국적으로 해결되었다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하여 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>수익률 13배 ‘눈속임’…투자 사기, 이렇게 속는다</t>
+          <t>檢, 사망 처리된 사기범 신원 회복…동결 자산으로 피해 변제 완료</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260301028523699</t>
+          <t>https://www.newsis.com/view/NISX20260304_0003534463</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-01 12:20:44.206862+00:00</t>
+          <t>2026-03-05 01:00:58.873125+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>토스뱅크 금융사기 예방 리포트 발표</t>
+          <t>토스뱅크 금융사기 예방 리포트 발간</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>직장인 A씨가 주식 리딩방을 통해 '글로벌 프로젝트' 투자 사기에 연루되어 6억 5700만원의 피해를 입었다. 가짜 투자 사이트와 조작된 수익률로 투자자를 유인한 후, 출금 수수료를 요구하고 잠적하는 전형적인 수법이다. 토스뱅크는 이러한 시각적 조작을 이용한 투자 사기에 대한 주의를 당부하는 리포트를 발표했다.</t>
+          <t>인스타그램 DM, 주식 리딩방 등을 통해 가상화폐 및 AI 투자 사기가 기승을 부리고 있습니다. 가짜 거래소와 대포통장을 이용해 피해자들을 속이며, A씨는 1억 1500만원, B씨는 5억 5700만원의 피해를 입었습니다. 토스뱅크는 금융사기 예방 리포트를 통해 이러한 수법을 경고하고 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (적합 조건 2)이 충족되지 않아 투자 회수 가능성이 매우 낮습니다. 운영진이 잠적하고 자금 세탁 수법을 사용하여 상대방 특정 및 자력 확보가 극히 어렵습니다. 또한, 특정 사건에 대한 공적 절차(적합 조건 6)가 진행 중인 부분이 없어 사건의 신뢰도나 증거 확보에 한계가 있습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보가 가능하지만(적합 조건 5), 범죄자들이 대포통장과 다수 명의 계좌를 이용해 자금을 세탁하므로 상대방 특정 및 자력 확보가 매우 어려워(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>6억 5700만원 (A씨 사례)</t>
+          <t>1억 원 이상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“수익률 7700%, 1억이 77억 됐다” 놀란 직장인…출금 수수료 냈다가 ‘...</t>
+          <t>수익률 13배 ‘눈속임’…투자 사기, 이렇게 속는다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013868?ref=naver</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260301028523699</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:59.929513+00:00</t>
+          <t>2026-03-01 12:20:44.206862+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="4" t="inlineStr">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>투자 사기</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>토스뱅크 금융사기 예방 리포트 발표</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>직장인 A씨가 주식 리딩방을 통해 '글로벌 프로젝트' 투자 사기에 연루되어 6억 5700만원의 피해를 입었다. 가짜 투자 사이트와 조작된 수익률로 투자자를 유인한 후, 출금 수수료를 요구하고 잠적하는 전형적인 수법이다. 토스뱅크는 이러한 시각적 조작을 이용한 투자 사기에 대한 주의를 당부하는 리포트를 발표했다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (적합 조건 2)이 충족되지 않아 투자 회수 가능성이 매우 낮습니다. 운영진이 잠적하고 자금 세탁 수법을 사용하여 상대방 특정 및 자력 확보가 극히 어렵습니다. 또한, 특정 사건에 대한 공적 절차(적합 조건 6)가 진행 중인 부분이 없어 사건의 신뢰도나 증거 확보에 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>6억 5700만원 (A씨 사례)</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>“수익률 7700%, 1억이 77억 됐다” 놀란 직장인…출금 수수료 냈다가 ‘...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20013868?ref=naver</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:26:59.929513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
+      <c r="B12" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
+      <c r="C12" t="inlineStr">
         <is>
           <t>상품권 유통 업체 및 그 대표 일당</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치, 일당 2명 구속</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>백화점 모바일 상품권 유통을 미끼로 연 425%의 고수익을 보장하겠다며 투자자를 모집한 일당이 구속되었습니다. 이들은 신규 투자금으로 기존 투자자에게 지급하는 '돌려막기' 수법을 사용했으며, 확인된 피해자 26명, 피해금은 212억 원에 달합니다. 경찰은 이들을 사기 혐의 등으로 검찰에 넘겼습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>상대방 책임이 사기 혐의로 명확하며, 경찰 수사를 거쳐 검찰에 송치되어 공적 절차가 진행 중입니다. 피해자 26명, 피해액 212억 원으로 집단적 피해 규모가 크고, 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>212억 원</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>26명</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>[단독] “최대 연 425%” 상품권 ‘사기’…200억 챙긴 일당 2명 구속</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8495247&amp;ref=A</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-27 00:26:00.169973+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N11"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>