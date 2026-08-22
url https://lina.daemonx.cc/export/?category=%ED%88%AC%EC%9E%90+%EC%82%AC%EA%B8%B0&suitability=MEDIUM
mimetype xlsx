--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="24" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="37" customWidth="1" min="10" max="10"/>
-    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="45" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -533,170 +533,242 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>장윤정 모친</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 조직 윗선 추적 중</t>
+          <t>JTBC '사건반장' 보도</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고수익을 미끼로 한 투자 리딩방 사기로, 한 피해자가 1억 8,400만 원을 편취당했습니다. 경찰 수사 결과 피해금은 카지노 금고에서 발견되어 압수 및 환불 조치되었으나, 현금 수거책은 해외로 출국했고 조직 윗선은 점조직 형태로 운영되어 경찰이 추적에 난항을 겪고 있습니다. 경찰은 조직 윗선으로 수사를 확대하고 있습니다.</t>
+          <t>가수 장윤정의 모친이 장윤정의 이름을 이용해 투자 사기를 벌였다는 의혹이 제기되었습니다. JTBC '사건반장'을 통해 한 피해자가 수천만 원을 투자했다고 주장했으며, 장윤정 모친은 위조된 카카오톡 메시지를 사용한 것으로 알려졌습니다. 장윤정은 모친과 십수 년간 절연했다고 밝히며 추가 피해를 막기 위해 노력 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>투자 리딩방 사기로 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 1억 8,400만 원으로 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 주범들이 해외로 출국하고 점조직 형태로 운영되어 상대방의 자력을 특정하기 어렵고(부적합 조건), 집단적 피해 가능성은 있으나 이 특정 조직의 피해자 수가 명확히 확인되지 않아 소송금융 투자 회수 가능성에 불확실성이 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(장윤정 모친의 투자 사기 의혹), 증거 확보 가능성이 있습니다(JTBC '사건반장' 보도, 위조된 카카오톡 메시지). 그러나 현재까지 확인된 피해자가 소수이며 피해 규모가 수천만 원대로 소송금융 투자에 적합한 대규모 집단 피해나 고액 피해로 보기는 어렵습니다. 상대방의 자력 또한 불분명합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1억 8,400만 원</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[자막뉴스] 투자 사기 피해금이 카지노 금고에?...교묘한 범행</t>
+          <t>어찌저찌 지내고 있어  장윤정, 술 마시다 끝내 '눈물'..♥도경완·팬 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jibs.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.jibs.co.kr/news/articles/articlesDetail/60629?feed=na</t>
+          <t>https://www.starnewskorea.com/star/2026/07/17/2026071719223428089</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-01 07:01:47.766971+00:00</t>
+          <t>2026-07-29 07:15:09.502437+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>투자 사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 조직 윗선 추적 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>고수익을 미끼로 한 투자 리딩방 사기로, 한 피해자가 1억 8,400만 원을 편취당했습니다. 경찰 수사 결과 피해금은 카지노 금고에서 발견되어 압수 및 환불 조치되었으나, 현금 수거책은 해외로 출국했고 조직 윗선은 점조직 형태로 운영되어 경찰이 추적에 난항을 겪고 있습니다. 경찰은 조직 윗선으로 수사를 확대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>투자 리딩방 사기로 상대방 책임이 명확하고(적합 조건 1), 피해 금액이 1억 8,400만 원으로 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 주범들이 해외로 출국하고 점조직 형태로 운영되어 상대방의 자력을 특정하기 어렵고(부적합 조건), 집단적 피해 가능성은 있으나 이 특정 조직의 피해자 수가 명확히 확인되지 않아 소송금융 투자 회수 가능성에 불확실성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>1억 8,400만 원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[자막뉴스] 투자 사기 피해금이 카지노 금고에?...교묘한 범행</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>jibs.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/60629?feed=na</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-05-01 07:01:47.766971+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>투자 사기</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>피해 확산 및 대책 촉구</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>가상자산 선물거래를 미끼로 한 리딩방 사기가 확산되며 피해자가 속출하고 있습니다. 소액으로 시작해 고액 입금을 유도하는 단계적 사기 수법이 특징이며, 이에 대한 근절 대책 마련이 시급하다는 사설입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>가상자산 선물거래를 미끼로 한 투자 사기로 '피해자가 속출'하고 있어 '집단적 피해' 조건에 부합하며, '고액 입금 유도' 수법으로 '피해 규모가 큼' 조건도 충족할 가능성이 높습니다. 다만, 특정 사기 주체가 명시되지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 여부를 판단하기 어렵고, 현재 공적 절차가 진행 중이라는 언급이 없어 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>[사설]리딩방 사기 행위 근절 대책 절실</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>gnnews.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633328</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-24 12:37:57.357381+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>