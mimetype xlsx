--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="24" customWidth="1" min="5" max="5"/>
+    <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="37" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -537,334 +537,398 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>특정 불가</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰서의 범죄피해자 지원 협의체 정기회의</t>
+          <t>기사에서 특정 사건의 진행 단계 상세 파악 불가</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>청주상당경찰서가 2026년 상반기 범죄피해자 통합 지원 협의체 정기회의를 개최했습니다. 이 회의는 범죄 피해자 지원을 위한 협력 방안을 논의하는 자리로, 특정 범죄 사건이나 피해 상황에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>충북개발공사가 계약 해지 및 소송 등 과거의 불확실성을 선제적으로 해소하며 당기순이익 91억 원을 달성하고 경영 혁신을 선언했습니다. 이 과정에서 발생한 관련 손실은 2025년도 경영실적에 반영될 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 특정 범죄 사건이나 피해를 다루는 것이 아니라, 경찰서의 범죄피해자 지원 협의체 정기회의 개최 소식입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 증거 등이 전혀 파악되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 충북개발공사의 경영 성과와 내부 리스크 관리 노력에 대한 내용으로, '계약해지와 소송 등 불확실성 해소'를 언급하지만 특정 사건이나 피해자를 명확히 식별할 수 없습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>청주상당경찰서, '범죄피해자 통합 지원 협의체' 정기회의</t>
+          <t>‘당기순이익 91억’ 반등한 충북개발공사, 전사적 경영혁신 선언</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=907876</t>
+          <t>https://www.dailian.co.kr/news/view/1676513/?sc=Naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 07:02:25.279767+00:00</t>
+          <t>2026-08-12 07:00:44.035094+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>특정 불가</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경찰서의 범죄피해자 지원 협의체 정기회의</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>윤남노 셰프가 '꼬꼬무' 프로그램에 첫 리스너로 출연하여, 특정 사건의 전말을 듣고 분노와 슬픔을 표출했다는 내용입니다. 기사에는 사건의 구체적인 내용이나 피해자, 가해자 등에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>청주상당경찰서가 2026년 상반기 범죄피해자 통합 지원 협의체 정기회의를 개최했습니다. 이 회의는 범죄 피해자 지원을 위한 협력 방안을 논의하는 자리로, 특정 범죄 사건이나 피해 상황에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 본문에서 사건의 구체적인 내용, 가해자, 피해 유형, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. '꼬꼬무'라는 시사 프로그램의 리스너 출연 소식과 감정적 반응만 담고 있어, 적합 조건에 해당하는지 판단할 수 없습니다.</t>
+          <t>기사는 특정 범죄 사건이나 피해를 다루는 것이 아니라, 경찰서의 범죄피해자 지원 협의체 정기회의 개최 소식입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 증거 등이 전혀 파악되지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 윤남노 셰프, 오너셰프 꿈 이루고 첫 리스너 출격</t>
+          <t>청주상당경찰서, '범죄피해자 통합 지원 협의체' 정기회의</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>stardailynews.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=530093</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=907876</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:27:51.261368+00:00</t>
+          <t>2026-05-23 07:02:25.279767+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>특정 불가</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>마산·함안·의령 범죄피해자지원센터는 2026년 정기총회를 개최하고, 창원지방검찰청 마산지청과 함께 범죄피해자 보호·지원 업무유공자에 대한 표창을 진행했습니다. 이 기사는 특정 사건에 대한 정보가 아닌, 지원센터의 활동을 보도하고 있습니다.</t>
+          <t>윤남노 셰프가 '꼬꼬무' 프로그램에 첫 리스너로 출연하여, 특정 사건의 전말을 듣고 분노와 슬픔을 표출했다는 내용입니다. 기사에는 사건의 구체적인 내용이나 피해자, 가해자 등에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 범죄피해자지원센터의 정기총회 및 업무유공자 표창에 대한 내용으로, 특정 범죄 사건이나 소송 대상이 될 만한 구체적인 피해 사실이 언급되지 않았습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사 본문에서 사건의 구체적인 내용, 가해자, 피해 유형, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. '꼬꼬무'라는 시사 프로그램의 리스너 출연 소식과 감정적 반응만 담고 있어, 적합 조건에 해당하는지 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>(사)마산·함안·의령 범피, 2026년 정기총회·업무유공자 표창</t>
+          <t>'꼬꼬무' 윤남노 셰프, 오너셰프 꿈 이루고 첫 리스너 출격</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>stardailynews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633801</t>
+          <t>https://www.stardailynews.co.kr/news/articleView.html?idxno=530093</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 12:38:12.602045+00:00</t>
+          <t>2026-04-02 00:27:51.261368+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>특정 불가</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>태안군의회 김진권 의원이 태안군수 출마를 선언하며, '기금이 소송에 묶여 있는 상황을 바로잡아야 한다'고 언급했습니다. 이는 정치적 공약의 일부로, 특정 소송 사건에 대한 구체적인 내용은 포함되어 있지 않습니다.</t>
+          <t>마산·함안·의령 범죄피해자지원센터는 2026년 정기총회를 개최하고, 창원지방검찰청 마산지청과 함께 범죄피해자 보호·지원 업무유공자에 대한 표창을 진행했습니다. 이 기사는 특정 사건에 대한 정보가 아닌, 지원센터의 활동을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 내용이 특정 소송 사건에 대한 정보가 아닌, 정치인의 출마 선언 중 일반적인 문제 제기에 불과합니다. 소송의 당사자, 사건 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+          <t>기사는 범죄피해자지원센터의 정기총회 및 업무유공자 표창에 대한 내용으로, 특정 범죄 사건이나 소송 대상이 될 만한 구체적인 피해 사실이 언급되지 않았습니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>태안군의회 김진권의원, 태안군수 출마 선언</t>
+          <t>(사)마산·함안·의령 범피, 2026년 정기총회·업무유공자 표창</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=879527</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633801</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-24 12:49:11.289794+00:00</t>
+          <t>2026-03-31 12:38:12.602045+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>특정 불가</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
+          <t>태안군의회 김진권 의원이 태안군수 출마를 선언하며, '기금이 소송에 묶여 있는 상황을 바로잡아야 한다'고 언급했습니다. 이는 정치적 공약의 일부로, 특정 소송 사건에 대한 구체적인 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>기사 내용이 특정 소송 사건에 대한 정보가 아닌, 정치인의 출마 선언 중 일반적인 문제 제기에 불과합니다. 소송의 당사자, 사건 내용, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>태안군의회 김진권의원, 태안군수 출마 선언</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>chungnamilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=879527</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:49:11.289794+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>특정 불가</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
           <t>해당 기사는 '사법 3법'의 추진 속도와 국민 신뢰 간의 괴리를 지적하며, 소송이 길어질 경우 변호사 비용과 시간 부담이 국민에게 전가되는 문제점을 다루고 있습니다. 법률 지식이나 자금력이 부족한 이들에게 소송 절차가 복잡하게 느껴질 수 있다는 우려를 표명합니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 사법 제도 및 소송 절차의 일반적인 문제점을 지적하는 기자수첩입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 구체적인 피해 사실, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>[기자수첩] 사법 3법의 속도전, 국민 신뢰는 따라왔나</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3383131</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-11 00:43:14.053668+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>