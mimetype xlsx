--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="26" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -542,384 +542,456 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨 (장외주식 브로커 운영자)</t>
+          <t>최정원</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 2심 판결 선고 및 피해자와 합의 완료</t>
+          <t>검찰 기소유예 및 불기소 처분</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>장외주식 브로커 A씨가 내부 규범을 어겼다는 이유로 직원 E씨를 감금, 협박한 혐의로 징역형의 집행유예를 선고받았습니다. A씨를 포함한 16명의 피고인이 유죄 판결을 받았으며, 2심 재판부는 피해자와 1억 5천만 원에 합의한 점을 참작하여 형을 감경했습니다.</t>
+          <t>그룹 UN 출신 최정원 씨가 전 연인을 흉기로 협박한 혐의(특수협박)로 검찰에 송치되었으나, 피해자가 처벌을 원치 않아 기소유예 처분받았다. 동영상 유포 협박 및 스토킹 혐의는 증거 불충분 등으로 무혐의 처분되어 검찰 수사가 종결되었다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해자와 가해자 간 1억 5천만 원의 합의가 완료되었고, 피해자가 처벌을 원하지 않아 형사 사건이 사실상 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>피해자가 가해자의 처벌을 원치 않는다는 의사를 명확히 밝혔고, 검찰 수사가 기소유예 및 불기소 처분으로 종결되어 형사 절차가 마무리됨. 민사 소송을 제기할 가능성이 매우 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>1억 5천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“규범 어겼다”며 직원 감금·협박한 장외주식 브로커 집행유예</t>
+          <t>최정원 '특수협박' 기소유예, 스토킹은 무혐의...전 연인  처벌 원하지 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416254</t>
+          <t>http://www.fnnews.com/news/202607290803098804</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-31 00:30:40.770561+00:00</t>
+          <t>2026-08-09 07:02:26.379092+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭력</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>단골손님</t>
+          <t>A씨 (장외주식 브로커 운영자)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 항소심에서 징역 6년 선고</t>
+          <t>형사 2심 판결 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>단골손님이 시비 끝에 흉기를 휘둘러 상해를 입힌 사건으로, 1심 징역 4년 6개월에 이어 항소심에서 징역 6년이 선고되었습니다. 죄책이 매우 무겁다고 판단되어 엄중한 처벌이 필요하다는 판결입니다.</t>
+          <t>장외주식 브로커 A씨가 내부 규범을 어겼다는 이유로 직원 E씨를 감금, 협박한 혐의로 징역형의 집행유예를 선고받았습니다. A씨를 포함한 16명의 피고인이 유죄 판결을 받았으며, 2심 재판부는 피해자와 1억 5천만 원에 합의한 점을 참작하여 형을 감경했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>형사 항소심에서 유죄 판결이 선고되어 상대방의 책임이 명확하고 증거가 확보된 상태이나 (적합 조건 1, 5), 기사에서 피해 규모와 상대방의 자력에 대한 정보가 전혀 없어 소송금융 투자 매력도가 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
+          <t>피해자와 가해자 간 1억 5천만 원의 합의가 완료되었고, 피해자가 처벌을 원하지 않아 형사 사건이 사실상 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5천만 원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>시비 끝 흉기 휘두른 단골손님…항소심서 '징역 6년'[사건의재구성]</t>
+          <t>“규범 어겼다”며 직원 감금·협박한 장외주식 브로커 집행유예</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6104014</t>
+          <t>https://www.joongang.co.kr/article/25416254</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 00:19:43.893580+00:00</t>
+          <t>2026-03-31 00:30:40.770561+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>40대 남성</t>
+          <t>단골손님</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>징역 3년 6개월 선고</t>
+          <t>형사 항소심에서 징역 6년 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>40대 남성이 내연녀를 세탁기에 넣고 돌리는 등 15시간 동안 감금하고, 아내의 고막을 파열시킨 혐의로 징역 3년 6개월을 선고받았습니다. 이 기사는 해당 사건의 재구성 내용을 다루고 있습니다.</t>
+          <t>단골손님이 시비 끝에 흉기를 휘둘러 상해를 입힌 사건으로, 1심 징역 4년 6개월에 이어 항소심에서 징역 6년이 선고되었습니다. 죄책이 매우 무겁다고 판단되어 엄중한 처벌이 필요하다는 판결입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 가해자에 대한 징역형이 선고되어 형사 절차가 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 소송금융은 주로 민사 소송의 승소 가능성과 상대방의 자력을 중요하게 보는데, 가해자가 개인이므로 자력 여부가 불분명하며 (적합 조건: 상대방에게 자력이 충분함 - 미충족), 집단적 피해가 아닌 개별 사건이라 투자 매력이 낮습니다.</t>
+          <t>형사 항소심에서 유죄 판결이 선고되어 상대방의 책임이 명확하고 증거가 확보된 상태이나 (적합 조건 1, 5), 기사에서 피해 규모와 상대방의 자력에 대한 정보가 전혀 없어 소송금융 투자 매력도가 낮습니다. 또한 집단적 피해가 아닌 개별 사건으로 보입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>내연녀 세탁기에 넣고 돌린 40대男…15시간의 감금[사건의재구성]</t>
+          <t>시비 끝 흉기 휘두른 단골손님…항소심서 '징역 6년'[사건의재구성]</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6100760</t>
+          <t>https://www.news1.kr/society/incident-accident/6104014</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-14 00:39:04.983616+00:00</t>
+          <t>2026-03-18 00:19:43.893580+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>폭력</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>40대 남성</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>제주도의회 조례 개정 간담회 진행 중</t>
+          <t>징역 3년 6개월 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>제주도의회에서 스토킹범죄 예방 및 피해자 보호·지원 조례 개정을 위한 간담회가 열렸습니다. 주제 발표에 따르면 제주 지역 교제폭력 피해자의 85%가 여성으로 나타났습니다. 기사는 특정 사건이 아닌 사회적 문제와 정책 논의에 초점을 맞추고 있습니다.</t>
+          <t>40대 남성이 내연녀를 세탁기에 넣고 돌리는 등 15시간 동안 감금하고, 아내의 고막을 파열시킨 혐의로 징역 3년 6개월을 선고받았습니다. 이 기사는 해당 사건의 재구성 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 교제폭력 및 스토킹범죄에 대한 통계와 조례 개정 논의를 다루고 있어, 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모 등의 정보가 부족합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
+          <t>이 사건은 가해자에 대한 징역형이 선고되어 형사 절차가 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 소송금융은 주로 민사 소송의 승소 가능성과 상대방의 자력을 중요하게 보는데, 가해자가 개인이므로 자력 여부가 불분명하며 (적합 조건: 상대방에게 자력이 충분함 - 미충족), 집단적 피해가 아닌 개별 사건이라 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>제주 '교제폭력' 피해자의 85%가 여성 '압도적'</t>
+          <t>내연녀 세탁기에 넣고 돌린 40대男…15시간의 감금[사건의재구성]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>jejumaeil.net</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.jejumaeil.net/news/articleView.html?idxno=356045</t>
+          <t>https://www.news1.kr/society/incident-accident/6100760</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-08 12:19:40.507559+00:00</t>
+          <t>2026-03-14 00:39:04.983616+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>폭력</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>제주도의회 조례 개정 간담회 진행 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>제주도의회에서 스토킹범죄 예방 및 피해자 보호·지원 조례 개정을 위한 간담회가 열렸습니다. 주제 발표에 따르면 제주 지역 교제폭력 피해자의 85%가 여성으로 나타났습니다. 기사는 특정 사건이 아닌 사회적 문제와 정책 논의에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>기사는 교제폭력 및 스토킹범죄에 대한 통계와 조례 개정 논의를 다루고 있어, 소송금융 투자 대상이 될 만한 특정 사건, 명확한 피고, 구체적인 피해 규모 등의 정보가 부족합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충족)</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>제주 '교제폭력' 피해자의 85%가 여성 '압도적'</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>jejumaeil.net</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.jejumaeil.net/news/articleView.html?idxno=356045</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:19:40.507559+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>폭력</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>20대 A 씨</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>20대 남성이 헤어진 연인의 집에 마스터키로 침입하여 폭행 및 협박 혐의로 현행범 체포되었습니다. 경찰은 구속영장을 신청하고 정확한 사건 경위를 조사 중입니다. 피해자는 1명이며, 가해자는 술에 취한 상태였던 것으로 알려졌습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(현행범 체포), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 피해 규모가 크지 않고, 집단적 피해가 아니며, 상대방의 자력 정보가 없어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>[단독] 마스터키로 전 연인 집에 들어가 폭행한 20대...경찰, 구속영장 ...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5179369</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-04 00:29:14.112571+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>