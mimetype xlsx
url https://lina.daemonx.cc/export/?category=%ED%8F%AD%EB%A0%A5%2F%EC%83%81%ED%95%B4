--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="40" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -540,598 +540,670 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>60대 남성</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 신고 접수 및 호신용품 지원 등 피해자 보호 조치 진행 중</t>
+          <t>형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>충북도자치경찰위원회와 충북경찰청이 교제폭력, 스토킹 등 관계성 범죄 피해자 증가에 대응하여 호신용품 세트를 지원한다. 지난해 충북 도내 가정폭력, 교제폭력, 스토킹 신고 건수가 크게 증가했으며, 이는 재발 우려가 높고 강력범죄로 이어질 가능성이 있어 피해자 보호의 필요성이 강조되고 있다. 지원 대상은 반복 피해 신고자, 흉기 사용 피해자 등 재발 우려가 높은 피해자들이다.</t>
+          <t>60대 남성이 거리에서 흉기를 들고 행인 4명을 위협한 혐의로 재판에 넘겨져 징역 1년을 선고받았습니다. 재판부는 동종 범죄 전력과 피해자들에게 용서받지 못한 점 등을 양형 이유로 설명했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 교제폭력, 스토킹 등 관계성 범죄의 증가와 피해자 보호 조치에 초점을 맞추고 있다. 소송금융의 주요 투자 대상인 특정 기업이나 기관을 상대로 한 집단 소송의 가능성이 낮고, 가해자가 개별적인 개인으로 특정될 가능성이 높아 충분한 자력을 가진 피고를 특정하기 어렵다. (적합 조건 1, 2 미충족)</t>
+          <t>피고가 개인이며 자력이 불분명하여 배상 가능성이 낮고(적합 조건: 상대방에게 자력이 충분함 미해당), 피해자 수가 4명으로 집단적 피해로 보기 어려우며(적합 조건: 집단적 피해 미해당), 피해 규모 또한 크지 않을 것으로 예상됩니다(적합 조건: 피해 규모가 큼 미해당). 형사 재판에서 유죄 판결이 나왔으므로 책임은 명확하나, 소송금융 투자 매력이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>교제폭력 얼마나 많길래..충북자치경찰 호신용품 세트 지원</t>
+          <t>거리에서 흉기 들고 다니며 행인 위협한 60대 징역 1년</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/03/20260403500071?wlog_tag3=naver</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=202049&amp;mode=view</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 00:23:29.472517+00:00</t>
+          <t>2026-06-24 05:32:49.324454+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 징역 6개월에 집행유예 2년 선고, 피해자와 합의 완료</t>
+          <t>경찰 신고 접수 및 호신용품 지원 등 피해자 보호 조치 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 여자친구와의 말다툼에 개입하여 친구 B씨의 머리를 맥주병으로 내려쳐 다치게 한 사건. A씨는 특수상해 혐의로 기소되어 1심에서 징역 6개월에 집행유예 2년을 선고받았다. 재판부는 피해자와 합의하여 처벌을 원하지 않는 점을 양형에 고려했다.</t>
+          <t>충북도자치경찰위원회와 충북경찰청이 교제폭력, 스토킹 등 관계성 범죄 피해자 증가에 대응하여 호신용품 세트를 지원한다. 지난해 충북 도내 가정폭력, 교제폭력, 스토킹 신고 건수가 크게 증가했으며, 이는 재발 우려가 높고 강력범죄로 이어질 가능성이 있어 피해자 보호의 필요성이 강조되고 있다. 지원 대상은 반복 피해 신고자, 흉기 사용 피해자 등 재발 우려가 높은 피해자들이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피해자와 합의가 이루어졌고, 1심 형사 재판이 집행유예로 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이나 필요성이 낮습니다.</t>
+          <t>기사는 교제폭력, 스토킹 등 관계성 범죄의 증가와 피해자 보호 조치에 초점을 맞추고 있다. 소송금융의 주요 투자 대상인 특정 기업이나 기관을 상대로 한 집단 소송의 가능성이 낮고, 가해자가 개별적인 개인으로 특정될 가능성이 높아 충분한 자력을 가진 피고를 특정하기 어렵다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>내 여친이랑 싸워? 친구 머리 맥주병으로 내려친 50대</t>
+          <t>교제폭력 얼마나 많길래..충북자치경찰 호신용품 세트 지원</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579147?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/03/20260403500071?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 12:30:03.859788+00:00</t>
+          <t>2026-04-04 00:23:29.472517+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A(55)씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 집행유예 선고, 피해자와 합의 완료</t>
+          <t>1심 징역 6개월에 집행유예 2년 선고, 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 편의점 앞에서 시비 중 맥주병으로 40대 남성 B씨의 머리를 가격하여 특수상해 혐의로 기소되었습니다. 재판부는 A씨에게 징역 6개월에 집행유예 2년을 선고했으며, 피해자가 합의를 통해 처벌을 원치 않는 점을 고려했습니다.</t>
+          <t>50대 남성 A씨가 여자친구와의 말다툼에 개입하여 친구 B씨의 머리를 맥주병으로 내려쳐 다치게 한 사건. A씨는 특수상해 혐의로 기소되어 1심에서 징역 6개월에 집행유예 2년을 선고받았다. 재판부는 피해자와 합의하여 처벌을 원하지 않는 점을 양형에 고려했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피해자가 가해자와 합의하여 처벌을 원치 않는 점이 재판부에 고려되었으며, 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 집단적 피해가 아닌 개인 간의 폭력 사건으로 '적합 조건: 집단적 피해' 및 '피해 규모가 큼'에 부합하지 않아 소송금융 투자에 적합할 만큼 피해 규모가 크지 않습니다.</t>
+          <t>피해자와 합의가 이루어졌고, 1심 형사 재판이 집행유예로 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이나 필요성이 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>편의점 앞에서 술 마시다 시비, 맥주병으로 머리 '퍽'</t>
+          <t>내 여친이랑 싸워? 친구 머리 맥주병으로 내려친 50대</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003571668</t>
+          <t>https://www.munhwa.com/article/11579147?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 00:25:30.067362+00:00</t>
+          <t>2026-04-01 12:30:03.859788+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>A(55)씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>강도상해 혐의 형사 재판 진행 중, 나나의 무고 혐의 고소도 진행 중</t>
+          <t>형사 재판 징역형 집행유예 선고, 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나가 자택 침입 강도 사건의 증인으로 법정에 선다. 지난해 11월 30대 남성 A씨가 나나의 주거지에 침입해 흉기로 위협했고, 나나 모녀는 몸싸움 끝에 A씨를 제압했다. A씨는 강도상해 혐의로 구속 기소되어 재판 중이며, 나나는 A씨를 무고 혐의로 고소한 상태이다.</t>
+          <t>50대 남성 A씨가 편의점 앞에서 시비 중 맥주병으로 40대 남성 B씨의 머리를 가격하여 특수상해 혐의로 기소되었습니다. 재판부는 A씨에게 징역 6개월에 집행유예 2년을 선고했으며, 피해자가 합의를 통해 처벌을 원치 않는 점을 고려했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 A의 주거침입 및 강도상해 혐의가 명확하고, 경찰 수사를 통해 나나의 정당방위가 인정되어 증거가 충분합니다. (적합 조건 1, 5, 6) 그러나 상대방의 자력이 불분명하고, 피해 규모가 집단적이지 않으며, 금전적 피해액이 구체적으로 명시되지 않아 소송금융 투자 매력도가 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
+          <t>피해자가 가해자와 합의하여 처벌을 원치 않는 점이 재판부에 고려되었으며, 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 집단적 피해가 아닌 개인 간의 폭력 사건으로 '적합 조건: 집단적 피해' 및 '피해 규모가 큼'에 부합하지 않아 소송금융 투자에 적합할 만큼 피해 규모가 크지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'강도 피해' 나나, 결국 법정선다… 연기 얼마나 잘하나 보겠다</t>
+          <t>편의점 앞에서 술 마시다 시비, 맥주병으로 머리 '퍽'</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415592</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003571668</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-28 12:17:35.638903+00:00</t>
+          <t>2026-04-01 00:25:30.067362+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 체포</t>
+          <t>강도상해 혐의 형사 재판 진행 중, 나나의 무고 혐의 고소도 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>광주 한 중학교에서 특수반 학생이 흉기를 휘둘러 학생 2명이 부상당한 사건입니다. 가해 학생은 자신을 때렸다고 착각해 범행한 것으로 드러났으며, 경찰에 체포되어 조사가 진행 중입니다. 피해자들은 생명에 지장이 없는 것으로 알려졌습니다.</t>
+          <t>가수 겸 배우 나나가 자택 침입 강도 사건의 증인으로 법정에 선다. 지난해 11월 30대 남성 A씨가 나나의 주거지에 침입해 흉기로 위협했고, 나나 모녀는 몸싸움 끝에 A씨를 제압했다. A씨는 강도상해 혐의로 구속 기소되어 재판 중이며, 나나는 A씨를 무고 혐의로 고소한 상태이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>주요 가해자가 미성년자로 자력 확보가 어려워 소송금융 투자 대상으로서의 매력이 낮습니다. 학교 측의 책임 여부 및 그에 대한 증거가 기사에 명시되어 있지 않아, 자력이 충분한 상대방을 특정하기 어렵습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>상대방 A의 주거침입 및 강도상해 혐의가 명확하고, 경찰 수사를 통해 나나의 정당방위가 인정되어 증거가 충분합니다. (적합 조건 1, 5, 6) 그러나 상대방의 자력이 불분명하고, 피해 규모가 집단적이지 않으며, 금전적 피해액이 구체적으로 명시되지 않아 소송금융 투자 매력도가 낮습니다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'광주 한 중학교서 흉기 휘둘러 2명 부상' 10대 체포</t>
+          <t>'강도 피해' 나나, 결국 법정선다… 연기 얼마나 잘하나 보겠다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032415470004617?did=NA</t>
+          <t>https://www.joongang.co.kr/article/25415592</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-24 12:35:41.428142+00:00</t>
+          <t>2026-03-28 12:17:35.638903+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 또는 예정</t>
+          <t>경찰 수사 및 가해자 체포</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>경찰 스마트워치를 착용한 피해자가 전자발찌를 착용한 가해자 A씨에게 공격당한 사건입니다. 가해자는 과거 피해자에게 특수상해를 입히고 스토킹한 전력이 있으며, 이번 사건은 기존 보호 조치들의 한계를 보여줍니다.</t>
+          <t>광주 한 중학교에서 특수반 학생이 흉기를 휘둘러 학생 2명이 부상당한 사건입니다. 가해 학생은 자신을 때렸다고 착각해 범행한 것으로 드러났으며, 경찰에 체포되어 조사가 진행 중입니다. 피해자들은 생명에 지장이 없는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 전력 등으로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 가해자가 전자발찌를 착용 중이었다는 점에서 관련 공적 절차가 있었음(적합 조건 6)을 알 수 있습니다. 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 가해자의 자력이나 피해 규모가 명확히 파악되지 않아(적합 조건 2, 4 미해당) 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
+          <t>주요 가해자가 미성년자로 자력 확보가 어려워 소송금융 투자 대상으로서의 매력이 낮습니다. 학교 측의 책임 여부 및 그에 대한 증거가 기사에 명시되어 있지 않아, 자력이 충분한 상대방을 특정하기 어렵습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[사설] 접근금지·전자발찌도 무용지물이었다</t>
+          <t>'광주 한 중학교서 흉기 휘둘러 2명 부상' 10대 체포</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719707</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032415470004617?did=NA</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-15 12:31:35.848327+00:00</t>
+          <t>2026-03-24 12:35:41.428142+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>A 군</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 재판 1심 선고 완료</t>
+          <t>경찰 수사 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>18세 소년범 A 군이 헤어진 여자친구를 16시간 동안 감금하고 폭행하여 전치 10주의 상해를 입힌 사건입니다. 부산지법은 A 군에게 징역 장기 4년, 단기 3년을 선고했으며, A 군은 과거 유사 범행으로 보호 처분을 받은 이력이 있습니다.</t>
+          <t>경찰 스마트워치를 착용한 피해자가 전자발찌를 착용한 가해자 A씨에게 공격당한 사건입니다. 가해자는 과거 피해자에게 특수상해를 입히고 스토킹한 전력이 있으며, 이번 사건은 기존 보호 조치들의 한계를 보여줍니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고 증거가 충분하며 피해 규모도 상당하나, 피고인이 18세 소년범으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건(상대방에게 자력이 충분함)에 해당합니다.</t>
+          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 전력 등으로 객관적 증거 확보 가능성이 높으며(적합 조건 5), 가해자가 전자발찌를 착용 중이었다는 점에서 관련 공적 절차가 있었음(적합 조건 6)을 알 수 있습니다. 그러나 집단적 피해가 아니며(적합 조건 3 미해당), 가해자의 자력이나 피해 규모가 명확히 파악되지 않아(적합 조건 2, 4 미해당) 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>헤어진 여친 16시간 감금-폭행…교제폭력 소년범에 ‘장기 4년’ 중형</t>
+          <t>[사설] 접근금지·전자발찌도 무용지물이었다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260302/133447309/1</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719707</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-02 12:26:15.839389+00:00</t>
+          <t>2026-03-15 12:31:35.848327+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>폭력/상해</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>A 군</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 선고 완료</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>18세 소년범 A 군이 헤어진 여자친구를 16시간 동안 감금하고 폭행하여 전치 10주의 상해를 입힌 사건입니다. 부산지법은 A 군에게 징역 장기 4년, 단기 3년을 선고했으며, A 군은 과거 유사 범행으로 보호 처분을 받은 이력이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>피고인의 책임이 명확하고 증거가 충분하며 피해 규모도 상당하나, 피고인이 18세 소년범으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건(상대방에게 자력이 충분함)에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>헤어진 여친 16시간 감금-폭행…교제폭력 소년범에 ‘장기 4년’ 중형</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260302/133447309/1</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:26:15.839389+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B10" t="inlineStr">
         <is>
           <t>폭력/상해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr">
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속 영장 신청 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>경남 진주에서 교제 폭력 사건이 발생하여 가해자가 흉기를 휘둘러 2명에게 중상을 입혔습니다. 경찰은 현재 범행 경위를 조사 중이며, 가해자에 대한 구속 영장을 신청할 방침입니다. 피해자 측은 이전에도 폭행이 두 차례 있었다고 진술했습니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>가해자의 흉기 폭력으로 인한 피해가 명확하며, 경찰 수사가 진행 중이므로 책임 소재 및 증거 확보가 용이합니다. (적합 조건 1, 5, 6) 그러나 피해자 수가 2명으로 집단적 피해가 아니며, 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력이 제한적입니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>경남 진주에서 교제 폭력…흉기 휘둘러 2명 중경상</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178372</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-26 12:41:08.659530+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>