--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="42" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -542,668 +542,740 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>가해자 10대 일당</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 유죄 판결 선고</t>
+          <t>경찰 수사 중 (살인미수 혐의)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>3급 지적장애를 가진 20대 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 가해자 7명에게 1심에서 실형이 선고되었습니다. 피해자는 전치 6주의 상해와 정신적 고통을 호소하고 있으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 협박하기도 했습니다.</t>
+          <t>대전의 한 백화점에서 40대 남성이 전 연인에게 흉기를 휘둘러 살인미수 혐의로 현행범 체포되었습니다. 피해자는 팔다리에 상처를 입었으나 생명에는 지장이 없으며, 경찰은 범행 동기와 경위를 조사 중입니다. 가해자와 피해자는 해당 백화점 입점 점포에서 함께 근무했던 사이로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자들의 책임이 1심 유죄 판결로 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자들이 10대 일당으로 자력이 충분하지 않고(부적합 조건), 피해자가 1명이며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(부적합 조건).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 현행범 체포 및 경찰 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 피해자가 1인이며(부적합 조건: 집단적 피해 아님), 가해자의 자력에 대한 정보가 없어 대규모 소송금융 투자 대상으로는 적합도가 낮습니다(부적합 조건: 상대방 자력 불확실).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>지적장애 남성 불러내 담배불로…집단폭행한 10대 일당 실형</t>
+          <t>백화점서 전 여친에 흉기 휘두른 40대 남성 현행범 체포</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11589024?ref=naver</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604300059</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-17 07:02:37.972445+00:00</t>
+          <t>2026-06-25 17:34:23.941954+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>이웃 남성</t>
+          <t>가해자 10대 일당</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 수사 및 구금 진행 중</t>
+          <t>1심 유죄 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>민사소송 패소 후에도 이웃 여성에게 지속적으로 위협을 가하던 남성이 트랙터로 차량을 공격하려다 구치소에 수감된 상태에서도 살해 협박을 이어가고 있습니다. 이는 심각한 폭력 범죄로, 현재 형사 절차가 진행 중인 것으로 보입니다.</t>
+          <t>3급 지적장애를 가진 20대 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 가해자 7명에게 1심에서 실형이 선고되었습니다. 피해자는 전치 6주의 상해와 정신적 고통을 호소하고 있으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 협박하기도 했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(조건 1), 구치소 수감 등 공적 절차가 진행 중이므로 증거 확보가 용이할 것으로 예상됩니다(조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력에 불확실성이 있고(조건 2), 집단적 피해가 아닌 개별 사건입니다(조건 3).</t>
+          <t>가해자들의 책임이 1심 유죄 판결로 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자들이 10대 일당으로 자력이 충분하지 않고(부적합 조건), 피해자가 1명이며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>트랙터로 이웃 여성 차량째 꿰뚫어버리려던 남성, 구치소에서도 살해협...</t>
+          <t>지적장애 남성 불러내 담배불로…집단폭행한 10대 일당 실형</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12293010?influxDiv=NAVER</t>
+          <t>https://www.munhwa.com/article/11589024?ref=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-19 07:02:57.099540+00:00</t>
+          <t>2026-05-17 07:02:37.972445+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>이웃 남성</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>항소심 판결 선고</t>
+          <t>형사 수사 및 구금 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>70대 남성 A씨가 외도를 의심해 아내에게 흉기를 휘둘러 살인미수 혐의로 기소되었습니다. 항소심에서 아내의 선처 탄원과 피고인의 고령 및 건강 상태가 참작되어 1심 징역 3년에서 징역 1년 6개월로 감형되었습니다.</t>
+          <t>민사소송 패소 후에도 이웃 여성에게 지속적으로 위협을 가하던 남성이 트랙터로 차량을 공격하려다 구치소에 수감된 상태에서도 살해 협박을 이어가고 있습니다. 이는 심각한 폭력 범죄로, 현재 형사 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 사건은 형사 사건으로, 소송금융의 주된 투자 대상인 민사상 손해배상 청구와는 거리가 있습니다. 피해자가 가해자의 선처를 탄원하고 있어 민사 소송 제기 가능성이 낮으며, 가해자의 자력 또한 불분명하여 투자 회수 가능성이 낮습니다.</t>
+          <t>상대방의 책임이 명확하고(조건 1), 구치소 수감 등 공적 절차가 진행 중이므로 증거 확보가 용이할 것으로 예상됩니다(조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력에 불확실성이 있고(조건 2), 집단적 피해가 아닌 개별 사건입니다(조건 3).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'외도 의심' 아내 살인미수 혐의 70대男, 항소심서 감형…왜?</t>
+          <t>트랙터로 이웃 여성 차량째 꿰뚫어버리려던 남성, 구치소에서도 살해협...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040318123432572</t>
+          <t>https://news.jtbc.co.kr/article/NB12293010?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 12:29:39.117641+00:00</t>
+          <t>2026-04-19 07:02:57.099540+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포 진행 중</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>경기지역에서 일면식 없는 시민을 대상으로 한 '이상동기 폭력(묻지마 폭력)' 범죄가 잇따라 발생하며 시민 불안이 커지고 있습니다. 성남 오리역, 안산 선부역 등에서 발생한 사건들이 보도되었으며, 경찰은 가해자들을 체포하고 범행 경위를 조사 중입니다. 기사는 이러한 범죄가 사회적 관리의 공백에서 발생한다고 지적하며 예방 시스템 강화를 촉구하고 있습니다.</t>
+          <t>70대 남성 A씨가 외도를 의심해 아내에게 흉기를 휘둘러 살인미수 혐의로 기소되었습니다. 항소심에서 아내의 선처 탄원과 피고인의 고령 및 건강 상태가 참작되어 1심 징역 3년에서 징역 1년 6개월로 감형되었습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>개별 사건의 가해자는 특정되나, 이들이 충분한 자력을 가졌을 가능성이 낮아 소송금융 투자 대상으로서의 회수 가능성이 희박합니다. 또한, '사회적 관리의 공백'을 이유로 정부나 공공기관을 상대로 손해배상 책임을 묻기에는 법리적 난이도가 매우 높고 승소 가능성이 불확실합니다. 집단적 피해는 발생하고 있으나, 단일한 원인과 단일한 피고를 상대로 한 집단소송의 형태가 아니므로 적합 조건에 부합하지 않습니다.</t>
+          <t>본 사건은 형사 사건으로, 소송금융의 주된 투자 대상인 민사상 손해배상 청구와는 거리가 있습니다. 피해자가 가해자의 선처를 탄원하고 있어 민사 소송 제기 가능성이 낮으며, 가해자의 자력 또한 불분명하여 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[사설] ‘이상 동기 범행’ 빈발…시민 안전책 강화를</t>
+          <t>'외도 의심' 아내 살인미수 혐의 70대男, 항소심서 감형…왜?</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=889533</t>
+          <t>https://www.imaeil.com/page/view/2026040318123432572</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 00:24:21.042160+00:00</t>
+          <t>2026-04-03 12:29:39.117641+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>가해자 긴급체포 및 응급입원 조치, 피해자 병원 치료 중</t>
+          <t>경찰 수사 및 체포 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>버스를 잘못 탔다는 이유로 여성의 얼굴에 면도칼 테러를 가한 남성이 긴급체포되었습니다. 피해자는 상처가 깊어 계속 병원 치료를 받고 있으며, 가해자는 구속영장 기각 후 응급입원 조치되었습니다.</t>
+          <t>경기지역에서 일면식 없는 시민을 대상으로 한 '이상동기 폭력(묻지마 폭력)' 범죄가 잇따라 발생하며 시민 불안이 커지고 있습니다. 성남 오리역, 안산 선부역 등에서 발생한 사건들이 보도되었으며, 경찰은 가해자들을 체포하고 범행 경위를 조사 중입니다. 기사는 이러한 범죄가 사회적 관리의 공백에서 발생한다고 지적하며 예방 시스템 강화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(긴급체포), 상대방이 개인으로 자력 여부가 불분명하며 대기업, 금융기관 등 소송금융 투자에 적합한 자력 있는 피고가 아님. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮음.</t>
+          <t>개별 사건의 가해자는 특정되나, 이들이 충분한 자력을 가졌을 가능성이 낮아 소송금융 투자 대상으로서의 회수 가능성이 희박합니다. 또한, '사회적 관리의 공백'을 이유로 정부나 공공기관을 상대로 손해배상 책임을 묻기에는 법리적 난이도가 매우 높고 승소 가능성이 불확실합니다. 집단적 피해는 발생하고 있으나, 단일한 원인과 단일한 피고를 상대로 한 집단소송의 형태가 아니므로 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>버스 잘못 타 짜증  여성 얼굴에 면도칼 테러…긴급체포</t>
+          <t>[사설] ‘이상 동기 범행’ 빈발…시민 안전책 강화를</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490727&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889533</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 00:18:02.089559+00:00</t>
+          <t>2026-03-31 00:24:21.042160+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 구속 송치</t>
+          <t>가해자 긴급체포 및 응급입원 조치, 피해자 병원 치료 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 이별 통보에 격분하여 전 여자친구와 그의 남자친구에게 흉기를 휘둘러 다치게 한 혐의로 검찰에 구속 송치되었습니다. 피해자들은 병원 치료를 받았으며 생명에는 지장이 없는 것으로 알려졌습니다. A 씨는 특수상해, 주거침입, 스토킹처벌법 위반 혐의를 받고 있습니다.</t>
+          <t>버스를 잘못 탔다는 이유로 여성의 얼굴에 면도칼 테러를 가한 남성이 긴급체포되었습니다. 피해자는 상처가 깊어 계속 병원 치료를 받고 있으며, 가해자는 구속영장 기각 후 응급입원 조치되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(특수상해, 주거침입, 스토킹처벌법 위반 혐의로 검찰 송치), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며 증거 확보가 용이합니다. 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>상대방 책임은 명확하나(긴급체포), 상대방이 개인으로 자력 여부가 불분명하며 대기업, 금융기관 등 소송금융 투자에 적합한 자력 있는 피고가 아님. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮음.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“이별 통보에 화나”…전 연인에게 흉기 휘두른 40대 남성 송치</t>
+          <t>버스 잘못 타 짜증  여성 얼굴에 면도칼 테러…긴급체포</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507873&amp;ref=A</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490727&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-13 12:27:31.058135+00:00</t>
+          <t>2026-03-25 00:18:02.089559+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>40대 A씨</t>
+          <t>40대 남성 A 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 완료, 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>경기 안산시 선부역 인근에서 40대 남성 A씨가 행인 2명을 무차별 폭행하고 흉기로 위협한 혐의로 현행범 체포되었습니다. 경찰은 A씨에게 지적장애가 있는 것으로 파악하고 범행 동기를 조사 중입니다. 피해자들은 A씨와 일면식이 없는 사이로 확인되었습니다.</t>
+          <t>40대 남성 A 씨가 이별 통보에 격분하여 전 여자친구와 그의 남자친구에게 흉기를 휘둘러 다치게 한 혐의로 검찰에 구속 송치되었습니다. 피해자들은 병원 치료를 받았으며 생명에는 지장이 없는 것으로 알려졌습니다. A 씨는 특수상해, 주거침입, 스토킹처벌법 위반 혐의를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 지적장애가 있는 것으로 파악되어 자력 확보가 어려울 것으로 예상됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. 비록 상대방 책임이 명확하고 증거 확보 및 공적 절차 진행 중이라는 적합 조건이 있으나, 회수 가능성이 낮아 투자가 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(특수상해, 주거침입, 스토킹처벌법 위반 혐의로 검찰 송치), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며 증거 확보가 용이합니다. 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>안산 선부역 인근서 시민 흉기위협·폭행 40대 체포</t>
+          <t>“이별 통보에 화나”…전 연인에게 흉기 휘두른 40대 남성 송치</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260312074038037</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507873&amp;ref=A</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-12 00:23:30.405061+00:00</t>
+          <t>2026-03-13 12:27:31.058135+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>40대 A씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 또는 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>한 남성이 여자친구를 기절시키고 깨워 또 폭행하는 등 잔혹한 행각을 벌여온 사실이 드러났습니다. 지난달 경남 진주 원룸에서 발생한 사건으로, 이별을 통보하자 흉기난동까지 벌인 것으로 보도되었습니다. 피해자는 과거에도 유사한 폭행을 당했다고 진술했습니다.</t>
+          <t>경기 안산시 선부역 인근에서 40대 남성 A씨가 행인 2명을 무차별 폭행하고 흉기로 위협한 혐의로 현행범 체포되었습니다. 경찰은 A씨에게 지적장애가 있는 것으로 파악하고 범행 동기를 조사 중입니다. 피해자들은 A씨와 일면식이 없는 사이로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방의 폭행 행위가 명확히 드러나 책임이 비교적 명확하며, 과거 행각이 언급되어 증거 확보 가능성이 높습니다. 또한 사건 발생 시점상 경찰 수사 등 공적 절차가 진행 중일 가능성이 높습니다. 다만, 상대방의 자력에 대한 정보가 없고 단일 피해자 사건으로 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다.</t>
+          <t>상대방이 개인이며 지적장애가 있는 것으로 파악되어 자력 확보가 어려울 것으로 예상됩니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건입니다. 비록 상대방 책임이 명확하고 증거 확보 및 공적 절차 진행 중이라는 적합 조건이 있으나, 회수 가능성이 낮아 투자가 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>여친 기절시키고 깨워 또 폭행한 남성, 이별 말하니 '흉기난동'</t>
+          <t>안산 선부역 인근서 시민 흉기위협·폭행 40대 체포</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12288532?influxDiv=NAVER</t>
+          <t>https://www.ajunews.com/view/20260312074038037</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-07 00:23:06.399668+00:00</t>
+          <t>2026-03-12 00:23:30.405061+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>폭력범죄</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>한 남성이 여자친구를 기절시키고 깨워 또 폭행하는 등 잔혹한 행각을 벌여온 사실이 드러났습니다. 지난달 경남 진주 원룸에서 발생한 사건으로, 이별을 통보하자 흉기난동까지 벌인 것으로 보도되었습니다. 피해자는 과거에도 유사한 폭행을 당했다고 진술했습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방의 폭행 행위가 명확히 드러나 책임이 비교적 명확하며, 과거 행각이 언급되어 증거 확보 가능성이 높습니다. 또한 사건 발생 시점상 경찰 수사 등 공적 절차가 진행 중일 가능성이 높습니다. 다만, 상대방의 자력에 대한 정보가 없고 단일 피해자 사건으로 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>여친 기절시키고 깨워 또 폭행한 남성, 이별 말하니 '흉기난동'</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12288532?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:23:06.399668+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
+      <c r="C11" t="inlineStr">
         <is>
           <t>미상 (실형 선고받은 남성)</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>특수협박죄로 실형 선고 완료</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>가수 성현우가 2021년 제주도 여행 중 술 취한 남성에게 회칼로 살해 위협을 당했던 과거 경험을 고백했다. 성현우는 남성을 피해 도주 후 경찰에 신고했으며, 가해 남성은 특수협박죄로 실형을 선고받아 사건이 종결되었다. 이 사건은 성현우에게 큰 정신적 충격을 주었다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>사건이 이미 형사적으로 종결되어 가해자가 실형을 선고받았으며, 기사는 과거의 일을 회고하는 내용입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방의 자력 확인이 어렵고 집단적 피해가 아닌 개인적 피해로, 소송금융 투자에 적합한 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>제주도서 살해 위협당한 아이돌… 술 취한 남성, 회칼 들고 쫓아와</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/entertainment/2026/02/23/2026022308343039964</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-23 00:30:41.384207+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>