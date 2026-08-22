--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="42" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,316 +535,388 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>가해자 10대 일당</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 유죄 판결 선고</t>
+          <t>경찰 수사 중 (살인미수 혐의)</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>3급 지적장애를 가진 20대 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 가해자 7명에게 1심에서 실형이 선고되었습니다. 피해자는 전치 6주의 상해와 정신적 고통을 호소하고 있으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 협박하기도 했습니다.</t>
+          <t>대전의 한 백화점에서 40대 남성이 전 연인에게 흉기를 휘둘러 살인미수 혐의로 현행범 체포되었습니다. 피해자는 팔다리에 상처를 입었으나 생명에는 지장이 없으며, 경찰은 범행 동기와 경위를 조사 중입니다. 가해자와 피해자는 해당 백화점 입점 점포에서 함께 근무했던 사이로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자들의 책임이 1심 유죄 판결로 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자들이 10대 일당으로 자력이 충분하지 않고(부적합 조건), 피해자가 1명이며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(부적합 조건).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 현행범 체포 및 경찰 수사가 진행 중이므로 증거 확보가 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 피해자가 1인이며(부적합 조건: 집단적 피해 아님), 가해자의 자력에 대한 정보가 없어 대규모 소송금융 투자 대상으로는 적합도가 낮습니다(부적합 조건: 상대방 자력 불확실).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>지적장애 남성 불러내 담배불로…집단폭행한 10대 일당 실형</t>
+          <t>백화점서 전 여친에 흉기 휘두른 40대 남성 현행범 체포</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11589024?ref=naver</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604300059</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-17 07:02:37.972445+00:00</t>
+          <t>2026-06-25 17:34:23.941954+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>이웃 남성</t>
+          <t>가해자 10대 일당</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 수사 및 구금 진행 중</t>
+          <t>1심 유죄 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>민사소송 패소 후에도 이웃 여성에게 지속적으로 위협을 가하던 남성이 트랙터로 차량을 공격하려다 구치소에 수감된 상태에서도 살해 협박을 이어가고 있습니다. 이는 심각한 폭력 범죄로, 현재 형사 절차가 진행 중인 것으로 보입니다.</t>
+          <t>3급 지적장애를 가진 20대 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 가해자 7명에게 1심에서 실형이 선고되었습니다. 피해자는 전치 6주의 상해와 정신적 고통을 호소하고 있으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 협박하기도 했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(조건 1), 구치소 수감 등 공적 절차가 진행 중이므로 증거 확보가 용이할 것으로 예상됩니다(조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력에 불확실성이 있고(조건 2), 집단적 피해가 아닌 개별 사건입니다(조건 3).</t>
+          <t>가해자들의 책임이 1심 유죄 판결로 명확하고(적합 조건 1), 증거가 충분히 확보되었으며(적합 조건 5), 형사 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 가해자들이 10대 일당으로 자력이 충분하지 않고(부적합 조건), 피해자가 1명이며(부적합 조건), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>트랙터로 이웃 여성 차량째 꿰뚫어버리려던 남성, 구치소에서도 살해협...</t>
+          <t>지적장애 남성 불러내 담배불로…집단폭행한 10대 일당 실형</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12293010?influxDiv=NAVER</t>
+          <t>https://www.munhwa.com/article/11589024?ref=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-19 07:02:57.099540+00:00</t>
+          <t>2026-05-17 07:02:37.972445+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨</t>
+          <t>이웃 남성</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 구속 송치</t>
+          <t>형사 수사 및 구금 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 이별 통보에 격분하여 전 여자친구와 그의 남자친구에게 흉기를 휘둘러 다치게 한 혐의로 검찰에 구속 송치되었습니다. 피해자들은 병원 치료를 받았으며 생명에는 지장이 없는 것으로 알려졌습니다. A 씨는 특수상해, 주거침입, 스토킹처벌법 위반 혐의를 받고 있습니다.</t>
+          <t>민사소송 패소 후에도 이웃 여성에게 지속적으로 위협을 가하던 남성이 트랙터로 차량을 공격하려다 구치소에 수감된 상태에서도 살해 협박을 이어가고 있습니다. 이는 심각한 폭력 범죄로, 현재 형사 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(특수상해, 주거침입, 스토킹처벌법 위반 혐의로 검찰 송치), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며 증거 확보가 용이합니다. 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+          <t>상대방의 책임이 명확하고(조건 1), 구치소 수감 등 공적 절차가 진행 중이므로 증거 확보가 용이할 것으로 예상됩니다(조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 배상 능력에 불확실성이 있고(조건 2), 집단적 피해가 아닌 개별 사건입니다(조건 3).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“이별 통보에 화나”…전 연인에게 흉기 휘두른 40대 남성 송치</t>
+          <t>트랙터로 이웃 여성 차량째 꿰뚫어버리려던 남성, 구치소에서도 살해협...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507873&amp;ref=A</t>
+          <t>https://news.jtbc.co.kr/article/NB12293010?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-13 12:27:31.058135+00:00</t>
+          <t>2026-04-19 07:02:57.099540+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>폭력범죄</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>40대 남성 A 씨</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
+          <t>경찰 수사 완료, 검찰 구속 송치</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>40대 남성 A 씨가 이별 통보에 격분하여 전 여자친구와 그의 남자친구에게 흉기를 휘둘러 다치게 한 혐의로 검찰에 구속 송치되었습니다. 피해자들은 병원 치료를 받았으며 생명에는 지장이 없는 것으로 알려졌습니다. A 씨는 특수상해, 주거침입, 스토킹처벌법 위반 혐의를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(특수상해, 주거침입, 스토킹처벌법 위반 혐의로 검찰 송치), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며 증거 확보가 용이합니다. 그러나 상대방의 자력 정보가 불분명하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>“이별 통보에 화나”…전 연인에게 흉기 휘두른 40대 남성 송치</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507873&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:27:31.058135+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>폭력범죄</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>경찰 수사 진행 중 또는 예정</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>한 남성이 여자친구를 기절시키고 깨워 또 폭행하는 등 잔혹한 행각을 벌여온 사실이 드러났습니다. 지난달 경남 진주 원룸에서 발생한 사건으로, 이별을 통보하자 흉기난동까지 벌인 것으로 보도되었습니다. 피해자는 과거에도 유사한 폭행을 당했다고 진술했습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>상대방의 폭행 행위가 명확히 드러나 책임이 비교적 명확하며, 과거 행각이 언급되어 증거 확보 가능성이 높습니다. 또한 사건 발생 시점상 경찰 수사 등 공적 절차가 진행 중일 가능성이 높습니다. 다만, 상대방의 자력에 대한 정보가 없고 단일 피해자 사건으로 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>여친 기절시키고 깨워 또 폭행한 남성, 이별 말하니 '흉기난동'</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>news.jtbc.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://news.jtbc.co.kr/article/NB12288532?influxDiv=NAVER</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-07 00:23:06.399668+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>