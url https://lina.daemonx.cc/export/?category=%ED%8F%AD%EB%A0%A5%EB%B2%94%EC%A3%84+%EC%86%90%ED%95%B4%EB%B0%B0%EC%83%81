--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="25" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
-    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -533,106 +533,174 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭력범죄 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 촉법소년 관련 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>촉법 중학생이 일면식 없는 40대 여성 행인을 흉기로 찔러 부상을 입힌 사건. 피해자는 생명에 지장이 없으나 어깨 부상과 정신적 충격을 호소하고 있습니다. 현재 경찰 수사가 진행 중이며, 촉법소년 관련 절차가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>촉법 중학생이 피고이므로 상대방의 자력이 충분하지 않을 가능성이 매우 높습니다 (적합 조건 '상대방에게 자력이 충분함' 미충족). 또한, 단일 피해자 사건으로 집단적 피해가 아니며 (적합 조건 '집단적 피해' 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다 (적합 조건 '피해 규모가 큼' 미충족).</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>'촉법' 중학생이 벌인 흉기난동…일면식 없는 행인 부상</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12307464?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-11 07:03:16.355596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>폭력범죄 손해배상</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>A (중국 국적)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>형사 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>자신이 기르는 반려견을 괴롭힌다는 이유로 동포를 흉기로 살해하려 한 20대 중국인 A씨가 징역 7년을 선고받았습니다. 피해자 B씨는 중상을 입었으나 수술로 목숨을 건졌으며, A씨는 범행 후 B씨의 휴대전화와 신용카드를 훔쳐 달아났습니다. 재판부는 A씨의 살해 의도와 피해 정도를 고려하여 중형을 선고했습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하여 가해자의 책임은 명확합니다. 그러나 적합 조건 2(상대방 자력 충분)에 해당하지 않아, 가해자가 징역 7년형을 선고받은 20대 중국인으로 배상 능력이 현저히 낮을 것으로 예상됩니다. 소송금융은 회수 가능성이 중요하므로, 피고의 자력 부족으로 인해 투자 부적합합니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>“내 강아지 괴롭혀” 동포 살해하려 한 중국인… 신용카드 훔쳐 달아났...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/law/2026/04/03/20260403500281?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-03 12:30:12.670577+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>