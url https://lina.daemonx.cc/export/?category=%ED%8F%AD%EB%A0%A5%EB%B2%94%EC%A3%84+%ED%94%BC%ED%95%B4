--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="11" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,248 +535,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭력범죄 피해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>딸, 사위, 김훈 등 가해자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 기소 진행 중으로 추정</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>본 기사는 '캐리어 장모 시신' 사건과 '故김창민 폭행 사망' 사건 등 최근 발생한 강력 범죄들을 다룬 뉴스 영상 모음입니다. 두 사건 모두 개별적인 폭력 범죄로, 가해자들의 형사 처벌 절차가 진행 중인 것으로 보입니다.</t>
+          <t>부산 돌려차기 사건 피해자가 국회에 출석하여 검찰 보완수사권 폐지 논란에 대해 피해자 보호 관점에서 반대 의견을 피력했다. 이 사건은 초기 경찰 수사에서 성범죄 가능성을 놓쳤으나, 항소심에서 검찰의 보완수사를 통해 성범죄 목적이 밝혀져 강간살인미수로 죄명이 변경되고 대법원에서 징역 20년이 확정되었다. 피해자는 이 사례를 들어 수사기관 간 견제와 검증의 필요성을 강조하며, 보완수사권 폐지가 사적 제재를 부추길 수 있다고 우려했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 개별적인 강력 범죄 사건을 다루고 있으며, 가해자로 지목된 개인들의 자력 여부가 불분명하여 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 피해 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
+          <t>이 사건의 형사 절차는 이미 대법원 판결로 확정되어 종결된 상태이다. 소송금융은 통상 진행 중이거나 예상되는 민사 소송을 대상으로 하며, 이미 종결된 사건은 부적합 조건에 해당한다. 또한, 소송 상대방이 개인으로 특정되어 있어 자력 확보가 어려울 가능성이 높다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>소수 (1-2명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'캐리어 장모 시신' 옮길 때 딸·사위 커플룩…故김창민 백초크 후 바닥...</t>
+          <t>그 청바지가 증거입니다 …돌려차기 사건 피해자의 호소 [이브닝 브리...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6124930</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008659182&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 00:20:49.095938+00:00</t>
+          <t>2026-07-27 07:01:19.770710+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭력범죄 피해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>딸, 사위, 김훈 등 가해자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>구속 기소되어 형사 재판 진행 중</t>
+          <t>경찰 수사 및 검찰 기소 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>A씨가 여자친구를 무차별적으로 폭행하고 성폭행하여 사망에 이르게 한 사건입니다. 경찰은 상해치사 혐의로 송치했으나, 검찰의 보완수사를 통해 강도살인 및 유사강간살인 혐의가 적용되어 구속 기소되었습니다. 검찰은 휴대전화 포렌식 분석과 법의학자문위원회 감정을 통해 사망 원인과 범행 사실을 명확히 밝혀냈습니다.</t>
+          <t>본 기사는 '캐리어 장모 시신' 사건과 '故김창민 폭행 사망' 사건 등 최근 발생한 강력 범죄들을 다룬 뉴스 영상 모음입니다. 두 사건 모두 개별적인 폭력 범죄로, 가해자들의 형사 처벌 절차가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고 검찰 수사를 통해 증거가 확보되었으며 이미 구속 기소되어 형사 재판이 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 점을 고려할 때 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
+          <t>본 기사는 개별적인 강력 범죄 사건을 다루고 있으며, 가해자로 지목된 개인들의 자력 여부가 불분명하여 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 피해 사건으로, 소송금융의 주요 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>소수 (1-2명)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘상해치사’로 끝날 뻔한 여친 성폭행 살인사건… 검사가 밝혀낸 ‘멍...</t>
+          <t>'캐리어 장모 시신' 옮길 때 딸·사위 커플룩…故김창민 백초크 후 바닥...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/27/20260327500273?wlog_tag3=naver</t>
+          <t>https://www.news1.kr/society/general-society/6124930</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 12:23:50.811234+00:00</t>
+          <t>2026-04-05 00:20:49.095938+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>폭력범죄 피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>구속 기소되어 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>A씨가 여자친구를 무차별적으로 폭행하고 성폭행하여 사망에 이르게 한 사건입니다. 경찰은 상해치사 혐의로 송치했으나, 검찰의 보완수사를 통해 강도살인 및 유사강간살인 혐의가 적용되어 구속 기소되었습니다. 검찰은 휴대전화 포렌식 분석과 법의학자문위원회 감정을 통해 사망 원인과 범행 사실을 명확히 밝혀냈습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고 검찰 수사를 통해 증거가 확보되었으며 이미 구속 기소되어 형사 재판이 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 점을 고려할 때 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>‘상해치사’로 끝날 뻔한 여친 성폭행 살인사건… 검사가 밝혀낸 ‘멍...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/2026/03/27/20260327500273?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:23:50.811234+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>폭력범죄 피해</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>용의자 긴급 체포 및 수사 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>흉기를 휘둘러 차량을 탈취한 용의자가 경찰 추격 끝에 긴급 체포된 사건입니다. 경찰관이 맨주먹으로 차량 유리를 부수며 용의자를 검거하는 과정이 화제가 되었으며, 피해자는 흉기 위협 및 차량 탈취 피해를 입었습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방(용의자)의 책임은 명확하나, 용의자의 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 개별 피해 사건이며, 기사에서 확인되는 피해 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>“마동석 실사판”…맨주먹으로 유리창 박살 낸 경찰 [이슈클릭]</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491130&amp;ref=A</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-23 12:24:08.645461+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>