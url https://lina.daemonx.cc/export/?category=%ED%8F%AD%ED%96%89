--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$40</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$41</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N40"/>
+  <dimension ref="A1:N41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2818 +539,2890 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>테루노후지 하루오, 일본스모협회</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>일본스모협회 징계 및 현장 점검 진행 중, 솜방망이 처벌 논란</t>
+          <t>형사사건 벌금형 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>일본 스모의 전설 테루노후지 하루오가 술자리에서 제자를 폭행한 사실이 드러나 일본스모협회로부터 징계를 받았습니다. 협회는 솜방망이 처벌과 제 식구 감싸기라는 비판을 받으며 현장 점검에 나섰으나, 실질적인 개선보다는 요식행위에 그치고 있다는 지적입니다. 피해자인 제자는 강제 이적 후 폭행당한 것으로 알려져 논란이 가중되고 있습니다.</t>
+          <t>70대 남성 A씨가 119구급대원의 뺨을 때린 혐의로 기소되어 대구지법에서 벌금 300만원을 선고받았다. A씨는 병원 이송 문제로 구급대원에게 욕설하며 폭행한 것으로 조사되었다. 법원은 구급 활동 방해 행위를 엄단하며 양형을 정했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>테루노후지 본인이 폭행 사실을 인정하여 상대방 책임이 명확하며(적합 조건 1), 일본스모협회라는 공적 성격의 단체가 연루되어 자력 확보 가능성이 높습니다(적합 조건 2). 또한 협회 차원의 징계 및 현장 점검 등 공적 절차가 진행 중이며(적합 조건 6), 가해자 자백 등 증거 확보가 용이합니다(적합 조건 5). 협회의 솜방망이 처벌에 대한 비판이 커 소송 시 사회적 관심과 정당성을 확보하기 유리합니다.</t>
+          <t>상대방은 개인으로 자력이 충분한지 불확실하며(적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다(적합 조건 4 미충족). 또한, 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미충족). 이미 형사 절차가 벌금형으로 종결되어 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 (하쿠노후지), 잠재적 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'음주 상습 성추행' 제자 폭행→ 뺨 때린 것 맞다  참교육 '176kg 레전드...</t>
+          <t>출동한 119구급대원 뺨 때린 70대 벌금 300만원</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/05/04/2026050317590238308</t>
+          <t>https://www.yna.co.kr/view/AKR20260923032700053?input=1195m</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-02 16:48:16.681265+00:00</t>
+          <t>2026-10-17 20:47:12.854446+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>아베 신노스케</t>
+          <t>테루노후지 하루오, 일본스모협회</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 아동상담소 개입, 감독직 사퇴</t>
+          <t>일본스모협회 징계 및 현장 점검 진행 중, 솜방망이 처벌 논란</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>요미우리 자이언츠 아베 신노스케 전 감독이 장녀 폭행 혐의로 체포된 후 감독직에서 사퇴했습니다. 피해자인 딸은 챗GPT 상담 후 아동상담소에 신고했고, 경찰이 출동해 아베 전 감독을 현행범 체포했습니다. 팬들은 그의 복귀를 요구하는 서명 운동을 벌이고 있으나, 구단은 폭력 사안에 대해 단호한 입장을 유지하고 있습니다.</t>
+          <t>일본 스모의 전설 테루노후지 하루오가 술자리에서 제자를 폭행한 사실이 드러나 일본스모협회로부터 징계를 받았습니다. 협회는 솜방망이 처벌과 제 식구 감싸기라는 비판을 받으며 현장 점검에 나섰으나, 실질적인 개선보다는 요식행위에 그치고 있다는 지적입니다. 피해자인 제자는 강제 이적 후 폭행당한 것으로 알려져 논란이 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함(아베 전 감독의 폭행 사실 확인 및 체포), 증거 확보가 용이함(경찰 수사 기록, 아동상담소 신고), 공적 절차 진행 중(경찰 수사, 아동상담소 개입) 등의 적합 조건이 충족됩니다. 그러나 집단적 피해가 아닌 단일 피해자 사건이며, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>테루노후지 본인이 폭행 사실을 인정하여 상대방 책임이 명확하며(적합 조건 1), 일본스모협회라는 공적 성격의 단체가 연루되어 자력 확보 가능성이 높습니다(적합 조건 2). 또한 협회 차원의 징계 및 현장 점검 등 공적 절차가 진행 중이며(적합 조건 6), 가해자 자백 등 증거 확보가 용이합니다(적합 조건 5). 협회의 솜방망이 처벌에 대한 비판이 커 소송 시 사회적 관심과 정당성을 확보하기 유리합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (하쿠노후지), 잠재적 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“아베 감독 복귀시켜라” 日 요미우리 팬들 집결…사퇴 이틀 만에 복귀...</t>
+          <t>'음주 상습 성추행' 제자 폭행→ 뺨 때린 것 맞다  참교육 '176kg 레전드...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112809767</t>
+          <t>https://www.starnewskorea.com/sports/2026/05/04/2026050317590238308</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-30 07:02:38.197492+00:00</t>
+          <t>2026-06-02 16:48:16.681265+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>아베 신노스케</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 아동상담소 개입, 감독직 사퇴</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>요미우리 자이언츠 아베 신노스케 전 감독이 장녀 폭행 혐의로 체포된 후 감독직에서 사퇴했습니다. 피해자인 딸은 챗GPT 상담 후 아동상담소에 신고했고, 경찰이 출동해 아베 전 감독을 현행범 체포했습니다. 팬들은 그의 복귀를 요구하는 서명 운동을 벌이고 있으나, 구단은 폭력 사안에 대해 단호한 입장을 유지하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확함(아베 전 감독의 폭행 사실 확인 및 체포), 증거 확보가 용이함(경찰 수사 기록, 아동상담소 신고), 공적 절차 진행 중(경찰 수사, 아동상담소 개입) 등의 적합 조건이 충족됩니다. 그러나 집단적 피해가 아닌 단일 피해자 사건이며, 피해 규모(금액)가 명확히 제시되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>“아베 감독 복귀시켜라” 日 요미우리 팬들 집결…사퇴 이틀 만에 복귀...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112809767</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:02:38.197492+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>미성년 가해 학생 및 보호자</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>가해 학생들은 폭력행위처벌법상 공동폭행으로 입건되었으며, 피해자 삼촌은 아동복지법 위반·명예훼손·협박 혐의로 피소되어 경찰 수사 중.</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>충북 청주 벚꽃축제에서 중학생이 또래 4명에게 집단 폭행당한 사건이 발생했다. 피해 학생의 삼촌이 가해 학생들의 신상을 SNS에 공개하고 사과 영상을 촬영하여 게시했다가, 가해 학생 어머니로부터 아동복지법 위반, 명예훼손, 협박 혐의로 피소되어 경찰 수사를 받고 있다. 가해 학생들 또한 폭력행위처벌법상 공동폭행으로 입건된 상태이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>가해자가 미성년자이며, 상대방의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어려움 (적합 조건 2 미충족). 또한, 기사 내용만으로는 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어려움 (적합 조건 4 미충족). 비록 가해자 책임이 명확하고(적합 조건 1), 증거 확보 가능성이 있으며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 핵심적인 자력과 피해 규모 조건이 미흡하여 투자 적합도가 낮음.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>조카 폭행한 애들 ...찾아가 사과 영상 찍고, 신상 공개한 삼촌</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-29</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/04/30/2026043006384411614</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-05-02 07:00:22.057056+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-23 07:01:18.950994+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>엄씨</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속송치</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>유튜버 엄씨가 동료를 폭행하고 방송 중 욕설 및 폭언을 한 혐의로 경찰에 구속 송치되었습니다. 엄씨는 증거가 명확한 일부 혐의를 인정한 것으로 알려졌으며, 현재 경찰 수사를 거쳐 검찰로 넘어간 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 증거가 고스란히 남아있어 확보 가능하며(적합 조건 5), 경찰 수사 및 구속송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 크다고 단정하기 어렵고(적합 조건 4 불충족), 상대방의 자력 또한 불확실하여(적합 조건 2 불충족) 투자 매력도가 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>'조폭 참교육 콘텐츠' 유튜버, 동료 폭행혐의 구속송치</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>slist.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.slist.kr/news/articleView.html?idxno=730908</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-23 07:01:18.950994+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>30대 여성 A씨</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>항소심 집행유예 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>30대 여성 A씨가 구급대원을 폭행하고 모욕한 혐의로 기소되어 1심에서 실형을 선고받았으나, 항소심에서 피해자와 합의하고 반성한 점이 참작되어 징역 10개월에 집행유예 2년, 벌금 50만 원을 선고받았습니다. 이 사건은 이미 형사 절차가 종결되었고 피해자와의 합의도 이루어져 소송금융 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>이 사건은 구급대원 폭행 및 모욕에 대한 형사사건으로, 항소심에서 집행유예가 선고되고 피해자와 합의가 완료되어 사실상 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인이며 집단적 피해가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>학벌도 좋지 않으면서..  소방대원에 발길질한 30대 女 집행유예형 선...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202604050046</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-04-06 00:17:14.053302+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-04-04 12:30:27.421817+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>서울 한 헬스장에서 30대 팀장 B씨가 20대 동료 트레이너 A씨를 폭행하여 A씨가 뇌진탕, 척추 염좌 등 중상을 입었습니다. B씨는 폭행 전 '서로 싸워도 신고하지 않는다'는 각서를 강요했으나, 법적 효력이 없다는 사실이 알려지자 A씨에게 사과했습니다. 현재 A씨는 B씨를 특수상해 혐의로 고소했으며, 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>가해자 B씨의 폭행 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 각서 및 사과 연락 등 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 상대방의 자력이 대기업 수준이 아니고, 집단적 피해가 아니며, 피해 규모가 수억 원 이상으로 명확히 크다고 단정하기 어려워 'Medium'으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>“맞짱 뜨자”… 각서쓰고 동료 폭행한 헬스 트레이너</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/04/04/20260404500008?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:30:27.421817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>경찰 조사 진행 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>주민 신고를 받고 출동한 B 경감이 만취한 A 씨를 보호하던 중 봉변을 당한 사건입니다. 경찰 조사가 진행되었으며, A 씨는 귀가 중이었던 것으로 파악됩니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>상대방(A 씨)이 일반인으로 자력 확인이 어렵고(적합 조건 2 미충족), 기사 내용만으로는 피해 규모가 소송금융 투자를 정당화할 만큼 크다고 보기 어려우며(적합 조건 4 미충족), 단일 피해자 사건으로 집단적 피해 가능성이 없어(적합 조건 3 미충족) 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>누나 왜 불렀어  돌변하더니…귀가 돕던 경찰 '봉변'</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505181&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-04 12:20:55.786165+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="4" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>가해자에게 형사 1심 벌금형이 선고되어 책임이 인정된 상태입니다.</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>부산의 한 대형마트에서 60대 여성이 직원의 뺨을 때린 혐의로 기소되어 1심에서 벌금 100만 원을 선고받았습니다. 법원은 CCTV 영상과 피해자 진술을 토대로 폭행 사실을 인정했으며, 피고인은 가방을 바닥에 내려놓았다는 이유로 폭행과 폭언을 가했습니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>상대방 책임은 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 영상 등 증거도 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력이 충분한지 불분명하며, 피해 규모가 소송금융 투자를 고려할 만큼 크지 않고 집단적 피해가 아닌 개별 사건입니다. 투자 수익성 확보가 어렵습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>“얼마 든 줄 알아?” 직원 뺨 ‘철썩’ 60대女, 가방 내려놨다고</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11579756?ref=naver</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-04-04 00:16:55.183745+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="4" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>최모 씨</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>형사 폭행죄 벌금형 선고</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>20대 마트 직원이 60대 고객에게 뺨을 맞은 사건으로, 가해자는 폭행 혐의로 기소되어 벌금 100만 원을 선고받았다. 가해자의 책임은 명확하나, 피해 규모가 크지 않고 상대방이 개인이라 소송금융 투자 대상으로는 적합성이 낮다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고 형사 판결로 증거가 확보되었으나, 상대방이 개인이며 피해 규모가 소송금융 투자를 유치할 만큼 크지 않아 투자 적합도가 낮음. 집단적 피해가 아니며, 상대방의 자력도 불분명함.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>가방 바닥에 뒀다고…  20대 마트 직원 뺨 때린 60대, 벌금 100만 원</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>mbn.mk.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185797</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-04-02 12:35:07.078378+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-04-02 12:33:01.869166+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>형사 절차 진행 후 합의 불발, 민사 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>김창민 감독 폭행 사건의 가해자들이 구속 심사 과정에서 합의 의사를 밝혔으나, 구속을 면한 뒤 피해자들에게 사과나 합의 노력을 하지 않고 있습니다. 이로 인해 부실 수사 논란이 제기되고 있으며, 피해자들은 여전히 위로받지 못하고 있는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>가해자들의 폭행 책임이 비교적 명확하고(적합 조건 1), 구속 심사 등 공적 절차가 진행되었으며(적합 조건 6), 관련 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 가해자의 자력 및 피해 규모에 대한 정보가 부족하고, 집단적 피해 여부가 불분명하여 High 등급은 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>'김창민 감독 폭행' 가해자들, 풀려나니 사과 한번 없었다</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12292513?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:33:01.869166+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C12" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>폭행 혐의 형사 재판 벌금형 선고</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>대학생 A씨가 동기 B씨에게 남자친구에게 호감을 표시했다는 이유로 폭언과 폭행을 가해 형사 재판에서 벌금 100만원을 선고받았습니다. 녹음파일과 증인 진술을 통해 폭행 및 협박 사실이 인정되었습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>상대방(대학생 A씨)의 자력이 충분하지 않아 배상 능력에 한계가 있을 것으로 예상되어 소송금융 투자에 부적합합니다 (부적합 조건). 또한 피해 규모가 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다. 다만 상대방 책임이 명확하고(적합 조건 1) 녹음파일 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J12" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>내 남친 건드렸냐, 죽인다 ...동기 때리고 욕설 쏟아낸 대학생의 최후...</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603301043398514</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-30 12:34:59.983955+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-30 12:16:05.295478+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>장 모씨</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, CPBL 영구 출입 금지 조치 및 법적 조치 협조</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>대만 프로야구 개막전에서 관중이 구장 아르바이트생을 폭행하는 사건이 발생했다. 가해자는 경찰에 체포되었고, CPBL은 그에게 전 구장 영구 출입 금지 조치를 내렸다. 가해자가 재직 중이던 부동산 회사에서도 즉시 해고 처분이 내려졌다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(가해자 특정, 폭행 영상 존재), 증거 확보가 가능하며, 경찰 수사 등 공적 절차가 진행 중입니다. 그러나 집단적 피해가 아니며, 가해자의 자력이 대기업 수준으로 충분한지 불확실하고, 피해 규모가 아직 명확히 파악되지 않아 소송금융 투자 매력도가 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>이럴수가…CPBL 개막전서 관중이 구장 직원 폭행, 영구 출입 금지+직장...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/baseball/2026-03-30/202603300100203660014148</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-30 12:16:05.295478+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>이미주의 친언니</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>과거 개인적인 경험담으로, 현재 법적 절차 진행 중 아님</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>방송인 이미주가 과거 2살 위 친언니에게 일방적으로 폭행당했던 경험을 방송에서 언급했습니다. 이는 형제자매 가수들을 소개하는 프로그램에서 나온 개인적인 일화로, 현재 법적 분쟁으로 이어지거나 공적 절차가 진행 중인 사건은 아닙니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>이 사건은 방송인의 과거 개인적인 경험담으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 규모가 명확하지 않습니다. 상대방의 자력 불분명, 집단적 피해 아님, 피해 규모 미상, 객관적 증거 부재, 공적 절차 진행 없음 등 적합 조건에 거의 해당하지 않습니다. 또한, 이미 종결된 과거의 사건으로 판단되어 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I14" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>이미주, 알고보니 폭행 피해자였다… 싸운 것 아냐, 일방적으로 맞아  ...</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.tenasia.co.kr/article/2026032825404</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-28 00:26:17.044108+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="3" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>가해자 A씨</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>민주당 신효철 대구 동구청장 후보가 유세 중 폭행을 당해 경찰이 수사에 착수했다. 신 후보는 피해자 신분으로 조사를 받았으며, 경찰은 가해자 A씨의 신원을 확인 중이다. 신 후보는 이번 사건이 단순한 개인 간의 시비를 넘어선다고 밝혔다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>경찰 수사를 통해 가해자가 특정되고 책임이 명확해질 가능성이 높으며, 공적 절차(경찰 수사)가 진행 중이다. 그러나 피해 규모가 크지 않을 수 있고, 가해자의 자력 여부가 불확실하며, 집단적 피해가 아닌 개인적 사건이라는 점에서 소송금융 투자 매력이 제한적이다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" t="inlineStr">
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>민주당 신효철 대구 동구청장 후보, 유세 중 폭행 당해...경찰 수사</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>pn.or.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://www.pn.or.kr/news/articleView.html?idxno=33412</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-26 12:35:28.009233+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>오현경</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>폭행 영상 유출로 인한 지분 박탈 위기 및 대국민 사과 요구</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>오현경(채화영)의 폭행 영상이 유출되어 경비원이 피해를 입었으며, 이로 인해 소속 회사 '드림'의 주가가 곤두박질치고 있습니다. 오현경은 지분 박탈 위기에 처했으며, 피해자와 대국민 사과 요구를 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>폭행 영상이라는 명확한 증거가 존재하여 상대방 책임이 비교적 명확합니다. '드림'이라는 회사 주가가 곤두박질치고 있다는 점에서 기업 및 주주들에게 상당한 피해 규모가 발생했으며, 기업의 자력도 충분할 것으로 예상됩니다. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명 (경비원)</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>'첫 번째 남자' 오현경, 폭행 영상으로 궁지 몰렸다…지분 박탈 위기[종...</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>celuvmedia.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>http://www.celuvmedia.com/article.php?aid=1774349653517242006</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-24 12:41:12.953536+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-24 00:21:20.290698+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 가해자 미체포</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>미국 배우 앨런 리치슨이 이웃과 오토바이 소음 문제로 시비가 붙어 폭행했다는 의혹에 휩싸였습니다. 피해자는 리치슨에게 여러 차례 폭행당해 멍과 부기가 생겼다고 주장하며 경찰에 신고했고, 경찰이 수사에 착수했습니다. 사건 당시 리치슨의 자녀들이 현장에 있었으며, 관련 영상이 공개되어 충격을 주고 있습니다.</t>
+          <t>프리미어리그 브렌트포드 소속 선수 2명이 런던에서 인종차별 폭행을 당하던 남성을 돕다가 경미한 부상을 입었다. 런던 경찰청은 폭행 신고를 받고 수사를 진행 중이나, 아직 체포된 인물은 없다. 이 사건은 인종차별이 만연한 현실을 보여주는 사례로 보도되었다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>유명 배우인 앨런 리치슨이 이웃을 폭행했다는 주장이 제기되었으며, 관련 영상이 공개되고 경찰 수사가 진행 중입니다. (상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중) 피해 규모는 개인 상해 건으로 집단적 피해는 아니지만, 상대방의 자력이 충분하고 증거가 명확하여 소송금융 투자에 적합합니다.</t>
+          <t>가해자가 특정되지 않아 상대방 책임 및 자력 확인이 불가능하며, 피해 규모가 경미하고 집단적 피해가 아닌 개별 사건입니다. 현재 경찰 수사 중이나, 소송금융 투자 대상으로서의 적합 조건 충족이 미흡합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'191cm·110kg' 美 배우, 학폭 피해 고백하더니 子 앞에서 이웃 폭행  충...</t>
+          <t>인종차별 폭행 막다가 피투성이  범인도 못 잡았다...PL 선수 2명, '훈훈...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/world/article/1017863/</t>
+          <t>http://www.osen.co.kr/article/G1112766280</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-24 00:17:06.724707+00:00</t>
+          <t>2026-03-24 00:21:20.290698+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>앨런 리치슨</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>미국 배우 앨런 리치슨이 이웃과 오토바이 소음 문제로 시비가 붙어 폭행했다는 의혹에 휩싸였습니다. 피해자는 리치슨에게 여러 차례 폭행당해 멍과 부기가 생겼다고 주장하며 경찰에 신고했고, 경찰이 수사에 착수했습니다. 사건 당시 리치슨의 자녀들이 현장에 있었으며, 관련 영상이 공개되어 충격을 주고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>유명 배우인 앨런 리치슨이 이웃을 폭행했다는 주장이 제기되었으며, 관련 영상이 공개되고 경찰 수사가 진행 중입니다. (상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중) 피해 규모는 개인 상해 건으로 집단적 피해는 아니지만, 상대방의 자력이 충분하고 증거가 명확하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>'191cm·110kg' 美 배우, 학폭 피해 고백하더니 子 앞에서 이웃 폭행  충...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/world/article/1017863/</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:17:06.724707+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>MC딩동</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>MC딩동의 폭행 및 사과 보도</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>MC딩동이 과거 음주운전 전력을 언급한 상대방의 머리채를 잡고 폭행한 사건이 보도되었다. 이후 MC딩동은 시청자와 피해자에게 사과했다. 이 사건은 단일 폭행 사건으로 보이며, 법적 절차 진행 여부는 기사에서 확인되지 않는다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>MC딩동의 폭행 책임이 기사 내용상 명확하고(적합 조건 1), 사과를 통해 사실 관계가 어느 정도 확인되나(적합 조건 5), 상대방의 자력이 불확실하고 피해 규모가 크지 않을 가능성이 높으며 집단적 피해가 아니다. 소송금융 투자 대상으로서의 매력이 다소 부족하다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>김동완,  술 먹고 팬과 싸우더니…  전 매니저 폭로글에  허위 주장  반...</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>sports.hankooki.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://sports.hankooki.com/news/articleView.html?idxno=6929043</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-23 00:24:28.048551+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="3" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>MC딩동</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>피해자 고소 의사 표명, 경찰 수사 예상</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>방송인 MC딩동이 인터넷 생방송 중 여성 BJ를 폭행하여 전치 2주 진단을 받게 한 사건. 폭행 장면이 생방송으로 송출되어 증거가 명확하며, 피해자는 고소 의사를 밝힌 상태이다. 이 사건은 김동완의 옹호 발언으로 논란이 확산되기도 했다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>MC딩동의 폭행 장면이 생방송으로 송출되어 상대방 책임이 명확하며(적합 조건 1), 영상 및 진단서 등 증거 확보가 용이합니다(적합 조건 5). 피해자가 고소 의사를 밝혀 관련 절차가 진행될 가능성이 높습니다(적합 조건 6). 그러나 피해자가 1명이고 피해 규모가 크지 않아 집단소송 가능성이 낮습니다(부적합 조건 3, 4).</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>폭행 후 후원금+거수경례  기괴 했는데..김동완, 구설 자초한 MC딩동 응...</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>osen.co.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>http://www.osen.co.kr/article/G1112765667</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-23 00:22:32.335472+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-22 12:30:36.710421+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>MC딩동</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>피해자가 폭행 혐의로 고소, 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>방송인 MC딩동이 인터넷 생방송 중 여성 BJ를 폭행하여 물의를 빚었다. 피해자는 MC딩동의 음주운전 전력을 언급했고, 이에 격분한 MC딩동이 폭행을 가한 것으로 알려졌다. 피해자는 외상 후 스트레스 장애와 공황 증세 등 전치 2주의 진단을 받고 MC딩동을 폭행 혐의로 고소했다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>MC딩동의 폭행 책임이 비교적 명확하며(적합 조건 1), 인터넷 생방송 중 발생하여 증거 확보 가능성이 높고(적합 조건 5), 피해자가 폭행 혐의로 고소하여 공적 절차가 진행 중이다(적합 조건 6). 다만, 집단적 피해가 아니며 상대방의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기는 어렵다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>또 논란 자초한 김동완…이번엔 ‘女 BJ 폭행’ MC딩동 응원했다 ‘발칵...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10699909?ref=naver</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:30:36.710421+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>벌금 500만원 선고</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>30대 남성 A씨가 구급차에서 난동을 부리고 구급대원을 폭행한 혐의로 벌금 500만원을 선고받았다. 재판부는 피해가 크지 않고 가족과 직장 동료의 선처 탄원을 참작하여 이같이 판결했다. 이는 구급대원 폭행에 대한 형사 처벌 사례로, 기사 내용은 형사 사건의 종결에 초점을 맞추고 있다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>이 사건은 이미 형사 재판이 종결되어 벌금형이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 낮습니다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 크지 않고(피해 규모가 큼 조건 불충족), 상대방이 개인이므로 자력 충분 조건에도 부합하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>구급차에서 난동부리고 대원 폭행한 30대… 벌금 500만원</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/topics/law_firm/2026/03/15/76IJEHHV6RC3RLWWCK3L7J5DB4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-15 00:23:20.526846+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="4" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>B 씨</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>민사 손해배상 소송 진행 중 (화해권고결정 이의신청), 형사 재판 대법원 징역 3년형 확정, 기왕증 기여도 판정 필요</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>진주 편의점 폭행 사건의 피해자 A 씨가 가해자 B 씨에게 3000만 원 상당의 손해배상 소송을 제기했으나, B 씨는 자살 협박을 통해 배상금 감액을 요구하고 화해권고결정에도 이의를 제기했다. B 씨의 폭행으로 A 씨는 청력 소실, 치아 손상, PTSD 등 심각한 피해를 입었으며, 현재 기왕증 기여도 판정 비용 문제로 어려움을 겪고 있다. 가해자는 대법원에서 징역 3년형이 확정된 상태이다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>가해자의 책임(적합 조건 1)과 증거(적합 조건 5)는 명확하나, 가해자가 교도소 복역 중이며 자력이 현저히 부족하여 손해배상금 회수 가능성이 매우 낮습니다(적합 조건 2 불충족). 피해 규모 또한 소송금융 투자 대상으로는 상대적으로 작아 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>3000만 원 청구, 2000만 원 화해권고</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>1명 (A 씨)</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>[단독] '진주 편의점 폭행' 가해자, 피해자에 자살 협박  죽어 없어지길...</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>pressian.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>https://www.pressian.com/pages/articles/2026031314454279625?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-14 00:45:59.097251+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 00:20:20.305910+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>MC딩동</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>피해자가 고소를 결정하여 경찰 수사 예정</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>방송인 MC딩동이 인터넷 방송 중 BJ A씨를 폭행하는 장면이 생방송으로 송출되어 논란이 되고 있습니다. A씨는 전치 2주의 상해 진단과 외상 후 스트레스 장애를 겪고 있으며, MC딩동의 사과문에 불만을 표하며 고소를 결정했습니다. 이번 사건은 인터넷 방송의 자극적인 콘텐츠와 후원 시스템의 문제점도 함께 제기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>MC딩동의 폭행 장면이 생방송으로 송출되어 상대방 책임이 명확하고(적합 조건 1), 전치 2주 상해 진단서 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 피해자는 외상 후 스트레스 장애 및 공황 증세로 정신과 상담을 받고 있어 피해가 상당하나, 피해 금액이 수억 원 이상으로 명확히 추정되지 않고 집단적 피해가 아닌 개별 사건이라는 점에서 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>MC딩동 폭행에 거액후원금+거수경례?  기괴함 그 자체 ...피해자는  고소...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112759490</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:20:20.305910+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 구속영장 신청 여부 결정 예정</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>환자복을 입은 남성이 모르는 사람들을 무차별 폭행하고 흉기로 위협하다 테이저건으로 제압당해 체포된 사건. 피해자 2명 중 1명이 경상을 입었으며, 피의자 가족은 지적 장애가 있다고 진술. 경찰은 범행 동기 등을 조사 중이다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>상대방에게 자력이 충분하지 않으며(개인), 피해 규모가 작고(경상), 집단적 피해가 아님. 소송금융 투자의 핵심인 회수 가능성이 매우 낮음. (부적합 조건: 상대방 자력 부족, 피해 규모 작음, 집단적 피해 아님)</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>갑자기 앞사람 머리를‥흉기 들자 테이저건 제압</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>imnews.imbc.com</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807010_37004.html</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-12 12:35:22.933351+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="4" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>40대 남성 A 씨</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>경찰 조사 및 현행범 체포</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>경기 안산에서 40대 남성 A 씨가 불특정 다수를 흉기로 위협하고 차량 운전자를 폭행한 사건. A 씨는 지적장애를 앓고 있으며, 피해자 B 씨는 경상을 입었다. 경찰은 A 씨를 현행범으로 체포하여 특수협박 및 폭행 혐의로 조사 중이다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>피고가 지적장애를 앓는 개인으로 자력이 충분하지 않을 가능성이 높습니다 (적합 조건 2 미충족). 또한, 피해 규모가 경미하고 피해자 수가 1명에 불과하여 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>테이저건 맞고도 꿈쩍않던 190㎝ 거구의 폭행범, 삼단봉으로 제압</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260312/133520585/2</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-12 12:35:13.251497+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="4" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>경기 안산시에서 40대 남성이 길거리에서 불특정 다수에게 폭행 및 흉기 위협을 가하다 경찰에 테이저건으로 제압되었습니다. 가해자는 지적장애가 있는 것으로 파악되었으며, 피해자들은 크게 다치지 않은 것으로 보도되었습니다. 현재 경찰이 조사를 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>가해자가 특정된 개인이며 자력이 불충분할 가능성이 높고(적합 조건 2 미충족), 피해 규모가 크지 않아(적합 조건 4 미충족) 소송금융 투자 매력이 낮습니다. 또한 집단적 피해로 보기도 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
         <is>
           <t>주먹질하고 흉기 난동…테이저건 4발 쏴 검거</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>ichannela.com</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518718</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-12 12:31:44.712650+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="4" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>A 씨 (30대 노점상)</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>경찰 수사 중 (특수폭행 혐의)</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>30대 노점상 A 씨가 손님 B 씨에게 비비탄 총을 연발로 쏜 혐의로 경찰에 검거되었다. A 씨는 손님이 자신을 무시해서 범행했다고 진술했으며, 피해자는 크게 다치지 않은 것으로 알려졌다. 현재 경찰이 특수폭행 혐의로 A 씨를 조사 중이다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>상대방이 노점상으로 자력이 부족하여 배상 능력에 의문이 크고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모가 경미하여 소송금융 투자 대상으로서의 경제적 가치가 낮습니다(부적합 조건: 피해 규모가 큼). 비록 상대방 책임이 명확하고(적합 조건: 상대방 책임이 비교적 명확함), 경찰 수사가 진행 중이며(적합 조건: 이미 공적 절차가 진행 중임), 증거 확보가 용이하다는(적합 조건: 증거가 있거나 확보 가능함) 점은 있으나, 투자 회수 가능성이 낮아 소송금융 적합도는 낮습니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>“나를 무시해서”…손님한테 비비탄 쏜 뒤 도주한 30대 노점상 검거</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506754&amp;ref=A</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-12 12:26:29.961260+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="3" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C29" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>MC딩동</t>
         </is>
       </c>
-      <c r="D29" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>피해자가 MC딩동을 고소했으며, 합의금 거절 후 판결에 따라 합의 여부 결정 예정</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>방송인 MC딩동이 인터넷 방송 중 여성 BJ에게 음주운전 언급을 이유로 폭행하여 논란이 되고 있다. 피해자 A씨는 MC딩동을 고소했으며, MC딩동 측이 제시한 합의금 1000만원을 거절하고 판결에 따라 합의 여부를 결정할 예정이라고 밝혔다. MC딩동은 과거 음주운전으로 집행유예를 선고받은 바 있다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>MC딩동의 폭행 사실이 실시간 송출 영상으로 명확히 확인되고 본인도 인정하여 상대방 책임이 명확하며(적합 조건 1), 객관적 증거가 존재합니다(적합 조건 5). 그러나 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 불해당), 피해 규모가 수억 원 이상으로 크다고 보기 어렵습니다(적합 조건 4 불해당). 또한 상대방의 자력이 대기업 수준은 아니라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>1000만원 (합의금 제시액)</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>MC딩동, 이번엔 생방 중 女 폭행⋯ 음주운전 언급에 욱</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2564398</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-11 12:29:10.946180+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-05 01:15:31.878799+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 송치 예정</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>농촌 마을버스에서 60대 남성이 술에 취해 버스 기사를 폭행한 사건. 기사는 전치 2주의 상해를 입었으며, 가해 남성은 긴급 체포 후 구속되었습니다. 경찰은 가해자를 특정범죄가중법상 운전자 폭행 혐의로 검찰에 송치할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 폭행 영상 및 목격자 등 증거 확보가 용이하며(적합 조건 5), 경찰 수사 및 구속 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고(전치 2주), 상대방의 자력이 불분명하며 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>버스 기사 폭행 주폭‥피해 안 커도 '구속' 엄벌</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6804929_37004.html</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:15:31.878799+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>60대 남성</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 구속 송치 예정</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>홍천에서 60대 남성이 술에 취해 버스 기사를 폭행하여 현행범으로 체포, 구속되었습니다. 버스 기사는 전치 2주의 부상을 입었으며, 경찰은 가해자를 특정범죄가중법상 운전자 폭행 혐의로 검찰에 구속 송치할 예정입니다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>상대방이 개인으로 자력이 불충분할 가능성이 높고, 피해 규모가 전치 2주로 소액일 것으로 예상되어 소송금융 투자 매력이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I31" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>[리포트] 술 취해 버스 기사를.. 툭툭 때리기만 해도 '구속' 엄벌</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>chmbc.co.kr</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://chmbc.co.kr/article/iJLkmgDYecfq6_jrOcXGj</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-03-05 01:06:43.531204+00:00</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="4" t="inlineStr">
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C32" t="inlineStr">
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
         <is>
           <t>20대 여성 A 씨</t>
         </is>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 항공보안법 위반 혐의 입건</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>LA발 인천행 비행기에서 20대 여성 A 씨가 30대 여성 승객의 머리를 폭행하여 이마에 약 5cm 상처를 입혔습니다. A 씨는 항공보안법 위반 혐의로 입건되어 경찰 수사를 받고 있으며, 승무원들이 즉시 가해자를 분리하고 경찰에 인계했습니다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>가해자 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보 가능성이 높지만(적합 조건 1, 5, 6), 피해자가 단일이고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다(적합 조건 3, 4 불충족). 또한 가해자의 자력에 대한 정보가 없어 회수 가능성이 불확실합니다(적합 조건 2 불충족).</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J33" t="inlineStr">
         <is>
           <t>탑승 전부터 싸우더니…비행기서 앞좌석 승객 때린 20대女</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://www.munhwa.com/article/11571549?ref=naver</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-03 00:25:48.085918+00:00</t>
         </is>
       </c>
     </row>
-    <row r="33">
-      <c r="A33" s="3" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C33" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
         <is>
           <t>20대 여성 B씨</t>
         </is>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중 (항공보안법 위반 혐의 입건)</t>
         </is>
       </c>
-      <c r="F33" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>미국 LA발 인천행 여객기에서 20대 여성 B씨가 30대 여성 A씨를 폭행하여 A씨가 이마가 찢어지고 의식을 잃는 상해를 입었습니다. A씨는 병원으로 이송되었으며, 가해자 B씨는 항공보안법 위반 혐의로 경찰에 입건되어 조사를 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 사건 발생 경위 및 피해에 대한 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건), 가해자의 자력에 대한 정보가 없어 투자 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I33" t="inlineStr">
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
+      <c r="J34" t="inlineStr">
         <is>
           <t>LA발 인천행 여객기서 승객 폭행…20대 여성 입건</t>
         </is>
       </c>
-      <c r="K33" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L33" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M33" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179013</t>
         </is>
       </c>
-      <c r="N33" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-02 12:33:40.481388+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-02 00:25:12.083242+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>LA발 인천행 여객기 내에서 20대 여성 A씨가 30대 여성 B씨의 머리를 수차례 폭행하여 B씨가 이마에 약 5cm가량의 상처를 입었습니다. A씨는 항공보안법 위반 혐의로 불구속 입건되어 경찰 조사를 받고 있으며, 사건은 비행기 탑승 전 말다툼에서 시작된 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 해당 없음), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있고(적합 조건 4 해당 없음), 상대방의 자력에 대한 정보가 없어 회수 가능성이 불확실합니다(적합 조건 2 해당 없음).</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>LA발 인천행 여객기서 앞좌석 승객 폭행...20대 여성 입건</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260302580014</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:25:12.083242+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C35" t="inlineStr">
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
         <is>
           <t>A씨 (60대 남성)</t>
         </is>
       </c>
-      <c r="D35" t="inlineStr">
+      <c r="D36" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
+      <c r="E36" t="inlineStr">
         <is>
           <t>형사사건 벌금형 선고</t>
         </is>
       </c>
-      <c r="F35" t="inlineStr">
+      <c r="F36" t="inlineStr">
         <is>
           <t>60대 남성이 술에 취해 카페 업주에게 커피를 뿌리고 뺨을 때린 사건으로, 법원에서 벌금 300만 원을 선고받았습니다. 피고인은 주취 폭력 전과가 있으며, 피해자는 처벌을 원치 않는다고 밝혔습니다.</t>
         </is>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="G36" t="inlineStr">
         <is>
           <t>상대방이 개인이며 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 대상으로 보기에 작습니다(적합 조건 4 미충족). 또한 형사 절차는 이미 벌금형으로 종결되었으며(부적합 조건: 이미 종결된 사건), 피해자가 처벌을 원치 않는다는 점도 추가 소송의 가능성을 낮춥니다.</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I35" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
+      <c r="J36" t="inlineStr">
         <is>
           <t>맛 안 달잖아  카페 사장에 커피 뿌리고 뺨 때린 60대 최후</t>
         </is>
       </c>
-      <c r="K35" t="inlineStr">
+      <c r="K36" t="inlineStr">
         <is>
           <t>insight.co.kr</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
+      <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M35" t="inlineStr">
+      <c r="M36" t="inlineStr">
         <is>
           <t>https://www.insight.co.kr/news/544872</t>
         </is>
       </c>
-      <c r="N35" t="inlineStr">
+      <c r="N36" t="inlineStr">
         <is>
           <t>2026-03-01 12:22:46.570600+00:00</t>
         </is>
       </c>
     </row>
-    <row r="36">
-      <c r="A36" s="4" t="inlineStr">
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
         <is>
           <t>A씨 (50대 남성)</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>형사사건 1심 판결 선고 (징역 6월, 집행유예 2년)</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>50대 남성 A씨가 택시기사와 출동한 경찰관을 폭행한 혐의로 기소되어 징역 6월에 집행유예 2년을 선고받았다. A씨는 술에 취한 매형을 먼저 내려주라는 택시기사의 말에 화가 나 폭행했고, 이후 출동한 경찰관에게도 폭력을 행사했다. 법원은 피고인이 자백하고 반성하는 점 등을 참작하여 양형했다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>피고인의 책임은 형사 판결로 명확하고(적합 조건 1), 증거도 확보되었으나(적합 조건 5), 상대방(개인)의 자력 확인이 어렵고(적합 조건 2 불충족) 피해 규모가 소액일 가능성이 높아(적합 조건 4 불충족) 소송금융 투자 매력이 낮음. 또한 집단적 피해가 아니며(적합 조건 3 불충족), 이미 형사 절차가 종결되어 새로운 민사 소송 발굴의 필요성이 크지 않음.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
         <is>
           <t>2명 (택시기사, 경찰관)</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J37" t="inlineStr">
         <is>
           <t>천안법원, 택시기사와 경찰관 폭행한 혐의 50대 남성 집행유예</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>joongdo.co.kr</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.joongdo.co.kr/web/view.php?key=20260228010005119</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-02-28 12:21:33.783856+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-02-27 00:24:14.480762+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>이모(67)씨</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>형사 재판 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>술에 취한 60대 남성이 카페 사장에게 시비를 걸고 폭행 및 기물 파손을 저지른 사건으로, 법원은 특수폭행 혐의로 벌금 300만원을 선고했습니다. 가해자는 누범기간 중 주취 폭력을 반복한 점이 고려되었으나, 피해자가 처벌을 원치 않은 점도 양형에 반영되었습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 재판을 통해 명확히 인정되었고(벌금형 선고), 피해자 촬영 등 증거가 확보되어 있습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중) 그러나 상대방이 개인으로 자력 확인이 어렵고, 피해 규모가 소송금융 투자를 고려할 만큼 크지 않을 가능성이 높아 적합도가 중간 수준입니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>커피가 안달다 ..술취해 카페 사장 폭행한 60대 벌금형</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02433766645354784</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:24:14.480762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D38" t="inlineStr">
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr"/>
+      <c r="D39" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
+      <c r="E39" t="inlineStr">
         <is>
           <t>호주 시드니 도심에서 발생한 무차별 폭행 사건</t>
         </is>
       </c>
-      <c r="F38" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>호주 시드니 도심 한복판에서 백인·중동계 남성으로 추정되는 가해자들이 한국인을 포함한 다수에게 무차별 폭행을 가한 사건이 발생했습니다. 현지 누리꾼들은 호주의 인종차별 문제를 지적하며 공분하고 있습니다. 관련 영상이 존재하며, '망치테러'라는 언급으로 보아 피해 정도가 심각할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G38" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>가해자가 특정되지 않아 '상대방 책임이 비교적 명확함' 조건 충족이 어렵고, 개별 폭행 사건의 가해자에게 '자력이 충분함' 조건이 충족될 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. 다만, '증거가 있거나 확보 가능함'(폭행 영상 존재) 조건은 충족됩니다.</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
         <is>
           <t>싸울래?  묻더니…시드니 도심 한복판 무차별 폭행 - 뉴스파이터</t>
         </is>
       </c>
-      <c r="K38" t="inlineStr">
+      <c r="K39" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L38" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M38" t="inlineStr">
+      <c r="M39" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177512</t>
         </is>
       </c>
-      <c r="N38" t="inlineStr">
+      <c r="N39" t="inlineStr">
         <is>
           <t>2026-02-23 12:36:49.881364+00:00</t>
         </is>
       </c>
     </row>
-    <row r="39">
-      <c r="A39" s="4" t="inlineStr">
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C39" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
         <is>
           <t>중국인 관광객</t>
         </is>
       </c>
-      <c r="D39" t="inlineStr">
+      <c r="D40" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
+      <c r="E40" t="inlineStr">
         <is>
           <t>경찰 조사 후 가해자 출국</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
+      <c r="F40" t="inlineStr">
         <is>
           <t>경복궁에서 중국인 관광객들이 경비원을 폭행하는 사건이 발생했으나, 가해자들은 경찰 조사 직후 출국하여 논란이 되고 있습니다. 이 기사는 외국인 관광객 증가에 따른 치안 부담과 경찰의 대응 방안을 주로 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="G40" t="inlineStr">
         <is>
           <t>상대방(중국인 관광객)의 책임은 명확하나(적합 조건 1), 이미 출국하여 신원 특정 및 소송 진행에 어려움이 예상됩니다. 또한 상대방의 자력 여부가 불분명하며(적합 조건 2), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합하지 않을 수 있습니다(적합 조건 3, 4). 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
+      <c r="J40" t="inlineStr">
         <is>
           <t>경복궁 경비원 폭행하고 中으로 출국…외국인 관광객 몰려오자 범죄도...</t>
         </is>
       </c>
-      <c r="K39" t="inlineStr">
+      <c r="K40" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L39" t="inlineStr">
+      <c r="L40" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M39" t="inlineStr">
+      <c r="M40" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20011193?ref=naver</t>
         </is>
       </c>
-      <c r="N39" t="inlineStr">
+      <c r="N40" t="inlineStr">
         <is>
           <t>2026-02-23 00:21:42.268129+00:00</t>
         </is>
       </c>
     </row>
-    <row r="40">
-      <c r="A40" s="4" t="inlineStr">
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D40" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
+      <c r="E41" t="inlineStr">
         <is>
           <t>경찰 조사 후 가해자 출국, 수사 난항</t>
         </is>
       </c>
-      <c r="F40" t="inlineStr">
+      <c r="F41" t="inlineStr">
         <is>
           <t>경복궁 경비원 폭행 사건에 연루된 중국인 관광객들이 경찰 조사 직후 출국하여 논란이 되고 있습니다. 이 사건은 외국인 관광객 관련 범죄 증가의 한 사례로, 단기 체류 외국인의 경우 신원 확인 및 출석 요구가 어려워 수사에 한계가 있다는 지적이 나옵니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>가해자인 중국인 관광객이 경찰 조사 직후 출국하여 신원 특정 및 소재 파악이 어렵고, 국내 법적 절차를 통한 배상 집행이 사실상 불가능합니다. 이는 상대방에게 자력이 충분하지 않고(부적합 조건), 사실상 사건 종결에 준하는 상황(부적합 조건)으로 소송금융 투자에 매우 부적합합니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J40" t="inlineStr">
+      <c r="J41" t="inlineStr">
         <is>
           <t>경비원 폭행한 중국 관광객, 홀연히 출국…관광객 1900만 시대, 외국인 ...</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10679502?ref=naver</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-02-22 00:37:55.654362+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N40"/>
+  <autoFilter ref="A1:N41"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>