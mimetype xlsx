--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$31</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="41" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="46" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2098 +539,2170 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>헬스장 및 팀장 한 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, MBC '실화탐사대' 보도</t>
+          <t>형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>수도권 대형 헬스장에서 매출 갈등으로 유도 4단 팀장이 신규 트레이너를 무차별 폭행하여 피해자가 심각한 부상으로 응급실에 이송되었습니다. 헬스장 측은 증거 인멸을 시도하고 피해자에게 사과 대신 환불 방지 지시를 내리는 등 부적절한 대응으로 논란이 되고 있습니다. 경찰 신고가 접수되어 수사가 진행 중입니다.</t>
+          <t>버스에서 40대 남성 A씨가 18세 피해자를 특별한 이유 없이 폭행한 사건으로, 재판부가 A씨의 책임을 무겁게 판단했습니다. A씨는 피해 회복 노력을 하지 않은 것으로 보이며, 형사 재판이 진행 중이거나 판결이 선고된 상황으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>팀장 한 씨의 폭행 책임이 CCTV 영상과 목격자 진술로 명확하며, 피해자의 부상 정도가 심각하여 상당한 피해 금액이 예상됩니다. 경찰 신고가 접수되어 공적 절차가 진행 중이며, 헬스장 측의 증거 인멸 시도 및 부적절한 사후 대응이 추가적인 책임 여지를 만듭니다.</t>
+          <t>가해자의 폭행 사실 및 책임이 재판부 판단으로 명확하게 확인되어 상대방 책임이 명확하고(적합 조건 1) 증거 확보가 용이함(적합 조건 5). 또한 형사 재판이 진행 중이므로 공적 절차가 진행 중인 상태임(적합 조건 6). 하지만 가해자의 자력 정보가 부족하고, 집단적 피해가 아니므로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>유도 4단 팀장, 맞짱 각서 요구 …헬스장 무차별 폭행 사건의 전말 ('실...</t>
+          <t>버스서 18세 얼굴 구타한 40대男  왜 나한테…</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260423105143985</t>
+          <t>https://www.dailian.co.kr/news/view/1684200/?sc=Naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-25 07:00:42.177227+00:00</t>
+          <t>2026-09-01 07:02:28.330343+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>헬스장 및 팀장 한 씨</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, MBC '실화탐사대' 보도</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>수도권 대형 헬스장에서 매출 갈등으로 유도 4단 팀장이 신규 트레이너를 무차별 폭행하여 피해자가 심각한 부상으로 응급실에 이송되었습니다. 헬스장 측은 증거 인멸을 시도하고 피해자에게 사과 대신 환불 방지 지시를 내리는 등 부적절한 대응으로 논란이 되고 있습니다. 경찰 신고가 접수되어 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>팀장 한 씨의 폭행 책임이 CCTV 영상과 목격자 진술로 명확하며, 피해자의 부상 정도가 심각하여 상당한 피해 금액이 예상됩니다. 경찰 신고가 접수되어 공적 절차가 진행 중이며, 헬스장 측의 증거 인멸 시도 및 부적절한 사후 대응이 추가적인 책임 여지를 만듭니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>유도 4단 팀장, 맞짱 각서 요구 …헬스장 무차별 폭행 사건의 전말 ('실...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260423105143985</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-25 07:00:42.177227+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
         <is>
           <t>B씨</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>서울의 한 헬스장에서 트레이너 B씨가 동료 트레이너 A씨를 폭행하여 뇌진탕과 척추 염좌 등 중상을 입힌 사건입니다. B씨는 폭행 전 '신고하지 않는다'는 각서를 강요했으나 법적 효력이 없으며, 현재 A씨는 B씨를 특수상해 혐의로 고소하여 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 피해자가 1명이고 상대방의 자력이 불분명하여 대규모 소송금융 투자에는 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>각서 썼잖아 …헬스장서 벌어진 충격 폭행 사건</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026040414420180503</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-04-04 12:31:54.016843+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-04-03 12:45:50.043563+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 구속 송치</t>
+          <t>경찰 조사 진행 중, 특수상해 등 혐의로 고소</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>50대 중국인 남성이 한국인 남성을 폭행하여 실명 위기에 처하게 한 사건. 가해자는 살인미수 및 특수상해 혐의로 구속 송치되었으며, 피해자는 중환자실에서 치료 중이다. 경찰은 정확한 사건 경위를 추가 수사하고 있다.</t>
+          <t>서울 한 헬스장에서 30대 트레이너 B씨가 동료 트레이너 A씨를 폭행한 사건이 발생했습니다. B씨는 폭행 전 '경찰에 신고하지 않는다'는 각서를 강요했으며, A씨는 뇌진탕과 척추 염좌 등 심각한 부상을 입었습니다. 현재 A씨는 B씨를 특수상해 등 혐의로 고소하여 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방의 책임이 경찰 수사 및 구속 송치로 명확하며(적합 조건 1), 피해자의 실명 위기는 심각한 신체적 손해로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경찰 수사가 완료되어 검찰에 송치된 상태로 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 이 사건은 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 경찰 조사가 진행 중이며(적합 조건 6), CCTV 및 피해자 진술 등 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 가해자의 자력 여부가 불분명하여(적합 조건 2 불충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>비웃는 거냐  중국인이 젓가락으로 얼굴 공격... 한국인男 실명위기</t>
+          <t>[영상] 돈 잘 버네  트집 잡더니... 맞짱 뜨자  동료 폭행한 헬스 트레이...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604030753528125</t>
+          <t>https://www.mt.co.kr/society/2026/04/03/2026040309194376763</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:26:20.622584+00:00</t>
+          <t>2026-04-03 12:45:50.043563+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 형사 재판 진행 예정</t>
+          <t>경찰 수사 완료, 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 일행에게 무차별 폭행을 가했습니다. 이로 인해 한 피해자는 시신경 손상으로 실명 위기에 처했으며, 가해자는 살인미수 및 특수상해 혐의로 구속 송치되었습니다. CCTV 영상 등 명확한 증거가 확보된 상태입니다.</t>
+          <t>50대 중국인 남성이 한국인 남성을 폭행하여 실명 위기에 처하게 한 사건. 가해자는 살인미수 및 특수상해 혐의로 구속 송치되었으며, 피해자는 중환자실에서 치료 중이다. 경찰은 정확한 사건 경위를 추가 수사하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되어 있으며(적합 조건 5), 피해 규모가 매우 크고(적합 조건 4), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도를 Medium으로 판단합니다.</t>
+          <t>상대방의 책임이 경찰 수사 및 구속 송치로 명확하며(적합 조건 1), 피해자의 실명 위기는 심각한 신체적 손해로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경찰 수사가 완료되어 검찰에 송치된 상태로 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 이 사건은 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명 (실명 위기 피해자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“날 비웃어?” CCTV 보니…중국인 ‘젓가락’ 폭행에 피해자 ‘실명 위...</t>
+          <t>비웃는 거냐  중국인이 젓가락으로 얼굴 공격... 한국인男 실명위기</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/03/20260403500015?wlog_tag3=naver</t>
+          <t>http://www.fnnews.com/news/202604030753528125</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 00:23:32.062846+00:00</t>
+          <t>2026-04-03 00:26:20.622584+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>50대 중국인 남성</t>
+          <t>50대 중국인 남성 A씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 형사 재판 예정</t>
+          <t>경찰 수사 완료 및 검찰 송치, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한국인 일행이 식당에서 50대 중국인 남성에게 무차별 폭행을 당해 한 명은 젓가락 공격으로 실명 위기에 처했습니다. 경찰은 가해 남성을 살인미수와 특수상해 혐의로 구속해 검찰에 넘겼습니다. 가해자는 자신을 비웃는다고 착각해 범행을 저지른 것으로 알려졌습니다.</t>
+          <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 일행에게 무차별 폭행을 가했습니다. 이로 인해 한 피해자는 시신경 손상으로 실명 위기에 처했으며, 가해자는 살인미수 및 특수상해 혐의로 구속 송치되었습니다. CCTV 영상 등 명확한 증거가 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방의 책임이 경찰 구속 및 검찰 송치로 명확하며, 피해자가 실명 위기에 처하는 등 피해 규모가 매우 큽니다. 경찰 수사 결과 등 객관적 증거가 확보되었고, 형사 절차가 진행 중이므로 소송금융 적합도가 높습니다. 다만, 상대방의 자력은 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되어 있으며(적합 조건 5), 피해 규모가 매우 크고(적합 조건 4), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (실명 위기), 일행 다수</t>
+          <t>1명 (실명 위기 피해자)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[단독]“비웃는 거야?”…젓가락 공격에 실명 위기</t>
+          <t>“날 비웃어?” CCTV 보니…중국인 ‘젓가락’ 폭행에 피해자 ‘실명 위...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522141</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/03/20260403500015?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:28:45.725154+00:00</t>
+          <t>2026-04-03 00:23:32.062846+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>50대 중국인 남성</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 완료, 형사 재판 예정</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>한국인 일행이 식당에서 50대 중국인 남성에게 무차별 폭행을 당해 한 명은 젓가락 공격으로 실명 위기에 처했습니다. 경찰은 가해 남성을 살인미수와 특수상해 혐의로 구속해 검찰에 넘겼습니다. 가해자는 자신을 비웃는다고 착각해 범행을 저지른 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 경찰 구속 및 검찰 송치로 명확하며, 피해자가 실명 위기에 처하는 등 피해 규모가 매우 큽니다. 경찰 수사 결과 등 객관적 증거가 확보되었고, 형사 절차가 진행 중이므로 소송금융 적합도가 높습니다. 다만, 상대방의 자력은 기사에서 확인되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1명 (실명 위기), 일행 다수</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>[단독]“비웃는 거야?”…젓가락 공격에 실명 위기</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522141</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:28:45.725154+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>30대 남성 A씨</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 상해, 재물손괴, 공무집행방해 혐의로 입건</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>서울 마포구청역 앞에서 30대 남성 A씨가 자전거로 시민을 들이받고 발길질하는 등 무차별 폭행을 가했으며, 배달기사와 출동 경찰관을 포함해 최소 4명을 폭행하고 차량을 손괴했습니다. 경찰은 A씨를 상해, 재물손괴, 공무집행방해 혐의로 입건하여 조사 중입니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1) CCTV 영상 및 경찰 수사라는 객관적 증거가 확보되어 있으며(적합 조건 5), 경찰 수사가 진행 중입니다(적합 조건 6). 하지만 가해자의 자력 여부가 불분명하고, 피해자 수가 소규모이며 피해 규모가 크지 않아 집단소송 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>최소 4명</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>“자전거로 들이받고 발길질” 시민 무차별 폭행…출동 경찰관까지 때렸...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/2026/04/02/20260402500012?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-04-02 00:24:09.105826+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="4" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>형사 재판 종결 및 피해자와 합의 완료</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>50대 남성 A 씨가 편의점 앞에서 시비 중 맥주병으로 B 씨의 머리를 내리쳐 2주간의 상해를 입힌 사건. A 씨는 특수상해 혐의로 징역 6개월에 집행유예 2년을 선고받았으며, 피해자와 원만히 합의하여 사건이 종결되었다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>이 사건은 피고인과 피해자 간 원만한 합의가 이루어져 피해자가 처벌을 원하지 않는다고 명시되어 있어, 이미 사건이 종결된 것으로 판단됩니다. (부적합 조건: 이미 종결된 사건) 소송금융은 통상적으로 미해결된 분쟁에 대한 자금 지원을 목적으로 하므로, 이미 합의된 사건은 투자 대상으로서의 매력이 낮습니다. 또한, 피해 규모가 작고 상대방의 자력이 불분명하며 집단적 피해가 아니라는 점도 부적합 판단에 기여합니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>여친 시비 붙자 ‘욱’…맥주병으로 머리 내리친 50대</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260401/133650803/2</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-04-01 00:26:24.239544+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>형사 1심 판결 선고, 피해자와 합의 미진행</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>지난해 대선 후 20대 남성 A씨가 술에 취해 택시기사 B씨에게 정치 성향을 물으며 폭행하여 전치 2주의 상해를 입히고 택시를 손괴했다. A씨는 특정범죄 가중처벌 등에 관한 법률 위반 등으로 징역 1년 6개월을 선고받았으며, 피해자와 합의는 이루어지지 않았다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>가해자의 책임이 형사 판결로 명확하며(적합 조건 1), 형사 재판 기록 등 객관적 증거 확보가 용이하다(적합 조건 5). 또한 이미 형사 절차가 진행되어 1심 판결이 선고되었다(적합 조건 6). 그러나 단일 피해자 사건으로 집단적 피해가 아니며(부적합 조건 3), 피해 규모(전치 2주 상해, 수리비 245만원)가 소송금융 투자 대상으로 보기에는 크지 않다(부적합 조건 4). 가해자의 자력 또한 불분명하다(부적합 조건 2).</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>245만원 (택시 수리비) + 전치 2주 상해 위자료</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>“민주당 아니냐. 파란 색깔” 묻고 택시기사 폭행 20대 징역형</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260325503052?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-25 00:24:56.299071+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-24 12:34:43.230451+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>태국 경찰 수사 중, 가해자 미검거, 피해자 정식 고소 미접수</t>
+          <t>형사 재판 1심 선고 완료 (징역 1년 6개월), 피해자와 합의 미진행</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>태국 파타야에서 일본인 관광객이 오토바이 택시기사로 추정되는 현지 남성 5~6명에게 집단 구타를 당하는 사건이 발생했다. CCTV 영상에 폭행 장면이 담겼으며, 태국 관광경찰이 수사 중이다. 피해자는 병원에서 응급처치 후 퇴원했으며, 아직 정식 고소장은 접수되지 않았다.</t>
+          <t>20대 남성이 택시 기사에게 정치 성향을 묻고 폭행 및 차량을 파손하여 기사가 전치 2주의 상해를 입고 택시 수리비 245만원이 발생했다. 가해자는 특정범죄 가중처벌 등에 관한 법률 위반 등으로 징역 1년 6개월을 선고받았으며, 피해자와 합의는 이루어지지 않았다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)은 충족하나, 소송금융의 핵심인 2(상대방 자력 충분) 조건이 미충족될 가능성이 매우 높음(오토바이 택시기사 추정). 또한 피해자가 아직 정식 고소장을 접수하지 않았고 병원에서 추가 치료 없이 퇴원하여 소송 의지가 불분명한 점이 투자 리스크를 높여 적합도가 낮음.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으며(적합 조건 5) 공적 절차(형사 재판)가 진행되어 판결이 선고되었으나(적합 조건 6), 피고가 20대 개인으로 자력 부족 가능성이 높아 소송금융 투자 회수 가능성이 낮다. 또한 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자 대상으로 보기에 크지 않다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전치 2주 상해, 택시 수리비 약 245만원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>“오토바이로 치고 주먹질·발길질” 일본인 관광객 집단구타 당했다…...</t>
+          <t>빨강 찍었어? 파랑 찍었어? …답 피하자 택시기사 폭행한 20대</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/03/23/20260323500211?wlog_tag3=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05188966645386600</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-23 12:40:38.101543+00:00</t>
+          <t>2026-03-24 12:34:43.230451+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 구속</t>
+          <t>태국 경찰 수사 중, 가해자 미검거, 피해자 정식 고소 미접수</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>인천 모텔에서 20대 남성 4명이 지인을 폭행하고 휴대전화 등을 빼앗은 혐의로 경찰에 체포 및 구속되었다. 피해자는 당초 4천만 원을 빼앗겼다고 신고했으나, 경찰 조사 결과 코인 거래나 금전 탈취 사실은 없는 것으로 확인되었다. 현재 경찰은 구속된 일당을 상대로 구체적인 사건 경위를 조사 중이다.</t>
+          <t>태국 파타야에서 일본인 관광객이 오토바이 택시기사로 추정되는 현지 남성 5~6명에게 집단 구타를 당하는 사건이 발생했다. CCTV 영상에 폭행 장면이 담겼으며, 태국 관광경찰이 수사 중이다. 피해자는 병원에서 응급처치 후 퇴원했으며, 아직 정식 고소장은 접수되지 않았다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 피해 규모가 휴대전화 및 폭행 상해 등으로 크지 않으며, 상대방(20대 남성 4명)의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 경제적 실익이 낮음. (적합 조건 2, 4 미충족)</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)은 충족하나, 소송금융의 핵심인 2(상대방 자력 충분) 조건이 미충족될 가능성이 매우 높음(오토바이 택시기사 추정). 또한 피해자가 아직 정식 고소장을 접수하지 않았고 병원에서 추가 치료 없이 퇴원하여 소송 의지가 불분명한 점이 투자 리스크를 높여 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>인천 모텔서 강도 행각 후 달아난 4명 전원 체포·구속</t>
+          <t>“오토바이로 치고 주먹질·발길질” 일본인 관광객 집단구타 당했다…...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515746&amp;ref=A</t>
+          <t>https://www.seoul.co.kr/news/international/asia-oceania/2026/03/23/20260323500211?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-23 12:32:30.865311+00:00</t>
+          <t>2026-03-23 12:40:38.101543+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 피의자 구속</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>인천 모텔에서 20대 남성 4명이 지인을 폭행하고 휴대전화 등을 빼앗은 혐의로 경찰에 체포 및 구속되었다. 피해자는 당초 4천만 원을 빼앗겼다고 신고했으나, 경찰 조사 결과 코인 거래나 금전 탈취 사실은 없는 것으로 확인되었다. 현재 경찰은 구속된 일당을 상대로 구체적인 사건 경위를 조사 중이다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 피해 규모가 휴대전화 및 폭행 상해 등으로 크지 않으며, 상대방(20대 남성 4명)의 자력 여부가 불분명하여 소송금융 투자 대상으로서의 경제적 실익이 낮음. (적합 조건 2, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>인천 모텔서 강도 행각 후 달아난 4명 전원 체포·구속</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8515746&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:32:30.865311+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>A(58)씨</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>2심 실형 선고</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>50대 남성 A씨가 고령의 아버지 B씨를 목검으로 폭행하여 상해를 입힌 혐의로 기소되어 1심에 이어 2심에서도 징역 1년 6개월의 실형을 선고받았습니다. A씨는 어머니 식사 문제로 아버지와 다투다 범행했으며, 재판부는 A씨의 정신질환이 범행에 영향을 미쳤다고 판단했으나 원심 형량을 유지했습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>가해자의 형사 책임은 명확하고(적합 조건 1), 형사 재판 결과가 증거로 활용될 수 있으나(적합 조건 5), 소송 상대방(아들)의 자력이 충분한지 알 수 없어 배상금 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개인 간의 가족 분쟁으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>집 나가라 는 아버지에 목검 휘두른 50대, 2심도 실형</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260321_0003558112</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-21 12:17:35.093243+00:00</t>
-        </is>
-[...66 lines deleted...]
-          <t>2026-03-19 12:22:29.252930+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>형사상 무죄 판결 후 민사상 손해배상 절차 준비 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>피멍과 뇌진탕 피해를 입었음에도 '자연치유'를 이유로 가해자가 무죄 판결을 받은 사건입니다. 법률 전문가들은 뇌진탕이 명백한 상해이며, 상해죄가 아니더라도 폭행죄 유죄가 가능하다고 분석하며 피해 보상 절차를 준비해야 한다고 강조했습니다. 피해자는 1년간 고통을 호소하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(피멍, 뇌진탕 등 상해), 법률 전문가들이 적극적인 피해 보상 절차를 권고하고 있어 민사상 손해배상 청구 가능성이 있습니다. 다만, 상대방의 자력이나 집단적 피해 여부는 기사에서 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>피멍-뇌진탕인데 '자연치유'라 무죄? 1년 애태운 피해자의 호소</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/4O5NPJN96TIE</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:22:29.252930+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>가해 운전자</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>경찰 조사 진행 중, 형사 처벌 요구</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>온 가족이 탑승한 차량 앞에서 발생한 도로 위 무차별 폭행 사건으로, 피해 운전자는 코뼈 골절과 뇌진탕 등 중상을 입고 자녀들은 트라우마에 시달리고 있습니다. 가해자는 도주 후 붙잡혔으며, 경찰 조사에서 뻔뻔한 태도를 보이고 있어 피해자는 강력한 처벌을 요구하고 있습니다. 이 외에도 음주운전 뺑소니 사건들이 조명되었습니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>블랙박스 영상으로 가해자의 책임이 명확하며(적합 조건 1), 피해자는 코뼈 골절, 뇌진탕 등 중상과 자녀의 트라우마를 겪는 등 피해 규모가 큽니다(적합 조건 4). 블랙박스 영상이라는 강력한 증거가 확보되었고(적합 조건 5), 경찰 조사가 진행 중입니다(적합 조건 6). 다만, 가해자의 자력은 명확히 확인되지 않았습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I16" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명 (피해 운전자) 및 4명의 자녀 (정신적 피해)</t>
         </is>
       </c>
-      <c r="J16" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>아이들 앞 주먹질부터 산길 음주 도주극까지…'한블리' 도로 위 폭행 사...</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>enews.imbc.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>http://enews.imbc.com/News/RetrieveNewsInfo/498368</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-18 00:30:44.406796+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="4" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>경찰 수사 중, 살인 미수 혐의로 변경</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>아산에서 만취 승객 A씨가 택시 기사를 폭행하여 기사의 생명이 위독한 상태. 경찰은 A씨에 대해 살인 미수 혐의를 적용하여 수사 중이며, A씨는 술에 취해 기억나지 않는다고 진술했다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적이나, 상대방이 일반 개인으로 자력 확보가 어려울 가능성이 높아(적합 조건 2 미충족) 소송금융 투자 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J18" t="inlineStr">
         <is>
           <t>아산서 만취 승객, 택시 기사 폭행으로 살인 미수 혐의</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>gukjenews.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.gukjenews.com/news/articleView.html?idxno=3528922</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-14 00:18:00.344516+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="3" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D18" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>형사 절차 진행 중, 민사 소송 예정</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>편의점 알바생이 빈 병에 맞아 상해를 입은 사건으로, 가해자는 최소 징역 1년형에 처해질 수 있다. 피해자는 치료비, 일실수입, 정신적 고통에 대한 위자료를 포함한 민사상 손해배상 청구가 가능하다. 합의 시 신중한 접근이 필요하다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고(적합 조건 1), 형사 절차가 진행 중이거나 예정되어 증거 확보가 용이하다는 점(적합 조건 5, 6)에서 소송금융 투자에 긍정적인 요소가 있다. 그러나 가해자가 개인으로 추정되어 자력 여부가 불분명하고(적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵다(적합 조건 4 미충족).</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>편의점 알바생 향해 날아든 '빈 병' 두 개… 최소 징역 1년 나오는 이유</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://lawtalknews.co.kr/article/P73EY8270072</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-11 12:54:17.576732+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>가해자 일당</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>형사 재판 1심 판결 (징역형 집유)</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>식당에서 흡연을 지적한 손님을 폭행한 일당에게 법원이 징역형 집행유예를 선고했습니다. 가해자들은 죄질이 나쁘지만 반성하고 피해자와 합의한 점이 참작되었습니다. 이 사건은 개인 간의 폭행 사건으로 형사 절차는 일단락된 상태입니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확)과 5(증거 확보 가능)에 해당하나, 상대방의 자력(적합 조건 2)이 불분명하고 집단적 피해(적합 조건 3)가 아니며 피해 규모(적합 조건 4)가 크지 않을 것으로 예상됩니다. 또한, 형사 사건은 이미 판결이 선고되어 종결된 상태로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I19" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>식당 안에서 흡연 지적하자 목 조르고 맥주병 휘두른 일당</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/court-prosecution/6093190</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-08 00:20:13.215922+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>인도 현지 운전자들 (가해자)</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E20" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>인도 현지 수사기관 기소, 재판 지연 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>인도 뭄바이에서 40대 한국인 주재원이 보복운전 시비 끝에 현지 운전자들에게 차량으로 치이고 집단 폭행을 당했습니다. 가해자들은 차량 파손 및 상해 혐의로 기소되었으나, 사건 발생 1년 3개월이 지나도록 첫 재판조차 열리지 않고 있습니다. 피해자는 가해자 중 한 명이 재력가이며 자신이 외국인이라 재판이 지연되는 것으로 의심하고 있습니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>가해자들의 보복운전, 차량 파손, 집단 폭행 등 불법 행위가 명확히 특정되며(적합 조건 1), 가해자 중 한 명이 상당한 재력가로 언급되어 배상 능력이 충분할 것으로 추정됩니다(적합 조건 2). 경찰 신고 및 고소가 진행되었고(적합 조건 5), 현지 수사기관에 의해 기소되어 형사 절차가 진행 중입니다(적합 조건 6). 피해 규모는 미상이지만, 심각한 폭행과 차량 파손으로 상당한 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
+      <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I20" t="inlineStr">
+      <c r="I21" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>차로 밀고 바닥에 내리꽂아 …인도서 韓남성 보복운전·집단 폭행 피해</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026030418491094060</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-03-05 01:10:51.508307+00:00</t>
         </is>
       </c>
     </row>
-    <row r="21">
-      <c r="A21" s="4" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>A군</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>소년범 징역형 선고</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>18세 소년범 A군이 15세 전 여자친구 B양을 16시간 감금하고 무차별 폭행하여 전치 10주의 상해를 입힌 사건. A군은 과거 동종 범행 이력이 있으며, 재판부는 A군에게 징역 장기 4년, 단기 3년을 선고했다. 피해자는 엄벌을 탄원하고 있다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1) 형사 판결로 증거가 확보되었으나(적합 조건 5), 피고인이 18세 소년범으로 자력이 부족하여(적합 조건 2 미충족) 손해배상금 회수 가능성이 매우 낮음. 소송금융 투자 대상으로서의 경제적 실익이 부족함.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
+      <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I21" t="inlineStr">
+      <c r="I22" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>'15세' 전여친 16시간 감금하고 무차별 폭행…18세 소년범, 결국 실형</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>sidae.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.sidae.com/article/2026030308163937724</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-03 00:33:00.298713+00:00</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="3" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D22" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>형사 재판 1심 실형 선고</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>30대 남성 A씨가 층간소음을 이유로 아래층 이웃 B씨의 집에 침입해 어린 자녀들 앞에서 B씨를 폭행하여 전치 5주의 상해를 입혔다. 법원은 A씨에게 특수상해 및 특수주거침입 혐의로 징역 1년 6개월의 실형을 선고했다. B씨는 안전해야 할 자신의 집에서 극심한 육체적·정신적 고통을 겪은 것으로 판단되었다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>상대방의 책임이 형사 판결로 명확하게 입증되었고(적합 조건 1), 증거 확보가 용이합니다(적합 조건 5). 하지만 상대방이 개인으로 자력이 불분명하며(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
+      <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명 (B씨 및 가족 정신적 피해)</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>“층간소음 난다” 어린 자녀들 앞에서 아버지 때린 30대에 실형</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260301580229</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-02 00:17:40.510391+00:00</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="3" t="inlineStr">
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>30대 남성</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>가해자 형사 재판 징역형 선고</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>층간소음 문제로 이웃을 폭행하여 전치 5주의 상해를 입히고 주거침입 및 재물손괴를 저지른 30대 남성이 징역 1년 6개월을 선고받았습니다. 형사 재판에서 유죄가 확정되어 가해자의 책임이 명확하며, 피해자는 이를 바탕으로 민사상 손해배상 청구를 할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>가해자의 형사 재판이 종결되어 징역형이 선고되었으므로, 상대방 책임이 명확하고(적합 조건 1) 객관적인 증거가 확보된 상태입니다(적합 조건 5). 또한, 형사 절차라는 공적 절차가 진행되어 결론이 났습니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 크다고 보기 어렵고, 가해자의 자력에 대한 정보가 없어 회수 가능성 판단이 어렵습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>층간소음 주장하며 이웃 폭행…30대 징역</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260301205003l3K</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-01 12:34:40.428540+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="3" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
         <is>
           <t>20대 여성 A 씨</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E25" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 항공보안법 위반 혐의 입건</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>미국발 인천행 여객기에서 20대 한국인 여성이 30대 여성 승객의 머리를 폭행하여 피해자가 머리 부위에 부상을 입었다. 가해자는 착륙 직후 경찰에 넘겨져 항공보안법 위반 혐의로 입건되어 조사를 받고 있다. 패키지 여행 중 발생한 갈등이 원인으로 지목된다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>가해자의 책임이 비교적 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 그러나 단일 피해 사건이며(부적합 조건 3) 가해자의 자력 정보가 불분명하고(부적합 조건 2) 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(부적합 조건 4).</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
+      <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
+      <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>[단독] 여객기에서 다른 승객 머리 폭행...상공에서 응급처치</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603012008077726</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-03-01 12:33:04.560410+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="3" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>형사 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>부산의 한 빌라에서 층간소음 문제로 30대 남성 A씨가 아래층 이웃 B씨를 폭행하여 전치 5주의 상해를 입히고 주거침입 혐의로 징역 1년 6개월을 선고받았습니다. B씨는 아내와 어린 자녀들이 보는 앞에서 피해를 입어 육체적, 정신적 고통이 컸습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>피고인의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 형사 재판 과정에서 증거가 충분히 확보되었을 것으로 보입니다(적합 조건 5). 하지만 가해자의 자력 불충분 가능성이 높고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>우산으로 가슴 찌르고, 헬맷으로 현관 중문도 내리쳐…'층간소음' 때문...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026030116403376718</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-01 12:24:13.839915+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="3" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>형사 재판 징역형 선고</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>층간소음 문제로 아랫집 이웃을 폭행하여 전치 5주의 상해를 입힌 30대 남성 A씨가 특수상해 및 특수주거침입 혐의로 징역 1년 6개월을 선고받았다. 피해자는 새벽에 가족과 함께 있는 집에서 큰 육체적, 정신적 고통을 겪었으며, 이 사건은 형사 판결로 가해자의 책임이 명확히 인정된 상태이다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>상대방 책임이 형사 판결로 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 상대방(A씨)의 자력이 불확실하고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 투자 매력이 제한적이다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>층간소음 근거도 없이 새벽 2시 아랫집 찾아가 이웃 마구 폭행</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/law/2026/03/01/20260301500013?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-01 00:25:28.588832+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-01 00:25:09.604391+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>형사 재판 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>층간소음 문제로 이웃을 폭행하여 전치 5주의 상해를 입히고 주거침입 및 재물손괴를 저지른 30대 남성에게 징역 1년 6개월이 선고되었습니다. 피해자는 육체적, 정신적 고통을 겪었으며, 가해자의 형사 책임이 명확히 인정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 형사 판결로 명확하게 입증되었고(적합 조건 1), 이미 형사 재판이라는 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력이 낮습니다(적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>층간소음 근거도 없이 이웃 폭행한 30대 징역형</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>ikbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603010009</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:25:09.604391+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>승객 B씨</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 가해자 체포</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>술에 취한 승객 B씨가 택시 요금 2만 800원을 내지 않고 택시기사 A씨를 무차별 폭행하여 A씨가 외상성 뇌출혈 및 전치 6주 진단을 받고 입원 치료 중입니다. 당시 상황은 블랙박스에 고스란히 담겼으며, B씨는 현장에서 경찰에 체포되어 수사가 진행 중입니다. A씨는 병원비 문제 등으로 어려움을 겪고 있습니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>상대방 책임이 블랙박스 영상 등 명확한 증거로 입증되며(적합 조건 1, 5), 외상성 뇌출혈이라는 중대한 피해가 발생하여 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 가해자가 체포되어 경찰 수사가 진행 중인 점도 적합 조건에 해당합니다(적합 조건 6). 다만, 상대방이 개인이므로 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I28" t="inlineStr">
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>택시비 2만원  잠자던 승객, 갑자기 무차별 폭행…택시기사 '뇌출혈'</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602281027276857</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-02-28 12:21:41.207101+00:00</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...66 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 택시 회사의 산재 처리 미온적</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>만취 승객이 택시 요금 2만 800원을 내지 않으려다 50대 택시 기사를 무차별 폭행하여 기사가 외상성 뇌출혈 진단을 받았습니다. 택시 회사는 산재 처리에 미온적이며, 기사는 병원비 걱정에 시달리고 있습니다. 블랙박스 영상이 존재하며 경찰 신고가 접수된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>만취 승객의 무차별 폭행으로 인한 택시 기사의 외상성 뇌출혈은 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 큽니다(적합 조건 4). 블랙박스 영상이라는 확실한 증거가 존재하고(적합 조건 5), 경찰 신고로 공적 절차가 진행 중입니다(적합 조건 6). 가해 승객의 자력은 불분명하나, 사건의 명확성과 피해의 중대성, 증거의 확실성으로 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>외상성 뇌출혈로 인한 장기 치료 및 소득 상실 예상, 현재 200만원 이상 지출</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>[BlaccTV] 만취 승객, 2만원 요금 탓에 무차별 폭행…택시기사 '뇌출혈'</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260227166300797?input=1195m</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:01:42.515989+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>형사사건 징역형 집행유예 선고</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>60대 남성 A씨가 아파트 관리실 직원의 업무 처리가 늦다는 이유로 폭행하여 상해 및 업무방해 혐의로 기소됨. A씨는 징역 4개월에 집행유예 2년, 사회봉사 40시간을 선고받았으며, 피해자는 약 2주간의 치료가 필요한 상해를 입음.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>피해 규모가 작고(2주 치료), 상대방(개인)의 자력 확인이 어려워 '피해 규모가 큼' 및 '상대방에게 자력이 충분함' 조건에 부합하지 않음. 또한 집단적 피해가 아닌 개별 사건이며, 이미 형사 절차가 판결 선고로 종결되어 '이미 종결된 사건' 부적합 조건에 해당함.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I30" t="inlineStr">
+      <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>왜 빨리 안 와  아파트 관리실 직원 폭행 60대 집행유예</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260222_0003521607</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-02-22 12:26:52.135169+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N30"/>
+  <autoFilter ref="A1:N31"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>