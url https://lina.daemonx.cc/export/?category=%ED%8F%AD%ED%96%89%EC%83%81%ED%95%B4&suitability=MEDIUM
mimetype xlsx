--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="37" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="21" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,956 +535,1028 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>서울의 한 헬스장에서 트레이너 B씨가 동료 트레이너 A씨를 폭행하여 뇌진탕과 척추 염좌 등 중상을 입힌 사건입니다. B씨는 폭행 전 '신고하지 않는다'는 각서를 강요했으나 법적 효력이 없으며, 현재 A씨는 B씨를 특수상해 혐의로 고소하여 경찰 수사가 진행 중입니다.</t>
+          <t>버스에서 40대 남성 A씨가 18세 피해자를 특별한 이유 없이 폭행한 사건으로, 재판부가 A씨의 책임을 무겁게 판단했습니다. A씨는 피해 회복 노력을 하지 않은 것으로 보이며, 형사 재판이 진행 중이거나 판결이 선고된 상황으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 피해자가 1명이고 상대방의 자력이 불분명하여 대규모 소송금융 투자에는 적합도가 낮습니다.</t>
+          <t>가해자의 폭행 사실 및 책임이 재판부 판단으로 명확하게 확인되어 상대방 책임이 명확하고(적합 조건 1) 증거 확보가 용이함(적합 조건 5). 또한 형사 재판이 진행 중이므로 공적 절차가 진행 중인 상태임(적합 조건 6). 하지만 가해자의 자력 정보가 부족하고, 집단적 피해가 아니므로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>각서 썼잖아 …헬스장서 벌어진 충격 폭행 사건</t>
+          <t>버스서 18세 얼굴 구타한 40대男  왜 나한테…</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040414420180503</t>
+          <t>https://www.dailian.co.kr/news/view/1684200/?sc=Naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:31:54.016843+00:00</t>
+          <t>2026-09-01 07:02:28.330343+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 특수상해 등 혐의로 고소</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>서울 한 헬스장에서 30대 트레이너 B씨가 동료 트레이너 A씨를 폭행한 사건이 발생했습니다. B씨는 폭행 전 '경찰에 신고하지 않는다'는 각서를 강요했으며, A씨는 뇌진탕과 척추 염좌 등 심각한 부상을 입었습니다. 현재 A씨는 B씨를 특수상해 등 혐의로 고소하여 경찰 조사가 진행 중입니다.</t>
+          <t>서울의 한 헬스장에서 트레이너 B씨가 동료 트레이너 A씨를 폭행하여 뇌진탕과 척추 염좌 등 중상을 입힌 사건입니다. B씨는 폭행 전 '신고하지 않는다'는 각서를 강요했으나 법적 효력이 없으며, 현재 A씨는 B씨를 특수상해 혐의로 고소하여 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 경찰 조사가 진행 중이며(적합 조건 6), CCTV 및 피해자 진술 등 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 가해자의 자력 여부가 불분명하여(적합 조건 2 불충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 피해자가 1명이고 상대방의 자력이 불분명하여 대규모 소송금융 투자에는 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[영상] 돈 잘 버네  트집 잡더니... 맞짱 뜨자  동료 폭행한 헬스 트레이...</t>
+          <t>각서 썼잖아 …헬스장서 벌어진 충격 폭행 사건</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/03/2026040309194376763</t>
+          <t>https://www.imaeil.com/page/view/2026040414420180503</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:45:50.043563+00:00</t>
+          <t>2026-04-04 12:31:54.016843+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 형사 재판 진행 예정</t>
+          <t>경찰 조사 진행 중, 특수상해 등 혐의로 고소</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 일행에게 무차별 폭행을 가했습니다. 이로 인해 한 피해자는 시신경 손상으로 실명 위기에 처했으며, 가해자는 살인미수 및 특수상해 혐의로 구속 송치되었습니다. CCTV 영상 등 명확한 증거가 확보된 상태입니다.</t>
+          <t>서울 한 헬스장에서 30대 트레이너 B씨가 동료 트레이너 A씨를 폭행한 사건이 발생했습니다. B씨는 폭행 전 '경찰에 신고하지 않는다'는 각서를 강요했으며, A씨는 뇌진탕과 척추 염좌 등 심각한 부상을 입었습니다. 현재 A씨는 B씨를 특수상해 등 혐의로 고소하여 경찰 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되어 있으며(적합 조건 5), 피해 규모가 매우 크고(적합 조건 4), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도를 Medium으로 판단합니다.</t>
+          <t>가해자의 책임이 비교적 명확하고(적합 조건 1), 경찰 조사가 진행 중이며(적합 조건 6), CCTV 및 피해자 진술 등 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아니며(적합 조건 3 불충족), 가해자의 자력 여부가 불분명하여(적합 조건 2 불충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (실명 위기 피해자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“날 비웃어?” CCTV 보니…중국인 ‘젓가락’ 폭행에 피해자 ‘실명 위...</t>
+          <t>[영상] 돈 잘 버네  트집 잡더니... 맞짱 뜨자  동료 폭행한 헬스 트레이...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/03/20260403500015?wlog_tag3=naver</t>
+          <t>https://www.mt.co.kr/society/2026/04/03/2026040309194376763</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 00:23:32.062846+00:00</t>
+          <t>2026-04-03 12:45:50.043563+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>30대 남성 A씨</t>
+          <t>50대 중국인 남성 A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 상해, 재물손괴, 공무집행방해 혐의로 입건</t>
+          <t>경찰 수사 완료 및 검찰 송치, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>서울 마포구청역 앞에서 30대 남성 A씨가 자전거로 시민을 들이받고 발길질하는 등 무차별 폭행을 가했으며, 배달기사와 출동 경찰관을 포함해 최소 4명을 폭행하고 차량을 손괴했습니다. 경찰은 A씨를 상해, 재물손괴, 공무집행방해 혐의로 입건하여 조사 중입니다.</t>
+          <t>50대 중국인 남성이 자신을 비웃는다고 착각하여 한국인 일행에게 무차별 폭행을 가했습니다. 이로 인해 한 피해자는 시신경 손상으로 실명 위기에 처했으며, 가해자는 살인미수 및 특수상해 혐의로 구속 송치되었습니다. CCTV 영상 등 명확한 증거가 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1) CCTV 영상 및 경찰 수사라는 객관적 증거가 확보되어 있으며(적합 조건 5), 경찰 수사가 진행 중입니다(적합 조건 6). 하지만 가해자의 자력 여부가 불분명하고, 피해자 수가 소규모이며 피해 규모가 크지 않아 집단소송 가능성이 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 영상 등 객관적 증거가 확보되어 있으며(적합 조건 5), 피해 규모가 매우 크고(적합 조건 4), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방이 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하여 소송금융 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 4명</t>
+          <t>1명 (실명 위기 피해자)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“자전거로 들이받고 발길질” 시민 무차별 폭행…출동 경찰관까지 때렸...</t>
+          <t>“날 비웃어?” CCTV 보니…중국인 ‘젓가락’ 폭행에 피해자 ‘실명 위...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/04/02/20260402500012?wlog_tag3=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/03/20260403500015?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 00:24:09.105826+00:00</t>
+          <t>2026-04-03 00:23:32.062846+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>30대 남성 A씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고, 피해자와 합의 미진행</t>
+          <t>경찰 수사 진행 중, 상해, 재물손괴, 공무집행방해 혐의로 입건</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>지난해 대선 후 20대 남성 A씨가 술에 취해 택시기사 B씨에게 정치 성향을 물으며 폭행하여 전치 2주의 상해를 입히고 택시를 손괴했다. A씨는 특정범죄 가중처벌 등에 관한 법률 위반 등으로 징역 1년 6개월을 선고받았으며, 피해자와 합의는 이루어지지 않았다.</t>
+          <t>서울 마포구청역 앞에서 30대 남성 A씨가 자전거로 시민을 들이받고 발길질하는 등 무차별 폭행을 가했으며, 배달기사와 출동 경찰관을 포함해 최소 4명을 폭행하고 차량을 손괴했습니다. 경찰은 A씨를 상해, 재물손괴, 공무집행방해 혐의로 입건하여 조사 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자의 책임이 형사 판결로 명확하며(적합 조건 1), 형사 재판 기록 등 객관적 증거 확보가 용이하다(적합 조건 5). 또한 이미 형사 절차가 진행되어 1심 판결이 선고되었다(적합 조건 6). 그러나 단일 피해자 사건으로 집단적 피해가 아니며(부적합 조건 3), 피해 규모(전치 2주 상해, 수리비 245만원)가 소송금융 투자 대상으로 보기에는 크지 않다(부적합 조건 4). 가해자의 자력 또한 불분명하다(부적합 조건 2).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1) CCTV 영상 및 경찰 수사라는 객관적 증거가 확보되어 있으며(적합 조건 5), 경찰 수사가 진행 중입니다(적합 조건 6). 하지만 가해자의 자력 여부가 불분명하고, 피해자 수가 소규모이며 피해 규모가 크지 않아 집단소송 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>245만원 (택시 수리비) + 전치 2주 상해 위자료</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 4명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“민주당 아니냐. 파란 색깔” 묻고 택시기사 폭행 20대 징역형</t>
+          <t>“자전거로 들이받고 발길질” 시민 무차별 폭행…출동 경찰관까지 때렸...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325503052?OutUrl=naver</t>
+          <t>https://www.seoul.co.kr/news/society/2026/04/02/20260402500012?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 00:24:56.299071+00:00</t>
+          <t>2026-04-02 00:24:09.105826+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사상 무죄 판결 후 민사상 손해배상 절차 준비 중</t>
+          <t>형사 1심 판결 선고, 피해자와 합의 미진행</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>피멍과 뇌진탕 피해를 입었음에도 '자연치유'를 이유로 가해자가 무죄 판결을 받은 사건입니다. 법률 전문가들은 뇌진탕이 명백한 상해이며, 상해죄가 아니더라도 폭행죄 유죄가 가능하다고 분석하며 피해 보상 절차를 준비해야 한다고 강조했습니다. 피해자는 1년간 고통을 호소하고 있습니다.</t>
+          <t>지난해 대선 후 20대 남성 A씨가 술에 취해 택시기사 B씨에게 정치 성향을 물으며 폭행하여 전치 2주의 상해를 입히고 택시를 손괴했다. A씨는 특정범죄 가중처벌 등에 관한 법률 위반 등으로 징역 1년 6개월을 선고받았으며, 피해자와 합의는 이루어지지 않았다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(피멍, 뇌진탕 등 상해), 법률 전문가들이 적극적인 피해 보상 절차를 권고하고 있어 민사상 손해배상 청구 가능성이 있습니다. 다만, 상대방의 자력이나 집단적 피해 여부는 기사에서 파악하기 어렵습니다.</t>
+          <t>가해자의 책임이 형사 판결로 명확하며(적합 조건 1), 형사 재판 기록 등 객관적 증거 확보가 용이하다(적합 조건 5). 또한 이미 형사 절차가 진행되어 1심 판결이 선고되었다(적합 조건 6). 그러나 단일 피해자 사건으로 집단적 피해가 아니며(부적합 조건 3), 피해 규모(전치 2주 상해, 수리비 245만원)가 소송금융 투자 대상으로 보기에는 크지 않다(부적합 조건 4). 가해자의 자력 또한 불분명하다(부적합 조건 2).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>245만원 (택시 수리비) + 전치 2주 상해 위자료</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>피멍-뇌진탕인데 '자연치유'라 무죄? 1년 애태운 피해자의 호소</t>
+          <t>“민주당 아니냐. 파란 색깔” 묻고 택시기사 폭행 20대 징역형</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/4O5NPJN96TIE</t>
+          <t>https://www.segye.com/newsView/20260325503052?OutUrl=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-19 12:22:29.252930+00:00</t>
+          <t>2026-03-25 00:24:56.299071+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중, 민사 소송 예정</t>
+          <t>형사상 무죄 판결 후 민사상 손해배상 절차 준비 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>편의점 알바생이 빈 병에 맞아 상해를 입은 사건으로, 가해자는 최소 징역 1년형에 처해질 수 있다. 피해자는 치료비, 일실수입, 정신적 고통에 대한 위자료를 포함한 민사상 손해배상 청구가 가능하다. 합의 시 신중한 접근이 필요하다.</t>
+          <t>피멍과 뇌진탕 피해를 입었음에도 '자연치유'를 이유로 가해자가 무죄 판결을 받은 사건입니다. 법률 전문가들은 뇌진탕이 명백한 상해이며, 상해죄가 아니더라도 폭행죄 유죄가 가능하다고 분석하며 피해 보상 절차를 준비해야 한다고 강조했습니다. 피해자는 1년간 고통을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>가해자의 책임이 명확하고(적합 조건 1), 형사 절차가 진행 중이거나 예정되어 증거 확보가 용이하다는 점(적합 조건 5, 6)에서 소송금융 투자에 긍정적인 요소가 있다. 그러나 가해자가 개인으로 추정되어 자력 여부가 불분명하고(적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵다(적합 조건 4 미충족).</t>
+          <t>상대방 책임이 비교적 명확하며(피멍, 뇌진탕 등 상해), 법률 전문가들이 적극적인 피해 보상 절차를 권고하고 있어 민사상 손해배상 청구 가능성이 있습니다. 다만, 상대방의 자력이나 집단적 피해 여부는 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>편의점 알바생 향해 날아든 '빈 병' 두 개… 최소 징역 1년 나오는 이유</t>
+          <t>피멍-뇌진탕인데 '자연치유'라 무죄? 1년 애태운 피해자의 호소</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/P73EY8270072</t>
+          <t>https://lawtalknews.co.kr/article/4O5NPJN96TIE</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-11 12:54:17.576732+00:00</t>
+          <t>2026-03-19 12:22:29.252930+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사 재판 1심 실형 선고</t>
+          <t>형사 절차 진행 중, 민사 소송 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 층간소음을 이유로 아래층 이웃 B씨의 집에 침입해 어린 자녀들 앞에서 B씨를 폭행하여 전치 5주의 상해를 입혔다. 법원은 A씨에게 특수상해 및 특수주거침입 혐의로 징역 1년 6개월의 실형을 선고했다. B씨는 안전해야 할 자신의 집에서 극심한 육체적·정신적 고통을 겪은 것으로 판단되었다.</t>
+          <t>편의점 알바생이 빈 병에 맞아 상해를 입은 사건으로, 가해자는 최소 징역 1년형에 처해질 수 있다. 피해자는 치료비, 일실수입, 정신적 고통에 대한 위자료를 포함한 민사상 손해배상 청구가 가능하다. 합의 시 신중한 접근이 필요하다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방의 책임이 형사 판결로 명확하게 입증되었고(적합 조건 1), 증거 확보가 용이합니다(적합 조건 5). 하지만 상대방이 개인으로 자력이 불분명하며(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다(적합 조건 3, 4 미충족).</t>
+          <t>가해자의 책임이 명확하고(적합 조건 1), 형사 절차가 진행 중이거나 예정되어 증거 확보가 용이하다는 점(적합 조건 5, 6)에서 소송금융 투자에 긍정적인 요소가 있다. 그러나 가해자가 개인으로 추정되어 자력 여부가 불분명하고(적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (B씨 및 가족 정신적 피해)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>“층간소음 난다” 어린 자녀들 앞에서 아버지 때린 30대에 실형</t>
+          <t>편의점 알바생 향해 날아든 '빈 병' 두 개… 최소 징역 1년 나오는 이유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260301580229</t>
+          <t>https://lawtalknews.co.kr/article/P73EY8270072</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-02 00:17:40.510391+00:00</t>
+          <t>2026-03-11 12:54:17.576732+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>30대 남성</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 징역형 선고</t>
+          <t>형사 재판 1심 실형 선고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>층간소음 문제로 이웃을 폭행하여 전치 5주의 상해를 입히고 주거침입 및 재물손괴를 저지른 30대 남성이 징역 1년 6개월을 선고받았습니다. 형사 재판에서 유죄가 확정되어 가해자의 책임이 명확하며, 피해자는 이를 바탕으로 민사상 손해배상 청구를 할 수 있습니다.</t>
+          <t>30대 남성 A씨가 층간소음을 이유로 아래층 이웃 B씨의 집에 침입해 어린 자녀들 앞에서 B씨를 폭행하여 전치 5주의 상해를 입혔다. 법원은 A씨에게 특수상해 및 특수주거침입 혐의로 징역 1년 6개월의 실형을 선고했다. B씨는 안전해야 할 자신의 집에서 극심한 육체적·정신적 고통을 겪은 것으로 판단되었다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>가해자의 형사 재판이 종결되어 징역형이 선고되었으므로, 상대방 책임이 명확하고(적합 조건 1) 객관적인 증거가 확보된 상태입니다(적합 조건 5). 또한, 형사 절차라는 공적 절차가 진행되어 결론이 났습니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 크다고 보기 어렵고, 가해자의 자력에 대한 정보가 없어 회수 가능성 판단이 어렵습니다.</t>
+          <t>상대방의 책임이 형사 판결로 명확하게 입증되었고(적합 조건 1), 증거 확보가 용이합니다(적합 조건 5). 하지만 상대방이 개인으로 자력이 불분명하며(적합 조건 2 미충족), 집단적 피해가 아닌 개별 사건으로 소송금융 투자에 적합한 대규모 피해로 보기 어렵습니다(적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (B씨 및 가족 정신적 피해)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>층간소음 주장하며 이웃 폭행…30대 징역</t>
+          <t>“층간소음 난다” 어린 자녀들 앞에서 아버지 때린 30대에 실형</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260301205003l3K</t>
+          <t>https://www.kyeonggi.com/article/20260301580229</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-01 12:34:40.428540+00:00</t>
+          <t>2026-03-02 00:17:40.510391+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>20대 여성 A 씨</t>
+          <t>30대 남성</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 항공보안법 위반 혐의 입건</t>
+          <t>가해자 형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국발 인천행 여객기에서 20대 한국인 여성이 30대 여성 승객의 머리를 폭행하여 피해자가 머리 부위에 부상을 입었다. 가해자는 착륙 직후 경찰에 넘겨져 항공보안법 위반 혐의로 입건되어 조사를 받고 있다. 패키지 여행 중 발생한 갈등이 원인으로 지목된다.</t>
+          <t>층간소음 문제로 이웃을 폭행하여 전치 5주의 상해를 입히고 주거침입 및 재물손괴를 저지른 30대 남성이 징역 1년 6개월을 선고받았습니다. 형사 재판에서 유죄가 확정되어 가해자의 책임이 명확하며, 피해자는 이를 바탕으로 민사상 손해배상 청구를 할 수 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>가해자의 책임이 비교적 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 그러나 단일 피해 사건이며(부적합 조건 3) 가해자의 자력 정보가 불분명하고(부적합 조건 2) 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(부적합 조건 4).</t>
+          <t>가해자의 형사 재판이 종결되어 징역형이 선고되었으므로, 상대방 책임이 명확하고(적합 조건 1) 객관적인 증거가 확보된 상태입니다(적합 조건 5). 또한, 형사 절차라는 공적 절차가 진행되어 결론이 났습니다(적합 조건 6). 그러나 집단적 피해가 아니며 피해 규모가 소송금융 투자 대상으로 크다고 보기 어렵고, 가해자의 자력에 대한 정보가 없어 회수 가능성 판단이 어렵습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[단독] 여객기에서 다른 승객 머리 폭행...상공에서 응급처치</t>
+          <t>층간소음 주장하며 이웃 폭행…30대 징역</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603012008077726</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260301205003l3K</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-01 12:33:04.560410+00:00</t>
+          <t>2026-03-01 12:34:40.428540+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>20대 여성 A 씨</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>경찰 수사 진행 중, 항공보안법 위반 혐의 입건</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>부산의 한 빌라에서 층간소음 문제로 30대 남성 A씨가 아래층 이웃 B씨를 폭행하여 전치 5주의 상해를 입히고 주거침입 혐의로 징역 1년 6개월을 선고받았습니다. B씨는 아내와 어린 자녀들이 보는 앞에서 피해를 입어 육체적, 정신적 고통이 컸습니다.</t>
+          <t>미국발 인천행 여객기에서 20대 한국인 여성이 30대 여성 승객의 머리를 폭행하여 피해자가 머리 부위에 부상을 입었다. 가해자는 착륙 직후 경찰에 넘겨져 항공보안법 위반 혐의로 입건되어 조사를 받고 있다. 패키지 여행 중 발생한 갈등이 원인으로 지목된다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피고인의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 형사 재판 과정에서 증거가 충분히 확보되었을 것으로 보입니다(적합 조건 5). 하지만 가해자의 자력 불충분 가능성이 높고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
+          <t>가해자의 책임이 비교적 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 그러나 단일 피해 사건이며(부적합 조건 3) 가해자의 자력 정보가 불분명하고(부적합 조건 2) 피해 규모가 소송금융 투자에 적합할 만큼 크다고 단정하기 어렵습니다(부적합 조건 4).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>우산으로 가슴 찌르고, 헬맷으로 현관 중문도 내리쳐…'층간소음' 때문...</t>
+          <t>[단독] 여객기에서 다른 승객 머리 폭행...상공에서 응급처치</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030116403376718</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603012008077726</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-01 12:24:13.839915+00:00</t>
+          <t>2026-03-01 12:33:04.560410+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 선고</t>
+          <t>형사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>층간소음 문제로 아랫집 이웃을 폭행하여 전치 5주의 상해를 입힌 30대 남성 A씨가 특수상해 및 특수주거침입 혐의로 징역 1년 6개월을 선고받았다. 피해자는 새벽에 가족과 함께 있는 집에서 큰 육체적, 정신적 고통을 겪었으며, 이 사건은 형사 판결로 가해자의 책임이 명확히 인정된 상태이다.</t>
+          <t>부산의 한 빌라에서 층간소음 문제로 30대 남성 A씨가 아래층 이웃 B씨를 폭행하여 전치 5주의 상해를 입히고 주거침입 혐의로 징역 1년 6개월을 선고받았습니다. B씨는 아내와 어린 자녀들이 보는 앞에서 피해를 입어 육체적, 정신적 고통이 컸습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 형사 판결로 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 상대방(A씨)의 자력이 불확실하고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 투자 매력이 제한적이다.</t>
+          <t>피고인의 형사 유죄 판결로 책임이 명확하고(적합 조건 1), 형사 재판 과정에서 증거가 충분히 확보되었을 것으로 보입니다(적합 조건 5). 하지만 가해자의 자력 불충분 가능성이 높고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>층간소음 근거도 없이 새벽 2시 아랫집 찾아가 이웃 마구 폭행</t>
+          <t>우산으로 가슴 찌르고, 헬맷으로 현관 중문도 내리쳐…'층간소음' 때문...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/01/20260301500013?wlog_tag3=naver</t>
+          <t>https://www.imaeil.com/page/view/2026030116403376718</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-01 00:25:28.588832+00:00</t>
+          <t>2026-03-01 12:24:13.839915+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>폭행상해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
+          <t>층간소음 문제로 아랫집 이웃을 폭행하여 전치 5주의 상해를 입힌 30대 남성 A씨가 특수상해 및 특수주거침입 혐의로 징역 1년 6개월을 선고받았다. 피해자는 새벽에 가족과 함께 있는 집에서 큰 육체적, 정신적 고통을 겪었으며, 이 사건은 형사 판결로 가해자의 책임이 명확히 인정된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결로 명확하며(적합 조건 1), 이미 형사 재판이 진행되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 상대방(A씨)의 자력이 불확실하고, 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 투자 매력이 제한적이다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>층간소음 근거도 없이 새벽 2시 아랫집 찾아가 이웃 마구 폭행</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/01/20260301500013?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:25:28.588832+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>폭행상해</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>형사 재판 징역형 선고</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
           <t>층간소음 문제로 이웃을 폭행하여 전치 5주의 상해를 입히고 주거침입 및 재물손괴를 저지른 30대 남성에게 징역 1년 6개월이 선고되었습니다. 피해자는 육체적, 정신적 고통을 겪었으며, 가해자의 형사 책임이 명확히 인정되었습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>상대방의 책임이 형사 판결로 명확하게 입증되었고(적합 조건 1), 이미 형사 재판이라는 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방이 개인이며 자력에 대한 정보가 없어 회수 가능성이 불확실하고(적합 조건 2 불충족), 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력이 낮습니다(적합 조건 3 불충족).</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>층간소음 근거도 없이 이웃 폭행한 30대 징역형</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202603010009</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-01 00:25:09.604391+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N14"/>
+  <autoFilter ref="A1:N15"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>