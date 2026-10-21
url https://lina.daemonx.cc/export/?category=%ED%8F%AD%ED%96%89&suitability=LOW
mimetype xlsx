--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$22</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$23</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="26" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1520 +535,1592 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>미성년 가해 학생 및 보호자</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>가해 학생들은 폭력행위처벌법상 공동폭행으로 입건되었으며, 피해자 삼촌은 아동복지법 위반·명예훼손·협박 혐의로 피소되어 경찰 수사 중.</t>
+          <t>형사사건 벌금형 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>충북 청주 벚꽃축제에서 중학생이 또래 4명에게 집단 폭행당한 사건이 발생했다. 피해 학생의 삼촌이 가해 학생들의 신상을 SNS에 공개하고 사과 영상을 촬영하여 게시했다가, 가해 학생 어머니로부터 아동복지법 위반, 명예훼손, 협박 혐의로 피소되어 경찰 수사를 받고 있다. 가해 학생들 또한 폭력행위처벌법상 공동폭행으로 입건된 상태이다.</t>
+          <t>70대 남성 A씨가 119구급대원의 뺨을 때린 혐의로 기소되어 대구지법에서 벌금 300만원을 선고받았다. A씨는 병원 이송 문제로 구급대원에게 욕설하며 폭행한 것으로 조사되었다. 법원은 구급 활동 방해 행위를 엄단하며 양형을 정했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자가 미성년자이며, 상대방의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어려움 (적합 조건 2 미충족). 또한, 기사 내용만으로는 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어려움 (적합 조건 4 미충족). 비록 가해자 책임이 명확하고(적합 조건 1), 증거 확보 가능성이 있으며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 핵심적인 자력과 피해 규모 조건이 미흡하여 투자 적합도가 낮음.</t>
+          <t>상대방은 개인으로 자력이 충분한지 불확실하며(적합 조건 2 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 것으로 예상됩니다(적합 조건 4 미충족). 또한, 집단적 피해가 아닌 개별 사건입니다(적합 조건 3 미충족). 이미 형사 절차가 벌금형으로 종결되어 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>조카 폭행한 애들 ...찾아가 사과 영상 찍고, 신상 공개한 삼촌</t>
+          <t>출동한 119구급대원 뺨 때린 70대 벌금 300만원</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/30/2026043006384411614</t>
+          <t>https://www.yna.co.kr/view/AKR20260923032700053?input=1195m</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-02 07:00:22.057056+00:00</t>
+          <t>2026-10-17 20:47:12.854446+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>30대 여성 A씨</t>
+          <t>미성년 가해 학생 및 보호자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>항소심 집행유예 선고 및 피해자와 합의 완료</t>
+          <t>가해 학생들은 폭력행위처벌법상 공동폭행으로 입건되었으며, 피해자 삼촌은 아동복지법 위반·명예훼손·협박 혐의로 피소되어 경찰 수사 중.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>30대 여성 A씨가 구급대원을 폭행하고 모욕한 혐의로 기소되어 1심에서 실형을 선고받았으나, 항소심에서 피해자와 합의하고 반성한 점이 참작되어 징역 10개월에 집행유예 2년, 벌금 50만 원을 선고받았습니다. 이 사건은 이미 형사 절차가 종결되었고 피해자와의 합의도 이루어져 소송금융 투자 대상으로는 적합하지 않습니다.</t>
+          <t>충북 청주 벚꽃축제에서 중학생이 또래 4명에게 집단 폭행당한 사건이 발생했다. 피해 학생의 삼촌이 가해 학생들의 신상을 SNS에 공개하고 사과 영상을 촬영하여 게시했다가, 가해 학생 어머니로부터 아동복지법 위반, 명예훼손, 협박 혐의로 피소되어 경찰 수사를 받고 있다. 가해 학생들 또한 폭력행위처벌법상 공동폭행으로 입건된 상태이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 구급대원 폭행 및 모욕에 대한 형사사건으로, 항소심에서 집행유예가 선고되고 피해자와 합의가 완료되어 사실상 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인이며 집단적 피해가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>가해자가 미성년자이며, 상대방의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어려움 (적합 조건 2 미충족). 또한, 기사 내용만으로는 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어려움 (적합 조건 4 미충족). 비록 가해자 책임이 명확하고(적합 조건 1), 증거 확보 가능성이 있으며(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 핵심적인 자력과 피해 규모 조건이 미흡하여 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>학벌도 좋지 않으면서..  소방대원에 발길질한 30대 女 집행유예형 선...</t>
+          <t>조카 폭행한 애들 ...찾아가 사과 영상 찍고, 신상 공개한 삼촌</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202604050046</t>
+          <t>https://www.mt.co.kr/society/2026/04/30/2026043006384411614</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 00:17:14.053302+00:00</t>
+          <t>2026-05-02 07:00:22.057056+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>30대 여성 A씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중</t>
+          <t>항소심 집행유예 선고 및 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>주민 신고를 받고 출동한 B 경감이 만취한 A 씨를 보호하던 중 봉변을 당한 사건입니다. 경찰 조사가 진행되었으며, A 씨는 귀가 중이었던 것으로 파악됩니다.</t>
+          <t>30대 여성 A씨가 구급대원을 폭행하고 모욕한 혐의로 기소되어 1심에서 실형을 선고받았으나, 항소심에서 피해자와 합의하고 반성한 점이 참작되어 징역 10개월에 집행유예 2년, 벌금 50만 원을 선고받았습니다. 이 사건은 이미 형사 절차가 종결되었고 피해자와의 합의도 이루어져 소송금융 투자 대상으로는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(A 씨)이 일반인으로 자력 확인이 어렵고(적합 조건 2 미충족), 기사 내용만으로는 피해 규모가 소송금융 투자를 정당화할 만큼 크다고 보기 어려우며(적합 조건 4 미충족), 단일 피해자 사건으로 집단적 피해 가능성이 없어(적합 조건 3 미충족) 투자 매력이 낮습니다.</t>
+          <t>이 사건은 구급대원 폭행 및 모욕에 대한 형사사건으로, 항소심에서 집행유예가 선고되고 피해자와 합의가 완료되어 사실상 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 상대방이 개인이며 집단적 피해가 아니므로 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>누나 왜 불렀어  돌변하더니…귀가 돕던 경찰 '봉변'</t>
+          <t>학벌도 좋지 않으면서..  소방대원에 발길질한 30대 女 집행유예형 선...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505181&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202604050046</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 12:20:55.786165+00:00</t>
+          <t>2026-04-06 00:17:14.053302+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>가해자에게 형사 1심 벌금형이 선고되어 책임이 인정된 상태입니다.</t>
+          <t>경찰 조사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>부산의 한 대형마트에서 60대 여성이 직원의 뺨을 때린 혐의로 기소되어 1심에서 벌금 100만 원을 선고받았습니다. 법원은 CCTV 영상과 피해자 진술을 토대로 폭행 사실을 인정했으며, 피고인은 가방을 바닥에 내려놓았다는 이유로 폭행과 폭언을 가했습니다.</t>
+          <t>주민 신고를 받고 출동한 B 경감이 만취한 A 씨를 보호하던 중 봉변을 당한 사건입니다. 경찰 조사가 진행되었으며, A 씨는 귀가 중이었던 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임은 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 영상 등 증거도 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력이 충분한지 불분명하며, 피해 규모가 소송금융 투자를 고려할 만큼 크지 않고 집단적 피해가 아닌 개별 사건입니다. 투자 수익성 확보가 어렵습니다.</t>
+          <t>상대방(A 씨)이 일반인으로 자력 확인이 어렵고(적합 조건 2 미충족), 기사 내용만으로는 피해 규모가 소송금융 투자를 정당화할 만큼 크다고 보기 어려우며(적합 조건 4 미충족), 단일 피해자 사건으로 집단적 피해 가능성이 없어(적합 조건 3 미충족) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“얼마 든 줄 알아?” 직원 뺨 ‘철썩’ 60대女, 가방 내려놨다고</t>
+          <t>누나 왜 불렀어  돌변하더니…귀가 돕던 경찰 '봉변'</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579756?ref=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505181&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:55.183745+00:00</t>
+          <t>2026-04-04 12:20:55.786165+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 폭행죄 벌금형 선고</t>
+          <t>가해자에게 형사 1심 벌금형이 선고되어 책임이 인정된 상태입니다.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>20대 마트 직원이 60대 고객에게 뺨을 맞은 사건으로, 가해자는 폭행 혐의로 기소되어 벌금 100만 원을 선고받았다. 가해자의 책임은 명확하나, 피해 규모가 크지 않고 상대방이 개인이라 소송금융 투자 대상으로는 적합성이 낮다.</t>
+          <t>부산의 한 대형마트에서 60대 여성이 직원의 뺨을 때린 혐의로 기소되어 1심에서 벌금 100만 원을 선고받았습니다. 법원은 CCTV 영상과 피해자 진술을 토대로 폭행 사실을 인정했으며, 피고인은 가방을 바닥에 내려놓았다는 이유로 폭행과 폭언을 가했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 형사 판결로 증거가 확보되었으나, 상대방이 개인이며 피해 규모가 소송금융 투자를 유치할 만큼 크지 않아 투자 적합도가 낮음. 집단적 피해가 아니며, 상대방의 자력도 불분명함.</t>
+          <t>상대방 책임은 형사 재판을 통해 명확히 인정되었고(적합 조건 1), CCTV 영상 등 증거도 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력이 충분한지 불분명하며, 피해 규모가 소송금융 투자를 고려할 만큼 크지 않고 집단적 피해가 아닌 개별 사건입니다. 투자 수익성 확보가 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>가방 바닥에 뒀다고…  20대 마트 직원 뺨 때린 60대, 벌금 100만 원</t>
+          <t>“얼마 든 줄 알아?” 직원 뺨 ‘철썩’ 60대女, 가방 내려놨다고</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185797</t>
+          <t>https://www.munhwa.com/article/11579756?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 12:35:07.078378+00:00</t>
+          <t>2026-04-04 00:16:55.183745+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>최모 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>폭행 혐의 형사 재판 벌금형 선고</t>
+          <t>형사 폭행죄 벌금형 선고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>대학생 A씨가 동기 B씨에게 남자친구에게 호감을 표시했다는 이유로 폭언과 폭행을 가해 형사 재판에서 벌금 100만원을 선고받았습니다. 녹음파일과 증인 진술을 통해 폭행 및 협박 사실이 인정되었습니다.</t>
+          <t>20대 마트 직원이 60대 고객에게 뺨을 맞은 사건으로, 가해자는 폭행 혐의로 기소되어 벌금 100만 원을 선고받았다. 가해자의 책임은 명확하나, 피해 규모가 크지 않고 상대방이 개인이라 소송금융 투자 대상으로는 적합성이 낮다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(대학생 A씨)의 자력이 충분하지 않아 배상 능력에 한계가 있을 것으로 예상되어 소송금융 투자에 부적합합니다 (부적합 조건). 또한 피해 규모가 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다. 다만 상대방 책임이 명확하고(적합 조건 1) 녹음파일 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
+          <t>상대방 책임이 명확하고 형사 판결로 증거가 확보되었으나, 상대방이 개인이며 피해 규모가 소송금융 투자를 유치할 만큼 크지 않아 투자 적합도가 낮음. 집단적 피해가 아니며, 상대방의 자력도 불분명함.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>내 남친 건드렸냐, 죽인다 ...동기 때리고 욕설 쏟아낸 대학생의 최후...</t>
+          <t>가방 바닥에 뒀다고…  20대 마트 직원 뺨 때린 60대, 벌금 100만 원</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603301043398514</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5185797</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 12:34:59.983955+00:00</t>
+          <t>2026-04-02 12:35:07.078378+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>이미주의 친언니</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>과거 개인적인 경험담으로, 현재 법적 절차 진행 중 아님</t>
+          <t>폭행 혐의 형사 재판 벌금형 선고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>방송인 이미주가 과거 2살 위 친언니에게 일방적으로 폭행당했던 경험을 방송에서 언급했습니다. 이는 형제자매 가수들을 소개하는 프로그램에서 나온 개인적인 일화로, 현재 법적 분쟁으로 이어지거나 공적 절차가 진행 중인 사건은 아닙니다.</t>
+          <t>대학생 A씨가 동기 B씨에게 남자친구에게 호감을 표시했다는 이유로 폭언과 폭행을 가해 형사 재판에서 벌금 100만원을 선고받았습니다. 녹음파일과 증인 진술을 통해 폭행 및 협박 사실이 인정되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 사건은 방송인의 과거 개인적인 경험담으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 규모가 명확하지 않습니다. 상대방의 자력 불분명, 집단적 피해 아님, 피해 규모 미상, 객관적 증거 부재, 공적 절차 진행 없음 등 적합 조건에 거의 해당하지 않습니다. 또한, 이미 종결된 과거의 사건으로 판단되어 투자 가능성이 매우 낮습니다.</t>
+          <t>상대방(대학생 A씨)의 자력이 충분하지 않아 배상 능력에 한계가 있을 것으로 예상되어 소송금융 투자에 부적합합니다 (부적합 조건). 또한 피해 규모가 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다. 다만 상대방 책임이 명확하고(적합 조건 1) 녹음파일 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>이미주, 알고보니 폭행 피해자였다… 싸운 것 아냐, 일방적으로 맞아  ...</t>
+          <t>내 남친 건드렸냐, 죽인다 ...동기 때리고 욕설 쏟아낸 대학생의 최후...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026032825404</t>
+          <t>http://www.fnnews.com/news/202603301043398514</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-28 00:26:17.044108+00:00</t>
+          <t>2026-03-30 12:34:59.983955+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>이미주의 친언니</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 가해자 미체포</t>
+          <t>과거 개인적인 경험담으로, 현재 법적 절차 진행 중 아님</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>프리미어리그 브렌트포드 소속 선수 2명이 런던에서 인종차별 폭행을 당하던 남성을 돕다가 경미한 부상을 입었다. 런던 경찰청은 폭행 신고를 받고 수사를 진행 중이나, 아직 체포된 인물은 없다. 이 사건은 인종차별이 만연한 현실을 보여주는 사례로 보도되었다.</t>
+          <t>방송인 이미주가 과거 2살 위 친언니에게 일방적으로 폭행당했던 경험을 방송에서 언급했습니다. 이는 형제자매 가수들을 소개하는 프로그램에서 나온 개인적인 일화로, 현재 법적 분쟁으로 이어지거나 공적 절차가 진행 중인 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가해자가 특정되지 않아 상대방 책임 및 자력 확인이 불가능하며, 피해 규모가 경미하고 집단적 피해가 아닌 개별 사건입니다. 현재 경찰 수사 중이나, 소송금융 투자 대상으로서의 적합 조건 충족이 미흡합니다.</t>
+          <t>이 사건은 방송인의 과거 개인적인 경험담으로, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 규모가 명확하지 않습니다. 상대방의 자력 불분명, 집단적 피해 아님, 피해 규모 미상, 객관적 증거 부재, 공적 절차 진행 없음 등 적합 조건에 거의 해당하지 않습니다. 또한, 이미 종결된 과거의 사건으로 판단되어 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>인종차별 폭행 막다가 피투성이  범인도 못 잡았다...PL 선수 2명, '훈훈...</t>
+          <t>이미주, 알고보니 폭행 피해자였다… 싸운 것 아냐, 일방적으로 맞아  ...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112766280</t>
+          <t>https://www.tenasia.co.kr/article/2026032825404</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-24 00:21:20.290698+00:00</t>
+          <t>2026-03-28 00:26:17.044108+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>벌금 500만원 선고</t>
+          <t>경찰 수사 진행 중, 가해자 미체포</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>30대 남성 A씨가 구급차에서 난동을 부리고 구급대원을 폭행한 혐의로 벌금 500만원을 선고받았다. 재판부는 피해가 크지 않고 가족과 직장 동료의 선처 탄원을 참작하여 이같이 판결했다. 이는 구급대원 폭행에 대한 형사 처벌 사례로, 기사 내용은 형사 사건의 종결에 초점을 맞추고 있다.</t>
+          <t>프리미어리그 브렌트포드 소속 선수 2명이 런던에서 인종차별 폭행을 당하던 남성을 돕다가 경미한 부상을 입었다. 런던 경찰청은 폭행 신고를 받고 수사를 진행 중이나, 아직 체포된 인물은 없다. 이 사건은 인종차별이 만연한 현실을 보여주는 사례로 보도되었다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 사건은 이미 형사 재판이 종결되어 벌금형이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 낮습니다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 크지 않고(피해 규모가 큼 조건 불충족), 상대방이 개인이므로 자력 충분 조건에도 부합하지 않아 투자 매력이 낮습니다.</t>
+          <t>가해자가 특정되지 않아 상대방 책임 및 자력 확인이 불가능하며, 피해 규모가 경미하고 집단적 피해가 아닌 개별 사건입니다. 현재 경찰 수사 중이나, 소송금융 투자 대상으로서의 적합 조건 충족이 미흡합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>구급차에서 난동부리고 대원 폭행한 30대… 벌금 500만원</t>
+          <t>인종차별 폭행 막다가 피투성이  범인도 못 잡았다...PL 선수 2명, '훈훈...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/15/76IJEHHV6RC3RLWWCK3L7J5DB4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.osen.co.kr/article/G1112766280</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-15 00:23:20.526846+00:00</t>
+          <t>2026-03-24 00:21:20.290698+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>B 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>민사 손해배상 소송 진행 중 (화해권고결정 이의신청), 형사 재판 대법원 징역 3년형 확정, 기왕증 기여도 판정 필요</t>
+          <t>벌금 500만원 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>진주 편의점 폭행 사건의 피해자 A 씨가 가해자 B 씨에게 3000만 원 상당의 손해배상 소송을 제기했으나, B 씨는 자살 협박을 통해 배상금 감액을 요구하고 화해권고결정에도 이의를 제기했다. B 씨의 폭행으로 A 씨는 청력 소실, 치아 손상, PTSD 등 심각한 피해를 입었으며, 현재 기왕증 기여도 판정 비용 문제로 어려움을 겪고 있다. 가해자는 대법원에서 징역 3년형이 확정된 상태이다.</t>
+          <t>30대 남성 A씨가 구급차에서 난동을 부리고 구급대원을 폭행한 혐의로 벌금 500만원을 선고받았다. 재판부는 피해가 크지 않고 가족과 직장 동료의 선처 탄원을 참작하여 이같이 판결했다. 이는 구급대원 폭행에 대한 형사 처벌 사례로, 기사 내용은 형사 사건의 종결에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>가해자의 책임(적합 조건 1)과 증거(적합 조건 5)는 명확하나, 가해자가 교도소 복역 중이며 자력이 현저히 부족하여 손해배상금 회수 가능성이 매우 낮습니다(적합 조건 2 불충족). 피해 규모 또한 소송금융 투자 대상으로는 상대적으로 작아 투자 매력이 낮습니다.</t>
+          <t>이 사건은 이미 형사 재판이 종결되어 벌금형이 선고된 사건으로, 소송금융 투자 대상으로서의 신규성이 낮습니다 (부적합 조건: 이미 종결된 사건). 또한, 피해 규모가 크지 않고(피해 규모가 큼 조건 불충족), 상대방이 개인이므로 자력 충분 조건에도 부합하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>3000만 원 청구, 2000만 원 화해권고</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명 (A 씨)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[단독] '진주 편의점 폭행' 가해자, 피해자에 자살 협박  죽어 없어지길...</t>
+          <t>구급차에서 난동부리고 대원 폭행한 30대… 벌금 500만원</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031314454279625?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/15/76IJEHHV6RC3RLWWCK3L7J5DB4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-14 00:45:59.097251+00:00</t>
+          <t>2026-03-15 00:23:20.526846+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>B 씨</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 구속영장 신청 여부 결정 예정</t>
+          <t>민사 손해배상 소송 진행 중 (화해권고결정 이의신청), 형사 재판 대법원 징역 3년형 확정, 기왕증 기여도 판정 필요</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>환자복을 입은 남성이 모르는 사람들을 무차별 폭행하고 흉기로 위협하다 테이저건으로 제압당해 체포된 사건. 피해자 2명 중 1명이 경상을 입었으며, 피의자 가족은 지적 장애가 있다고 진술. 경찰은 범행 동기 등을 조사 중이다.</t>
+          <t>진주 편의점 폭행 사건의 피해자 A 씨가 가해자 B 씨에게 3000만 원 상당의 손해배상 소송을 제기했으나, B 씨는 자살 협박을 통해 배상금 감액을 요구하고 화해권고결정에도 이의를 제기했다. B 씨의 폭행으로 A 씨는 청력 소실, 치아 손상, PTSD 등 심각한 피해를 입었으며, 현재 기왕증 기여도 판정 비용 문제로 어려움을 겪고 있다. 가해자는 대법원에서 징역 3년형이 확정된 상태이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하지 않으며(개인), 피해 규모가 작고(경상), 집단적 피해가 아님. 소송금융 투자의 핵심인 회수 가능성이 매우 낮음. (부적합 조건: 상대방 자력 부족, 피해 규모 작음, 집단적 피해 아님)</t>
+          <t>가해자의 책임(적합 조건 1)과 증거(적합 조건 5)는 명확하나, 가해자가 교도소 복역 중이며 자력이 현저히 부족하여 손해배상금 회수 가능성이 매우 낮습니다(적합 조건 2 불충족). 피해 규모 또한 소송금융 투자 대상으로는 상대적으로 작아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만 원 청구, 2000만 원 화해권고</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (A 씨)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>갑자기 앞사람 머리를‥흉기 들자 테이저건 제압</t>
+          <t>[단독] '진주 편의점 폭행' 가해자, 피해자에 자살 협박  죽어 없어지길...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807010_37004.html</t>
+          <t>https://www.pressian.com/pages/articles/2026031314454279625?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-12 12:35:22.933351+00:00</t>
+          <t>2026-03-14 00:45:59.097251+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 조사 및 현행범 체포</t>
+          <t>경찰 수사 진행 중, 구속영장 신청 여부 결정 예정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>경기 안산에서 40대 남성 A 씨가 불특정 다수를 흉기로 위협하고 차량 운전자를 폭행한 사건. A 씨는 지적장애를 앓고 있으며, 피해자 B 씨는 경상을 입었다. 경찰은 A 씨를 현행범으로 체포하여 특수협박 및 폭행 혐의로 조사 중이다.</t>
+          <t>환자복을 입은 남성이 모르는 사람들을 무차별 폭행하고 흉기로 위협하다 테이저건으로 제압당해 체포된 사건. 피해자 2명 중 1명이 경상을 입었으며, 피의자 가족은 지적 장애가 있다고 진술. 경찰은 범행 동기 등을 조사 중이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피고가 지적장애를 앓는 개인으로 자력이 충분하지 않을 가능성이 높습니다 (적합 조건 2 미충족). 또한, 피해 규모가 경미하고 피해자 수가 1명에 불과하여 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
+          <t>상대방에게 자력이 충분하지 않으며(개인), 피해 규모가 작고(경상), 집단적 피해가 아님. 소송금융 투자의 핵심인 회수 가능성이 매우 낮음. (부적합 조건: 상대방 자력 부족, 피해 규모 작음, 집단적 피해 아님)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>테이저건 맞고도 꿈쩍않던 190㎝ 거구의 폭행범, 삼단봉으로 제압</t>
+          <t>갑자기 앞사람 머리를‥흉기 들자 테이저건 제압</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260312/133520585/2</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807010_37004.html</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-12 12:35:13.251497+00:00</t>
+          <t>2026-03-12 12:35:22.933351+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>40대 남성 A 씨</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 검토 중</t>
+          <t>경찰 조사 및 현행범 체포</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>경기 안산시에서 40대 남성이 길거리에서 불특정 다수에게 폭행 및 흉기 위협을 가하다 경찰에 테이저건으로 제압되었습니다. 가해자는 지적장애가 있는 것으로 파악되었으며, 피해자들은 크게 다치지 않은 것으로 보도되었습니다. 현재 경찰이 조사를 진행 중입니다.</t>
+          <t>경기 안산에서 40대 남성 A 씨가 불특정 다수를 흉기로 위협하고 차량 운전자를 폭행한 사건. A 씨는 지적장애를 앓고 있으며, 피해자 B 씨는 경상을 입었다. 경찰은 A 씨를 현행범으로 체포하여 특수협박 및 폭행 혐의로 조사 중이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>가해자가 특정된 개인이며 자력이 불충분할 가능성이 높고(적합 조건 2 미충족), 피해 규모가 크지 않아(적합 조건 4 미충족) 소송금융 투자 매력이 낮습니다. 또한 집단적 피해로 보기도 어렵습니다(적합 조건 3 미충족).</t>
+          <t>피고가 지적장애를 앓는 개인으로 자력이 충분하지 않을 가능성이 높습니다 (적합 조건 2 미충족). 또한, 피해 규모가 경미하고 피해자 수가 1명에 불과하여 (적합 조건 3, 4 미충족) 소송금융 투자 대상으로서의 경제적 실익이 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>주먹질하고 흉기 난동…테이저건 4발 쏴 검거</t>
+          <t>테이저건 맞고도 꿈쩍않던 190㎝ 거구의 폭행범, 삼단봉으로 제압</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518718</t>
+          <t>https://www.donga.com/news/Society/article/all/20260312/133520585/2</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-12 12:31:44.712650+00:00</t>
+          <t>2026-03-12 12:35:13.251497+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 중 (특수폭행 혐의)</t>
+          <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>30대 노점상 A 씨가 손님 B 씨에게 비비탄 총을 연발로 쏜 혐의로 경찰에 검거되었다. A 씨는 손님이 자신을 무시해서 범행했다고 진술했으며, 피해자는 크게 다치지 않은 것으로 알려졌다. 현재 경찰이 특수폭행 혐의로 A 씨를 조사 중이다.</t>
+          <t>경기 안산시에서 40대 남성이 길거리에서 불특정 다수에게 폭행 및 흉기 위협을 가하다 경찰에 테이저건으로 제압되었습니다. 가해자는 지적장애가 있는 것으로 파악되었으며, 피해자들은 크게 다치지 않은 것으로 보도되었습니다. 현재 경찰이 조사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방이 노점상으로 자력이 부족하여 배상 능력에 의문이 크고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모가 경미하여 소송금융 투자 대상으로서의 경제적 가치가 낮습니다(부적합 조건: 피해 규모가 큼). 비록 상대방 책임이 명확하고(적합 조건: 상대방 책임이 비교적 명확함), 경찰 수사가 진행 중이며(적합 조건: 이미 공적 절차가 진행 중임), 증거 확보가 용이하다는(적합 조건: 증거가 있거나 확보 가능함) 점은 있으나, 투자 회수 가능성이 낮아 소송금융 적합도는 낮습니다.</t>
+          <t>가해자가 특정된 개인이며 자력이 불충분할 가능성이 높고(적합 조건 2 미충족), 피해 규모가 크지 않아(적합 조건 4 미충족) 소송금융 투자 매력이 낮습니다. 또한 집단적 피해로 보기도 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“나를 무시해서”…손님한테 비비탄 쏜 뒤 도주한 30대 노점상 검거</t>
+          <t>주먹질하고 흉기 난동…테이저건 4발 쏴 검거</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506754&amp;ref=A</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000518718</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-12 12:26:29.961260+00:00</t>
+          <t>2026-03-12 12:31:44.712650+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>60대 남성</t>
+          <t>A 씨 (30대 노점상)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속 송치 예정</t>
+          <t>경찰 수사 중 (특수폭행 혐의)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>홍천에서 60대 남성이 술에 취해 버스 기사를 폭행하여 현행범으로 체포, 구속되었습니다. 버스 기사는 전치 2주의 부상을 입었으며, 경찰은 가해자를 특정범죄가중법상 운전자 폭행 혐의로 검찰에 구속 송치할 예정입니다.</t>
+          <t>30대 노점상 A 씨가 손님 B 씨에게 비비탄 총을 연발로 쏜 혐의로 경찰에 검거되었다. A 씨는 손님이 자신을 무시해서 범행했다고 진술했으며, 피해자는 크게 다치지 않은 것으로 알려졌다. 현재 경찰이 특수폭행 혐의로 A 씨를 조사 중이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력이 불충분할 가능성이 높고, 피해 규모가 전치 2주로 소액일 것으로 예상되어 소송금융 투자 매력이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>상대방이 노점상으로 자력이 부족하여 배상 능력에 의문이 크고(부적합 조건: 상대방에게 자력이 충분함), 피해 규모가 경미하여 소송금융 투자 대상으로서의 경제적 가치가 낮습니다(부적합 조건: 피해 규모가 큼). 비록 상대방 책임이 명확하고(적합 조건: 상대방 책임이 비교적 명확함), 경찰 수사가 진행 중이며(적합 조건: 이미 공적 절차가 진행 중임), 증거 확보가 용이하다는(적합 조건: 증거가 있거나 확보 가능함) 점은 있으나, 투자 회수 가능성이 낮아 소송금융 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[리포트] 술 취해 버스 기사를.. 툭툭 때리기만 해도 '구속' 엄벌</t>
+          <t>“나를 무시해서”…손님한테 비비탄 쏜 뒤 도주한 30대 노점상 검거</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>chmbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://chmbc.co.kr/article/iJLkmgDYecfq6_jrOcXGj</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506754&amp;ref=A</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-05 01:06:43.531204+00:00</t>
+          <t>2026-03-12 12:26:29.961260+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>20대 여성 A 씨</t>
+          <t>60대 남성</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 항공보안법 위반 혐의 입건</t>
+          <t>경찰 수사 및 검찰 구속 송치 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>LA발 인천행 비행기에서 20대 여성 A 씨가 30대 여성 승객의 머리를 폭행하여 이마에 약 5cm 상처를 입혔습니다. A 씨는 항공보안법 위반 혐의로 입건되어 경찰 수사를 받고 있으며, 승무원들이 즉시 가해자를 분리하고 경찰에 인계했습니다.</t>
+          <t>홍천에서 60대 남성이 술에 취해 버스 기사를 폭행하여 현행범으로 체포, 구속되었습니다. 버스 기사는 전치 2주의 부상을 입었으며, 경찰은 가해자를 특정범죄가중법상 운전자 폭행 혐의로 검찰에 구속 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해자 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보 가능성이 높지만(적합 조건 1, 5, 6), 피해자가 단일이고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다(적합 조건 3, 4 불충족). 또한 가해자의 자력에 대한 정보가 없어 회수 가능성이 불확실합니다(적합 조건 2 불충족).</t>
+          <t>상대방이 개인으로 자력이 불충분할 가능성이 높고, 피해 규모가 전치 2주로 소액일 것으로 예상되어 소송금융 투자 매력이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>탑승 전부터 싸우더니…비행기서 앞좌석 승객 때린 20대女</t>
+          <t>[리포트] 술 취해 버스 기사를.. 툭툭 때리기만 해도 '구속' 엄벌</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>chmbc.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571549?ref=naver</t>
+          <t>https://chmbc.co.kr/article/iJLkmgDYecfq6_jrOcXGj</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-03 00:25:48.085918+00:00</t>
+          <t>2026-03-05 01:06:43.531204+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A씨 (60대 남성)</t>
+          <t>20대 여성 A 씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사사건 벌금형 선고</t>
+          <t>경찰 수사 진행 중, 항공보안법 위반 혐의 입건</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>60대 남성이 술에 취해 카페 업주에게 커피를 뿌리고 뺨을 때린 사건으로, 법원에서 벌금 300만 원을 선고받았습니다. 피고인은 주취 폭력 전과가 있으며, 피해자는 처벌을 원치 않는다고 밝혔습니다.</t>
+          <t>LA발 인천행 비행기에서 20대 여성 A 씨가 30대 여성 승객의 머리를 폭행하여 이마에 약 5cm 상처를 입혔습니다. A 씨는 항공보안법 위반 혐의로 입건되어 경찰 수사를 받고 있으며, 승무원들이 즉시 가해자를 분리하고 경찰에 인계했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방이 개인이며 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 대상으로 보기에 작습니다(적합 조건 4 미충족). 또한 형사 절차는 이미 벌금형으로 종결되었으며(부적합 조건: 이미 종결된 사건), 피해자가 처벌을 원치 않는다는 점도 추가 소송의 가능성을 낮춥니다.</t>
+          <t>가해자 책임이 명확하고 경찰 수사가 진행 중이며 증거 확보 가능성이 높지만(적합 조건 1, 5, 6), 피해자가 단일이고 피해 규모가 소송금융 투자에 적합할 만큼 크지 않습니다(적합 조건 3, 4 불충족). 또한 가해자의 자력에 대한 정보가 없어 회수 가능성이 불확실합니다(적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>맛 안 달잖아  카페 사장에 커피 뿌리고 뺨 때린 60대 최후</t>
+          <t>탑승 전부터 싸우더니…비행기서 앞좌석 승객 때린 20대女</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544872</t>
+          <t>https://www.munhwa.com/article/11571549?ref=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-01 12:22:46.570600+00:00</t>
+          <t>2026-03-03 00:25:48.085918+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A씨 (50대 남성)</t>
+          <t>A씨 (60대 남성)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>형사사건 1심 판결 선고 (징역 6월, 집행유예 2년)</t>
+          <t>형사사건 벌금형 선고</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>50대 남성 A씨가 택시기사와 출동한 경찰관을 폭행한 혐의로 기소되어 징역 6월에 집행유예 2년을 선고받았다. A씨는 술에 취한 매형을 먼저 내려주라는 택시기사의 말에 화가 나 폭행했고, 이후 출동한 경찰관에게도 폭력을 행사했다. 법원은 피고인이 자백하고 반성하는 점 등을 참작하여 양형했다.</t>
+          <t>60대 남성이 술에 취해 카페 업주에게 커피를 뿌리고 뺨을 때린 사건으로, 법원에서 벌금 300만 원을 선고받았습니다. 피고인은 주취 폭력 전과가 있으며, 피해자는 처벌을 원치 않는다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>피고인의 책임은 형사 판결로 명확하고(적합 조건 1), 증거도 확보되었으나(적합 조건 5), 상대방(개인)의 자력 확인이 어렵고(적합 조건 2 불충족) 피해 규모가 소액일 가능성이 높아(적합 조건 4 불충족) 소송금융 투자 매력이 낮음. 또한 집단적 피해가 아니며(적합 조건 3 불충족), 이미 형사 절차가 종결되어 새로운 민사 소송 발굴의 필요성이 크지 않음.</t>
+          <t>상대방이 개인이며 자력이 불분명하고(적합 조건 2 미충족), 집단적 피해가 아니며(적합 조건 3 미충족), 피해 규모가 소송금융 투자 대상으로 보기에 작습니다(적합 조건 4 미충족). 또한 형사 절차는 이미 벌금형으로 종결되었으며(부적합 조건: 이미 종결된 사건), 피해자가 처벌을 원치 않는다는 점도 추가 소송의 가능성을 낮춥니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>2명 (택시기사, 경찰관)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>천안법원, 택시기사와 경찰관 폭행한 혐의 50대 남성 집행유예</t>
+          <t>맛 안 달잖아  카페 사장에 커피 뿌리고 뺨 때린 60대 최후</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260228010005119</t>
+          <t>https://www.insight.co.kr/news/544872</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-02-28 12:21:33.783856+00:00</t>
+          <t>2026-03-01 12:22:46.570600+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>A씨 (50대 남성)</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>호주 시드니 도심에서 발생한 무차별 폭행 사건</t>
+          <t>형사사건 1심 판결 선고 (징역 6월, 집행유예 2년)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>호주 시드니 도심 한복판에서 백인·중동계 남성으로 추정되는 가해자들이 한국인을 포함한 다수에게 무차별 폭행을 가한 사건이 발생했습니다. 현지 누리꾼들은 호주의 인종차별 문제를 지적하며 공분하고 있습니다. 관련 영상이 존재하며, '망치테러'라는 언급으로 보아 피해 정도가 심각할 수 있습니다.</t>
+          <t>50대 남성 A씨가 택시기사와 출동한 경찰관을 폭행한 혐의로 기소되어 징역 6월에 집행유예 2년을 선고받았다. A씨는 술에 취한 매형을 먼저 내려주라는 택시기사의 말에 화가 나 폭행했고, 이후 출동한 경찰관에게도 폭력을 행사했다. 법원은 피고인이 자백하고 반성하는 점 등을 참작하여 양형했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>가해자가 특정되지 않아 '상대방 책임이 비교적 명확함' 조건 충족이 어렵고, 개별 폭행 사건의 가해자에게 '자력이 충분함' 조건이 충족될 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. 다만, '증거가 있거나 확보 가능함'(폭행 영상 존재) 조건은 충족됩니다.</t>
+          <t>피고인의 책임은 형사 판결로 명확하고(적합 조건 1), 증거도 확보되었으나(적합 조건 5), 상대방(개인)의 자력 확인이 어렵고(적합 조건 2 불충족) 피해 규모가 소액일 가능성이 높아(적합 조건 4 불충족) 소송금융 투자 매력이 낮음. 또한 집단적 피해가 아니며(적합 조건 3 불충족), 이미 형사 절차가 종결되어 새로운 민사 소송 발굴의 필요성이 크지 않음.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (택시기사, 경찰관)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>싸울래?  묻더니…시드니 도심 한복판 무차별 폭행 - 뉴스파이터</t>
+          <t>천안법원, 택시기사와 경찰관 폭행한 혐의 50대 남성 집행유예</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177512</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260228010005119</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-23 12:36:49.881364+00:00</t>
+          <t>2026-02-28 12:21:33.783856+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 조사 후 가해자 출국</t>
+          <t>호주 시드니 도심에서 발생한 무차별 폭행 사건</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>경복궁에서 중국인 관광객들이 경비원을 폭행하는 사건이 발생했으나, 가해자들은 경찰 조사 직후 출국하여 논란이 되고 있습니다. 이 기사는 외국인 관광객 증가에 따른 치안 부담과 경찰의 대응 방안을 주로 다루고 있습니다.</t>
+          <t>호주 시드니 도심 한복판에서 백인·중동계 남성으로 추정되는 가해자들이 한국인을 포함한 다수에게 무차별 폭행을 가한 사건이 발생했습니다. 현지 누리꾼들은 호주의 인종차별 문제를 지적하며 공분하고 있습니다. 관련 영상이 존재하며, '망치테러'라는 언급으로 보아 피해 정도가 심각할 수 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(중국인 관광객)의 책임은 명확하나(적합 조건 1), 이미 출국하여 신원 특정 및 소송 진행에 어려움이 예상됩니다. 또한 상대방의 자력 여부가 불분명하며(적합 조건 2), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합하지 않을 수 있습니다(적합 조건 3, 4). 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+          <t>가해자가 특정되지 않아 '상대방 책임이 비교적 명확함' 조건 충족이 어렵고, 개별 폭행 사건의 가해자에게 '자력이 충분함' 조건이 충족될 가능성이 낮아 소송금융 투자 대상으로 부적합합니다. 다만, '증거가 있거나 확보 가능함'(폭행 영상 존재) 조건은 충족됩니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>경복궁 경비원 폭행하고 中으로 출국…외국인 관광객 몰려오자 범죄도...</t>
+          <t>싸울래?  묻더니…시드니 도심 한복판 무차별 폭행 - 뉴스파이터</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20011193?ref=naver</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177512</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-23 00:21:42.268129+00:00</t>
+          <t>2026-02-23 12:36:49.881364+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>폭행</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>중국인 관광객</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>경찰 조사 후 가해자 출국</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>경복궁에서 중국인 관광객들이 경비원을 폭행하는 사건이 발생했으나, 가해자들은 경찰 조사 직후 출국하여 논란이 되고 있습니다. 이 기사는 외국인 관광객 증가에 따른 치안 부담과 경찰의 대응 방안을 주로 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>상대방(중국인 관광객)의 책임은 명확하나(적합 조건 1), 이미 출국하여 신원 특정 및 소송 진행에 어려움이 예상됩니다. 또한 상대방의 자력 여부가 불분명하며(적합 조건 2), 집단적 피해가 아닌 개별 사건으로 피해 규모가 소송금융 투자에 적합하지 않을 수 있습니다(적합 조건 3, 4). 이는 '기타 투자 어려운 이유 있음'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>경복궁 경비원 폭행하고 中으로 출국…외국인 관광객 몰려오자 범죄도...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20011193?ref=naver</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:21:42.268129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>폭행</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>경찰 조사 후 가해자 출국, 수사 난항</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>경복궁 경비원 폭행 사건에 연루된 중국인 관광객들이 경찰 조사 직후 출국하여 논란이 되고 있습니다. 이 사건은 외국인 관광객 관련 범죄 증가의 한 사례로, 단기 체류 외국인의 경우 신원 확인 및 출석 요구가 어려워 수사에 한계가 있다는 지적이 나옵니다.</t>
         </is>
       </c>
-      <c r="G22" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>가해자인 중국인 관광객이 경찰 조사 직후 출국하여 신원 특정 및 소재 파악이 어렵고, 국내 법적 절차를 통한 배상 집행이 사실상 불가능합니다. 이는 상대방에게 자력이 충분하지 않고(부적합 조건), 사실상 사건 종결에 준하는 상황(부적합 조건)으로 소송금융 투자에 매우 부적합합니다.</t>
         </is>
       </c>
-      <c r="H22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I22" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J22" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>경비원 폭행한 중국 관광객, 홀연히 출국…관광객 1900만 시대, 외국인 ...</t>
         </is>
       </c>
-      <c r="K22" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L22" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M22" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10679502?ref=naver</t>
         </is>
       </c>
-      <c r="N22" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-02-22 00:37:55.654362+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N22"/>
+  <autoFilter ref="A1:N23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>