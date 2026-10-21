--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="40" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
+    <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -532,618 +532,686 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>메가커피 점주 300명 이상이 본사의 수익성 중심 구조에 반발하여 집단소송을 제기했습니다. 이와 유사하게 더벤티 점주들도 법무법인을 통한 공동 대응 움직임을 보이고 있습니다.</t>
+          <t>본촌이 미국 가맹점을 상대로 무단 폐업으로 인한 손해배상 소송을 제기했습니다. 미지급 로열티와 잔여 계약 기간의 기대이익 손실분을 청구하고 있으며, 가맹점의 개인보증 및 공동·개별 책임을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>300명 이상의 점주들이 집단소송에 참여하여 집단적 피해(적합 조건 3)가 명확하며, 피해자 수가 매우 많아 총 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 사모펀드 중심으로 재편된 프랜차이즈 본사로, 배상 능력이 충분할 것으로 판단되며(적합 조건 2), 본사의 수익성 중심 구조가 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다(적합 조건 1).</t>
+          <t>본촌이 미국 가맹점을 상대로 계약 위반에 따른 손해배상 소송을 제기한 사건으로, 상대방의 책임이 비교적 명확하고(적합 조건 1) 계약서 등 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 그러나 가맹점의 자력이나 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
+          <t>미지급 로열티 및 잔여 계약 기간 기대이익 손실분 (미상)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>같은 커피인데 …백종원은 적게 남기고, 메가커피 김대영은 크게 벌었...</t>
+          <t>[Biz Law] 본촌, 美 가맹점 상대로 손배소 제기… 10년 계약기간 못 채워...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>the-biz.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-09-30</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065576427118275</t>
+          <t>http://www.the-biz.co.kr/news/articleView.html?idxno=728578</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 07:00:27.941319+00:00</t>
+          <t>2026-10-19 18:00:27.170897+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>피자헛 본사</t>
+          <t>메가커피 본사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2심 재판부 판결, 피자헛 본사 회생절차 신청</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>피자헛 가맹점주들이 본사를 상대로 제기한 차액가맹금 부당이득 반환 소송에서 2심 법원이 가맹점주들의 손을 들어주며 본사에 약 210억 원을 반환하라고 판결했다. 이 판결은 국내 프랜차이즈 업계의 99%에 해당하는 관행에 대한 경종을 울리며, 다수의 프랜차이즈 본사들이 유사 소송에 직면할 가능성을 높였다. 피자헛 본사는 이로 인해 회생절차를 신청했다.</t>
+          <t>메가커피 점주 300명 이상이 본사의 수익성 중심 구조에 반발하여 집단소송을 제기했습니다. 이와 유사하게 더벤티 점주들도 법무법인을 통한 공동 대응 움직임을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>2심 법원 판결로 본사의 차액가맹금 수취가 부당이득으로 인정되어 상대방 책임이 명확하며 (적합 조건 1), 94명의 가맹점주가 승소하고 210억 원 규모의 피해가 인정되어 집단적 피해 및 피해 규모가 크다 (적합 조건 3, 4). 또한, 이미 법원 판결이 나와 증거 확보가 용이하다 (적합 조건 5). 비록 피자헛 본사는 회생절차를 신청했으나, 이번 판결은 국내 프랜차이즈 업계 전반에 걸쳐 유사 소송의 가능성을 열어 소송금융 투자 기회가 매우 높다.</t>
+          <t>300명 이상의 점주들이 집단소송에 참여하여 집단적 피해(적합 조건 3)가 명확하며, 피해자 수가 매우 많아 총 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 사모펀드 중심으로 재편된 프랜차이즈 본사로, 배상 능력이 충분할 것으로 판단되며(적합 조건 2), 본사의 수익성 중심 구조가 문제의 원인으로 지목되어 상대방 책임이 비교적 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>약 210억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>94명</t>
+          <t>300명 이상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[박재형 칼럼] 프랜차이즈 업계를 뒤흔들고 있는 차액가맹금 이슈</t>
+          <t>같은 커피인데 …백종원은 적게 남기고, 메가커피 김대영은 크게 벌었...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>financialreview.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41437</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065576427118275</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-06 12:16:24.249956+00:00</t>
+          <t>2026-05-13 07:00:27.941319+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>약손명가 본사, A 대표, B 이사</t>
+          <t>피자헛 본사</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>가맹점주들이 본사를 상대로 손해배상 소송을 제기했으며, 대표와 이사에 대한 형사 고소로 경찰 수사가 시작되었습니다.</t>
+          <t>2심 재판부 판결, 피자헛 본사 회생절차 신청</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>피부관리 프랜차이즈 약손명가의 가맹점주 33명이 본사를 상대로 170억원대 손해배상 소송을 제기했습니다. 이들은 설립자 A 대표의 성추행과 B 이사의 갑질, 공갈, 사기, 배임 혐의를 주장하며 형사 고소도 진행했으며, 경찰은 피해자 조사를 시작했습니다. 점주들은 외모 평가, 숙제 강요, 벌금 부과, 비키니 파티 강요 등 다양한 형태의 갑질과 성추행을 당했다고 증언했습니다.</t>
+          <t>피자헛 가맹점주들이 본사를 상대로 제기한 차액가맹금 부당이득 반환 소송에서 2심 법원이 가맹점주들의 손을 들어주며 본사에 약 210억 원을 반환하라고 판결했다. 이 판결은 국내 프랜차이즈 업계의 99%에 해당하는 관행에 대한 경종을 울리며, 다수의 프랜차이즈 본사들이 유사 소송에 직면할 가능성을 높였다. 피자헛 본사는 이로 인해 회생절차를 신청했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>약손명가 본사 및 대표, 이사의 갑질, 성추행, 공갈, 사기, 배임 혐의가 구체적으로 특정되어 상대방 책임이 명확합니다. 가맹점주 33명이 170억원대 손해배상 소송을 제기하여 집단적 피해와 큰 피해 규모를 보이며, 경찰 수사가 시작되어 공적 절차가 진행 중입니다. JTBC 보도 및 점주들의 증언 등 증거 확보 가능성도 높습니다.</t>
+          <t>2심 법원 판결로 본사의 차액가맹금 수취가 부당이득으로 인정되어 상대방 책임이 명확하며 (적합 조건 1), 94명의 가맹점주가 승소하고 210억 원 규모의 피해가 인정되어 집단적 피해 및 피해 규모가 크다 (적합 조건 3, 4). 또한, 이미 법원 판결이 나와 증거 확보가 용이하다 (적합 조건 5). 비록 피자헛 본사는 회생절차를 신청했으나, 이번 판결은 국내 프랜차이즈 업계 전반에 걸쳐 유사 소송의 가능성을 열어 소송금융 투자 기회가 매우 높다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>170억원대</t>
+          <t>약 210억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>가맹점주 33명</t>
+          <t>94명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>쌍꺼풀 수술도 허락 받아야 …'약손명가' 점주들, 본사 소송</t>
+          <t>[박재형 칼럼] 프랜차이즈 업계를 뒤흔들고 있는 차액가맹금 이슈</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>financialreview.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1956986</t>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41437</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:29:40.187191+00:00</t>
+          <t>2026-04-06 12:16:24.249956+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>주식회사 엠지씨글로벌</t>
+          <t>약손명가 본사, A 대표, B 이사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>서울중앙지법에 부당이득 반환 청구 소송 제기</t>
+          <t>가맹점주들이 본사를 상대로 손해배상 소송을 제기했으며, 대표와 이사에 대한 형사 고소로 경찰 수사가 시작되었습니다.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>메가커피 가맹점주 323명이 가맹본부인 주식회사 엠지씨글로벌을 상대로 부당이득 반환 청구 소송을 서울중앙지법에 제기했습니다. 점주들은 가맹본부가 부당하게 차액가맹금을 수취했다고 주장하며 집단 법정 대응에 나섰습니다.</t>
+          <t>피부관리 프랜차이즈 약손명가의 가맹점주 33명이 본사를 상대로 170억원대 손해배상 소송을 제기했습니다. 이들은 설립자 A 대표의 성추행과 B 이사의 갑질, 공갈, 사기, 배임 혐의를 주장하며 형사 고소도 진행했으며, 경찰은 피해자 조사를 시작했습니다. 점주들은 외모 평가, 숙제 강요, 벌금 부과, 비키니 파티 강요 등 다양한 형태의 갑질과 성추행을 당했다고 증언했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>메가커피 가맹본부인 주식회사 엠지씨글로벌은 대기업에 준하는 자력을 가질 것으로 예상됩니다. 323명의 가맹점주가 집단소송을 제기하여 집단적 피해(조건 3) 및 상당한 피해 규모(조건 4)가 명확하며, 차액가맹금 관련 분쟁은 계약 및 거래 내역을 통해 증거 확보가 용이할 수 있습니다(조건 5).</t>
+          <t>약손명가 본사 및 대표, 이사의 갑질, 성추행, 공갈, 사기, 배임 혐의가 구체적으로 특정되어 상대방 책임이 명확합니다. 가맹점주 33명이 170억원대 손해배상 소송을 제기하여 집단적 피해와 큰 피해 규모를 보이며, 경찰 수사가 시작되어 공적 절차가 진행 중입니다. JTBC 보도 및 점주들의 증언 등 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>170억원대</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>323명</t>
+          <t>가맹점주 33명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>메가커피 점주 323명 집단소송… 부당수취 차액가맹금 돌려달라</t>
+          <t>쌍꺼풀 수술도 허락 받아야 …'약손명가' 점주들, 본사 소송</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026040217285900635</t>
+          <t>http://www.inews24.com/view/1956986</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 12:43:03.956153+00:00</t>
+          <t>2026-04-04 00:29:40.187191+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>BGF리테일</t>
+          <t>주식회사 엠지씨글로벌</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 판결</t>
+          <t>서울중앙지법에 부당이득 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>BGF리테일을 상대로 제기된 손해배상 청구 소송에서 서울중앙지법은 BGF리테일이 A씨에게 약 4300만 원을 배상하라는 원고 일부 승소 판결을 내렸습니다. 이 판결은 2026년 1월 말에 선고되었습니다.</t>
+          <t>메가커피 가맹점주 323명이 가맹본부인 주식회사 엠지씨글로벌을 상대로 부당이득 반환 청구 소송을 서울중앙지법에 제기했습니다. 점주들은 가맹본부가 부당하게 차액가맹금을 수취했다고 주장하며 집단 법정 대응에 나섰습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>BGF리테일은 자력이 충분한 대기업이며(적합 조건 2), 법원에서 원고 일부 승소 판결이 내려져 책임이 인정되었습니다(적합 조건 1). 다만, 기사상으로는 개별 소송으로 보이며, 피해 규모가 소송금융 투자에 '매우 큼'으로 보기에는 다소 부족합니다.</t>
+          <t>메가커피 가맹본부인 주식회사 엠지씨글로벌은 대기업에 준하는 자력을 가질 것으로 예상됩니다. 323명의 가맹점주가 집단소송을 제기하여 집단적 피해(조건 3) 및 상당한 피해 규모(조건 4)가 명확하며, 차액가맹금 관련 분쟁은 계약 및 거래 내역을 통해 증거 확보가 용이할 수 있습니다(조건 5).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>약 4300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>323명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[Who Is ?] 민승배 BGF리테일 대표이사</t>
+          <t>메가커피 점주 323명 집단소송… 부당수취 차액가맹금 돌려달라</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434209</t>
+          <t>https://www.ddaily.co.kr/page/view/2026040217285900635</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 00:48:40.818290+00:00</t>
+          <t>2026-04-02 12:43:03.956153+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>더본코리아</t>
+          <t>BGF리테일</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>국회 을지로위원회 조정권고안 거부, 일부 가맹점주 소송 진행 중</t>
+          <t>1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>더본코리아와 가맹점주들 간의 분쟁이 격화되고 있으며, 더본코리아가 국회 을지로위원회의 최종 조정권고안을 거부했다. 이와 함께 비판적 유튜버에 대한 법적 대응을 예고하고 일부 점주 소송이 진행 중인 것으로 알려졌다. 이는 다수의 가맹점주들이 피해를 주장하며 법적 분쟁으로 이어지고 있음을 시사한다.</t>
+          <t>BGF리테일을 상대로 제기된 손해배상 청구 소송에서 서울중앙지법은 BGF리테일이 A씨에게 약 4300만 원을 배상하라는 원고 일부 승소 판결을 내렸습니다. 이 판결은 2026년 1월 말에 선고되었습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>더본코리아는 대기업으로 자력이 충분하며(적합 조건 2), 다수의 가맹점주들이 공동 성명을 내고 국회 을지로위원회의 조정 절차까지 진행된 점은 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6)을 보여줍니다. 조정안 거부로 분쟁이 격화되고 일부 소송이 진행 중이므로 소송금융 투자 가능성이 높습니다.</t>
+          <t>BGF리테일은 자력이 충분한 대기업이며(적합 조건 2), 법원에서 원고 일부 승소 판결이 내려져 책임이 인정되었습니다(적합 조건 1). 다만, 기사상으로는 개별 소송으로 보이며, 피해 규모가 소송금융 투자에 '매우 큼'으로 보기에는 다소 부족합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 4300만 원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>가맹점주 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[분쟁과 조정] 더본코리아-가맹점주 진실공방 격화</t>
+          <t>[Who Is ?] 민승배 BGF리테일 대표이사</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564244&amp;class=17&amp;grp=</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434209</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-09 12:54:59.486811+00:00</t>
+          <t>2026-03-27 00:48:40.818290+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>더본코리아</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>공정거래위원회 조사 진행 중</t>
+          <t>국회 을지로위원회 조정권고안 거부, 일부 가맹점주 소송 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>연돈볼카츠 가맹점주들이 본사인 더본코리아를 상대로 창업 시 제시된 매출액과 실제 매출액의 차이, 메뉴 가격 결정권 침해 등을 주장하며 공정거래위원회에 신고했습니다. 본사는 점주들의 운영 태도를 문제 삼으며 갈등이 심화되고 있으며, 프랜차이즈 시스템의 중요성에 대한 논의가 이어지고 있습니다.</t>
+          <t>더본코리아와 가맹점주들 간의 분쟁이 격화되고 있으며, 더본코리아가 국회 을지로위원회의 최종 조정권고안을 거부했다. 이와 함께 비판적 유튜버에 대한 법적 대응을 예고하고 일부 점주 소송이 진행 중인 것으로 알려졌다. 이는 다수의 가맹점주들이 피해를 주장하며 법적 분쟁으로 이어지고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>더본코리아는 자력이 충분한 대기업이며, 다수의 가맹점주들이 매출액 과장 및 가격 결정권 침해를 주장하며 집단적 피해를 호소하고 있습니다. 이미 공정거래위원회에 신고되어 조사가 진행 중이므로(공적 절차 진행 중), 공적 절차를 통해 증거 확보 및 책임 규명이 이루어질 가능성이 높습니다.</t>
+          <t>더본코리아는 대기업으로 자력이 충분하며(적합 조건 2), 다수의 가맹점주들이 공동 성명을 내고 국회 을지로위원회의 조정 절차까지 진행된 점은 집단적 피해(적합 조건 3) 및 공적 절차 진행(적합 조건 6)을 보여줍니다. 조정안 거부로 분쟁이 격화되고 일부 소송이 진행 중이므로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>가맹점주 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[박재형 칼럼] 연돈볼카츠 사태로 보는 프랜차이즈 시스템의 중요성</t>
+          <t>[분쟁과 조정] 더본코리아-가맹점주 진실공방 격화</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>financialreview.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=40753</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564244&amp;class=17&amp;grp=</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-09 12:19:14.782980+00:00</t>
+          <t>2026-03-09 12:54:59.486811+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>프랜차이즈 분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
+          <t>더본코리아</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>공정거래위원회 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>연돈볼카츠 가맹점주들이 본사인 더본코리아를 상대로 창업 시 제시된 매출액과 실제 매출액의 차이, 메뉴 가격 결정권 침해 등을 주장하며 공정거래위원회에 신고했습니다. 본사는 점주들의 운영 태도를 문제 삼으며 갈등이 심화되고 있으며, 프랜차이즈 시스템의 중요성에 대한 논의가 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>더본코리아는 자력이 충분한 대기업이며, 다수의 가맹점주들이 매출액 과장 및 가격 결정권 침해를 주장하며 집단적 피해를 호소하고 있습니다. 이미 공정거래위원회에 신고되어 조사가 진행 중이므로(공적 절차 진행 중), 공적 절차를 통해 증거 확보 및 책임 규명이 이루어질 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>[박재형 칼럼] 연돈볼카츠 사태로 보는 프랜차이즈 시스템의 중요성</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>financialreview.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=40753</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:19:14.782980+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>프랜차이즈 분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
           <t>다수 프랜차이즈 본사</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>대법원 판결 이후 가맹점주 집단소송 준비 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>대법원이 한국피자헛에 미공개 차액가맹금 215억 원을 반환하라는 확정판결을 내리면서, 프랜차이즈 업계 전반에 걸쳐 가맹점주들의 집단소송이 예상되고 있다. 많은 로펌들이 관련 전담팀을 꾸리며 소송 준비에 착수하고 있어, 프랜차이즈 본사들은 줄소송에 대한 부담감을 느끼고 있다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>대법원 확정판결로 차액가맹금의 부당이득 반환 책임이 명확해졌으며(적합 조건 1), 대기업 프랜차이즈 본사를 상대로 한 집단소송 가능성이 높고(적합 조건 2, 3), 한국피자헛 사례만 215억 원으로 피해 규모가 크며(적합 조건 4), 대법원 판결이 강력한 증거가 될 수 있음(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>215억 원 (한국피자헛 사례), 업계 전체로는 수천억 원 이상 추정</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>가맹점주 다수</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>[기자의 눈] 차액가맹금 분쟁, 프랜차이즈산업 성장 자양분 되길</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>ekn.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.ekn.kr/web/view.php?key=20260226028303118</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-26 13:02:25.118789+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>