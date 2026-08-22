--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="44" customWidth="1" min="8" max="8"/>
     <col width="45" customWidth="1" min="9" max="9"/>
-    <col width="45" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
+    <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -542,896 +542,968 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>주요 SNS 플랫폼 사업자</t>
+          <t>메타</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 법원 판결로 법적 책임성 확보 계기 마련, 국내 규제 및 소송 논의 중</t>
+          <t>뉴멕시코주 법원 배상 명령 선고, 메타 항소 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>김종철 방송미디어통신위원회 위원장이 청소년 SNS 과몰입 문제 해결을 위해 규제 일변도 방식보다는 플랫폼 사업자의 법적 책임성을 확보하는 것이 중요하다고 강조했습니다. 미국 법원에서 SNS 플랫폼 사업자의 손해배상 책임 근거가 마련된 것을 언급하며, 국내에서도 청소년 SNS 문제에 대한 맞춤형 규제와 보호 방안을 모색 중입니다.</t>
+          <t>메타가 아동 안전 문제로 미국 뉴멕시코주 소송에서 총 9억4200만달러(약 1조3000억원)의 배상 명령을 받았다. 법원은 메타의 페이스북과 인스타그램 플랫폼 설계 및 추천 알고리즘이 청소년 정신건강 문제와 유해 콘텐츠 노출 위험을 키웠다고 판단했다. 메타는 이번 판결에 항소할 계획이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>미국 법원에서 청소년 SNS 과몰입 및 중독성 설계 구조에 대한 플랫폼 사업자의 손해배상 책임 근거를 마련하여 상대방 책임이 비교적 명확해졌습니다. 주요 SNS 플랫폼 사업자는 자력이 충분하며, 청소년 다수가 피해를 입을 수 있는 집단적 피해 가능성이 높습니다. 또한, 과몰입 및 중독으로 인한 정신적, 사회적 피해는 규모가 클 수 있으며, 미국 법원 판결이 중요한 증거가 될 수 있습니다.</t>
+          <t>메타라는 대기업이 피고이며(적합 조건 2), 뉴멕시코주 법원이 플랫폼 설계 및 추천 알고리즘이 아동 정신건강에 유해하다고 판단하여 책임이 명확함(적합 조건 1). 총 1조 3천억 원 규모의 배상 명령이 내려져 피해 규모가 매우 크고(적합 조건 4), 다수의 아동 이용자가 피해를 입은 집단적 피해에 해당함(적합 조건 3). 이미 법원 판결이 선고되어 객관적 증거가 확보된 상태임(적합 조건 5).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
+          <t>총 9억4200만달러 (한화 약 1조3000억원)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>김종철 위원장  청소년 SNS 금지로 과몰입 문제 해결 못해</t>
+          <t>메타, 아동 안전 소송서 추가 8천억 원 배상 명령…총 부담액 1조 3천억...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>news.appstory.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260330165835</t>
+          <t>https://news.appstory.co.kr/daily19466</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-30 12:57:34.391760+00:00</t>
+          <t>2026-08-09 07:02:22.791529+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>메타, 구글</t>
+          <t>주요 SNS 플랫폼 사업자</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>로스앤젤레스 배심원단 배상 명령, 뉴멕시코주 평결</t>
+          <t>미국 법원 판결로 법적 책임성 확보 계기 마련, 국내 규제 및 소송 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>로스앤젤레스 배심원단이 청소년 이용자 피해 관련 소송에서 메타와 구글에 총 600만 달러 배상을 명령했으며, 메타는 앞서 뉴멕시코주 사건에서 3억7500만 달러 평결을 받은 바 있다. 이는 대형 기술 기업의 플랫폼 책임과 관련된 사건으로, 다수의 피해자와 상당한 피해 규모를 포함한다.</t>
+          <t>김종철 방송미디어통신위원회 위원장이 청소년 SNS 과몰입 문제 해결을 위해 규제 일변도 방식보다는 플랫폼 사업자의 법적 책임성을 확보하는 것이 중요하다고 강조했습니다. 미국 법원에서 SNS 플랫폼 사업자의 손해배상 책임 근거가 마련된 것을 언급하며, 국내에서도 청소년 SNS 문제에 대한 맞춤형 규제와 보호 방안을 모색 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건에 따라 대기업인 메타와 구글이 피고로 자력이 충분하며(조건 2), 배심원단의 배상 명령으로 책임이 비교적 명확하다(조건 1). 청소년 이용자 피해는 집단적 피해(조건 3)에 해당하며, 이미 수억 달러 규모의 배상 명령이 내려져 피해 규모가 크다(조건 4). 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
+          <t>미국 법원에서 청소년 SNS 과몰입 및 중독성 설계 구조에 대한 플랫폼 사업자의 손해배상 책임 근거를 마련하여 상대방 책임이 비교적 명확해졌습니다. 주요 SNS 플랫폼 사업자는 자력이 충분하며, 청소년 다수가 피해를 입을 수 있는 집단적 피해 가능성이 높습니다. 또한, 과몰입 및 중독으로 인한 정신적, 사회적 피해는 규모가 클 수 있으며, 미국 법원 판결이 중요한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>총 600만 달러 (약 88억원) 및 3억7500만 달러 (약 5510억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>청소년 이용자 다수</t>
+          <t>청소년 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[뉴욕증시 마감] 트럼프 압박에 증시 흔들…나스닥 10% 넘게 밀려</t>
+          <t>김종철 위원장  청소년 SNS 금지로 과몰입 문제 해결 못해</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260327081041681</t>
+          <t>https://zdnet.co.kr/view/?no=20260330165835</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 00:50:42.830985+00:00</t>
+          <t>2026-03-30 12:57:34.391760+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>메타, 구글</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>미국 캘리포니아주 1심 법원 배심원단 평결(600만 달러 배상), 메타와 구글 항소 예정. 미국 전역에서 약 2000건 이상의 관련 소송이 진행 중이며, 국내외에서 규제 논의 활발.</t>
+          <t>로스앤젤레스 배심원단 배상 명령, 뉴멕시코주 평결</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>미국 법원에서 SNS 사용이 청소년 정신 건강에 유해하다는 배심원단의 첫 평결이 나왔다. 메타와 구글이 청소년들의 SNS 중독에 책임이 있다며 600만 달러(약 90억원)를 배상하라는 평결을 받았으나, 양사는 항소할 예정이다. 이번 평결은 SNS 중독 관련 다른 소송에 영향을 미칠 '선도 재판'이 될 것으로 전망되며, 미국 전역에서 약 2000건 이상의 관련 소송이 진행 중이다.</t>
+          <t>로스앤젤레스 배심원단이 청소년 이용자 피해 관련 소송에서 메타와 구글에 총 600만 달러 배상을 명령했으며, 메타는 앞서 뉴멕시코주 사건에서 3억7500만 달러 평결을 받은 바 있다. 이는 대형 기술 기업의 플랫폼 책임과 관련된 사건으로, 다수의 피해자와 상당한 피해 규모를 포함한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>메타, 구글 등 빅테크 기업의 책임이 미국 법원 배심원단 평결로 인정되었고, 이들 기업은 충분한 자력을 보유하고 있습니다. SNS 중독으로 인한 청소년 정신 건강 피해는 집단적이며, 미국 전역에서 2000건 이상의 관련 소송이 진행 중이거나 예상되어 피해 규모가 매우 클 것으로 보입니다. 또한, 각국 정부 및 사법당국에서 플랫폼의 사용자 보호 책임을 강화하는 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건에 따라 대기업인 메타와 구글이 피고로 자력이 충분하며(조건 2), 배심원단의 배상 명령으로 책임이 비교적 명확하다(조건 1). 청소년 이용자 피해는 집단적 피해(조건 3)에 해당하며, 이미 수억 달러 규모의 배상 명령이 내려져 피해 규모가 크다(조건 4). 이는 소송금융 투자에 매우 적합한 조건들을 충족한다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>최소 90억원 (미국 첫 평결 기준, 향후 확대 가능성 높음)</t>
+          <t>총 600만 달러 (약 88억원) 및 3억7500만 달러 (약 5510억원)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미국 전역 2000건 이상 소송 관련 다수 청소년, 국내외 잠재적 피해자 다수</t>
+          <t>청소년 이용자 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>청소년 SNS 중독 범인 된 메타·구글… 90억 배상하라  첫 평결 [팩플]</t>
+          <t>[뉴욕증시 마감] 트럼프 압박에 증시 흔들…나스닥 10% 넘게 밀려</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415145</t>
+          <t>https://www.ajunews.com/view/20260327081041681</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-26 13:18:30.500437+00:00</t>
+          <t>2026-03-27 00:50:42.830985+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>메타 (Meta Platforms, Inc.)</t>
+          <t>메타, 구글</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>미국 뉴멕시코주 법원 배심원단 평결, 메타 항소 예정</t>
+          <t>미국 캘리포니아주 1심 법원 배심원단 평결(600만 달러 배상), 메타와 구글 항소 예정. 미국 전역에서 약 2000건 이상의 관련 소송이 진행 중이며, 국내외에서 규제 논의 활발.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>미국 뉴멕시코주 법원 배심원단이 메타가 자사 플랫폼에서 아동 성착취를 방치하여 아동의 안전을 해쳤다며 5600억원의 배상 평결을 내렸습니다. 검찰은 메타가 아동 보호 의무를 다하지 못했다고 주장하며 잠복 수사를 통해 수천 건의 위반 행위를 적발했습니다. 메타는 평결에 동의하지 않으며 항소 의사를 밝혔고, 최종 판결은 5월에 결정될 예정입니다.</t>
+          <t>미국 법원에서 SNS 사용이 청소년 정신 건강에 유해하다는 배심원단의 첫 평결이 나왔다. 메타와 구글이 청소년들의 SNS 중독에 책임이 있다며 600만 달러(약 90억원)를 배상하라는 평결을 받았으나, 양사는 항소할 예정이다. 이번 평결은 SNS 중독 관련 다른 소송에 영향을 미칠 '선도 재판'이 될 것으로 전망되며, 미국 전역에서 약 2000건 이상의 관련 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>메타는 대기업으로 자력이 충분하며(적합 조건 2), 아동 성착취 방치에 대한 책임이 배심원단 평결로 명확히 인정되었습니다(적합 조건 1). 뉴멕시코주 검찰의 잠복 수사로 수천 건의 위반 행위가 적발되어 집단적 피해 가능성이 높고(적합 조건 3), 이미 5600억원의 배상 평결이 나와 피해 규모가 큽니다(적합 조건 4). 또한 검찰 수사 및 법원 평결을 통해 증거 확보가 용이합니다(적합 조건 5). 메타가 항소 의사를 밝혀 아직 종결되지 않은 사건입니다.</t>
+          <t>메타, 구글 등 빅테크 기업의 책임이 미국 법원 배심원단 평결로 인정되었고, 이들 기업은 충분한 자력을 보유하고 있습니다. SNS 중독으로 인한 청소년 정신 건강 피해는 집단적이며, 미국 전역에서 2000건 이상의 관련 소송이 진행 중이거나 예상되어 피해 규모가 매우 클 것으로 보입니다. 또한, 각국 정부 및 사법당국에서 플랫폼의 사용자 보호 책임을 강화하는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>5600억원 (뉴멕시코주 법원 평결액, 개별 피해자 손해배상액 미상)</t>
+          <t>최소 90억원 (미국 첫 평결 기준, 향후 확대 가능성 높음)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>수천 건의 위반 행위 적발, 다수의 아동 피해자 예상</t>
+          <t>미국 전역 2000건 이상 소송 관련 다수 청소년, 국내외 잠재적 피해자 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“아동 성착취 방치하고 대중에 거짓말”…미 법원, 메타에 5600억원 벌...</t>
+          <t>청소년 SNS 중독 범인 된 메타·구글… 90억 배상하라  첫 평결 [팩플]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603261813001</t>
+          <t>https://www.joongang.co.kr/article/25415145</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 13:12:22.299133+00:00</t>
+          <t>2026-03-26 13:18:30.500437+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>메타, 유튜브</t>
+          <t>메타 (Meta Platforms, Inc.)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>미국 법원 손해배상 책임 인정, 유사 소송 확산 중</t>
+          <t>미국 뉴멕시코주 법원 배심원단 평결, 메타 항소 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국 법원이 메타와 유튜브에 손해배상 책임을 인정하는 첫 사례가 나왔습니다. 이는 소셜미디어 기업을 상대로 한 유사 소송이 확산될 가능성을 높이고 있습니다. 이미 교육구와 40개 이상의 주 법무장관들이 해당 플랫폼의 사회적 피해를 주장하며 별도의 소송을 제기한 상태입니다.</t>
+          <t>미국 뉴멕시코주 법원 배심원단이 메타가 자사 플랫폼에서 아동 성착취를 방치하여 아동의 안전을 해쳤다며 5600억원의 배상 평결을 내렸습니다. 검찰은 메타가 아동 보호 의무를 다하지 못했다고 주장하며 잠복 수사를 통해 수천 건의 위반 행위를 적발했습니다. 메타는 평결에 동의하지 않으며 항소 의사를 밝혔고, 최종 판결은 5월에 결정될 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>미국 법원이 메타와 유튜브의 손해배상 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 이들은 자력이 충분한 대형 IT 기업입니다(적합 조건 2). 교육구와 40개 이상의 주 법무장관들이 별도 소송을 제기하는 등 집단적 피해 가능성이 높고(적합 조건 3), 법원의 책임 인정 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 이미 다수의 공적 절차(소송)가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>메타는 대기업으로 자력이 충분하며(적합 조건 2), 아동 성착취 방치에 대한 책임이 배심원단 평결로 명확히 인정되었습니다(적합 조건 1). 뉴멕시코주 검찰의 잠복 수사로 수천 건의 위반 행위가 적발되어 집단적 피해 가능성이 높고(적합 조건 3), 이미 5600억원의 배상 평결이 나와 피해 규모가 큽니다(적합 조건 4). 또한 검찰 수사 및 법원 평결을 통해 증거 확보가 용이합니다(적합 조건 5). 메타가 항소 의사를 밝혀 아직 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5600억원 (뉴멕시코주 법원 평결액, 개별 피해자 손해배상액 미상)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 건의 위반 행위 적발, 다수의 아동 피해자 예상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>美 법원, 메타·유튜브에 손해배상 책임 인정…유사 소송 확산 가능성[...</t>
+          <t>“아동 성착취 방치하고 대중에 거짓말”…미 법원, 메타에 5600억원 벌...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565349&amp;class=18&amp;grp=</t>
+          <t>https://www.khan.co.kr/article/202603261813001</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 12:58:35.090187+00:00</t>
+          <t>2026-03-26 13:12:22.299133+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>메타</t>
+          <t>메타, 유튜브</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>뉴멕시코주에서 5000억 원대 배상소송 패소 판결, 미국 내 30여 개 주에서 유사 소송 진행 중</t>
+          <t>미국 법원 손해배상 책임 인정, 유사 소송 확산 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>메타가 아동 성착취 방치 문제로 뉴멕시코주에서 5000억 원대 배상소송에 패소했다. 이는 소셜미디어 기업이 아동 안전 문제에 대해 대규모 법적 책임을 인정한 첫 사례로 평가된다. 현재 미국 내 30여 개 주에서도 메타를 상대로 유사한 취지의 공동 소송이 진행 중이다.</t>
+          <t>미국 법원이 메타와 유튜브에 손해배상 책임을 인정하는 첫 사례가 나왔습니다. 이는 소셜미디어 기업을 상대로 한 유사 소송이 확산될 가능성을 높이고 있습니다. 이미 교육구와 40개 이상의 주 법무장관들이 해당 플랫폼의 사회적 피해를 주장하며 별도의 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>메타는 대기업으로 자력이 충분하고(적합 조건 2), 아동 성착취 방치라는 책임이 명확하며(적합 조건 1), 뉴멕시코에서 5000억 원대 배상소송에 패소하여 피해 규모가 매우 크다(적합 조건 4). 또한 미국 내 30여 개 주에서 유사한 공동 소송이 진행 중이므로 집단적 피해가 명확하고(적합 조건 3), 이미 판결이 나온 만큼 증거 확보도 용이하다(적합 조건 5).</t>
+          <t>미국 법원이 메타와 유튜브의 손해배상 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 이들은 자력이 충분한 대형 IT 기업입니다(적합 조건 2). 교육구와 40개 이상의 주 법무장관들이 별도 소송을 제기하는 등 집단적 피해 가능성이 높고(적합 조건 3), 법원의 책임 인정 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 이미 다수의 공적 절차(소송)가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>5000억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'아동 성착취 방치' 메타, 뉴멕시코서 5000억 원대 배상소송 패소</t>
+          <t>美 법원, 메타·유튜브에 손해배상 책임 인정…유사 소송 확산 가능성[...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>esgeconomy.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14927</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565349&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-25 12:44:19.939172+00:00</t>
+          <t>2026-03-26 12:58:35.090187+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>메타</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주 정부 잠입 조사로 시작된 소송 진행 중, 캘리포니아주 로스앤젤레스에서도 유사 소송 진행 중</t>
+          <t>뉴멕시코주에서 5000억 원대 배상소송 패소 판결, 미국 내 30여 개 주에서 유사 소송 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>메타가 아동 보호 실패 책임을 인정하고 3억7500만달러의 벌금을 부과받았습니다. 이 소송은 2023년 주 정부의 잠입 조사에서 시작되었으며, 캘리포니아주 로스앤젤레스에서도 수천 명의 피해자가 관련된 메타와 유튜브를 상대로 한 유사 소송이 진행 중입니다.</t>
+          <t>메타가 아동 성착취 방치 문제로 뉴멕시코주에서 5000억 원대 배상소송에 패소했다. 이는 소셜미디어 기업이 아동 안전 문제에 대해 대규모 법적 책임을 인정한 첫 사례로 평가된다. 현재 미국 내 30여 개 주에서도 메타를 상대로 유사한 취지의 공동 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>메타가 아동 보호 실패 책임을 인정하고 3억7500만달러의 벌금을 부과받아 상대방 책임이 명확하고 피해 규모가 큽니다. 주 정부의 잠입 조사로 증거 확보가 용이하며, 메타는 자력이 충분한 대기업입니다. 또한, 유사 소송에서 수천 명의 피해자가 언급되어 집단적 피해 가능성이 높습니다.</t>
+          <t>메타는 대기업으로 자력이 충분하고(적합 조건 2), 아동 성착취 방치라는 책임이 명확하며(적합 조건 1), 뉴멕시코에서 5000억 원대 배상소송에 패소하여 피해 규모가 매우 크다(적합 조건 4). 또한 미국 내 30여 개 주에서 유사한 공동 소송이 진행 중이므로 집단적 피해가 명확하고(적합 조건 3), 이미 판결이 나온 만큼 증거 확보도 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>3억7500만달러</t>
+          <t>5000억 원대</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>수천 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>메타, 아동 보호 실패 책임 인정…3억7500만달러 벌금</t>
+          <t>'아동 성착취 방치' 메타, 뉴멕시코서 5000억 원대 배상소송 패소</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703312</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14927</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-25 00:45:10.116631+00:00</t>
+          <t>2026-03-25 12:44:19.939172+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>커넥트인</t>
+          <t>메타</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사 소송 1심 벌금형 선고, 특별법안 발의 촉구 및 민사 소송 추진 중</t>
+          <t>주 정부 잠입 조사로 시작된 소송 진행 중, 캘리포니아주 로스앤젤레스에서도 유사 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>'커넥트인' 관련 사건으로, 이용자들이 성매매 혐의로 형사 소송 1심에서 벌금형을 선고받았다. 로펌 L J가 피해자 변호를 맡아 특별법안 발의를 촉구하며 민사 소송을 추진 중이다. 이는 플랫폼의 불법 행위로 인한 집단적 피해와 관련된 사건으로 보인다.</t>
+          <t>메타가 아동 보호 실패 책임을 인정하고 3억7500만달러의 벌금을 부과받았습니다. 이 소송은 2023년 주 정부의 잠입 조사에서 시작되었으며, 캘리포니아주 로스앤젤레스에서도 수천 명의 피해자가 관련된 메타와 유튜브를 상대로 한 유사 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방인 '커넥트인'이 특정되어 책임 소재가 명확하며(적합 조건 1), '피해자들'과 '이용자들'이라는 표현으로 보아 다수의 피해자가 존재하여 집단적 피해에 해당합니다(적합 조건 3). 이미 형사 소송 1심 판결이 있었고 특별법안 발의 촉구 및 민사 소송 추진 중이므로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 상대방의 자력이나 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
+          <t>메타가 아동 보호 실패 책임을 인정하고 3억7500만달러의 벌금을 부과받아 상대방 책임이 명확하고 피해 규모가 큽니다. 주 정부의 잠입 조사로 증거 확보가 용이하며, 메타는 자력이 충분한 대기업입니다. 또한, 유사 소송에서 수천 명의 피해자가 언급되어 집단적 피해 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억7500만달러</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'아너' 이나영·정은채·이청아, '커넥트인' 폭로…연우진 몰락 엔딩</t>
+          <t>메타, 아동 보호 실패 책임 인정…3억7500만달러 벌금</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=722799</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703312</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-11 00:48:57.585250+00:00</t>
+          <t>2026-03-25 00:45:10.116631+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>로블록스</t>
+          <t>커넥트인</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>미국·호주에서 집단 소송 진행 중, 각국 정부 조사도 잇따라 진행 중</t>
+          <t>형사 소송 1심 벌금형 선고, 특별법안 발의 촉구 및 민사 소송 추진 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>글로벌 게임 플랫폼 로블록스가 미성년자 보호 조치 미흡 문제로 미국과 호주에서 잇따른 집단 소송에 휘말렸습니다. 각국 정부의 조사도 진행되고 있어, 미성년자 안전망에 대한 논란이 커지고 있습니다.</t>
+          <t>'커넥트인' 관련 사건으로, 이용자들이 성매매 혐의로 형사 소송 1심에서 벌금형을 선고받았다. 로펌 L J가 피해자 변호를 맡아 특별법안 발의를 촉구하며 민사 소송을 추진 중이다. 이는 플랫폼의 불법 행위로 인한 집단적 피해와 관련된 사건으로 보인다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>글로벌 게임 플랫폼 로블록스의 미성년자 보호 조치 미흡으로 상대방 책임이 명확하며(적합 조건 1), 상대방은 글로벌 기업으로 자력이 충분합니다(적합 조건 2). 이미 미국과 호주에서 집단 소송이 진행 중이며(적합 조건 3), 각국 정부 조사도 잇따라 진행되고 있어 증거 확보 및 공적 절차 진행 중인 점도 적합합니다(적합 조건 5, 6).</t>
+          <t>상대방인 '커넥트인'이 특정되어 책임 소재가 명확하며(적합 조건 1), '피해자들'과 '이용자들'이라는 표현으로 보아 다수의 피해자가 존재하여 집단적 피해에 해당합니다(적합 조건 3). 이미 형사 소송 1심 판결이 있었고 특별법안 발의 촉구 및 민사 소송 추진 중이므로 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 상대방의 자력이나 구체적인 피해 금액은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미성년자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>초통령 게임 로블록스, 미성년자 안전망 '구멍' 논란</t>
+          <t>'아너' 이나영·정은채·이청아, '커넥트인' 폭로…연우진 몰락 엔딩</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157497</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=722799</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-28 00:41:03.134986+00:00</t>
+          <t>2026-03-11 00:48:57.585250+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>당근마켓</t>
+          <t>로블록스</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>플랫폼 내 부적절/불법 구인글 지속 발생</t>
+          <t>미국·호주에서 집단 소송 진행 중, 각국 정부 조사도 잇따라 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>지역 기반 중고거래 플랫폼 당근의 아르바이트 구인 서비스 '당근알바'에서 개인의 사적 영역을 침해하거나 불법 소지가 있는 구인글들이 지속적으로 올라와 논란이 되고 있습니다. 전문가들은 아르바이트를 빙자한 보복이나 사적 응징이 법적 책임으로 이어질 수 있다고 경고하며, 플랫폼의 관리 책임과 이용자 보호 문제가 제기되고 있습니다.</t>
+          <t>글로벌 게임 플랫폼 로블록스가 미성년자 보호 조치 미흡 문제로 미국과 호주에서 잇따른 집단 소송에 휘말렸습니다. 각국 정부의 조사도 진행되고 있어, 미성년자 안전망에 대한 논란이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>당근은 충분한 자력을 가진 대규모 플랫폼 운영사이며, 기사에 언급된 문제의 구인글들이 직접적인 증거가 될 수 있어 증거 확보가 용이합니다 (적합 조건 2, 5). 그러나 집단적 피해 규모나 직접적인 금전적 손해가 명확히 특정되지 않아 소송금융 투자 매력도가 낮습니다 (적합 조건 3, 4 미흡). 플랫폼의 부적절/불법 구인글 관리 책임 여부는 법리적 다툼의 여지가 있습니다.</t>
+          <t>글로벌 게임 플랫폼 로블록스의 미성년자 보호 조치 미흡으로 상대방 책임이 명확하며(적합 조건 1), 상대방은 글로벌 기업으로 자력이 충분합니다(적합 조건 2). 이미 미국과 호주에서 집단 소송이 진행 중이며(적합 조건 3), 각국 정부 조사도 잇따라 진행되고 있어 증거 확보 및 공적 절차 진행 중인 점도 적합합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미성년자 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>불륜녀 불러주면 10만원 ... 기상천외한 구인글들에  선 넘었다  논란</t>
+          <t>초통령 게임 로블록스, 미성년자 안전망 '구멍' 논란</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544388</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092157497</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-25 13:11:35.951867+00:00</t>
+          <t>2026-02-28 00:41:03.134986+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>당근마켓</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>캐나다 왕립기마경찰 수사 진행 중, 잠재적 소송 가능성 높음</t>
+          <t>플랫폼 내 부적절/불법 구인글 지속 발생</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>챗GPT 이용자가 총기난사 계획을 챗봇에 묘사했으나, 오픈AI는 이를 인지하고도 당국에 신고하지 않고 계정만 차단했습니다. 이후 실제 총기난사 사건이 발생하여 8명이 사망하고 25명이 부상당했습니다. 이 사건은 AI 개발사의 공공 안전 책임과 개인정보 보호 사이의 딜레마에 대한 논란을 확산시키고 있으며, 유사한 사건으로 미국에서 이미 소송이 제기된 바 있습니다.</t>
+          <t>지역 기반 중고거래 플랫폼 당근의 아르바이트 구인 서비스 '당근알바'에서 개인의 사적 영역을 침해하거나 불법 소지가 있는 구인글들이 지속적으로 올라와 논란이 되고 있습니다. 전문가들은 아르바이트를 빙자한 보복이나 사적 응징이 법적 책임으로 이어질 수 있다고 경고하며, 플랫폼의 관리 책임과 이용자 보호 문제가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>오픈AI가 총기난사 계획을 사전에 인지하고도 당국에 신고하지 않아 대규모 인명 피해가 발생했습니다. 상대방(오픈AI)은 대기업으로 자력이 충분하며, 내부 대화 기록 등 증거 확보 가능성이 높습니다. 8명의 사망자와 25명의 부상자가 발생하여 피해 규모가 크고 집단적 피해에 해당하며, 현재 경찰 수사가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
+          <t>당근은 충분한 자력을 가진 대규모 플랫폼 운영사이며, 기사에 언급된 문제의 구인글들이 직접적인 증거가 될 수 있어 증거 확보가 용이합니다 (적합 조건 2, 5). 그러나 집단적 피해 규모나 직접적인 금전적 손해가 명확히 특정되지 않아 소송금융 투자 매력도가 낮습니다 (적합 조건 3, 4 미흡). 플랫폼의 부적절/불법 구인글 관리 책임 여부는 법리적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>사망 8명, 부상 25명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>총기난사 계획 챗GPT에 다 말했는데…오픈AI는 묵인</t>
+          <t>불륜녀 불러주면 10만원 ... 기상천외한 구인글들에  선 넘었다  논란</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25406471</t>
+          <t>https://www.insight.co.kr/news/544388</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-23 00:34:43.671539+00:00</t>
+          <t>2026-02-25 13:11:35.951867+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>플랫폼 책임</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>캐나다 왕립기마경찰 수사 진행 중, 잠재적 소송 가능성 높음</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>챗GPT 이용자가 총기난사 계획을 챗봇에 묘사했으나, 오픈AI는 이를 인지하고도 당국에 신고하지 않고 계정만 차단했습니다. 이후 실제 총기난사 사건이 발생하여 8명이 사망하고 25명이 부상당했습니다. 이 사건은 AI 개발사의 공공 안전 책임과 개인정보 보호 사이의 딜레마에 대한 논란을 확산시키고 있으며, 유사한 사건으로 미국에서 이미 소송이 제기된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>오픈AI가 총기난사 계획을 사전에 인지하고도 당국에 신고하지 않아 대규모 인명 피해가 발생했습니다. 상대방(오픈AI)은 대기업으로 자력이 충분하며, 내부 대화 기록 등 증거 확보 가능성이 높습니다. 8명의 사망자와 25명의 부상자가 발생하여 피해 규모가 크고 집단적 피해에 해당하며, 현재 경찰 수사가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6 충족)</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>사망 8명, 부상 25명</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>총기난사 계획 챗GPT에 다 말했는데…오픈AI는 묵인</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25406471</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:34:43.671539+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>플랫폼 책임</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
           <t>애플</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>미국 웨스트버지니아주가 애플을 상대로 소송 제기</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>애플이 자사 플랫폼에서 아동 성착취물 유통 및 보관을 수년간 방치했다는 이유로 미국 웨스트버지니아주에 피소되었습니다. 기사는 메타가 수천만 건을 적발할 때 애플은 고작 267건만 적발한 점을 지적하며 애플의 방치 의혹을 제기하고 있습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>애플이라는 자력 충분한 대기업이 피고이며(적합 조건 2), 아동 성착취물 방치라는 중대한 사안으로 상대방 책임이 명확하게 주장되고 있습니다(적합 조건 1). 이는 다수의 아동에게 심각한 피해를 야기할 수 있는 집단적 피해이며(적합 조건 3), 피해의 심각성을 고려할 때 피해 규모가 매우 크다고 볼 수 있습니다(적합 조건 4). 또한, 주정부가 소송을 제기했다는 점에서 상당한 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>아동 다수 (미상)</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>애플, '아동 성착취물 유통·보관' 방치…美 주정부에 피소</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.news1.kr/world/usa-canada/6077012</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-21 18:00:58.109907+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>