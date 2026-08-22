--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$124</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$130</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,61 +440,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N124"/>
+  <dimension ref="A1:N130"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="19" customWidth="1" min="3" max="3"/>
+    <col width="26" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -539,8382 +539,8786 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>제주도교육청, 서귀포시교육지원청, A초등학교</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>제주도교육청 특별감사 요구, 학교폭력대책심의위원회 재심의 요구</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>제주 A초등학교 5학년 학생이 학교폭력으로 인해 투신을 시도했으나 친구들이 막아 최악의 상황은 면했다. 학교와 교육 당국이 이 심각한 사건을 은폐하고 학교 안전 매뉴얼을 준수하지 않았다는 의혹이 제기되었다. 시민단체 '정치하는엄마들'과 피해 학부모들은 제주도교육청에 특별감사 및 책임자 문책, 학교폭력대책심의위원회 재심의를 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>학교 및 교육 당국의 명확한 책임(사건 은폐, 매뉴얼 미준수)이 제기되고 있으며, 상대방(교육청)은 자력이 충분한 공공기관입니다. 초등학생의 투신 시도라는 심각한 피해가 발생했고, 매뉴얼 미준수 등 증거 확보 가능성이 높으며, 특별감사 및 학폭위 재심의 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건 1, 2, 4, 5, 6에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>최소 2명 (주 피해 학생 및 도움 학생)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>정치하는엄마들, 투신 시도 제주 초등생 학교생활 안전대책 요구</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260810142400056?input=1195m</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-10 12:21:49.412581+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>해당 기사는 '학교폭력입니까?'라는 제목으로 학교폭력 사건의 복잡성과 가해자-피해자 구분의 어려움을 다룹니다. 전직 교사이자 학교폭력 전문 변호사가 수백 건의 사건을 마주하며 얻은 경험을 바탕으로 현실의 학교폭력에 대한 통찰을 제공합니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>해당 기사는 학교폭력의 복잡성을 다루는 일반적인 논평 또는 서적 소개에 해당하며, 특정 사건이나 집단적 피해를 언급하지 않습니다. 소송금융 투자 대상으로 검토할 만한 구체적인 피고, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>학교폭력입니까?</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>kyosu.net</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.kyosu.net/news/articleView.html?idxno=208271</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-08-09 07:03:13.388200+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>학교폭력 사안 처리 시스템 개선 논의</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>이 기사는 학교폭력 사안의 조사 및 처리를 학교가 아닌 경찰이나 교육지원청 등 외부 기관으로 이관해야 한다는 교육 현장의 목소리를 담고 있다. 학교가 수사 권한 없이 조사를 진행하는 데 한계가 있으며, 학교가 법률대리인의 소송 전초기지가 되고 있다는 문제점을 제기한다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 기사는 학교폭력 사안 처리 시스템의 문제점을 지적하며 개선을 요구하는 내용으로, 특정 사건이나 구체적인 피해자, 명확한 상대방이 특정되지 않습니다. 소송금융 투자에 필요한 집단적 피해, 큰 피해 규모, 명확한 증거 등 적합 조건에 해당하는 요소가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>머나먼 ‘참교육’…교육현장 “학폭 조사·처분 경찰이 맡아야”</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260715.22012004044</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-07-25 07:01:31.189526+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>10대 가해 학생 3명</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>항소심에서 소년보호처분 결정</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>청양에서 수년간 동급생을 폭행하고 금품을 갈취한 10대 3명이 항소심에서 소년부 송치 결정을 받았습니다. 재판부는 죄질이 무겁지만 피해자가 처벌을 원하지 않고 보호처분이 마땅하다고 판시했습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>가해자들의 책임이 명확하고 항소심까지 진행되어 증거가 확보되었으나(적합 조건 1, 5), 가해자들이 10대 미성년자로 배상 능력이 현저히 낮고(부적합 조건: 상대방 자력 부족), 피해자가 처벌을 원하지 않는다는 점이 명시되어 민사 소송 제기 의지가 불분명합니다. 또한 금품 갈취 규모가 소송금융 투자 기준에 미치지 못할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>청양서 수년간 동급생 폭행·금품갈취한 10대 3명..항소심서 소년부 송...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>tjb.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.tjb.co.kr/news05/bodo/view/id/98572</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-07-11 00:13:55.947749+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>경기도교육감 후보의 학교폭력 대응 정책 공약 발표</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>임태희 경기도교육감 후보가 반성 없는 학교폭력 가해자에 대한 '무관용 원칙'을 선언하며 '피해자 보호 우선', '교육적 해결 최선', '반성 없는 가해자 엄중 처벌'을 골자로 하는 '경기교육 학교폭력 대응 3원칙'을 공약했다. 기존 학교폭력 대응 정책을 강화하고, 악의적 가해 학생에 대한 학교생활기록부 기록 삭제 불가 방안까지 고려하겠다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 경기도교육감 후보의 학교폭력 대응 정책 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 가해자, 피해 규모 등이 전혀 특정되지 않아 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>임태희  반성 없는 ‘학폭 가해자’… 엄중 조치할 것</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026052018485645127?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-06-30 09:40:00.073076+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>현주엽</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>학교폭력 의혹글 작성자에 대한 항소심 무죄 판결</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>현주엽 학교폭력 의혹글 작성자에 대한 항소심에서 '무죄' 판결이 나왔습니다. 1심과 항소심 재판부는 학폭 피해자로 지목된 증인들이 법정에 출석하지 않았고, 수사기관에서의 진술도 신뢰하기 어렵다고 판단했습니다. 이 판결은 학교폭력 의혹의 신빙성을 낮추는 결과로, 피해자 측의 소송 제기 가능성이 희박해 보입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>항소심에서 학교폭력 의혹글 작성자가 '무죄' 판결을 받았으며, 법원은 학폭 피해자로 지목된 증인들의 진술을 신뢰하기 어렵다고 판단했습니다. 이는 상대방 책임의 명확성(적합 조건 1)과 증거 확보 가능성(적합 조건 5)이 매우 낮음을 의미하며, 소송금융 투자 대상으로서의 적합성이 현저히 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>현주엽이 학교폭력  의혹글 작성자...항소심도 '무죄'</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>cjb.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260502503&amp;PRO_CODE=99</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-06-27 16:47:22.989996+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>국동호</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>학교폭력 의혹 제기 및 진실 공방 중, 법적 조치 예고</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>'솔로지옥4' 출연자 국동호가 학교폭력 의혹에 휩싸였다. 현직 변호사 A씨가 국동호의 학폭 방조 및 가해를 주장하며 SNS에 폭로했고, 국동호는 모든 주장을 부인하며 법적 조치를 예고했다. A씨는 추가 피해 제보를 공개하며 재반박했고, 국동호 소속사도 학폭 가담 사실 없음을 확인하며 법적 대응을 시사했다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하지 않고 진실 공방 중이며(적합 조건 1), 객관적인 증거가 아직 공개되지 않았다(적합 조건 5). 피해 규모나 피해자 수가 구체적으로 특정되지 않았고(적합 조건 3, 4), 상대방의 자력도 대기업 수준으로 보기 어렵다(적합 조건 2).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J2" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>목 조르기·금품 갈취vs사실무근 …'솔로지옥4’ 국동호, 현직 변호사와...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-05-05/202605050100018470001186</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-06-02 16:19:35.978168+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>A군, B군, C군</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>항소심에서 소년부 송치 결정</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>10대 가해자들이 동급생을 약 2년간 집단폭행하고 불법 촬영 및 협박하여 600여만원을 갈취한 사건입니다. 1심에서 실형이 선고되었으나, 항소심에서는 가해자들의 반성, 가족의 선도 의지, 피해자의 처벌 불원 의사 등을 참작하여 소년부 송치로 감형되었습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>가해자들이 10대 미성년자로 자력 부족이 예상되며(부적합 조건: 상대방에게 자력이 충분함 해당 없음), 피해 금액(600여만원)이 소송금융 투자 대상으로 크지 않고 피해자도 1명입니다(부적합 조건: 피해 규모가 큼 해당 없음). 또한 피해자가 형사 공탁을 받고 처벌 불원 의사를 밝혀 민사 소송 의지가 낮을 수 있어 소송금융 회수 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H9" t="inlineStr">
         <is>
           <t>600여만원 및 정신적 피해 미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>'동급생 집단폭행·협박' 10대들, 항소심서 소년부 송치 감형</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>kyeonggi.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-05-22</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.kyeonggi.com/article/20260522580434</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-05-31 09:00:44.018187+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>국동호</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>SNS 폭로 및 상대방 부인</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>넷플릭스 '솔로지옥4' 출연자 국동호의 학폭 의혹이 현직 변호사 A씨의 SNS 폭로로 제기되었습니다. A씨는 20년 전 국동호에게 괴롭힘을 당했다고 주장했으나, 국동호는 허위 사실이라며 의혹을 전면 부인하고 있습니다. A씨는 로펌 홍보 의혹에 대해 부인하며 업무 손해를 입고 있다고 해명했습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>상대방(국동호)이 학폭 의혹을 전면 부인하고 있어 책임이 명확하지 않으며, 변호사 A씨 한 명의 피해 주장으로 집단적 피해가 아닙니다. 또한, 20년 전 사건이라 증거 확보 및 구체적인 피해 규모 입증이 어려울 수 있습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I4" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>국동호 학폭 폭로 변호사, 로펌 홍보 의혹에  업무만 손해  해명 [★NEWS...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>starnewskorea.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-05-04</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.starnewskorea.com/star/2026/05/04/2026050420290287402</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-05-20 06:45:27.834269+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F5" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
+      <c r="F11" t="inlineStr">
         <is>
           <t>세종학교지원본부가 학교폭력 심의 전문성 강화를 위한 연수를 개최했다. 이 연수는 학교폭력 사안별 판단 기준, 조치 결정 세부 기준 적용, 심의위원 질의 기법, 불복 절차의 주요 쟁점 및 인용 사례 등을 다루었다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>이 기사는 특정 학교폭력 사건에 대한 것이 아니라, 학교폭력 심의 전문성 강화를 위한 연수 개최 소식이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등 적합 조건에 해당하는 정보가 전혀 없어 투자 부적합하다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>세종학교지원본부, 학교폭력 심의 전문성 강화 연수</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>ggilbo.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-04-26</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.ggilbo.com/news/articleView.html?idxno=1155011</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-05-10 07:00:08.777393+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D6" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>항소심 판결로 학폭 징계 취소</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>법원이 인스타그램 DM 뒷담화나 1인 따돌림 등 특정 유형의 학교폭력에 대해 그 범위를 좁게 해석하는 판결을 내리고 있다. 이는 피해 학생에게 직접 도달하지 않거나 전파 가능성이 없는 경우, 또는 가해 학생이 2인 미만인 경우 학교폭력으로 인정하지 않는 경향을 보여준다. 이러한 법원의 판단은 학교폭력 관련 소송 증가와 함께 학폭 개념 재정립의 방향성을 제시하고 있다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>법원의 최근 판결들은 학교폭력의 범위를 좁게 해석하고 있어, 피해자 측의 소송 승소 가능성이 낮아지고 있다 (적합 조건 1, 5 미충족). 또한, 소송 상대방이 개별 학생 또는 교육기관으로 대기업 등 자력이 충분한 상대방이 아니다 (적합 조건 2 미충족). 기사에 언급된 사례들은 이미 법적 판단이 내려져 징계가 취소된 사건들로, 신규 투자 대상으로서의 매력이 낮다 (부적합 조건 해당).</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>“인스타 DM 뒷담은 학폭 아냐… 따돌림은 2인 이상일 때 성립”</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-09</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/law/2026/04/10/20260410012002?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-04-12 07:01:24.687587+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-[...402 lines deleted...]
-    </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
-      <c r="E13" t="inlineStr"/>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>드라마 내 학교폭력 사건 해결 장면</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>원성수 후보는 학교폭력에 대해 처벌보다는 피해자 회복과 가해자 교육을 강조하는 정교한 접근을 제시했다. 피해자의 장기적인 상처를 인지하며 보호와 치유를 병행해야 한다고 주장했다.</t>
+          <t>드라마 '신이랑 법률사무소'의 한 장면을 묘사한 기사로, 유연석이 이솜의 죽은 언니 귀신과 공조하여 학교폭력 피해자 학생의 문제를 해결하는 내용입니다. 피해 학생의 인생을 구하며 눈물의 포옹으로 마무리되는 엔딩을 보여줍니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 원성수 후보의 학교폭력 정책 방향에 대한 일반적인 논평이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁 당사자가 존재하지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 실제 법적 사건이 아닌 드라마의 줄거리를 묘사하고 있습니다. 소송금융은 실제 분쟁에 투자하므로, 이 사건은 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'처벌보다 회복' … 원성수  학폭, 낙인 아닌 교육으로 풀어야</t>
+          <t>'신이랑' 유연석, 이솜의 죽은 언니에 빙의, 눈물의 '포옹' 엔딩에 시청...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=815484</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=75732</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 00:18:10.845768+00:00</t>
+          <t>2026-04-05 00:23:52.862786+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>가해 학생들</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>가해 학생들이 특수폭행 및 불법 영상 촬영과 배포 혐의로 긴급 체포되며 사건 마무리</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>부산의 한 중학교에서 다문화가정 중학생이 동급생 여러 명에게 집단 폭행을 당했다는 신고가 접수되어 경찰이 수사에 나섰습니다. 경찰은 피해자 진술과 CCTV 분석 등을 토대로 정확한 사건 경위를 조사하고 있습니다.</t>
+          <t>드라마 '신이랑 법률사무소'의 줄거리로, 신이랑 변호사가 학교폭력 피해 학생 서준호를 돕는 내용입니다. 서준호는 가해 학생들에게 폭행과 갈취를 당하고 불법 영상 촬영의 피해자가 되었으나, 용기를 내 증거를 확보하여 가해자들이 긴급 체포되며 사건이 해결됩니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중으로 상대방 책임이 명확해질 가능성이 높고(적합 조건 1, 6), CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 다만 피해자가 1명이고 상대방의 자력이 불분명하여 소송금융 투자로서의 매력도가 낮습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마의 줄거리를 다루고 있어 소송금융 투자 대상으로 부적합합니다. 가상의 사건이므로 실제 투자 검토 대상이 될 수 없습니다. 만약 실제 사건이었다면, 가해자 책임이 명확하고 증거가 확보되었으며 공적 절차가 진행되었으나(적합 조건 1, 5, 6), 사건이 이미 '마무리됐다'고 명시되어 종결된 사건에 해당합니다(부적합 조건). 또한, 가해 학생들의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>다문화가정 중학생 집단 폭행…경찰 수사</t>
+          <t>'신이랑' 이솜, 죽은 언니 빙의한 유연석 끌어안았다⋯시청률 9.5% '1위'</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526730&amp;ref=A</t>
+          <t>http://www.joynews24.com/view/1957061</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:43.093411+00:00</t>
+          <t>2026-04-05 00:23:14.773481+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>부산시교육청 학교폭력전담조사관 파견 및 사상경찰서 수사 진행 중</t>
+          <t>드라마 내에서 가해자 긴급 체포 및 사건 마무리</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>부산의 한 중학교에서 다문화가정 출신 학생 1명이 열댓 명의 학생들에게 집단 폭행을 당해 3주 진단을 받았습니다. 학교 측은 CCTV를 확보하여 교육청에 신고했으며, 현재 부산시교육청과 사상경찰서가 관련 사실을 조사하고 있습니다.</t>
+          <t>SBS 드라마 '신이랑 법률사무소'의 한 에피소드 줄거리로, 변호사 신이랑이 학교폭력 피해 학생 서준호를 돕는 내용이다. 가해 학생들은 폭행, 금품 갈취, 불법 영상 촬영 및 배포 혐의로 긴급 체포되며 사건이 해결된다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>가해 학생들의 집단 폭행 사실이 CCTV로 확보되어 상대방 책임이 명확하고, 교육청과 경찰의 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 가해자가 미성년 학생들로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 줄거리를 다루고 있어 소송금융 투자 대상이 될 수 없습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (서준호)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>부산 중학교서 집단폭행…교육·수사당국 조사 나서</t>
+          <t>유연석, '학폭 가해자' 응징했다…이솜 죽은 언니 빙의에 '오열' 엔딩 (...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1956902</t>
+          <t>https://www.tenasia.co.kr/article/2026040590624</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 12:26:55.177053+00:00</t>
+          <t>2026-04-05 00:23:06.647307+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="2" t="inlineStr">
+      <c r="A16" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 교육청 학교폭력 전담조사관 조사 진행 중</t>
+          <t>드라마 내 사건 해결 및 가해자 긴급 체포</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>부산의 한 중학교에서 다문화가정 학생이 또래 학생들로부터 집단 폭행 및 다문화 비하 괴롭힘을 당해 병원에 입원했다. 경찰은 고소장을 접수받아 피해자 진술 확보 및 CCTV 분석 등 수사를 진행 중이며, 부산교육청도 학교폭력 전담조사관을 배치해 경위를 조사하고 있다.</t>
+          <t>본 기사는 SBS 드라마 '신이랑 법률사무소'의 한 에피소드를 다루고 있다. 드라마 속 변호사 신이랑이 학교폭력 피해 학생 서준호를 돕고, 가해자들이 특수폭행 및 불법 영상 촬영 혐의로 긴급 체포되며 사건이 통쾌하게 마무리되는 내용이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)은 충족하나, 소송금융 투자에 필수적인 상대방의 충분한 자력(적합 조건 2)이 불확실하고, 집단적 피해(적합 조건 3)가 아니며, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 매력이 낮음.</t>
+          <t>본 기사는 실제 사건이 아닌 SBS 드라마 '신이랑 법률사무소'의 에피소드 내용을 다루고 있어 소송금융 투자 대상이 될 수 없습니다. 따라서 적합/부적합 조건을 적용하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>중학교서 다문화가정 학생 집단폭행·괴롭힘 …경찰수사</t>
+          <t>유연석, '학폭 가해자' 단죄했다 [신이랑 법률사무소]</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003577472</t>
+          <t>https://www.starnewskorea.com/star/2026/04/05/2026040507333387246</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:06.604461+00:00</t>
+          <t>2026-04-05 00:21:19.445278+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 및 교육청 조사 진행 중</t>
+          <t>학교폭력 가해자 긴급 체포 및 합의 논의 중 (드라마 내 설정)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>부산의 한 중학교에서 다문화가정 학생이 집단폭행을 당하는 사건이 발생했습니다. 현재 경찰과 교육청 등 관계기관이 해당 사건에 대한 조사를 진행하고 있습니다. 이 사건은 학교폭력 및 인권침해와 관련된 사안으로 보입니다.</t>
+          <t>SBS 드라마 '신이랑 법률사무소'의 줄거리를 다룬 기사로, 주인공이 학교폭력 가해자들을 제압하다 유치장에 갇히고 변호사가 이를 변호하는 내용입니다. 가해자들의 불법 영상 촬영 및 배포 혐의가 드러나 긴급 체포되었으며, 합의금 1억 5천만 원이 논의되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 비교적 명확하고, 관계기관의 조사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피해자가 1명으로 집단적 피해에 해당하지 않으며, 가해 학생 학부모의 자력 여부와 구체적인 피해 규모가 불분명하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>해당 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리를 다루는 내용으로, 실제 사건이 아닌 허구의 이야기입니다. 따라서 소송금융 투자 대상으로서의 적합성이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5천만 원 (합의금)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>부산 한 중학교서 다문화가정 학생 집단폭행 당해…관계기관 조사</t>
+          <t>이솜, 유연석이 죽은 언니에 빙의된 사실 알았다… 언니  오열 ('신이랑...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6124982</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1025413/</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 12:23:14.461906+00:00</t>
+          <t>2026-04-05 00:17:23.115944+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>정책 논의 단계</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>사상경찰서가 3월 중순 학교폭력 고소장을 접수하여 피해자 진술과 CCTV를 토대로 수사를 진행하고 있습니다. 수사와 조사는 이제 시작 단계이며, 피해자의 고립이 길어질수록 사건이 심화되고 대응이 늦어질 수 있다는 우려가 제기됩니다.</t>
+          <t>기사는 학교폭력 문제에 대한 원성수 세종교육감 후보의 입장을 다루고 있습니다. 피해자 보호를 최우선으로 하면서 가해 학생의 교육적 회복 기회도 병행해야 하며, 사건을 신속히 보고 조치한 학교에 불이익이 없도록 보호 장치를 마련해야 한다고 밝히고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이며(공적 절차 진행 중), CCTV를 토대로 수사 중이므로 증거 확보 가능성이 높습니다. 그러나 상대방의 자력이나 피해 규모가 명확하지 않고, 집단적 피해 여부도 불분명하여 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
+          <t>기사는 학교폭력 문제에 대한 일반적인 정책 방향과 입장을 다루고 있으며, 특정 사건이나 피해자를 언급하지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해 여부, 피해 규모, 증거 유무 등 소송금융 적합 조건에 해당하는 사항을 전혀 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[기자수첩] 교실은 왜 늘 뒤늦게 드러나는가… 반복되는 학교폭력의 ‘...</t>
+          <t>원성수  무너진 세종교육, 지금은 구조를 바꿀 때 … 세종교육 대전환 ...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202604031701519211433530906c_7</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=729220</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-03 12:22:32.518542+00:00</t>
+          <t>2026-04-04 12:21:39.262784+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="2" t="inlineStr">
+      <c r="A19" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이 기사는 학교나 직장에서 발생하는 신체적, 정서적, 언어적 괴롭힘과 폭력이 피해자에게 미치는 충격과 상처를 다루며, 넷플릭스 드라마 '더 글로리'를 학교폭력 피해자의 복수 사례로 언급합니다. 사이버 불링의 예방 및 대처 방안에 대한 일반적인 정보를 제공합니다.</t>
+          <t>원성수 후보는 학교폭력에 대해 처벌보다는 피해자 회복과 가해자 교육을 강조하는 정교한 접근을 제시했다. 피해자의 장기적인 상처를 인지하며 보호와 치유를 병행해야 한다고 주장했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>해당 기사는 사이버 불링 및 학교폭력에 대한 일반적인 논의와 예방, 대처 방안을 다루는 정보성 글입니다. 특정 사건이나 피해자, 가해자가 구체적으로 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건을 충족하지 못합니다.</t>
+          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 원성수 후보의 학교폭력 정책 방향에 대한 일반적인 논평이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 분쟁 당사자가 존재하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>사이버 불링, 어떻게 예방하고 대처해야 할까?</t>
+          <t>'처벌보다 회복' … 원성수  학폭, 낙인 아닌 교육으로 풀어야</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>psychiatricnews.net</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.psychiatricnews.net/news/articleView.html?idxno=36480</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=815484</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-02 00:27:02.135063+00:00</t>
+          <t>2026-04-04 00:18:10.845768+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr"/>
-      <c r="E20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>양산교육지원청 법률 자문 변호사인 강태현 변호사가 자신의 저서 '학교폭력심의하기' 출판 기념회 및 특강을 개최했다. 이 책은 학교폭력 예방과 청소년 갈등 해결을 위한 법률 용어 이해, 유형별 사례, 조사 및 심의 방식, 처분 및 행정소송 등을 다루며, 학교폭력 심의위원, 학부모, 학생, 실무자를 대상으로 한다.</t>
+          <t>부산의 한 중학교에서 다문화가정 중학생이 동급생 여러 명에게 집단 폭행을 당했다는 신고가 접수되어 경찰이 수사에 나섰습니다. 경찰은 피해자 진술과 CCTV 분석 등을 토대로 정확한 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아니라, 변호사의 저서 출판 기념회 및 특강에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>경찰 수사 진행 중으로 상대방 책임이 명확해질 가능성이 높고(적합 조건 1, 6), CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 다만 피해자가 1명이고 상대방의 자력이 불분명하여 소송금융 투자로서의 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>양산 강태현 변호사 출판기념회 '성료'</t>
+          <t>다문화가정 중학생 집단 폭행…경찰 수사</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026040115305948627?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526730&amp;ref=A</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 12:52:35.612512+00:00</t>
+          <t>2026-04-04 00:16:43.093411+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>학폭 소송 시대 본격화</t>
+          <t>부산시교육청 학교폭력전담조사관 파견 및 사상경찰서 수사 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>학교폭력 기록이 대학 입시에 결정적인 영향을 미치면서 학부모와 법조계가 개입하는 학교폭력 소송이 증가하는 추세입니다. 기사는 학교폭력 심의 제도의 공정성과 신뢰 회복의 필요성을 강조하며, 학폭 이력이 대입 탈락 카드가 되는 교육 정책 변화를 언급합니다.</t>
+          <t>부산의 한 중학교에서 다문화가정 출신 학생 1명이 열댓 명의 학생들에게 집단 폭행을 당해 3주 진단을 받았습니다. 학교 측은 CCTV를 확보하여 교육청에 신고했으며, 현재 부산시교육청과 사상경찰서가 관련 사실을 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 학교폭력 소송의 일반적인 추세와 중요성을 다루고 있으며, 특정 사건에 대한 구체적인 정보가 부족합니다. 소송금융 투자에 적합한 특정 피고의 자력, 명확한 책임, 집단적 피해 규모 등의 조건이 제시되지 않아 개별 투자 기회로 판단하기 어렵습니다.</t>
+          <t>가해 학생들의 집단 폭행 사실이 CCTV로 확보되어 상대방 책임이 명확하고, 교육청과 경찰의 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 가해자가 미성년 학생들로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>오늘의 주장/ 학교폭력 심의제도 '공정성과 신뢰 회복' 필요</t>
+          <t>부산 중학교서 집단폭행…교육·수사당국 조사 나서</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844549</t>
+          <t>http://www.inews24.com/view/1956902</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 13:19:27.156450+00:00</t>
+          <t>2026-04-03 12:26:55.177053+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 진행, 학폭위 및 행정심판 결과 번복 가능성, 충북교육청 제도 점검 중</t>
+          <t>경찰 수사 및 교육청 학교폭력 전담조사관 조사 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서는 무죄로 결론 나는 사례가 반복되고 있어 피해자들이 이중 고통을 겪고 있습니다. 충북교육청이 뒤늦게 제도 점검에 나섰으며, 이는 학폭위 결정의 신뢰성 문제와 피해자 구제 방안 마련의 필요성을 제기합니다.</t>
+          <t>부산의 한 중학교에서 다문화가정 학생이 또래 학생들로부터 집단 폭행 및 다문화 비하 괴롭힘을 당해 병원에 입원했다. 경찰은 고소장을 접수받아 피해자 진술 확보 및 CCTV 분석 등 수사를 진행 중이며, 부산교육청도 학교폭력 전담조사관을 배치해 경위를 조사하고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서 무죄로 결론 나는 시스템적 문제가 반복되고 있어, 다수의 피해자가 발생할 가능성이 높습니다. 공공기관인 충북교육청의 제도 점검이 진행 중이며, 경찰 수사 결과가 객관적 증거로 활용될 수 있습니다. 이는 상대방 책임의 명확성, 집단적 피해 가능성, 증거 확보 가능성, 공적 절차 진행 중 조건에 해당합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)은 충족하나, 소송금융 투자에 필수적인 상대방의 충분한 자력(적합 조건 2)이 불확실하고, 집단적 피해(적합 조건 3)가 아니며, 피해 규모(적합 조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>수사는 유죄, 학폭위는 무죄  충북교육청 뒤늦은  제도 점검</t>
+          <t>중학교서 다문화가정 학생 집단폭행·괴롭힘 …경찰수사</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260329&amp;SEQUENCE=3346</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003577472</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-29 12:33:54.050493+00:00</t>
+          <t>2026-04-03 12:25:06.604461+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 완료(소년부 송치), 교육행정심판위원회 재심의 결정, 학폭심의위 재심의 유보 중</t>
+          <t>경찰 및 교육청 조사 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>청주교육지원청 학폭심의위가 학교폭력 사건에 대해 1차 판단 오류를 인정하고 재심의를 결정했으나, 재심의 과정에서 '셀프 재심' 논란으로 유보됐다. 경찰은 가해 학생 4명 모두를 소년부에 송치했으며, 교육당국은 제도 개선을 약속했다. 피해 학생 측은 교육지원청의 미숙한 행정 처리로 인해 중립성 훼손을 주장하고 있다.</t>
+          <t>부산의 한 중학교에서 다문화가정 학생이 집단폭행을 당하는 사건이 발생했습니다. 현재 경찰과 교육청 등 관계기관이 해당 사건에 대한 조사를 진행하고 있습니다. 이 사건은 학교폭력 및 인권침해와 관련된 사안으로 보입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>경찰 수사 결과 가해 학생 4명 모두 소년부 송치, 충북도교육행정심판위원회에서 1차 학폭심의위의 판단 오류를 인정하고 재심의를 결정하여 상대방 책임이 명확합니다. 공공기관인 청주교육지원청의 행정적 미숙함이 인정되어 자력이 충분한 상대방을 대상으로 소송이 가능하며, 경찰 수사 결과 및 행정심판위 결정 등 객관적 증거가 확보되어 있습니다. 현재 학폭심의위 재심의 절차가 진행 중입니다.</t>
+          <t>가해 학생들의 책임이 비교적 명확하고, 관계기관의 조사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피해자가 1명으로 집단적 피해에 해당하지 않으며, 가해 학생 학부모의 자력 여부와 구체적인 피해 규모가 불분명하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>청주교육지원청 학폭 '셀프 재심' 논란</t>
+          <t>부산 한 중학교서 다문화가정 학생 집단폭행 당해…관계기관 조사</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=898957</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6124982</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-29 12:30:16.210692+00:00</t>
+          <t>2026-04-03 12:23:14.461906+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="3" t="inlineStr">
+      <c r="A24" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>언론 보도 및 공론화, 학교폭력대책심의위원회 등 관련 절차 예상</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>전주 여중생들이 후배를 폭행하고 반성 없이 피해자와 학부모를 조롱한 사실이 JTBC '사건반장'을 통해 보도되며 공분이 커지고 있습니다. 가해 학생들의 명확한 책임과 언론 보도를 통한 증거 확보 가능성이 있지만, 가해자가 미성년자이고 단일 피해 사례라는 점에서 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
+          <t>사상경찰서가 3월 중순 학교폭력 고소장을 접수하여 피해자 진술과 CCTV를 토대로 수사를 진행하고 있습니다. 수사와 조사는 이제 시작 단계이며, 피해자의 고립이 길어질수록 사건이 심화되고 대응이 늦어질 수 있다는 우려가 제기됩니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 명확하고(적합 조건 1), 언론 보도 및 공론화로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 가해자가 미성년자이므로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 기준에 부합하는 피해 규모를 입증하기 어려울 수 있습니다.</t>
+          <t>경찰 수사가 진행 중이며(공적 절차 진행 중), CCTV를 토대로 수사 중이므로 증거 확보 가능성이 높습니다. 그러나 상대방의 자력이나 피해 규모가 명확하지 않고, 집단적 피해 여부도 불분명하여 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>화장실서 후배 무릎 꿇리고 뺨 때린 전주 여중생들… 반성한다 더니 뒤...</t>
+          <t>[기자수첩] 교실은 왜 늘 뒤늦게 드러나는가… 반복되는 학교폭력의 ‘...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6116692</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202604031701519211433530906c_7</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-29 00:18:48.067248+00:00</t>
+          <t>2026-04-03 12:22:32.518542+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>청주의 한 중학교 학교폭력 사안에서 학교폭력심의위원회의 결정과 경찰 수사 및 교육행정심판위원회의 판단이 엇갈리며 심의 과정의 공정성 문제가 불거졌습니다. 충북도교육청은 이에 따라 학교폭력심의제도 전반의 절차와 기준을 점검하고 보완하여 신뢰를 회복하겠다고 밝혔습니다. 피해자 측은 이미 행정심판에서 승소한 상태입니다.</t>
+          <t>이 기사는 학교나 직장에서 발생하는 신체적, 정서적, 언어적 괴롭힘과 폭력이 피해자에게 미치는 충격과 상처를 다루며, 넷플릭스 드라마 '더 글로리'를 학교폭력 피해자의 복수 사례로 언급합니다. 사이버 불링의 예방 및 대처 방안에 대한 일반적인 정보를 제공합니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>충북교육청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 경찰 수사 및 충북도교육행정심판위원회의 결정으로 학교폭력심의위원회의 잘못된 판단이 이미 확인되어 상대방 책임이 명확하고 객관적 증거가 확보되었습니다(적합 조건 1, 5). 또한 교육청 자체적으로 제도 개선을 추진 중인 공적 절차가 진행되고 있습니다(적합 조건 6).</t>
+          <t>해당 기사는 사이버 불링 및 학교폭력에 대한 일반적인 논의와 예방, 대처 방안을 다루는 정보성 글입니다. 특정 사건이나 피해자, 가해자가 구체적으로 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>2명 (기사 내 특정 사건 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>충북교육청, 학폭심의 손본다…실태 파악·절차 점검 추진</t>
+          <t>사이버 불링, 어떻게 예방하고 대처해야 할까?</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>psychiatricnews.net</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260328046500064?input=1195m</t>
+          <t>http://www.psychiatricnews.net/news/articleView.html?idxno=36480</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-28 12:25:17.939688+00:00</t>
+          <t>2026-04-02 00:27:02.135063+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>한국교총과 인텔리콘연구소가 협력하여 교권침해 및 학교폭력 사안에 대응하는 AI 도구 'AI나눔이'를 지원합니다. 이 도구는 사안 조사보고서와 면담 질문리스트 등을 자동 생성하여 교사들의 초기 대응 및 문서 작성 부담을 줄여주는 역할을 합니다.</t>
+          <t>양산교육지원청 법률 자문 변호사인 강태현 변호사가 자신의 저서 '학교폭력심의하기' 출판 기념회 및 특강을 개최했다. 이 책은 학교폭력 예방과 청소년 갈등 해결을 위한 법률 용어 이해, 유형별 사례, 조사 및 심의 방식, 처분 및 행정소송 등을 다루며, 학교폭력 심의위원, 학부모, 학생, 실무자를 대상으로 한다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 사건이나 분쟁을 다루는 것이 아니라, 교권침해 및 학교폭력 사안 대응을 돕는 AI 도구의 개발 및 지원에 대한 내용입니다. 따라서 상대방 특정 불가, 피해 규모 미상 등으로 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>이 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아니라, 변호사의 저서 출판 기념회 및 특강에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>한국교총·인텔리콘, 교권침해·학폭 대응 AI나눔이 지원</t>
+          <t>양산 강태현 변호사 출판기념회 '성료'</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218504</t>
+          <t>https://www.pressian.com/pages/articles/2026040115305948627?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:21.233415+00:00</t>
+          <t>2026-04-01 12:52:35.612512+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>교육당국 심리 상담 및 안전 교육 지원 중</t>
+          <t>학폭 소송 시대 본격화</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>광주의 한 중학교에서 동급생 간 흉기 상해 사건이 발생하여 피해 학생이 다쳤다. 교육당국은 피해 학생과 목격자들을 대상으로 전방위적인 심리 상담을 지원하고 재발 방지를 위한 안전 교육을 강화하기로 했다.</t>
+          <t>학교폭력 기록이 대학 입시에 결정적인 영향을 미치면서 학부모와 법조계가 개입하는 학교폭력 소송이 증가하는 추세입니다. 기사는 학교폭력 심의 제도의 공정성과 신뢰 회복의 필요성을 강조하며, 학폭 이력이 대입 탈락 카드가 되는 교육 정책 변화를 언급합니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>가해 학생의 책임이 비교적 명확하며 (적합 조건 1), 교육당국이 심리 상담 및 안전 교육을 지원하는 등 공적 절차가 진행 중이다 (적합 조건 6). 교육당국을 상대로 한 소송 시 자력이 충분할 것으로 예상되며 (적합 조건 2), 사건 발생에 대한 증거 확보도 용이하다 (적합 조건 5).</t>
+          <t>기사는 학교폭력 소송의 일반적인 추세와 중요성을 다루고 있으며, 특정 사건에 대한 구체적인 정보가 부족합니다. 소송금융 투자에 적합한 특정 피고의 자력, 명확한 책임, 집단적 피해 규모 등의 조건이 제시되지 않아 개별 투자 기회로 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명 (주요 피해자), 목격자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>2026_3_26 오늘의 주요뉴스</t>
+          <t>오늘의 주장/ 학교폭력 심의제도 '공정성과 신뢰 회복' 필요</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1511082</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=844549</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-26 00:23:19.134266+00:00</t>
+          <t>2026-03-30 13:19:27.156450+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>A 군 및 그 보호자</t>
+          <t>충북교육청</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 조치 취소 행정소송 1심 기각/각하 판결. 피해자들의 민사상 손해배상 청구는 아직 진행되지 않은 것으로 보임.</t>
+          <t>경찰 수사 진행, 학폭위 및 행정심판 결과 번복 가능성, 충북교육청 제도 점검 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>동급생 3명에게 성희롱 및 신체 접촉을 가한 남학생 A가 학교폭력 징계에 불복하여 제기한 행정소송에서 법원이 A의 청구를 기각했다. 재판부는 A의 행위가 피해 학생들의 성적 자기결정권을 침해한 학교폭력에 해당하며, 피해자 신고를 무고로 몰아가는 등 반성하지 않는 태도를 보인 점을 지적했다. 이 판결로 A의 학교폭력 책임이 명확해졌다.</t>
+          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서는 무죄로 결론 나는 사례가 반복되고 있어 피해자들이 이중 고통을 겪고 있습니다. 충북교육청이 뒤늦게 제도 점검에 나섰으며, 이는 학폭위 결정의 신뢰성 문제와 피해자 구제 방안 마련의 필요성을 제기합니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학폭위 및 행정소송을 통해 사실관계가 확인되어 증거 확보가 용이하나(적합 조건 5, 6), 상대방이 학생이므로 자력에 한계가 있을 수 있고, 피해자 수가 3명에 불과하여 집단적 피해에 해당하지 않으며 피해 규모 추정 및 회수가 어려울 수 있어 소송금융 투자 매력도가 낮음.</t>
+          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서 무죄로 결론 나는 시스템적 문제가 반복되고 있어, 다수의 피해자가 발생할 가능성이 높습니다. 공공기관인 충북교육청의 제도 점검이 진행 중이며, 경찰 수사 결과가 객관적 증거로 활용될 수 있습니다. 이는 상대방 책임의 명확성, 집단적 피해 가능성, 증거 확보 가능성, 공적 절차 진행 중 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>동급생 성희롱한 남학생, 신고하자 무고까지…법원 “학폭 맞다”</t>
+          <t>수사는 유죄, 학폭위는 무죄  충북교육청 뒤늦은  제도 점검</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577319?ref=naver</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260329&amp;SEQUENCE=3346</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-25 13:01:59.743569+00:00</t>
+          <t>2026-03-29 12:33:54.050493+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>청주교육지원청</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료(소년부 송치), 교육행정심판위원회 재심의 결정, 학폭심의위 재심의 유보 중</t>
+        </is>
+      </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>해당 사설은 초등 고학년 단계까지 내려온 학교폭력의 심각성을 지적하며, 피해자들이 겪는 트라우마가 성인이 되어서도 지속된다고 강조합니다. 폭력적인 언어에 길들여진 아이들의 현실을 비판하며 사회 전체의 문제임을 역설하고 있습니다.</t>
+          <t>청주교육지원청 학폭심의위가 학교폭력 사건에 대해 1차 판단 오류를 인정하고 재심의를 결정했으나, 재심의 과정에서 '셀프 재심' 논란으로 유보됐다. 경찰은 가해 학생 4명 모두를 소년부에 송치했으며, 교육당국은 제도 개선을 약속했다. 피해 학생 측은 교육지원청의 미숙한 행정 처리로 인해 중립성 훼손을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>해당 기사는 학교폭력의 심각성을 다루는 사설로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 검토를 위한 '상대방 책임 명확성', '상대방 자력', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 적합 조건에 해당하는 정보가 전혀 없습니다.</t>
+          <t>경찰 수사 결과 가해 학생 4명 모두 소년부 송치, 충북도교육행정심판위원회에서 1차 학폭심의위의 판단 오류를 인정하고 재심의를 결정하여 상대방 책임이 명확합니다. 공공기관인 청주교육지원청의 행정적 미숙함이 인정되어 자력이 충분한 상대방을 대상으로 소송이 가능하며, 경찰 수사 결과 및 행정심판위 결정 등 객관적 증거가 확보되어 있습니다. 현재 학폭심의위 재심의 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[사설] 초등 고학년 단계까지 내려온 학폭 실태</t>
+          <t>청주교육지원청 학폭 '셀프 재심' 논란</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363720870</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=898957</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-25 12:24:55.108198+00:00</t>
+          <t>2026-03-29 12:30:16.210692+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>학교폭력 심의, 형사고소, 소년재판, 민사상 손해배상 청구 등 다양한 절차 진행 중</t>
+          <t>언론 보도 및 공론화, 학교폭력대책심의위원회 등 관련 절차 예상</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>학교폭력 사건이 사소한 다툼에도 불구하고 학교폭력 심의, 형사고소, 소년재판, 민사소송으로 과잉화되는 현상이 심화되고 있다. '먼저 신고하는 사람이 이긴다'는 인식이 확산되며 관련 소송 건수가 급증하고 있으나, 법원은 일상적 갈등과 실제 폭력을 구별하는 판결을 내리기도 한다. 기사는 이러한 과잉화 현상에 대한 우려를 표하며 어른들의 역할 변화를 촉구한다.</t>
+          <t>전주 여중생들이 후배를 폭행하고 반성 없이 피해자와 학부모를 조롱한 사실이 JTBC '사건반장'을 통해 보도되며 공분이 커지고 있습니다. 가해 학생들의 명확한 책임과 언론 보도를 통한 증거 확보 가능성이 있지만, 가해자가 미성년자이고 단일 피해 사례라는 점에서 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사에서 다루는 학교폭력 사건들은 책임 소재가 불분명한 경우가 많고(적합 조건 1 미충족), 상대방이 개별 학부모여서 자력 확보가 어렵다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 분쟁이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높다(적합 조건 3, 4 미충족). 공적 절차가 진행 중인 경우는 많으나(적합 조건 6 충족), 전반적인 투자 매력도가 낮다.</t>
+          <t>가해 학생들의 책임이 명확하고(적합 조건 1), 언론 보도 및 공론화로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 가해자가 미성년자이므로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 기준에 부합하는 피해 규모를 입증하기 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[청사초롱] “형들이 해서 따라 했어요”</t>
+          <t>화장실서 후배 무릎 꿇리고 뺨 때린 전주 여중생들… 반성한다 더니 뒤...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774314536&amp;code=11171362&amp;cp=nv</t>
+          <t>https://www.news1.kr/society/general-society/6116692</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-25 00:32:38.152434+00:00</t>
+          <t>2026-03-29 00:18:48.067248+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>충청북도교육청</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 교육행정심판위원회 결정으로 학교폭력심의위 판단 오류 확인, 충북교육청 제도 개선 추진 중</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>청주의 한 중학교 학교폭력 사안에서 학교폭력심의위원회의 결정과 경찰 수사 및 교육행정심판위원회의 판단이 엇갈리며 심의 과정의 공정성 문제가 불거졌습니다. 충북도교육청은 이에 따라 학교폭력심의제도 전반의 절차와 기준을 점검하고 보완하여 신뢰를 회복하겠다고 밝혔습니다. 피해자 측은 이미 행정심판에서 승소한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>충북교육청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 경찰 수사 및 충북도교육행정심판위원회의 결정으로 학교폭력심의위원회의 잘못된 판단이 이미 확인되어 상대방 책임이 명확하고 객관적 증거가 확보되었습니다(적합 조건 1, 5). 또한 교육청 자체적으로 제도 개선을 추진 중인 공적 절차가 진행되고 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>2명 (기사 내 특정 사건 기준)</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>충북교육청, 학폭심의 손본다…실태 파악·절차 점검 추진</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260328046500064?input=1195m</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:25:17.939688+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D32" t="inlineStr"/>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>광주 모 중학교에서 중학생이 동급생 2명에게 흉기를 휘둘러 다치게 한 사건이 발생했습니다. 가해 학생은 경찰에 체포되어 특수상해 혐의로 조사를 받고 있으며, 광주시교육청은 피해 학생 및 목격 학생에 대한 심리 상담 등 보호 조치를 지원할 예정입니다.</t>
+          <t>한국교총과 인텔리콘연구소가 협력하여 교권침해 및 학교폭력 사안에 대응하는 AI 도구 'AI나눔이'를 지원합니다. 이 도구는 사안 조사보고서와 면담 질문리스트 등을 자동 생성하여 교사들의 초기 대응 및 문서 작성 부담을 줄여주는 역할을 합니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>직접적인 가해자가 미성년자이며, 학교나 교육청의 직접적인 배상 책임이 명확하지 않아 자력 있는 상대방을 특정하기 어렵습니다 (적합 조건 1, 2 미흡). 피해자 수가 2명으로 집단적 피해에 해당하지 않으며 (적합 조건 3 미흡), 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다 (적합 조건 4 미흡).</t>
+          <t>이 기사는 소송금융 투자 대상이 될 수 있는 특정 사건이나 분쟁을 다루는 것이 아니라, 교권침해 및 학교폭력 사안 대응을 돕는 AI 도구의 개발 및 지원에 대한 내용입니다. 따라서 상대방 특정 불가, 피해 규모 미상 등으로 적합 조건에 해당하지 않으며, 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>광주교육청, '중학생 흉기난동' 긴급회의… 피해자 지원</t>
+          <t>한국교총·인텔리콘, 교권침해·학폭 대응 AI나눔이 지원</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260324_0003562254</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218504</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-24 12:36:44.605052+00:00</t>
+          <t>2026-03-27 12:26:21.233415+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>교육당국</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>교육당국 심리 상담 및 안전 교육 지원 중</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>광주의 한 중학교에서 동급생 간 흉기 상해 사건이 발생하여 피해 학생이 다쳤다. 교육당국은 피해 학생과 목격자들을 대상으로 전방위적인 심리 상담을 지원하고 재발 방지를 위한 안전 교육을 강화하기로 했다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>가해 학생의 책임이 비교적 명확하며 (적합 조건 1), 교육당국이 심리 상담 및 안전 교육을 지원하는 등 공적 절차가 진행 중이다 (적합 조건 6). 교육당국을 상대로 한 소송 시 자력이 충분할 것으로 예상되며 (적합 조건 2), 사건 발생에 대한 증거 확보도 용이하다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>1명 (주요 피해자), 목격자 다수</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>2026_3_26 오늘의 주요뉴스</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1511082</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:23:19.134266+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I33" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>A 군 및 그 보호자</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>학교폭력대책심의위원회 조치 취소 행정소송 1심 기각/각하 판결. 피해자들의 민사상 손해배상 청구는 아직 진행되지 않은 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>동급생 3명에게 성희롱 및 신체 접촉을 가한 남학생 A가 학교폭력 징계에 불복하여 제기한 행정소송에서 법원이 A의 청구를 기각했다. 재판부는 A의 행위가 피해 학생들의 성적 자기결정권을 침해한 학교폭력에 해당하며, 피해자 신고를 무고로 몰아가는 등 반성하지 않는 태도를 보인 점을 지적했다. 이 판결로 A의 학교폭력 책임이 명확해졌다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학폭위 및 행정소송을 통해 사실관계가 확인되어 증거 확보가 용이하나(적합 조건 5, 6), 상대방이 학생이므로 자력에 한계가 있을 수 있고, 피해자 수가 3명에 불과하여 집단적 피해에 해당하지 않으며 피해 규모 추정 및 회수가 어려울 수 있어 소송금융 투자 매력도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>동급생 ‘추행·성희롱’해 학폭 징계…취소 소송 냈지만 패소</t>
+          <t>동급생 성희롱한 남학생, 신고하자 무고까지…법원 “학폭 맞다”</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260324502815?OutUrl=naver</t>
+          <t>https://www.munhwa.com/article/11577319?ref=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-24 00:46:32.815522+00:00</t>
+          <t>2026-03-25 13:01:59.743569+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr">
         <is>
-          <t>동급생 3명에게 성적 언행과 신체 접촉으로 학교폭력 징계를 받은 학생이 처분 취소를 요구하는 행정소송을 제기했으나 1심에서 패소했다. 법원은 가해 학생의 행위가 피해 학생들의 성적 자기결정권을 침해하는 학교폭력에 해당하며, 징계가 정당하다고 판단했다. 이 판결은 피해 학생들이 가해 학생을 상대로 손해배상 소송을 제기할 경우 유리한 증거로 활용될 수 있다.</t>
+          <t>해당 사설은 초등 고학년 단계까지 내려온 학교폭력의 심각성을 지적하며, 피해자들이 겪는 트라우마가 성인이 되어서도 지속된다고 강조합니다. 폭력적인 언어에 길들여진 아이들의 현실을 비판하며 사회 전체의 문제임을 역설하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>가해 학생의 동급생 성추행 및 희롱에 대한 학교폭력 책임이 법원 판결로 명확하게 인정되어 법적 근거가 탄탄함 (적합 조건 1, 5, 6). 그러나 피해자 수가 3명으로 집단적 피해 규모가 작고(적합 조건 3 미흡), 가해 학생의 자력이 충분하지 않을 수 있어(적합 조건 2 미흡) 소송금융 투자 수익성 측면에서 불확실성이 존재함.</t>
+          <t>해당 기사는 학교폭력의 심각성을 다루는 사설로, 특정 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 검토를 위한 '상대방 책임 명확성', '상대방 자력', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 적합 조건에 해당하는 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>동급생 성추행·희롱 후 “보복신고” 주장…法 “학폭 징계 정당”</t>
+          <t>[사설] 초등 고학년 단계까지 내려온 학폭 실태</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260324580015</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363720870</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-24 00:46:01.896919+00:00</t>
+          <t>2026-03-25 12:24:55.108198+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
+      <c r="A36" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>학교폭력 심의, 형사고소, 소년재판, 민사상 손해배상 청구 등 다양한 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>학교폭력 사건이 사소한 다툼에도 불구하고 학교폭력 심의, 형사고소, 소년재판, 민사소송으로 과잉화되는 현상이 심화되고 있다. '먼저 신고하는 사람이 이긴다'는 인식이 확산되며 관련 소송 건수가 급증하고 있으나, 법원은 일상적 갈등과 실제 폭력을 구별하는 판결을 내리기도 한다. 기사는 이러한 과잉화 현상에 대한 우려를 표하며 어른들의 역할 변화를 촉구한다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>기사에서 다루는 학교폭력 사건들은 책임 소재가 불분명한 경우가 많고(적합 조건 1 미충족), 상대방이 개별 학부모여서 자력 확보가 어렵다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 분쟁이며 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높다(적합 조건 3, 4 미충족). 공적 절차가 진행 중인 경우는 많으나(적합 조건 6 충족), 전반적인 투자 매력도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>[청사초롱] “형들이 해서 따라 했어요”</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774314536&amp;code=11171362&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:32:38.152434+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr"/>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>울진교육청이 학교폭력 예방 및 관계 회복 중심의 생활 교육을 진행했다는 내용의 기사입니다. 가해자 처벌 위주에서 벗어나 피해자 회복과 가해자 책임 강조하는 '회복적 정의' 가치를 공유했습니다. 특정 학교폭력 사건이나 법적 분쟁에 대한 내용은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 학교폭력 사건이나 법적 분쟁을 다루는 것이 아니라, 학교폭력 예방 및 관계 회복 중심의 교육 프로그램에 대한 정보를 제공합니다. 따라서 적합 조건에 해당하는 피해자, 가해자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>울진교육청, 학교폭력예방과 관계회복 중심 생활교육</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596614</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:45:25.065840+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 교육청 후속 대책 마련 중</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>광주 모 중학교에서 중학생이 동급생 2명에게 흉기를 휘둘러 다치게 한 사건이 발생했습니다. 가해 학생은 경찰에 체포되어 특수상해 혐의로 조사를 받고 있으며, 광주시교육청은 피해 학생 및 목격 학생에 대한 심리 상담 등 보호 조치를 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>직접적인 가해자가 미성년자이며, 학교나 교육청의 직접적인 배상 책임이 명확하지 않아 자력 있는 상대방을 특정하기 어렵습니다 (적합 조건 1, 2 미흡). 피해자 수가 2명으로 집단적 피해에 해당하지 않으며 (적합 조건 3 미흡), 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다 (적합 조건 4 미흡).</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>광주교육청, '중학생 흉기난동' 긴급회의… 피해자 지원</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260324_0003562254</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:36:44.605052+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>A군</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>가해 학생의 학교폭력 징계 취소 행정소송 패소로 가해 사실 확정</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>동급생 3명에게 성추행 및 성희롱을 가해 학교폭력 징계를 받은 남학생 A군이 징계 처분 취소 행정소송을 제기했으나 패소했습니다. 법원은 A군의 가해 행위를 인정하고, 피해 학생들의 신고를 무고로 모는 등 반성하지 않는 태도를 지적하며 징계가 정당하다고 판단했습니다. 이로써 A군의 가해 사실은 공적으로 확정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>가해 학생의 책임이 학폭위 및 법원 판결로 명확히 인정되었고(적합 조건 1), 객관적 증거가 확보되어 있으며(적합 조건 5), 공적 절차를 통해 가해 사실이 확정된 점(적합 조건 6)은 긍정적입니다. 그러나 가해 학생이 자력이 충분하지 않은 학생이라는 점(적합 조건 2 미충족)과 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 수 있다는 점(적합 조건 4 미충족)이 투자 적합도를 낮춥니다. 특히 상대방의 낮은 자력은 회수 가능성을 현저히 떨어뜨려 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>성추행 한 남학생, 되레  무고  주장...법원은 '일침'</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603240254&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:47:57.079121+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>A군</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>가해 학생의 학교폭력 징계 취소 행정소송 1심 패소</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>동급생 3명에게 성적 언행 및 신체 접촉으로 학교폭력 징계를 받은 학생이 처분 취소 소송을 제기했으나 1심에서 패소했다. 법원은 가해 학생의 행위가 피해 학생들의 성적 자기결정권을 침해하는 학교폭력에 해당하며, 반성하지 않는 태도를 보인다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>가해 학생의 책임은 법원 판결로 명확히 인정되었고(적합 조건 1), 학폭위 절차를 통해 증거가 확보되었으나(적합 조건 5, 6), 상대방(가해 학생)의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다(적합 조건 2 미충족). 또한 피해자 수가 3명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 피해 금액이 특정되지 않아 소송금융 투자 대상으로 적합성이 낮다(적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>동급생 ‘추행·성희롱’해 학폭 징계…취소 소송 냈지만 패소</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260324502815?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:46:32.815522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>A군</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>가해 학생의 학교폭력대책심의위원회 조치 결정 취소 행정소송 1심 기각</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>동급생 3명에게 성적 언행과 신체 접촉으로 학교폭력 징계를 받은 학생이 처분 취소를 요구하는 행정소송을 제기했으나 1심에서 패소했다. 법원은 가해 학생의 행위가 피해 학생들의 성적 자기결정권을 침해하는 학교폭력에 해당하며, 징계가 정당하다고 판단했다. 이 판결은 피해 학생들이 가해 학생을 상대로 손해배상 소송을 제기할 경우 유리한 증거로 활용될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>가해 학생의 동급생 성추행 및 희롱에 대한 학교폭력 책임이 법원 판결로 명확하게 인정되어 법적 근거가 탄탄함 (적합 조건 1, 5, 6). 그러나 피해자 수가 3명으로 집단적 피해 규모가 작고(적합 조건 3 미흡), 가해 학생의 자력이 충분하지 않을 수 있어(적합 조건 2 미흡) 소송금융 투자 수익성 측면에서 불확실성이 존재함.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>동급생 성추행·희롱 후 “보복신고” 주장…法 “학폭 징계 정당”</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260324580015</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:46:01.896919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
         <is>
           <t>학폭 징계 취소 소송 기각</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>동급생들에게 성희롱과 추행을 저질러 학교폭력 징계를 받은 학생이 징계 처분 취소 소송을 제기했으나, 법원은 이를 기각했습니다. 법원은 성희롱이 가벼운 장난이 아님을 강조하며 학교의 징계 처분이 정당하다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>이 기사는 동급생들에게 성희롱 및 추행을 일삼아 학교폭력 징계를 받은 학생이 제기한 징계 취소 행정소송이 법원에서 기각된 사건을 다룹니다. 이는 가해 학생의 책임이 명확하다는 점(적합 조건 1)을 보여주지만, 해당 소송은 이미 종결된 사건(부적합 조건)입니다. 또한, 피해자들이 민사소송을 제기할 경우 상대방(학생)의 자력(적합 조건 2)이 충분하지 않을 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
         <is>
           <t>성희롱은 가벼운 장난 아냐 …법원, 학폭 징계 취소 소송 기각</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>goodnews1.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://www.goodnews1.com/news/articleView.html?idxno=457929</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-24 00:43:42.178426+00:00</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...398 lines deleted...]
-    </row>
     <row r="43">
-      <c r="A43" s="2" t="inlineStr">
+      <c r="A43" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>피해 구제 및 법적 대응 절차 검토 중</t>
+          <t>가해 학생의 학교폭력대책심의위원회 조치 취소 행정소송 1심 패소</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>30명 단톡방에서 발생한 사이버 불링으로 인해 피해 학생이 심각한 우울감과 불안감을 호소하고 있습니다. 기사는 피해 구제와 추가 피해 방지의 시급성을 강조하며, 사이버 불링을 지켜본 방관자들의 처벌 가능성에 대한 법적 질문을 제기하고 있습니다.</t>
+          <t>동급생들을 추행하고 무고당했다고 주장한 가해 학생 A군이 경기도 부천교육지원청을 상대로 제기한 학교폭력대책심의위원회 조치 결정 취소 소송에서 패소했습니다. 인천지법은 A군의 청구를 기각하며 학교폭력 사실을 인정하고 위원회의 조치가 정당하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임은 명확하고 단톡방 기록 등 증거 확보 가능성이 높지만(적합 조건 1, 5), 소송 상대방인 학생 및 그 부모의 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 피해 규모가 정신적 고통에 집중되어 있어 금전적 피해액 추정이 어렵고, 대규모 집단 피해 사건으로 보기 어렵습니다.</t>
+          <t>가해 학생의 학교폭력 책임이 법원 판결로 인정되어 명확하고, 학교폭력대책심의위원회 조치 등 객관적 증거가 존재합니다. 그러나 피해자들이 손해배상을 청구할 주된 상대방인 가해 학생(A군)의 자력이 충분하지 않을 가능성이 높아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명 이상</t>
+          <t>다수 (수 미상)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>30명 단톡방 '사이버 불링', 지켜본 아이들도 처벌될까?</t>
+          <t>동급생들 추행하고  무고당했다  발뺌…법원, 학폭 인정</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/USQPVZFBLJWE</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008489159&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-20 12:18:58.082481+00:00</t>
+          <t>2026-03-24 00:43:29.370800+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>A군</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>가해 학생의 학폭 징계 취소 행정소송 패소</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>충북 청주의 한 고등학교에서 1학년 남학생이 동급생에게 흉기를 휘둘러 피해 학생이 중환자실에 입원하는 사건이 발생했습니다. 가해 학생은 정신적 문제를 겪고 있는 것으로 알려졌으며, 경찰이 범행 동기를 조사 중입니다. 학교 측은 학생 상담 및 심리 치료를 지원하겠다고 밝혔습니다.</t>
+          <t>동급생들을 추행하고 성희롱하여 학교폭력 징계를 받은 학생이 처분 취소를 요구하며 행정소송을 제기했으나 패소했습니다. 법원은 가해 학생의 행위가 피해 학생들의 성적 자기결정권을 침해하는 학교폭력에 해당하며, 반성하는 태도도 보이지 않아 징계가 과중하지 않다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>가해 학생의 책임은 명확하고(상대방 책임 명확), 경찰 수사가 진행 중이며(공적 절차 진행 중), 증거 확보가 용이합니다(증거 확보 가능). 그러나 가해 학생이 고등학생이므로 자력이 부족할 가능성이 높고, 집단적 피해가 아닌 단일 피해 사건입니다. 학교나 교육청의 직접적인 책임 여부는 추가적인 법리 검토가 필요합니다.</t>
+          <t>가해 학생의 책임이 학폭위 심의와 행정소송 판결로 명확히 인정되었고(적합 조건 1, 5), 공적 절차를 통해 사실관계가 확정되었습니다(적합 조건 6). 그러나 상대방이 학생이므로 배상 자력이 부족할 가능성이 매우 높고, 피해자 수가 3명으로 집단적 피해에 해당하지 않아 소송금융 투자로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>충북 한 고교서 동급생에 칼부림…피해자 중환자실 입원</t>
+          <t>“학폭 징계 취소해달라” 소송 패소…“‘추행·성희롱’ 반성 태도 전...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260319204034KT9</t>
+          <t>https://www.dt.co.kr/article/12053400?ref=naver</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-19 12:36:06.369486+00:00</t>
+          <t>2026-03-24 00:42:11.512780+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>과거 학폭 피해 고백, 현재 법적 분쟁 없음</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>전주 한 중학교에서 신입생 2명이 선배 4명으로부터 화장실에서 감금 및 폭행을 당했다는 주장이 제기되었다. 피해 학생 학부모의 고소로 경찰이 수사에 착수하여 사건을 조사 중이다.</t>
+          <t>김동현 선수가 쿠팡플레이 예능 '강호동네서점'에 출연하여 학창 시절 학교 폭력 피해를 극복하기 위해 격투기를 시작했다고 고백했습니다. 이 기사는 그의 개인적인 과거 경험과 파이터로서의 삶을 조명하며, 현재 진행 중인 법적 분쟁이나 소송 가능성을 시사하는 내용은 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 비교적 명확하고(적합 조건 1) 경찰 수사가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자 수가 2명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 가해 학생들의 자력이 충분하지 않으며(적합 조건 2 미충족), 피해 규모가 아직 명확히 파악되지 않아(적합 조건 4 미충족) 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>기사는 김동현 선수의 과거 학창 시절 학교 폭력 피해 경험을 다루는 개인적인 고백이며, 현재 진행 중이거나 새롭게 발생한 법적 분쟁이 아닙니다. 특정 가해자나 구체적인 피해 사실, 증거, 공적 절차 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>전주 한 중학교서 신입생 집단폭행··· 경찰 수사나서</t>
+          <t>김동현, 알고보니 학폭 피해자였다.. 안 맞으려고 격투기 배워 (강호동...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1035547</t>
+          <t>http://www.osen.co.kr/article/G1112765591</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-19 12:25:32.378372+00:00</t>
+          <t>2026-03-22 12:21:23.140514+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="2" t="inlineStr">
+      <c r="A46" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr">
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>학교폭력 전담재판부 의무화 법안 추진 중</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>학교폭력 사건의 신속한 처리를 위해 전담재판부 의무화 법안이 추진되고 있습니다. 이 법안은 가해학생 등이 소송을 통해 고의로 시간 끌기를 하지 못하도록 가처분 및 소송 절차를 간소화하는 것을 목표로 합니다. 이를 통해 학교폭력 사건 처리의 효율성을 높일 것으로 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>해당 기사는 학교폭력 사건 처리를 위한 법안 추진에 대한 내용으로, 특정 학교폭력 사건 자체를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 구체적인 피해 규모, 집단적 피해 여부 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>학교폭력 전담재판부 의무화 법안 추진…신속한 사건 처리 기대</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>goodnews1.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457859</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:36:44.411485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>일반적인 법적 책임 논의</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>이 기사는 학교폭력 사건 발생 시 초기 대응의 중요성과 교육지원청 심의, 민사상 손해배상 책임, 형사 처벌 연계성 등 법적 측면을 강조합니다. 단순한 훈육 문제를 넘어선 정교한 법적 대응의 필요성을 역설하며, 학교폭력의 광범위한 영향을 다룹니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>기사는 학교폭력의 법적 책임과 대응 방안에 대한 일반적인 논평으로, 특정 사건이나 구체적인 피해 사실, 상대방, 진행 단계 등에 대한 정보가 전혀 없어 소송금융 투자 대상으로 분석하기 어렵습니다. 적합 조건 중 어느 하나도 특정 사건에 대해 충족되지 않아 투자 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>학교폭력, 단순한 훈육의 문제를 넘어 법적 책임과 정교한 대응이 필요...</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>thepowernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026032014024287306cf2d78c68_7</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:50:51.649016+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>교육감 후보의 학폭법 개정 및 조례 제정 제안</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>경기교육감 예비후보가 학교폭력 문제의 '사법화'를 비판하며 현행 엄벌주의 학폭법의 전면 재설계를 주장했습니다. 후보는 대입 생기부 기재를 피하기 위한 행정소송과 변호사 개입으로 학교가 법률적 전쟁터가 되었다고 지적하며, 사법과 교육의 분리 및 관계 회복 중심의 '경기도형 공동체 회복 조례' 제정을 약속했습니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>이 기사는 학교폭력 문제의 제도적 개선 방안을 논의하는 정책 제안으로, 특정 소송 사건에 대한 보도가 아닙니다. 소송금융 투자 대상이 되려면 상대방 책임의 명확성, 충분한 자력, 집단적 피해, 큰 피해 규모 등의 적합 조건이 충족되어야 하나, 이 기사에서는 이러한 구체적인 정보가 부재합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>“학교가 변호사 전쟁터냐”… 성기선, ‘엄벌주의’ 깨고 ‘회복 조례...</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1595542?ref=naver</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:41:14.802128+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...198 lines deleted...]
-      <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
-          <t>가해자 측의 소송 증가 경향에 대한 논평</t>
+          <t>피해 구제 및 법적 대응 절차 검토 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>경남 지역 초등학생 학교폭력 문제의 심각성과 함께, 입시 불이익을 피하려는 가해자 측의 소송이 증가하는 부작용을 지적하는 사설입니다. 초등학생 때부터의 예방 교육과 맞춤형 대책 마련의 시급성을 강조하고 있습니다.</t>
+          <t>30명 단톡방에서 발생한 사이버 불링으로 인해 피해 학생이 심각한 우울감과 불안감을 호소하고 있습니다. 기사는 피해 구제와 추가 피해 방지의 시급성을 강조하며, 사이버 불링을 지켜본 방관자들의 처벌 가능성에 대한 법적 질문을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>제공된 기사는 경남 초등생 학폭 문제와 가해자 측 소송 증가라는 일반적인 사회 현상에 대한 사설입니다. 특정 피해 사건, 명확한 가해자, 구체적인 피해 규모나 증거가 제시되지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 않습니다.</t>
+          <t>가해 학생들의 책임은 명확하고 단톡방 기록 등 증거 확보 가능성이 높지만(적합 조건 1, 5), 소송 상대방인 학생 및 그 부모의 자력 여부가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. 또한, 피해 규모가 정신적 고통에 집중되어 있어 금전적 피해액 추정이 어렵고, 대규모 집단 피해 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 이상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[사설] 경남 초등생 학폭 맞춤형 대책 시급하다</t>
+          <t>30명 단톡방 '사이버 불링', 지켜본 아이들도 처벌될까?</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484339</t>
+          <t>https://lawtalknews.co.kr/article/USQPVZFBLJWE</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-17 13:29:54.213486+00:00</t>
+          <t>2026-03-20 12:18:58.082481+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="3" t="inlineStr">
+      <c r="A50" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>교육부 학교폭력 실태조사 발표 및 관계 회복 숙려 제도 도입</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>교육부의 '2025년 2차 학교폭력 실태조사' 결과, 초등학생의 5%가 학교폭력 피해를 경험했으며 언어폭력이 가장 많았습니다. 학교폭력 발생 원인으로는 '장난이나 특별한 이유 없이'가 가장 높았고, 교육부는 초등 저학년을 대상으로 처벌보다 상담에 중점을 둔 '관계 회복 숙려 제도'를 도입합니다. 학교폭력 가해 이력이 대입에 반영되면서 관련 소송이 증가하는 추세입니다.</t>
+          <t>충북 청주의 한 고등학교에서 1학년 남학생이 동급생에게 흉기를 휘둘러 피해 학생이 중환자실에 입원하는 사건이 발생했습니다. 가해 학생은 정신적 문제를 겪고 있는 것으로 알려졌으며, 경찰이 범행 동기를 조사 중입니다. 학교 측은 학생 상담 및 심리 치료를 지원하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(초등학생 5%가 학교폭력 피해), 교육부의 공식 실태조사 결과라는 객관적 증거, 교육부의 관계 회복 숙려 제도 도입 등 공적 절차가 진행 중인 점이 있습니다. 또한 학교폭력 가해 이력이 대입에 반영되면서 피해의 중요성이 커지고 관련 소송이 증가하는 추세입니다. 그러나 특정 대기업이나 기관 등 자력 있는 상대방이 부재하고, 개별 가해 학생 및 학부모의 자력은 불분명하여 대규모 소송금융 투자 대상으로는 한계가 있습니다.</t>
+          <t>가해 학생의 책임은 명확하고(상대방 책임 명확), 경찰 수사가 진행 중이며(공적 절차 진행 중), 증거 확보가 용이합니다(증거 확보 가능). 그러나 가해 학생이 고등학생이므로 자력이 부족할 가능성이 높고, 집단적 피해가 아닌 단일 피해 사건입니다. 학교나 교육청의 직접적인 책임 여부는 추가적인 법리 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>초등학생 5% (약 1만 명 이상 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>초등생 5%가 학폭 피해…“특별한 이유 없이 장난으로” 25%</t>
+          <t>충북 한 고교서 동급생에 칼부림…피해자 중환자실 입원</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260317/133547935/1</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260319204034KT9</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-17 13:26:54.485923+00:00</t>
+          <t>2026-03-19 12:36:06.369486+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="2" t="inlineStr">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>전주 소재 중학교</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>전주 한 중학교에서 신입생 2명이 선배 4명으로부터 화장실에서 감금 및 폭행을 당했다는 주장이 제기되었다. 피해 학생 학부모의 고소로 경찰이 수사에 착수하여 사건을 조사 중이다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>가해 학생들의 책임이 비교적 명확하고(적합 조건 1) 경찰 수사가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자 수가 2명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 가해 학생들의 자력이 충분하지 않으며(적합 조건 2 미충족), 피해 규모가 아직 명확히 파악되지 않아(적합 조건 4 미충족) 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>전주 한 중학교서 신입생 집단폭행··· 경찰 수사나서</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>jjn.co.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1035547</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:25:32.378372+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
-      <c r="D52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>과거 경험 회고, 현재 법적 절차 없음</t>
+          <t>사회적 문제 지속, 학교폭력자치위원회 운영 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>김동현 선수가 학창 시절 본명으로 인해 괴롭힘을 당했던 학폭 피해 경험을 회고했습니다. 그는 이러한 괴롭힘이 자신을 격투기 선수로 이끈 계기가 되었다고 밝혔습니다. 기사는 그의 개인적인 성장 과정에 초점을 맞추고 있습니다.</t>
+          <t>이 사설은 학교폭력의 연령대가 낮아지고 초등학생의 5%가 피해를 겪는 심각성을 지적합니다. 학교전담경찰관 배치나 학교폭력자치위원회만으로는 부족하며, 가정, 학교, 사회의 총체적인 노력이 필요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>기사는 김동현 선수의 과거 학폭 피해 경험에 대한 회고록으로, 현재 진행 중이거나 예정된 법적 분쟁이 아닙니다. 가해자가 특정되지 않았고, 소송금융 투자 대상으로서의 현재성이 부족합니다.</t>
+          <t>이 기사는 특정 사건이 아닌 학교폭력이라는 사회적 문제에 대한 사설로, 소송금융 투자에 필요한 특정 피고, 명확한 책임 소재, 구체적인 피해 규모 및 증거가 제시되지 않았습니다. 집단적 피해는 언급되나, 이는 통계적 현상이며 단일 사건으로 묶어 소송금융을 진행하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>초등학생 다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>김동현 학폭 피해자였다 “본명=김봉 놀림 받아‥괴롭힘에 격투기 선수...</t>
+          <t>[사설] 연령 낮아지는 학교폭력…초등학생 5%나 학폭피해</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603161903305710</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227236</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-17 00:21:20.188567+00:00</t>
+          <t>2026-03-19 00:19:50.169469+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="2" t="inlineStr">
+      <c r="A53" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>협박 메시지 수신</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>코미디언 이세영이 과거 자신을 괴롭혔던 학교폭력 가해자로부터 협박 메시지를 받았다고 밝혔다. 이세영은 자신의 유튜브 채널을 통해 이 사실을 공개했으며, 이는 개인적인 피해 사례로 보인다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>이 사건은 코미디언 이세영 개인에 대한 학교폭력 가해자의 협박 메시지 사건으로, '적합 조건 3. 집단적 피해'에 해당하지 않고, '적합 조건 4. 피해 규모가 큼'에 부합하는 대규모 금전적 피해가 확인되지 않습니다. 또한, '적합 조건 2. 상대방에게 자력이 충분함'을 충족하는 대기업이나 기관이 아닌 개인을 상대로 하는 소송이 될 가능성이 높아 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>'성형 1억' 이세영, 학폭 피해자였다…  가해자에 협박 받아  ('영평티비...</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=518588</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:21:04.068513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>교육부 실태조사 발표 및 관계 회복 숙려 제도 도입, 학교폭력 이력 대입 반영 등 정책 변화 진행 중</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>지난해 초등학생의 5.1%가 학교폭력 피해를 당해 역대 최다를 기록했으며, 전체 학생 평균 3%가 피해를 경험했다. 교육부는 학교폭력 발생 원인 분석과 함께 초등 저학년을 대상으로 처벌보다 상담에 중점을 둔 '관계 회복 숙려 제도'를 도입하기로 했다. 2026학년도 입시부터 학교폭력 가해 이력이 대입에 반영되면서 관련 소송이 증가하는 추세이다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>교육부 실태조사 결과 초등학생의 5.1%가 학교폭력 피해를 당하는 등 다수의 피해자가 발생(집단적 피해, 피해 규모 큼)했으며, 이는 공식적인 증거로 활용 가능(증거 확보 가능). 또한 교육부의 관계 회복 숙려 제도 도입 및 학교폭력 이력 대입 반영 등 공적 절차가 진행 중이다. 다만 개별 가해 학생 및 학부모의 자력은 불확실하다는 점이 고려된다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>교육부 실태조사 결과 초등학생 5.1%, 전체 학생 평균 3%가 피해를 입었으며, 이는 전국적으로 수만 명 이상의 피해자가 발생했음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>“학폭 피해” 초등생 역대 최다… 25%는 “장난-특별한 이유 없어”</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260318/133551578/2</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:37:42.517710+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>가해자 측의 소송 증가 경향에 대한 논평</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>경남 지역 초등학생 학교폭력 문제의 심각성과 함께, 입시 불이익을 피하려는 가해자 측의 소송이 증가하는 부작용을 지적하는 사설입니다. 초등학생 때부터의 예방 교육과 맞춤형 대책 마련의 시급성을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>제공된 기사는 경남 초등생 학폭 문제와 가해자 측 소송 증가라는 일반적인 사회 현상에 대한 사설입니다. 특정 피해 사건, 명확한 가해자, 구체적인 피해 규모나 증거가 제시되지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>[사설] 경남 초등생 학폭 맞춤형 대책 시급하다</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>knnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484339</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:29:54.213486+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>교육부 학교폭력 실태조사 발표 및 관계 회복 숙려 제도 도입</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>교육부의 '2025년 2차 학교폭력 실태조사' 결과, 초등학생의 5%가 학교폭력 피해를 경험했으며 언어폭력이 가장 많았습니다. 학교폭력 발생 원인으로는 '장난이나 특별한 이유 없이'가 가장 높았고, 교육부는 초등 저학년을 대상으로 처벌보다 상담에 중점을 둔 '관계 회복 숙려 제도'를 도입합니다. 학교폭력 가해 이력이 대입에 반영되면서 관련 소송이 증가하는 추세입니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>적합 조건으로 집단적 피해(초등학생 5%가 학교폭력 피해), 교육부의 공식 실태조사 결과라는 객관적 증거, 교육부의 관계 회복 숙려 제도 도입 등 공적 절차가 진행 중인 점이 있습니다. 또한 학교폭력 가해 이력이 대입에 반영되면서 피해의 중요성이 커지고 관련 소송이 증가하는 추세입니다. 그러나 특정 대기업이나 기관 등 자력 있는 상대방이 부재하고, 개별 가해 학생 및 학부모의 자력은 불분명하여 대규모 소송금융 투자 대상으로는 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>초등학생 5% (약 1만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>초등생 5%가 학폭 피해…“특별한 이유 없이 장난으로” 25%</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260317/133547935/1</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:26:54.485923+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>이종격투기 선수 출신 방송인 김동현과 현역 선수 김상욱이 학창 시절 학교 폭력과 괴롭힘을 겪었으며, 이것이 운동을 시작하게 된 계기 중 하나라고 밝혔습니다. 김동현은 본명으로 인한 놀림을, 김상욱은 뒤통수를 맞는 등의 경험을 털어놓았습니다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>기사에 언급된 학교 폭력 피해는 김동현, 김상욱 선수의 학창 시절 과거 경험으로, 현재 진행 중인 법적 분쟁이 아닙니다. 특정 가해자가 명시되지 않았고, 피해 규모를 금전적으로 산정하기 어려우며, 이미 종결된 사건으로 판단되어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>김동현, 학교 폭력피해자였다…격투기 시작하게 계기는</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>sportsseoul.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.sportsseoul.com/news/read/1594247?ref=naver</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:28:52.766351+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>과거 경험 회고, 현재 법적 절차 없음</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>김동현 선수가 학창 시절 본명으로 인해 괴롭힘을 당했던 학폭 피해 경험을 회고했습니다. 그는 이러한 괴롭힘이 자신을 격투기 선수로 이끈 계기가 되었다고 밝혔습니다. 기사는 그의 개인적인 성장 과정에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>기사는 김동현 선수의 과거 학폭 피해 경험에 대한 회고록으로, 현재 진행 중이거나 예정된 법적 분쟁이 아닙니다. 가해자가 특정되지 않았고, 소송금융 투자 대상으로서의 현재성이 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>김동현 학폭 피해자였다 “본명=김봉 놀림 받아‥괴롭힘에 격투기 선수...</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603161903305710</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:21:20.188567+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
         <is>
           <t>교육부의 학교폭력 실태조사 발표 및 학교폭력대책위원회 출범, 예방 및 대책 시행계획 심의 등 정책적 논의 및 제도 개선 진행 중</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F59" t="inlineStr">
         <is>
           <t>교육부의 2025년 2차 학교폭력 실태조사 결과, 학교폭력 피해 응답률이 2018년 이래 처음으로 3%대에 진입하며 최고치를 기록했습니다. 언어폭력이 가장 많았고, 집단 따돌림과 신체폭력이 뒤를 이었습니다. 교육부는 피해학생 지원 강화 및 관계 회복 중심의 제도 확산을 위해 학교폭력대책위원회를 출범하고 2026년 시행계획을 심의하는 등 대책 마련에 나섰습니다.</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
+      <c r="G59" t="inlineStr">
         <is>
           <t>이 기사는 학교폭력의 일반적인 실태 조사 결과와 교육부의 정책 대응 방안을 다루고 있습니다. 특정 사건이나 가해자가 명확히 특정되지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 조건을 충족하기 어렵습니다. 또한, 개별 피해 규모가 구체적으로 제시되지 않아 '피해 규모가 큼' 조건도 불분명합니다. '집단적 피해'는 존재하나, 특정 사건에 대한 집단소송 가능성보다는 통계적 현상에 대한 보도이므로 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I53" t="inlineStr">
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
         <is>
           <t>초4~고2 재학생 17만명 중 3% (약 5,100명)가 피해 경험 응답</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J59" t="inlineStr">
         <is>
           <t>학폭 당했다  증가, 첫 3%대 진입...집단 따돌림 2위, 1위는?</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
+      <c r="K59" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
+      <c r="M59" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/policy/2026/03/17/2026031618480822242</t>
         </is>
       </c>
-      <c r="N53" t="inlineStr">
+      <c r="N59" t="inlineStr">
         <is>
           <t>2026-03-17 00:19:33.811820+00:00</t>
-        </is>
-[...402 lines deleted...]
-          <t>2026-03-14 12:23:02.538382+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>박준현</t>
+          <t>가해 학생 부모</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 '학교폭력 아님' 결론, 행정심판을 통한 교육청 서면 사과 처분. 향후 진실 공방 예상.</t>
+          <t>학교폭력대책심의위원회 진행 및 행정소송, 민사소송 병행 추세</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>키움 히어로즈 신인 투수 박준현을 둘러싼 학교 폭력 논란이 불거졌습니다. A군은 박준현이 욕설, 심부름, 알몸 촬영 등으로 괴롭혔다고 주장했으나, 박준현 측과 동료들은 이를 부인하며 탄원서 조작 의혹까지 제기되었습니다. 학교폭력대책심의위원회는 '학교폭력 아님' 결론을 내렸으나, 행정심판을 통해 교육청이 박준현에게 서면 사과 처분을 내렸습니다. 현재 박준현은 프로에 입성했으며, 논란은 여전히 진행 중으로 향후 진실 공방이 예상됩니다.</t>
+          <t>최근 온라인상의 명예훼손, 모욕, 딥페이크 등 신종 학교폭력이 증가하며 법적 대응이 복잡해지고 있다. 학폭위 조치에 대한 행정소송과 함께 가해 학생 부모를 상대로 한 민사상 손해배상 청구가 늘고 있으며, 법원은 부모의 경제적 책임을 폭넓게 인정하는 추세이다. SNS 로그 등 객관적 증거 확보가 중요하며, 통합적인 법률 서비스의 필요성이 강조된다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>A군의 주장에 대한 객관적 증거가 부족하고(적합 조건 5 불충족), 학교폭력대책심의위원회에서 '학교폭력 아님' 결론이 나왔습니다(적합 조건 1 불충족). 오히려 탄원서 조작 의혹 등 A군 측 주장의 신빙성에 의문이 제기되어 소송금융 투자에 필수적인 승소 가능성이 매우 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 민법상 부모의 감독 의무 위반), 4(피해 규모 큼: 치료비, 심리 상담 비용, 위자료 등), 5(증거 확보 가능: SNS 로그, 목격자 진술), 6(공적 절차 진행 중: 학폭위)에 해당하여 소송금융 적합도가 높다. 특히 법원이 가해 학생 부모의 경제적 책임을 폭넓게 인정하고 있어 투자 매력이 있다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>'알몸촬영·왕따 주장'까지…박준현 학폭 논란 전말, 탄원서 조작 의혹</t>
+          <t>‘인스타 저격·DM 감옥’ 신종 학폭 기승… 징계 넘어 부모 대상 민사...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>beyondpost.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1012975/</t>
+          <t>http://www.beyondpost.co.kr/view.php?ud=202603161341282836cf2d78c68_30</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-14 00:19:12.236136+00:00</t>
+          <t>2026-03-16 12:48:52.890367+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
+      <c r="C61" t="inlineStr"/>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>과거 학폭 경험 회상</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>격투기 선수 김동현과 김상욱이 학창 시절 학교폭력 피해 경험을 털어놓았다. 김상욱은 사투리 때문에, 김동현은 본명 때문에 놀림을 받았으며, 이 경험이 격투기 선수가 된 계기 중 하나라고 밝혔다. 김상욱의 경우 가해자로부터 사과를 받기도 했다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>상대방이 특정되지 않고, 사건이 이미 오래 전 발생하여 사실상 종결된 과거의 경험을 다루고 있습니다. 현재 진행 중인 법적 분쟁이나 소송 제기 의사가 보이지 않으며, 피해 규모를 특정하기 어렵고, 상대방의 자력도 불분명합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>파이터 김동현, 알고보니 학폭 피해자였다..격투기 선수된 이유 ('짠한형...</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112761976</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:34:14.389444+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
         <is>
           <t>김가람</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
-[...66 lines deleted...]
-      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr"/>
-      <c r="E62" t="inlineStr"/>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>과거 학폭 논란 이후 연예 활동 복귀</t>
+        </is>
+      </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>본 기사는 로엘 법무법인 김현준 변호사가 작성한 칼럼의 일부로, 학교폭력대책심의위원회 위원 구성과 성향이 학교폭력 사안 처리 절차 및 개별 사안 판단에 중요한 변수가 된다는 점을 강조합니다. 이는 학교폭력 관련 행정소송에서 핵심적인 요소로 작용할 수 있음을 설명합니다.</t>
+          <t>과거 학교폭력 논란으로 그룹을 탈퇴했던 김가람이 4년 만에 유튜브를 통해 복귀했다. 일부 누리꾼들은 그녀의 복귀에 대해 성급하다는 부정적인 반응을 보이며, 피해자가 여전히 상처받을 수 있다는 우려를 표했다. 이번 복귀는 과거 논란에 대한 대중의 시선을 다시금 집중시키고 있다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 학교폭력 관련 행정소송의 일반적인 법률적 쟁점을 다루는 칼럼의 일부입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건을 판단할 수 없습니다.</t>
+          <t>기사는 과거 학폭 논란을 겪은 연예인의 복귀에 대한 대중의 반응을 다루고 있어, 소송금융 투자에 필요한 상대방 책임의 명확성, 자력, 피해 규모, 증거 유무 등 핵심 정보가 부족합니다. 또한, 사건 발생 시점이 4년 전으로, 현재 진행 중인 법적 절차에 대한 언급이 없어 신규 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[로엘 법무법인 김현준 변호사] '학교폭력대책심의위원회' 위원에 대한...</t>
+          <t>‘학폭 논란’ 김가람, 르세라핌 탈퇴 4년만 유튜브 복귀…5분 영상 66만...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514225</t>
+          <t>https://www.mk.co.kr/article/11988713</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-13 13:13:23.505207+00:00</t>
+          <t>2026-03-16 00:30:03.085739+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>학폭위 5호 처분 완료</t>
+          <t>학폭 전담 재판부 증설</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>르세라핌 멤버 김가람이 데뷔 전 학교폭력 가해자로 지목되었고, 피해자 측은 학폭위에서 5호 처분을 받았던 통지서를 증거로 제시했습니다. 이로 인해 김가람은 데뷔 18일 만에 활동을 중단하고 그룹에서 퇴출되었으나, '학폭 꼬리표'는 여전히 따라다니고 있습니다.</t>
+          <t>학교폭력 소송이 '못생겼어' 같은 사소한 말다툼으로까지 번지며 급증하고 있습니다. 이에 법원은 학폭 전담 재판부를 두 배로 늘리는 등 대응에 나서고 있으며, 작년 서울의 한 중학교에서는 욕설로 인한 학폭 신고 사례도 있었습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방 책임이 학교폭력대책자치위원회(학폭위)의 5호 처분으로 명확하게 인정되었고, 해당 통지서가 증거로 제시되어 증거 확보가 용이합니다. 또한 이미 공적 절차(학폭위)가 진행되어 가해 사실이 확인되었습니다. 다만, 피해 규모 및 피해자 수는 기사에서 특정되지 않아 추가 확인이 필요하며, 상대방(개인)의 자력은 불확실할 수 있습니다.</t>
+          <t>해당 기사는 개별적인 학교폭력 사건의 증가 추세에 대한 것으로, 소송 상대방이 개인이며 자력 확보가 어렵습니다. 또한, 피해 규모가 주로 정신적 피해에 해당하여 소송금융 투자에 필요한 대규모 금전적 손해배상 청구가 어렵습니다. 집단적 피해가 아닌 개별 사건 위주라는 점도 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>‘데뷔 18일만 퇴출’ 김가람, 르세라핌 지웠지만 ‘학폭 꼬리표’는 그...</t>
+          <t>[단독] “못생겼어” 말다툼까지 학폭 소송… 전담 재판부 두배로</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987825</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/16/GAEFP4YM2BE2JORVY3VLJ3MM5E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-13 12:38:32.719475+00:00</t>
+          <t>2026-03-16 00:19:45.486133+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="2" t="inlineStr">
+      <c r="A64" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr"/>
-      <c r="D64" t="inlineStr"/>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>용산중학교</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>일반적인 학교폭력 예방 활동</t>
+          <t>코트 내 폭력 사태 발생 및 관련 선수/코치 징계 완료</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>광주경찰청이 학기 초 학교폭력 예방 활동을 강화한다고 밝혔다. 스마트폰 및 SNS 사용 증가로 사이버 언어폭력 등 정서적 범죄가 늘어남에 따라, 학교전담경찰관(SPO)을 통해 범죄예방 의식을 함양할 계획이다.</t>
+          <t>지난 시즌 중고농구 왕중왕전 준결승에서 삼일중과 용산중 경기 중 코트 내 폭력 사태가 발생하여 관련 선수와 코치가 중징계를 받았다. 이로 인해 결승에 진출한 삼일중 선수들도 정신적 피해를 입었으나, 기사는 사건의 회고와 현재 팀의 재건 노력에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>본 기사는 특정 학교폭력 사건이 아닌 광주경찰청의 일반적인 학교폭력 예방 활동에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 피고, 집단적 피해, 구체적인 피해 규모, 진행 중인 공적 절차(수사/조사) 등이 명확히 파악되지 않아 부적합하다.</t>
+          <t>기사 내용은 지난 시즌 발생한 코트 내 폭력 사태와 그에 따른 징계가 이미 완료된 사건을 회고하는 칼럼입니다. 삼일중 선수들이 피해자였음에도 불구하고, 현재 진행 중이거나 예정된 손해배상 소송 등 법적 절차에 대한 언급이 없어 소송금융 투자 대상으로서의 신규성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>광주경찰청, 학기 초 학교폭력 예방활동 강화</t>
-[...6 lines deleted...]
-      </c>
+          <t>[조원규 칼럼] 다시 뛰는 삼일중, 학생으로도 선수로도 성장합니다</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr"/>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773307845428724005</t>
+          <t>https://m.sports.naver.com/basketball/article/065/0000294402</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-12 13:11:33.541053+00:00</t>
+          <t>2026-03-15 00:22:49.833638+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr"/>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>기사 제목은 르세라핌 출신 김가람의 '학폭 논란'과 유튜브 등장에 대해 언급하고 있으나, 본문 내용은 전적으로 다른 연예인들의 인터뷰로 채워져 있습니다. 따라서 학교폭력 논란의 구체적인 내용, 피해 규모, 진행 상황 등 소송금융 투자 검토에 필요한 정보는 전혀 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 제목의 '학폭 논란'과 전혀 관련 없는 다른 연예인 인터뷰 내용으로 구성되어 있습니다. 따라서 소송금융 적합도 판단 기준에 해당하는 어떠한 정보도 파악할 수 없어 투자 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>'학폭 논란' 르세라핌 출신 김가람 유튜브 등장…구독자 10만 돌파</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026031414293609627</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:23:02.538382+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>박준현</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>학교폭력대책심의위원회 '학교폭력 아님' 결론, 행정심판을 통한 교육청 서면 사과 처분. 향후 진실 공방 예상.</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>키움 히어로즈 신인 투수 박준현을 둘러싼 학교 폭력 논란이 불거졌습니다. A군은 박준현이 욕설, 심부름, 알몸 촬영 등으로 괴롭혔다고 주장했으나, 박준현 측과 동료들은 이를 부인하며 탄원서 조작 의혹까지 제기되었습니다. 학교폭력대책심의위원회는 '학교폭력 아님' 결론을 내렸으나, 행정심판을 통해 교육청이 박준현에게 서면 사과 처분을 내렸습니다. 현재 박준현은 프로에 입성했으며, 논란은 여전히 진행 중으로 향후 진실 공방이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>A군의 주장에 대한 객관적 증거가 부족하고(적합 조건 5 불충족), 학교폭력대책심의위원회에서 '학교폭력 아님' 결론이 나왔습니다(적합 조건 1 불충족). 오히려 탄원서 조작 의혹 등 A군 측 주장의 신빙성에 의문이 제기되어 소송금융 투자에 필수적인 승소 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>'알몸촬영·왕따 주장'까지…박준현 학폭 논란 전말, 탄원서 조작 의혹</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/breaking/article/1012975/</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:19:12.236136+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D65" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>김가람</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...130 lines deleted...]
-      <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>학교폭력 관련 소송 및 행정심판 자문 준비</t>
+          <t>피해자 측 법률 대리인 선임 및 대응 진행 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>경남교육청이 학교폭력 사안 처리의 전문성을 높이고 피해 학생 보호 및 교직원 교육활동 관련 법률 자문을 위해 자문변호사 19명을 위촉했다. 이들은 교육지원청 소관 학교폭력 관련 소송 및 행정심판 자문 등을 수행할 예정이다.</t>
+          <t>연예인 김가람의 학교폭력 논란이 재점화되었으며, 피해자는 여전히 고통받고 있다고 알려졌다. 피해자 측은 법률 대리인을 통해 대응하고 있으며, 김가람의 연예계 활동이 피해자에게 2차 가해로 작용하고 있다는 주장이 제기되었다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>이 기사는 경남교육청이 학교폭력 관련 법률 자문을 위해 변호사를 위촉했다는 일반적인 행정 조치에 대한 내용입니다. 특정 사건, 명확한 피고, 구체적인 피해 규모나 피해자 집단이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(김가람의 학폭 가해 사실 전제), 피해자 측에 법률 대리인이 있어 증거 확보 가능성이 높습니다. 그러나 집단적 피해 여부가 불분명하고, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>경남교육청, 학교폭력 자문변호사 19명 위촉</t>
+          <t>'학폭 논란' 김가람, 연예계 복귀설 부인 후 유튜브 채널 개설… 연기 영...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632226</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16003550</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-10 13:17:47.284062+00:00</t>
+          <t>2026-03-14 00:17:49.659286+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr"/>
+      <c r="E68" t="inlineStr"/>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>본 기사는 로엘 법무법인 김현준 변호사가 작성한 칼럼의 일부로, 학교폭력대책심의위원회 위원 구성과 성향이 학교폭력 사안 처리 절차 및 개별 사안 판단에 중요한 변수가 된다는 점을 강조합니다. 이는 학교폭력 관련 행정소송에서 핵심적인 요소로 작용할 수 있음을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>제공된 기사는 특정 사건에 대한 보도가 아닌, 학교폭력 관련 행정소송의 일반적인 법률적 쟁점을 다루는 칼럼의 일부입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>[로엘 법무법인 김현준 변호사] '학교폭력대책심의위원회' 위원에 대한...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514225</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:13:23.505207+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>B군 부모</t>
+          <t>김가람</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>손해배상 소송 판결 선고 및 학교폭력 처분 취소 소송 기각 확정</t>
+          <t>학폭위 5호 처분 완료</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 놀리고 A군의 어머니를 폭행한 사건. 법원은 B군 부모에게 피해 학생 가족에게 총 2300여만원을 배상하라고 판결했다. 교육 당국은 학교폭력 대책심의위원회를 통해 가해 학생에게 처분을 내렸으며, 이에 대한 가해 학생 측의 불복 소송도 기각 확정되었다.</t>
+          <t>르세라핌 멤버 김가람이 데뷔 전 학교폭력 가해자로 지목되었고, 피해자 측은 학폭위에서 5호 처분을 받았던 통지서를 증거로 제시했습니다. 이로 인해 김가람은 데뷔 18일 만에 활동을 중단하고 그룹에서 퇴출되었으나, '학폭 꼬리표'는 여전히 따라다니고 있습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당함. 법원의 손해배상 판결이 선고되었고, 학교폭력 처분 취소 소송도 기각 확정되어 더 이상 신규 소송금융 투자 기회가 없음. 또한, 피해 규모가 소액이고 상대방이 개인이라는 점도 투자 매력을 낮춤.</t>
+          <t>상대방 책임이 학교폭력대책자치위원회(학폭위)의 5호 처분으로 명확하게 인정되었고, 해당 통지서가 증거로 제시되어 증거 확보가 용이합니다. 또한 이미 공적 절차(학폭위)가 진행되어 가해 사실이 확인되었습니다. 다만, 피해 규모 및 피해자 수는 기사에서 특정되지 않아 추가 확인이 필요하며, 상대방(개인)의 자력은 불확실할 수 있습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>2300만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>4명 (피해 학생 A군 및 가족 3명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>동급생 엄마 때린 중학생, 부모가 피해 보상해야…법원, “2000만원 배상...</t>
+          <t>‘데뷔 18일만 퇴출’ 김가람, 르세라핌 지웠지만 ‘학폭 꼬리표’는 그...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11573285?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11987825</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-10 00:52:59.831183+00:00</t>
+          <t>2026-03-13 12:38:32.719475+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr"/>
+      <c r="D70" t="inlineStr"/>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>일반적인 학교폭력 예방 활동</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>광주경찰청이 학기 초 학교폭력 예방 활동을 강화한다고 밝혔다. 스마트폰 및 SNS 사용 증가로 사이버 언어폭력 등 정서적 범죄가 늘어남에 따라, 학교전담경찰관(SPO)을 통해 범죄예방 의식을 함양할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 학교폭력 사건이 아닌 광주경찰청의 일반적인 학교폭력 예방 활동에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 피고, 집단적 피해, 구체적인 피해 규모, 진행 중인 공적 절차(수사/조사) 등이 명확히 파악되지 않아 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>광주경찰청, 학기 초 학교폭력 예방활동 강화</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>jndn.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>http://www.jndn.com/article.php?aid=1773307845428724005</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:11:33.541053+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>경찰 수사 및 소년부 송치, 행정심판에서 학교폭력 인정</t>
+          <t>학교폭력대책심의위원회 및 행정심판 진행 중인 사례 다수</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>청주지역 중학생 4명이 동급생을 집단 괴롭히고 폭행, 강요한 혐의로 경찰 수사를 거쳐 소년부에 송치되었습니다. 청주교육지원청 학폭위 개최 전 진행된 행정심판에서 이들의 학교폭력 사실이 모두 인정되었습니다. 피해자 측은 법적 대응을 이어갈 것으로 예상됩니다.</t>
+          <t>학교폭력 사건이 증가하며 교육 현장이 법률 분쟁의 장으로 변모하고 있습니다. 입시 연계 정책으로 인해 법적 다툼이 심화되고 있으며, 변호사 선임 등 대응 능력의 격차가 발생하여 취약 계층 학생들에게 불리하게 작용하고 있습니다. 기사는 학교폭력 제도의 문제점을 지적하며 교육적 해결과 피해 학생 회복 중심의 제도 개선을 촉구합니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>가해 학생들의 학교폭력 사실이 경찰 수사, 소년부 송치, 행정심판을 통해 인정되어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중인 점(적합 조건 6) 및 증거 확보 가능성(적합 조건 5)은 적합 조건에 해당합니다. 그러나 가해 학생들의 자력 불확실성, 구체적인 피해 규모 및 피해자 수 미상으로 인해 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>학교폭력 사건은 '집단적 피해'에 해당하며, 다수의 사건이 '공적 절차(학교폭력대책심의위원회, 행정심판)'를 거치고 있어 소송금융의 잠재적 기회가 있습니다. 그러나 특정 대기업이나 공공기관과 같이 '자력이 충분한 상대방'이 명확하게 존재하지 않고, 개별 사건의 '피해 규모'가 소송금융 투자에 적합할 만큼 크지 않거나 금전적 손해 입증이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>청주 중학생 집단괴롭힘 관련 행정심판서 모두 학교폭력 인정</t>
+          <t>[중앙시평] 작은 법정이 되어가는 교육 현장</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841526</t>
+          <t>https://www.joongang.co.kr/article/25411104</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-09 12:32:08.711767+00:00</t>
+          <t>2026-03-12 00:29:44.834061+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>경찰의 학교폭력 전담조사관 도입 및 수사 전문성 강화 논의 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>울산 지역에서 학교폭력이 급증하고 있으며, 가해자 측의 입시 불이익을 피하기 위한 '끝장 소송'이 늘어나고 있습니다. 이에 경찰은 '학교폭력 전담조사관'을 도입하여 수사 전문성을 높이는 방안을 모색 중입니다. 기사는 학교폭력 문제의 심각성과 대응 체계의 필요성을 강조하는 사설입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>기사는 울산 지역 학교폭력 증가에 대한 사설로, 특정 사건의 피해 규모나 상대방의 자력을 파악하기 어렵습니다. 개별 학교폭력 사건은 집단적 피해로 보기 어려우며, 가해자 측이 개인인 경우가 많아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>[사설] 울산 '학폭' 급증, '지역 맞춤형' 대응체계 서둘러야</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>iusm.co.kr</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060491</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:19:15.698251+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr"/>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>학교폭력 관련 소송 및 행정심판 자문 준비</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>경남교육청이 학교폭력 사안 처리의 전문성을 높이고 피해 학생 보호 및 교직원 교육활동 관련 법률 자문을 위해 자문변호사 19명을 위촉했다. 이들은 교육지원청 소관 학교폭력 관련 소송 및 행정심판 자문 등을 수행할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>이 기사는 경남교육청이 학교폭력 관련 법률 자문을 위해 변호사를 위촉했다는 일반적인 행정 조치에 대한 내용입니다. 특정 사건, 명확한 피고, 구체적인 피해 규모나 피해자 집단이 명시되어 있지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>경남교육청, 학교폭력 자문변호사 19명 위촉</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>gnnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632226</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-10 13:17:47.284062+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>가해 학생 B군 부모</t>
+          <t>가해 학생 측</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>1심 민사 판결 선고</t>
+          <t>학교폭력위원회 심의 및 행정심판위원회 결정 진행 중, 가해 학생 측 행정소송 제기 가능성 있음</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 놀리다 이를 제지하는 A군의 어머니를 폭행한 사건으로, 법원은 가해 학생 B군의 부모에게 2300여만원을 배상하라는 판결을 내렸습니다. 이 사건은 학교폭력대책심의위원회와 처분 취소 소송을 거쳐 민사 소송에서 1심 판결이 선고되었습니다.</t>
+          <t>청주에서 발생한 집단 괴롭힘 사건이 행정심판위원회에서 학교폭력으로 인정되었습니다. 가해 학생 측은 이 결정에 불복하여 행정소송을 제기할 수 있으며, 행심위는 학폭위의 증거 배제 및 재량권 남용을 지적했습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>가해 학생의 책임이 명확하고(적합 조건 1), 학교폭력대책심의위원회 및 처분 취소 소송 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(부적합 조건), 피해 규모(2300만원)가 소송금융 투자에 매력적이라고 보기 어렵고(부적합 조건), 상대방(개인 부모)의 자력 또한 불확실하여 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>행정심판위원회에서 학교폭력으로 인정하며 가해 학생들의 책임이 명확해지고 있고(적합 조건 1), 행정심판위원회의 결정 및 학폭위의 증거 배제 정황 지적 등이 객관적 증거로 활용될 수 있으며(적합 조건 5), 학교폭력위원회 심의와 행정심판위원회 결정이 이미 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 가해 학생 측의 자력 불확실성 및 금전적 피해 규모가 명확하지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>2300만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>4명 (A군, A군 어머니, A군 조부모 2명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>친구 엄마 넘어뜨리고 발길질한 중학생…법원  부모가 2300만원 배상하라...</t>
+          <t>단순 장난 →  학교폭력  뒤집힌 청주 집단 괴롭힘 사건</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603090620552150</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1500164</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-09 00:40:42.468331+00:00</t>
+          <t>2026-03-10 13:07:51.624143+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>B군 부모</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>손해배상 소송 판결 선고 및 학교폭력 처분 취소 소송 기각 확정</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군을 놀리고 A군의 어머니를 폭행한 사건. 법원은 B군 부모에게 피해 학생 가족에게 총 2300여만원을 배상하라고 판결했다. 교육 당국은 학교폭력 대책심의위원회를 통해 가해 학생에게 처분을 내렸으며, 이에 대한 가해 학생 측의 불복 소송도 기각 확정되었다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>부적합 조건: 이미 종결된 사건에 해당함. 법원의 손해배상 판결이 선고되었고, 학교폭력 처분 취소 소송도 기각 확정되어 더 이상 신규 소송금융 투자 기회가 없음. 또한, 피해 규모가 소액이고 상대방이 개인이라는 점도 투자 매력을 낮춤.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>2300만원</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>4명 (피해 학생 A군 및 가족 3명)</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>동급생 엄마 때린 중학생, 부모가 피해 보상해야…법원, “2000만원 배상...</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11573285?ref=naver</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:52:59.831183+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C75" t="inlineStr">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>G의 부모</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>부산지방법원 동부지원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>부산지방법원 동부지원은 동급생을 괴롭히고 그 어머니를 폭행한 가해 학생 G의 부모에게 피해 학생 가족에 대한 손해배상 책임을 인정했습니다. 피해 학생 B와 어머니 A, 외조부모 C, D에게 총 2,318만여 원의 손해배상금 지급을 판결했습니다. 이 사건은 학교폭력대책심의위원회 처분 및 가해 학생의 행정소송 기각 등 공적 절차를 거쳐 진행되었습니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 처분 및 가해학생의 행정소송 기각 등 공적 절차가 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(약 2,300만원), 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>23,184,730원</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>4명 (피해 학생, 어머니, 외조부모)</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>부산지법 동부지원, 동급생 괴롭히고 그 어머니 폭행 사건 가해학생 부...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603091615573509a8c8bf58f_12</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:58:43.081373+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>가해 중학생 4명 및 그 보호자</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 소년부 송치, 행정심판에서 학교폭력 인정</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>청주지역 중학생 4명이 동급생을 집단 괴롭히고 폭행, 강요한 혐의로 경찰 수사를 거쳐 소년부에 송치되었습니다. 청주교육지원청 학폭위 개최 전 진행된 행정심판에서 이들의 학교폭력 사실이 모두 인정되었습니다. 피해자 측은 법적 대응을 이어갈 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>가해 학생들의 학교폭력 사실이 경찰 수사, 소년부 송치, 행정심판을 통해 인정되어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중인 점(적합 조건 6) 및 증거 확보 가능성(적합 조건 5)은 적합 조건에 해당합니다. 그러나 가해 학생들의 자력 불확실성, 구체적인 피해 규모 및 피해자 수 미상으로 인해 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>청주 중학생 집단괴롭힘 관련 행정심판서 모두 학교폭력 인정</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841526</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:32:08.711767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>가해 학생 B군 부모</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군의 어머니를 폭행한 사건에 대해 부산지법이 B군 부모에게 총 2,300여만 원을 배상하라는 판결을 내렸다. 재판부는 B군 부모가 미성년 자녀 감독 의무를 소홀히 했다고 판단했으며, 학교폭력 대책심의위원회 처분 취소 소송은 이미 기각 확정되었다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력 대책심의위원회 처분 등 공적 절차가 진행되어 증거가 충분합니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 'High' 등급을 받기에는 상대적으로 작고, 상대방의 자력에 대한 정보가 부족하며 집단적 피해가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>2,300여만 원</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 각 1명)</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>동급생 어머니 폭행한 중학생...부모가 2천만원 배상해야  판결</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603090843014129</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:51:12.031014+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>가해 학생 B군 부모</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>손해배상 소송 판결 확정</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 괴롭힘을 말리던 피해 학생 어머니를 폭행하여 2천300여만원의 손해배상 판결을 받았습니다. 가해 학생 측이 이에 불복해 처분 취소 소송을 냈으나 기각되었고, 판결이 최종 확정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>이미 손해배상 소송 판결이 확정되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>2천300여만원</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>동급생 괴롭힘 말리던 엄마까지 폭행한 중학생… 부모가 2300만원 배상</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15996775</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:49:47.182178+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>가해 학생 B군 부모</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>1심 민사 판결 선고</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군을 놀리다 이를 제지하는 A군의 어머니를 폭행한 사건으로, 법원은 가해 학생 B군의 부모에게 2300여만원을 배상하라는 판결을 내렸습니다. 이 사건은 학교폭력대책심의위원회와 처분 취소 소송을 거쳐 민사 소송에서 1심 판결이 선고되었습니다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>가해 학생의 책임이 명확하고(적합 조건 1), 학교폭력대책심의위원회 및 처분 취소 소송 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(부적합 조건), 피해 규모(2300만원)가 소송금융 투자에 매력적이라고 보기 어렵고(부적합 조건), 상대방(개인 부모)의 자력 또한 불확실하여 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>2300만원</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>4명 (A군, A군 어머니, A군 조부모 2명)</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>친구 엄마 넘어뜨리고 발길질한 중학생…법원  부모가 2300만원 배상하라...</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603090620552150</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:40:42.468331+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
         <is>
           <t>가해 학생 B군의 부모</t>
         </is>
       </c>
-      <c r="D75" t="inlineStr">
+      <c r="D81" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
+      <c r="E81" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F75" t="inlineStr">
+      <c r="F81" t="inlineStr">
         <is>
           <t>중학생 B군이 동급생 A군을 괴롭히다 이를 제지하는 A군 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 총 2300여만원을 배상하라고 판결했다. 학교폭력대책심의위원회 처분 불복 소송도 기각되어 처분이 확정된 바 있다. 법원은 가해 학생 부모가 미성년 자녀 감독 의무를 다하지 못한 책임이 있다고 보았다.</t>
         </is>
       </c>
-      <c r="G75" t="inlineStr">
+      <c r="G81" t="inlineStr">
         <is>
           <t>상대방의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 등 공적 절차가 이미 진행되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자에 매력적일 만큼 크지 않고(적합 조건 4 미충족), 상대방의 자력에 대한 정보가 없어 회수 가능성이 불확실하다(적합 조건 2 미충족).</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
+      <c r="H81" t="inlineStr">
         <is>
           <t>2300여만원</t>
         </is>
       </c>
-      <c r="I75" t="inlineStr">
+      <c r="I81" t="inlineStr">
         <is>
           <t>4명</t>
         </is>
       </c>
-      <c r="J75" t="inlineStr">
+      <c r="J81" t="inlineStr">
         <is>
           <t>“넘어진 엄마에 발길질”…동급생 학폭에 피해자 부모까지 폭행한 중학...</t>
         </is>
       </c>
-      <c r="K75" t="inlineStr">
+      <c r="K81" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L75" t="inlineStr">
+      <c r="L81" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M75" t="inlineStr">
+      <c r="M81" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20016673?ref=naver</t>
         </is>
       </c>
-      <c r="N75" t="inlineStr">
+      <c r="N81" t="inlineStr">
         <is>
           <t>2026-03-09 00:32:59.101978+00:00</t>
         </is>
       </c>
     </row>
-    <row r="76">
-      <c r="A76" s="2" t="inlineStr">
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C76" t="inlineStr">
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
         <is>
           <t>가해 학생 B군의 부모</t>
         </is>
       </c>
-      <c r="D76" t="inlineStr">
+      <c r="D82" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
+      <c r="E82" t="inlineStr">
         <is>
           <t>부산지법 동부지원 1심 판결 선고</t>
         </is>
       </c>
-      <c r="F76" t="inlineStr">
+      <c r="F82" t="inlineStr">
         <is>
           <t>중학생 B군이 동급생 A군과 A군의 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 총 2300여만원을 배상하라고 판결했다. 학교폭력대책심의위원회 처분 취소 소송은 기각되어 확정되었으며, 민사 재판부는 가해 학생 부모의 감독 의무 소홀을 인정했다.</t>
         </is>
       </c>
-      <c r="G76" t="inlineStr">
+      <c r="G82" t="inlineStr">
         <is>
           <t>피해 규모가 2300만원으로 소송금융 투자 대상으로서는 비교적 작고(부적합 조건 4), 집단적 피해가 아닌 개별 사건이다(부적합 조건 3). 상대방의 자력 또한 대기업, 금융기관 등 충분한 배상 능력을 가진 주체로 보기 어렵다(부적합 조건 2). 이미 1심 판결이 선고되어 소송 리스크가 상당 부분 해소되었으나, 투자 수익성 측면에서 매력이 낮다.</t>
         </is>
       </c>
-      <c r="H76" t="inlineStr">
+      <c r="H82" t="inlineStr">
         <is>
           <t>2300만원</t>
         </is>
       </c>
-      <c r="I76" t="inlineStr">
+      <c r="I82" t="inlineStr">
         <is>
           <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 각 1명)</t>
         </is>
       </c>
-      <c r="J76" t="inlineStr">
+      <c r="J82" t="inlineStr">
         <is>
           <t>동급생 어머니까지 폭행한 중학생⋯법원  가해자 부모가 배상하라</t>
         </is>
       </c>
-      <c r="K76" t="inlineStr">
+      <c r="K82" t="inlineStr">
         <is>
           <t>inews24.com</t>
         </is>
       </c>
-      <c r="L76" t="inlineStr">
+      <c r="L82" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M76" t="inlineStr">
+      <c r="M82" t="inlineStr">
         <is>
           <t>http://www.inews24.com/view/1946537</t>
         </is>
       </c>
-      <c r="N76" t="inlineStr">
+      <c r="N82" t="inlineStr">
         <is>
           <t>2026-03-09 00:31:10.260821+00:00</t>
         </is>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" s="3" t="inlineStr">
+    <row r="83">
+      <c r="A83" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D77" t="inlineStr">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t>학교폭력대책심의위원회 심의 및 경찰 수사 가능성</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
+      <c r="F83" t="inlineStr">
         <is>
           <t>익명 계정을 이용한 DM 감옥, 가짜 계정으로 음란 게시물 게시, 인스타 저격 등 온라인을 통한 교묘한 정서적 학교폭력이 급증하고 있습니다. 이는 기존의 물리적 폭력과 다른 양상으로, 피해자들에게 심각한 정신적 고통을 야기하고 있습니다.</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr">
+      <c r="G83" t="inlineStr">
         <is>
           <t>온라인을 통한 정서적 학교폭력의 가해 행위가 명확하고(적합 조건 1), 학폭 비율 급증으로 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 온라인 기록을 통해 증거 확보가 용이합니다(적합 조건 5). 다만, 가해자가 학생이므로 상대방의 자력 부족 가능성이 높아 소송금융 투자에 있어 회수 가능성 검토가 필요합니다.</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I77" t="inlineStr">
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J77" t="inlineStr">
+      <c r="J83" t="inlineStr">
         <is>
           <t>때리는 건 옛말?… 학폭 비율 급증  바뀐 추세</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
+      <c r="K83" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
+      <c r="L83" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
+      <c r="M83" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008468772&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N77" t="inlineStr">
+      <c r="N83" t="inlineStr">
         <is>
           <t>2026-03-09 00:24:43.341441+00:00</t>
         </is>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" s="3" t="inlineStr">
+    <row r="84">
+      <c r="A84" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D78" t="inlineStr">
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
+      <c r="E84" t="inlineStr">
         <is>
           <t>경찰청 통계에 따르면 학교폭력 검거 인원 증가 추세이며, 학교전담경찰관(SPO) 제도를 통한 수사 및 조치 진행 중</t>
         </is>
       </c>
-      <c r="F78" t="inlineStr">
+      <c r="F84" t="inlineStr">
         <is>
           <t>학교폭력이 신체적 폭력에서 SNS와 익명 앱을 이용한 'DM 감옥', '인스타 저격' 등 디지털·심리적 괴롭힘으로 변화하고 있습니다. 학교폭력 검거 인원이 10년 새 88.3% 증가했으며, 초등학생의 비중도 급격히 늘었습니다. 익명성을 활용한 폭력은 학교 조사에 한계가 있어 경찰의 조기 개입 필요성이 제기되고 있으며, 학교폭력 가해 기록은 대학 입시에도 불이익으로 이어지고 있습니다.</t>
         </is>
       </c>
-      <c r="G78" t="inlineStr">
+      <c r="G84" t="inlineStr">
         <is>
           <t>학교폭력 검거 인원이 급증하고 디지털 전환이 가속화되어 집단적 피해가 발생하고 있으며, 경찰 수사 및 학교전담경찰관(SPO) 제도가 운영되는 등 공적 절차가 진행 중입니다. 다만, 기사는 특정 사건이 아닌 일반적인 현상을 다루고 있어 개별 사건의 가해자 특정 및 자력 확인이 어렵고, 피해 규모 또한 개별 사안에 따라 편차가 클 수 있습니다.</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I78" t="inlineStr">
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J78" t="inlineStr">
+      <c r="J84" t="inlineStr">
         <is>
           <t>때리는 건 옛말, 이제는 ‘DM 감옥’…초등 교실까지 침투한 ‘신종 학...</t>
         </is>
       </c>
-      <c r="K78" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L78" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M78" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20016678?ref=naver</t>
         </is>
       </c>
-      <c r="N78" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>2026-03-09 00:17:12.582356+00:00</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" s="2" t="inlineStr">
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B79" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C79" t="inlineStr">
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
         <is>
           <t>가해 학생 B군 부모</t>
         </is>
       </c>
-      <c r="D79" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E79" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F79" t="inlineStr">
+      <c r="F85" t="inlineStr">
         <is>
           <t>중학생 B군이 동급생 A군을 괴롭히고 이를 제지하는 A군의 어머니를 폭행한 사건입니다. 교육 당국은 학교폭력 처분을 내렸으며, 민사 법원은 B군 부모에게 피해 학생 가족에게 총 2천300여만원을 배상하라는 1심 판결을 선고했습니다.</t>
         </is>
       </c>
-      <c r="G79" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 5(증거 확보), 6(공적 절차 진행)에 해당하나, 피해 규모가 2천300여만원으로 소송금융 투자 대상으로는 비교적 작습니다. 또한 집단적 피해가 아닌 개별 사건이며, 이미 1심 판결이 선고되어 신규 소송 발굴의 의미가 적고, 상대방의 자력도 불확실하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H79" t="inlineStr">
+      <c r="H85" t="inlineStr">
         <is>
           <t>2천300여만원</t>
         </is>
       </c>
-      <c r="I79" t="inlineStr">
+      <c r="I85" t="inlineStr">
         <is>
           <t>4명 (피해 학생, 어머니, 조부모)</t>
         </is>
       </c>
-      <c r="J79" t="inlineStr">
+      <c r="J85" t="inlineStr">
         <is>
           <t>'넘어진 동급생의 어머니 발로 차는 등 폭행'한 중학생…법원  가해자 ...</t>
         </is>
       </c>
-      <c r="K79" t="inlineStr">
+      <c r="K85" t="inlineStr">
         <is>
           <t>imaeil.com</t>
         </is>
       </c>
-      <c r="L79" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M79" t="inlineStr">
+      <c r="M85" t="inlineStr">
         <is>
           <t>https://www.imaeil.com/page/view/2026030815082392556</t>
         </is>
       </c>
-      <c r="N79" t="inlineStr">
+      <c r="N85" t="inlineStr">
         <is>
           <t>2026-03-08 12:55:59.477364+00:00</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" s="3" t="inlineStr">
+    <row r="86">
+      <c r="A86" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B80" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C80" t="inlineStr">
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
         <is>
           <t>가해 학생 B군의 부모</t>
         </is>
       </c>
-      <c r="D80" t="inlineStr">
+      <c r="D86" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E80" t="inlineStr">
+      <c r="E86" t="inlineStr">
         <is>
           <t>1심 판결 선고</t>
         </is>
       </c>
-      <c r="F80" t="inlineStr">
+      <c r="F86" t="inlineStr">
         <is>
           <t>중학생 B군이 동급생 A군을 괴롭히고 이를 제지하던 A군 어머니까지 폭행한 사건에 대해 법원이 B군 부모에게 2천300여만 원을 배상하라고 판결했습니다. 재판부는 미성년 자녀를 교육·감독할 의무를 소홀히 한 부모의 책임을 인정했습니다.</t>
         </is>
       </c>
-      <c r="G80" t="inlineStr">
+      <c r="G86" t="inlineStr">
         <is>
           <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었으며(적합 조건 1), 이미 손해배상액이 확정되어 증거가 명확합니다(적합 조건 5). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족하고 피해 규모(2천300여만 원)가 소송금융 투자 대상으로서는 상대적으로 크지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H80" t="inlineStr">
+      <c r="H86" t="inlineStr">
         <is>
           <t>2천300여만 원</t>
         </is>
       </c>
-      <c r="I80" t="inlineStr">
+      <c r="I86" t="inlineStr">
         <is>
           <t>2명 (피해 학생 A군 및 어머니)</t>
         </is>
       </c>
-      <c r="J80" t="inlineStr">
+      <c r="J86" t="inlineStr">
         <is>
           <t>동급생 괴롭힘 말리던 어머니 폭행…부모 배상 책임</t>
         </is>
       </c>
-      <c r="K80" t="inlineStr">
+      <c r="K86" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L80" t="inlineStr">
+      <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M80" t="inlineStr">
+      <c r="M86" t="inlineStr">
         <is>
           <t>http://www.yonhapnewstv.co.kr/MYH20260308200609xXn</t>
         </is>
       </c>
-      <c r="N80" t="inlineStr">
+      <c r="N86" t="inlineStr">
         <is>
           <t>2026-03-08 12:54:50.461025+00:00</t>
         </is>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" s="2" t="inlineStr">
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C81" t="inlineStr">
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
         <is>
           <t>B군 부모</t>
         </is>
       </c>
-      <c r="D81" t="inlineStr">
+      <c r="D87" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
+      <c r="E87" t="inlineStr">
         <is>
           <t>손해배상 소송 판결 확정</t>
         </is>
       </c>
-      <c r="F81" t="inlineStr">
+      <c r="F87" t="inlineStr">
         <is>
           <t>동급생 괴롭힘을 제지하려던 학생의 어머니가 가해 학생의 어머니에게 폭행당한 사건으로, 법원은 가해 학생 부모에게 총 2300여만원을 배상하라고 판결했다. 가해 학생 측이 제기한 처분 취소 소송도 기각되어 판결이 확정되었다.</t>
         </is>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="G87" t="inlineStr">
         <is>
           <t>부적합 조건: 이미 손해배상 소송에서 판결이 선고되었고, 가해 학생 측의 처분 취소 소송도 기각되어 판결이 확정된 사건으로, '이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합하다. 또한, 피해 규모가 소액이며 집단적 피해가 아니다.</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
+      <c r="H87" t="inlineStr">
         <is>
           <t>2300만원</t>
         </is>
       </c>
-      <c r="I81" t="inlineStr">
+      <c r="I87" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J81" t="inlineStr">
+      <c r="J87" t="inlineStr">
         <is>
           <t>동급생 괴롭힘 제지하자 엄마 폭행…법원  부모가 2300만원 배상</t>
         </is>
       </c>
-      <c r="K81" t="inlineStr">
+      <c r="K87" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L87" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
+      <c r="M87" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/2026030867207</t>
         </is>
       </c>
-      <c r="N81" t="inlineStr">
+      <c r="N87" t="inlineStr">
         <is>
           <t>2026-03-08 12:50:31.724165+00:00</t>
-        </is>
-[...430 lines deleted...]
-          <t>2026-03-08 12:34:26.294229+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>B 군 부모</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>중학생 B 군이 동급생 A 군을 놀리고 이를 제지하는 A 군의 모친을 폭행한 사건으로, 법원은 B 군 부모에게 A 군 가족에게 총 2300여만 원을 배상하라고 판결했다. 교육 당국의 학교폭력대책심의위원회 처분도 확정된 바 있다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 학교폭력대책심의위원회 처분 확정 등 객관적 증거가 존재하며(적합 조건 5), 공적 절차가 진행되었음(적합 조건 6). 그러나 피해 규모가 소액(2300만원)으로 소송금융 투자 기준에 미달하며, 상대방이 개인 부모로 자력 충분 조건(적합 조건 2)을 충족하지 못해 투자 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>2300만원</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>4명 (A 군 및 가족 3명)</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>친구 엄마 넘어뜨려 발로 찬 중학생…“부모가 2300만원 물어줘라”</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10689439?ref=naver</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:46:52.766706+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B88" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C88" t="inlineStr">
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
         <is>
           <t>가해 학생 B군의 부모</t>
         </is>
       </c>
-      <c r="D88" t="inlineStr">
+      <c r="D89" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E88" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H88" t="inlineStr">
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>부산지법 동부지원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군을 괴롭히다 이를 제지하던 A군 어머니를 폭행한 사건에서 법원이 B군 부모에게 약 2300만 원의 손해배상 책임을 인정했다. 학교폭력대책심의위원회 처분도 확정되었으며, 피해 학생 가족에게 치료비, 위자료 등을 지급하라는 1심 판결이 내려졌다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 처분 확정 등 공적 절차가 진행되었으며(적합 조건 6), 증거가 확보되어 판결이 내려진 상태입니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(약 2300만 원), 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>약 2300만 원</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>동급생 엄마 넘어뜨리고 발길질한 중학생... 法  부모가 2300만원 배상하...</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/545768</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:44:50.406834+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>가해 학생 B군 부모</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>민사 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 제지하는 A군의 어머니를 폭행한 사건에 대해 부산지법 동부지원은 가해 학생 B군의 부모에게 피해 학생 가족에게 총 2300만원을 배상하라고 판결했습니다. 법원은 가해 학생의 불법행위와 부모의 감독 의무 소홀을 인정했으며, 학교폭력대책심의위원회 처분 취소 소송도 기각된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>법원이 가해 학생의 불법행위와 부모의 감독 의무 소홀을 명확히 인정하여 상대방 책임이 명확하며(적합 조건 1), 학교폭력대책심의위원회 처분 및 민사 1심 판결로 증거가 충분하고(적합 조건 5), 공적 절차가 진행된 바 있습니다(적합 조건 6). 그러나 피해 규모가 소송금융 투자 대상으로서는 비교적 작고 집단적 피해가 아니므로 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
         <is>
           <t>2300만원</t>
         </is>
       </c>
-      <c r="I88" t="inlineStr">
+      <c r="I90" t="inlineStr">
         <is>
           <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
         </is>
       </c>
-      <c r="J88" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L88" t="inlineStr">
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>동급생 어머니까지 폭행한 중학생··· 법원, 가해자 부모 책임 물었다</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M88" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11981860</t>
+          <t>https://www.khan.co.kr/article/202603081555001</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-08 12:30:51.076744+00:00</t>
+          <t>2026-03-08 12:41:43.765985+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>가해 학생 부모</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>법원 판결 선고</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>동급생을 괴롭히고 이를 말리던 학부모에게 폭력을 행사한 중학생 사건에 대해 법원이 가해 학생 부모에게 2000만 원 이상의 손해배상 책임을 인정했습니다. 이는 자녀의 학교폭력으로 타인에게 피해가 발생했을 때 부모의 배상 책임을 인정한 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>적합 조건 4(피해 규모) 및 2(상대방 자력) 미충족: 피해 금액이 2000만 원 이상으로 소송금융 투자 대상으로는 규모가 작고, 상대방이 개인 부모이므로 자력 확보가 불확실합니다. 적합 조건 1(책임 명확) 및 5(증거 확보)는 충족되었으나, 투자 매력도를 높이는 집단적 피해나 대규모 피해가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>2000만 원 이상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>학폭 말리던 학부모까지 폭행한 중학생… 법원 “부모가 배상하라”</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030815020207541</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:37:00.965314+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C91" t="inlineStr">
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
         <is>
           <t>가해 학생 B군의 부모</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D92" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I91" t="inlineStr">
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>1심 민사 판결 선고 (2300만원 배상 판결)</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 말리던 A군의 어머니까지 폭행한 사건에 대해 법원이 B군 부모에게 2300만원을 배상하라고 판결했습니다. 학교폭력 대책심의위원회 결정이 있었으며, 법원은 가해 학생 부모의 감독 책임을 인정했습니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력 대책심의위원회 결정 등 공적 절차가 이미 진행되어 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 '수억 원 이상'에 미치지 못하고, 상대방의 자력에 대한 정보가 부족하여 'High'로 평가하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>약 2300만원</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 2명)</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>아들 괴롭힘 막다 폭행당한 母…법원“가해 학생 부모 2300만원 배상”</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029495261&amp;code=61121111&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:36:15.759007+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>가해 학생 B군 부모</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>부산지법 동부지원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 A군의 모친까지 폭행한 사건에 대해, 부산지법은 B군 부모에게 치료비와 위자료 등 총 2300여만원을 배상하라는 1심 판결을 내렸습니다. 피해 학생 A군과 가족 3명이 가해 학생 B군 부모를 상대로 손해배상 소송을 제기한 결과입니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 법원 판결로 명확히 인정되었고, 증거가 충분히 확보되었습니다. 그러나 피해 규모가 소송금융 투자 대상으로 보기에는 상대적으로 작고(2300만원), 집단적 피해가 아닌 개별 사건입니다. 또한, 이미 1심 판결이 선고되어 소송금융의 주된 투자 시점(소송 전/초기)을 지났습니다.</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>2300여만원</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>4명 (피해 학생 A군 및 가족 3명)</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>동급생 놀리고 모친까지 때린 중학생… 법원 “가해자 부모 2300만원 배...</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/topics_social/2026/03/08/GP5MFK5QTZH4LGIZRK7BVQ3HWM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:34:26.294229+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>가해 학생 B군의 부모</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>부산지방법원 동부지원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군과 A군 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 총 2300만원을 배상하라고 판결했습니다. 학교폭력대책심의위원회 조치 후 민사소송이 진행되었으며, 법원은 가해 학생의 불법행위와 부모의 감독의무 위반 책임을 인정했습니다. 이 판결은 학교폭력 문제에 대한 민사상 책임 확대를 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 등 공적 절차가 진행된 바 있으며(적합 조건 6), 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 크지 않고(적합 조건 4 불충분), 상대방이 대기업 등 자력 충분한 기관이 아닌 개인이라는 점이 투자 매력을 낮춥니다(적합 조건 2 불충분).</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>2300만원</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>친구 놀리다 말리자 그 엄마까지 폭행...法  부모가 배상해야</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01567846645381352</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:33:17.916859+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>가해 학생 B군 부모</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>동급생을 괴롭히고 이를 제지하는 동급생 어머니를 폭행한 중학생의 부모에게 법원이 총 2300여만원을 배상하라는 판결을 내렸습니다. 가해 학생 부모는 미성년 자녀 교육·보호·감독 의무 소홀로 책임이 인정되었으며, 학교폭력 대책심의위원회 처분 취소 소송은 기각되어 확정된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>적합 조건으로 법원 판결을 통해 가해 학생 부모의 책임이 명확히 인정되었고, 학교폭력 대책심의위원회 등 공적 절차가 이미 진행되어 증거가 명확합니다. 그러나 부적합 조건으로 상대방이 개인 부모로 자력 확인이 어렵고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 작습니다. 이미 1심 판결이 선고된 상태로, 투자 매력도가 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>2300여만원</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
         <is>
           <t>4명</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L91" t="inlineStr">
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>동급생 놀리고 동급생 엄마까지 폭행한 중학생…법원, 가해학생 부모에...</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M91" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A92" s="2" t="inlineStr">
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11981872</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:32:42.894521+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...250 lines deleted...]
-      </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>가해 학생 부모</t>
+          <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 처분 및 경찰 진정 완료, 피해자 측 추가 법적 조치 모색 중</t>
+          <t>부산지법 동부지원에서 손해배상 판결 선고, 가해 학생 측의 처분 취소 소송 기각 확정</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>광주에서 중학생 A군이 동급생들에게 2년간 지속적인 학교폭력을 당했으며, 최근 집단 폭행 및 영상 촬영/유포 사건이 발생했습니다. 학교폭력대책심의위원회는 가해 학생들에게 출석정지 등 경미한 처분을 내렸고, 형사미성년자라는 이유로 형사처벌도 이뤄지지 않았습니다. 피해 학생 어머니는 가해 학생들의 처벌에 불만을 표하며 추가 법적 조치를 모색 중입니다.</t>
+          <t>동급생을 놀리다 이를 제지하는 피해 학생 A군의 어머니를 폭행한 가해 학생 B군 사건에 대해 법원이 B군의 부모에게 총 2300여만원을 배상하라고 판결했습니다. 교육 당국의 학교폭력 처분에 불복한 가해 학생 측의 소송도 기각되어 확정되었습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 가해 학생들의 폭행 및 영상 촬영/유포 사실이 명확하며, 학교폭력대책심의위원회와 경찰 진정 등 공적 절차가 진행되었습니다. 피해자의 2년간 지속된 괴롭힘과 정신적 고통이 크고, 가해 학생 부모를 대상으로 손해배상 청구 가능성이 높습니다.</t>
+          <t>민사 손해배상 소송에서 이미 판결이 선고되었고, 가해 학생 측의 학교폭력 처분 취소 소송도 기각되어 확정된 사건입니다. 이는 '이미 종결된 사건'에 해당하여 신규 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2300여만원</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 2명)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>가랑이 아래 기어! …2년간 학폭 시달린 중1, 처벌은 고작 '출석정지 5...</t>
+          <t>“넘어진 엄마에 발길질”…동급생 학폭에 피해자 부모까지 폭행한 중학...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030318154403592</t>
+          <t>https://www.mk.co.kr/article/11981860</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-04 01:02:33.712607+00:00</t>
+          <t>2026-03-08 12:30:51.076744+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>박준현</t>
+          <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>1심 판결</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 말리던 A군의 어머니까지 폭행한 사건에 대해 법원이 B군의 부모에게 총 2,300여만 원을 배상하라고 판결했습니다. B군은 학교폭력대책심의위원회로부터 처분을 받았으며, 민사 재판부는 미성년 자녀 감독 의무 소홀을 이유로 부모의 책임을 인정했습니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확하며, 학교폭력대책심의위원회 처분 등 공적 절차가 진행된 바 있습니다. 그러나 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이 대기업 등 충분한 수준으로 특정되지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>2,300여만 원</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>동급생 엄마 밀치고 발길질한 중학생…법원  부모가 배상해야</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180293</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:29:44.021227+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr"/>
+      <c r="D98" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E97" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A98" s="2" t="inlineStr">
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 학교전담경찰관(SPO) 제도 운영 중</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>스마트폰과 SNS를 이용한 디지털 학교폭력이 급증하고 있으며, 명예훼손, 모욕, 딥페이크 성폭력 등 비물리적 폭력의 비중이 높아지고 있다. 익명성으로 인해 가해자 특정 및 증거 확보가 어렵고, 경찰의 불송치·불입건 비율도 증가하는 추세이다. 전문가들은 학교전담경찰관(SPO)의 조기 투입을 제언하고 있다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>가해자가 주로 미성년자로 자력이 부족하며(부적합 조건: 상대방 자력 부족), 익명성을 이용한 경우가 많아 가해자 특정 및 증거 확보에 어려움이 있습니다(부적합 조건: 증거 확보 난이도 높음). 또한, 개별 사건의 성격이 강하여 단일한 집단소송 형태로 투자하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>수만 명 이상 (추정)</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>'DM감옥' 가두고 인스타 저격…10년새 확 바뀐 학폭의 얼굴</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260307049400004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:21:04.257844+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B98" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
-      <c r="D99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D99" t="inlineStr"/>
+      <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>경남경찰청이 3월 신학기를 맞아 학교폭력 예방 및 근절을 위한 종합대책을 추진합니다. 저연령화 및 사이버폭력 증가 추세에 대응하여 집중 활동기간을 운영하고, 학교 방문 예방교육, 신고 점검 및 재범 우려 학생 관리, 중대사안 수사 연계 등을 통해 안전한 교육환경을 조성할 계획입니다.</t>
+          <t>해당 기사는 학교폭력의 원인, 통계의 문제점, 정부 대책의 한계, 그리고 언론의 역할 등을 다루는 분석 시리즈입니다. 학교폭력 통계가 역대 최고치를 기록하고 있음을 언급하며, 학교폭력 예방 및 대책에 관한 법률의 작동 여부 등 시스템적 문제에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 기사는 경남경찰청의 학교폭력 예방 및 근절을 위한 일반적인 정책 추진에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 사실이 명확히 드러나지 않습니다. 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 여부, 소송으로 이어질 만한 명확한 증거 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 학교폭력이라는 사회적 현상에 대한 분석 및 비판적 논평 시리즈로, 특정 가해자나 피해자가 명확히 특정된 개별 사건을 다루고 있지 않습니다. 따라서 소송금융 투자에 필요한 '상대방 책임 명확성', '상대방 자력', '구체적인 피해 규모' 등의 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>경남경찰청, 3월 신학기 '학교폭력 예방 및 근절 종합대책' 본격 추진</t>
+          <t>[학폭 해법찾기⑩·끝] 학교폭력을 바라보는 언론 미디어 역할: 비판적...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603011036108629a8c8bf58f_12</t>
+          <t>https://www.news2day.co.kr/article/20260306500056</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-03 00:25:18.203921+00:00</t>
+          <t>2026-03-07 00:20:54.765940+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
-      <c r="A100" s="2" t="inlineStr">
+      <c r="A100" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr"/>
-      <c r="E100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
-          <t>경남경찰청이 2026년 학교폭력 예방 및 근절 종합대책을 추진한다고 밝혔습니다. 학기 초 학교전담경찰관 역량 집중, 학교폭력 우려 학교 방문, 사이버 학교폭력 예방 교육, 중대 사안 신속 수사 연계 등의 내용을 담고 있습니다. 이는 특정 사건이 아닌 학교폭력 예방을 위한 정책 발표입니다.</t>
+          <t>이호동, 박소영 작가가 학교폭력 피해자와 유가족을 위한 시집 '따스한 바람이 너에게 닿기를'을 출간하여 전국 교육청 등 관련 기관에 전달했다. 이들은 최근 보호 종료 청소년 지원 활동도 함께 하고 있다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 경남경찰청의 학교폭력 예방 및 근절을 위한 정책 발표입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 학교폭력 피해자를 위한 시집 기탁에 대한 내용으로, 특정 소송 사건이나 피고가 존재하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>경남 학폭 선제 대응 예방·근절 대책 추진</t>
+          <t>이호동·박소영 작가, 초록우산에 후원금·시집 기탁</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>gnmaeil.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.gnmaeil.com/news/articleView.html?idxno=581479</t>
+          <t>http://www.jndn.com/article.php?aid=1772703711428245011</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-03 00:20:16.524493+00:00</t>
+          <t>2026-03-06 01:14:26.935831+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
-      <c r="A101" s="2" t="inlineStr">
+      <c r="A101" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰의 학교폭력 예방 및 모니터링 활동</t>
+          <t>경남경찰청의 학교폭력 예방 및 처리 종합대책 발표</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>울산경찰청이 신학기 학교폭력 재발 방지 및 피해자 보호를 위해 예방활동을 강화한다고 밝혔다. 117·112 신고 및 소년사건 전반에 대한 모니터링을 강화하고, 가·피해 학생에 대한 선도·보호조치 및 폭력서클 가담자 집중면담 등을 실시할 예정이다.</t>
+          <t>경남경찰청이 학교폭력 예방 및 근절을 위한 종합대책을 추진합니다. 중대 사안은 신속한 수사 연계를 통해 엄정 대응하고, 경미한 사안은 가·피해자 간 대화 및 선도 제도를 통해 갈등을 조기에 해소할 방침입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>기사는 학교폭력 예방활동에 대한 일반적인 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다 (적합 조건 1, 3, 4, 5 미충족). 소송금융 투자를 위한 구체적인 피해 규모, 상대방의 자력, 증거 유무 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 경남경찰청의 학교폭력 예방 및 처리 종합대책 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 가해자나 집단적 피해 규모가 명확히 파악되지 않으며, 학교폭력 사건은 일반적으로 가해자의 자력 부족으로 인해 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>울산경찰청, 신학기 학교폭력 예방활동</t>
+          <t>경남경찰청, 학폭 예방·근절 종합대책 추진</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>ulsanpress.net</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570037</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631668</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-03 00:18:08.833049+00:00</t>
+          <t>2026-03-04 01:08:36.974565+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
-      <c r="D102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>가해 학생 부모</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>경찰청의 학교폭력 예방 및 근절 종합대책 추진</t>
+          <t>학교폭력대책심의위원회 처분 및 경찰 진정 완료, 피해자 측 추가 법적 조치 모색 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>경남경찰청이 신학기를 맞아 학교폭력 예방 및 근절을 위한 종합대책을 추진합니다. 저연령화되는 학교폭력과 사이버폭력 증가 추세에 대응하기 위해 집중 활동기간을 운영하고, 예방 교육 및 사안 처리 강화를 통해 안전한 교육 환경을 조성할 계획입니다.</t>
+          <t>광주에서 중학생 A군이 동급생들에게 2년간 지속적인 학교폭력을 당했으며, 최근 집단 폭행 및 영상 촬영/유포 사건이 발생했습니다. 학교폭력대책심의위원회는 가해 학생들에게 출석정지 등 경미한 처분을 내렸고, 형사미성년자라는 이유로 형사처벌도 이뤄지지 않았습니다. 피해 학생 어머니는 가해 학생들의 처벌에 불만을 표하며 추가 법적 조치를 모색 중입니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>이 기사는 경남경찰청의 학교폭력 예방 및 근절 종합대책 추진에 대한 것으로, 특정 피해 사건이나 소송 대상이 되는 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 아니므로, 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 가해 학생들의 폭행 및 영상 촬영/유포 사실이 명확하며, 학교폭력대책심의위원회와 경찰 진정 등 공적 절차가 진행되었습니다. 피해자의 2년간 지속된 괴롭힘과 정신적 고통이 크고, 가해 학생 부모를 대상으로 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>경남경찰청 학교폭력 예방·근절 종합대책 추진</t>
+          <t>가랑이 아래 기어! …2년간 학폭 시달린 중1, 처벌은 고작 '출석정지 5...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=466781</t>
+          <t>https://www.imaeil.com/page/view/2026030318154403592</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-02 12:28:15.749479+00:00</t>
+          <t>2026-03-04 01:02:33.712607+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr"/>
-      <c r="D103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>박준현</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>경찰의 학교폭력 예방 활동 진행 중</t>
+          <t>학교폭력대책심의위원회 1호 처분 확정, 가해자 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>경찰청이 새 학기를 맞아 학교폭력 예방을 위한 집중 활동 기간을 운영합니다. 학교전담경찰관(SPO)을 통해 학교폭력 예방 활동을 강화하고, 학부모에게 신고센터를 홍보하며, 사이버 학교폭력 및 신종 사이버 범죄 예방 교육을 확대할 계획입니다. 죄질이 무거운 범죄에는 엄정 대응하고, 경미한 사안은 회복적 경찰 활동을 통해 관계 회복을 유도할 예정입니다.</t>
+          <t>프로 야구선수 박준현이 학교폭력대책심의위원회로부터 1호 처분을 받고 이에 불복하여 행정 소송에 돌입했다. 기사는 학교폭력 가해자의 국가대표 발탁에 대한 비판적 시각을 담고 있으며, 박준현의 학폭 사실이 공식적으로 인정되었음을 시사한다. 이는 피해자가 박준현을 상대로 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 경찰의 학교폭력 예방 활동에 대한 일반적인 내용입니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명확하지 않아 적합 조건(1, 2, 3, 4, 5, 6)에 해당하지 않습니다.</t>
+          <t>프로 야구선수 박준현의 학교폭력 확정 판결(1호 처분)이 존재하여 상대방 책임이 명확하며(적합 조건 1), 상대방(박준현)은 프로 선수로서 자력이 충분하다(적합 조건 2). 학교폭력대책심의위원회 결정이라는 공적 절차가 진행되었고(적합 조건 6), 관련 증거 확보도 용이하다(적합 조건 5). 이는 피해자의 손해배상 청구 소송에 유리한 조건이다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>경찰, 새학기 학교폭력 예방 활동 본격 시동</t>
+          <t>'학폭' 안우진 국대 얘기 이제 그만! 박준현도 학폭 확정 시 선발 말아야...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>maniareport.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11976153</t>
+          <t>http://www.maniareport.com/view.php?ud=20260304042132679191b55a0d56_19</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-02 12:22:50.737820+00:00</t>
+          <t>2026-03-04 00:40:06.753545+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="2" t="inlineStr">
+      <c r="A104" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr"/>
-      <c r="E104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
-          <t>성광진 대전교육감 예비후보가 학교폭력 피해자들을 위한 '학교폭력 원스톱 통합지원체계 구축' 공약을 발표했다. 이 공약은 학교폭력 대응의 전 과정에서 행정, 심리, 법률 서비스를 한 곳에서 제공하는 것을 목표로 한다.</t>
+          <t>경북경찰청이 신학기를 맞아 학교폭력 예방을 위한 '집중활동 기간'을 운영합니다. 117·112 신고 및 소년 사건을 모니터링하며 피해자와 가해 학생에게 맞춤형 면담 관리, 선도 및 보호 활동을 펼칠 예정입니다. 중대하거나 재범 가능성이 높은 사안은 집중면담 대상자로 지정하여 관리합니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 교육감 예비후보의 학교폭력 대응 시스템 구축 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 중인 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 경찰의 학교폭력 예방 및 관리 활동에 대한 일반적인 내용입니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>성광진, 피해자 치유 중심 '학교폭력 원스톱 통합지원체계' 공약 발표</t>
+          <t>경북경찰, 신학기 맞아 학교폭력 예방 '집중활동 기간' 운영</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=441961</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=296396</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-01 12:19:01.422976+00:00</t>
+          <t>2026-03-04 00:24:27.964280+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="2" t="inlineStr">
+      <c r="A105" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>정치적 계기로 언급됨</t>
+          <t>경남경찰청의 학교폭력 예방 및 근절 종합대책 추진, 신고 접수 및 관리, 중대사안 수사 연계 방침</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>기사는 분당에서 발생했던 '모래 학폭' 사건을 오종길 시의원의 정치 입문 계기로 언급하며, 학부모 입장에서의 피해 감정을 강조합니다. 그러나 사건의 구체적인 내용, 피해 규모, 법적 진행 상황 등은 전혀 다루지 않고 있습니다.</t>
+          <t>경남경찰청이 3월 신학기를 맞아 학교폭력 예방 및 근절을 위한 종합대책을 추진합니다. 저연령화 및 사이버폭력 증가 추세에 대응하여 집중 활동기간을 운영하고, 학교 방문 예방교육, 신고 점검 및 재범 우려 학생 관리, 중대사안 수사 연계 등을 통해 안전한 교육환경을 조성할 계획입니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>기사 본문이 '모래 학폭' 사건 자체에 대한 구체적인 정보를 거의 제공하지 않아 소송금융 적합도 판단에 필요한 핵심 기준(상대방 책임의 명확성, 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부)을 전혀 파악할 수 없습니다. 투자 대상으로서의 사건 실체가 불분명합니다.</t>
+          <t>해당 기사는 경남경찰청의 학교폭력 예방 및 근절을 위한 일반적인 정책 추진에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피해 사실이 명확히 드러나지 않습니다. 특정 피고, 구체적인 피해 규모, 집단적 피해 발생 여부, 소송으로 이어질 만한 명확한 증거 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[지선PICK] 오종길  분당 '모래 학폭' 사건…정치 결심 촉매제</t>
+          <t>경남경찰청, 3월 신학기 '학교폭력 예방 및 근절 종합대책' 본격 추진</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615385/?sc=Naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603011036108629a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-01 00:21:29.691589+00:00</t>
+          <t>2026-03-03 00:25:18.203921+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" s="2" t="inlineStr">
+      <c r="A106" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
-          <t>과거 연습생 시절 발생한 학교폭력 피해 고백. 현재 법적 절차 진행 중 아님.</t>
+          <t>경남경찰청 학교폭력 예방 및 근절 종합대책 추진</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>포미닛 출신 허가윤이 tvN '유 퀴즈 온 더 블록'에 출연해 과거 연습생 시절 학교폭력 피해자였음을 고백했다. 가수가 되기 위해 얼굴만 때리지 말아 달라고 부탁하며 폭력을 감내했다고 밝혔다. 현재는 발리에서 생활하며 평화로운 일상을 보내고 있다.</t>
+          <t>경남경찰청이 2026년 학교폭력 예방 및 근절 종합대책을 추진한다고 밝혔습니다. 학기 초 학교전담경찰관 역량 집중, 학교폭력 우려 학교 방문, 사이버 학교폭력 예방 교육, 중대 사안 신속 수사 연계 등의 내용을 담고 있습니다. 이는 특정 사건이 아닌 학교폭력 예방을 위한 정책 발표입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않고(적합 조건 1 미충족), 사건 발생 시기가 오래되어 증거 확보가 어려울 것으로 예상됩니다(적합 조건 5 미충족). 또한 피해 규모를 특정하기 어렵고(적합 조건 4 미충족), 이미 종결된 과거의 개인적 경험에 대한 고백으로 현재 진행 중인 법적 절차가 없습니다(부적합 조건 해당). 소송금융 투자 대상으로서의 요건을 충족하기 어렵습니다.</t>
+          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 경남경찰청의 학교폭력 예방 및 근절을 위한 정책 발표입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>1명 (허가윤)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>포미닛 허가윤, 학폭 피해자였다… 얼굴만 때리지 말길, 가수 되고 싶어...</t>
+          <t>경남 학폭 선제 대응 예방·근절 대책 추진</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>gnmaeil.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026022655874</t>
+          <t>http://www.gnmaeil.com/news/articleView.html?idxno=581479</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-01 00:18:12.378256+00:00</t>
+          <t>2026-03-03 00:20:16.524493+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A107" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
-          <t>학폭위 진행 후 민사소송 검토 단계</t>
+          <t>경찰의 학교폭력 예방 및 모니터링 활동</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>학교폭력 피해 학생들이 징계 외에 민사상 손해배상 청구를 검토하는 사례가 증가하고 있습니다. 가해 학생과 부모뿐만 아니라 학교와 교육청의 관리·감독 책임도 인정되는 판례가 늘고 있으며, 치료비, 위자료 등 손해배상액은 피해 정도와 증거의 구체성에 따라 결정됩니다. 피해자 측은 학폭위 단계부터 증거를 체계적으로 확보하고 전략을 수립하는 것이 중요합니다.</t>
+          <t>울산경찰청이 신학기 학교폭력 재발 방지 및 피해자 보호를 위해 예방활동을 강화한다고 밝혔다. 117·112 신고 및 소년사건 전반에 대한 모니터링을 강화하고, 가·피해 학생에 대한 선도·보호조치 및 폭력서클 가담자 집중면담 등을 실시할 예정이다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>학교폭력 사건은 가해 학생 본인 외에 부모, 학교, 교육청까지 책임 주체가 확대될 수 있어 상대방의 자력이 충분할 가능성이 높습니다. (상대방에게 자력이 충분함) 또한, 학폭위 등 공적 절차가 선행되는 경우가 많고(이미 공적 절차 진행 중), 진단서, 상담기록, 디지털 증거 등 다양한 증거 확보가 가능하여 책임 입증에 유리합니다. (증거가 있거나 확보 가능함) 장기적인 정신적, 학업적 손상에 대한 위자료가 높게 인정될 수 있어 피해 규모가 클 가능성도 있습니다. (피해 규모가 큼)</t>
+          <t>기사는 학교폭력 예방활동에 대한 일반적인 내용으로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다 (적합 조건 1, 3, 4, 5 미충족). 소송금융 투자를 위한 구체적인 피해 규모, 상대방의 자력, 증거 유무 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>학교폭력, 징계로 끝나지 않는다… 피해 학생 손해배상 어디까지 가능할...</t>
+          <t>울산경찰청, 신학기 학교폭력 예방활동</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>livesnews.com</t>
+          <t>ulsanpress.net</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.livesnews.com/news/article.html?no=59850</t>
+          <t>https://www.ulsanpress.net/news/articleView.html?idxno=570037</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-02-28 01:13:30.917505+00:00</t>
+          <t>2026-03-03 00:18:08.833049+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
-      <c r="A108" s="2" t="inlineStr">
+      <c r="A108" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr"/>
-      <c r="E108" t="inlineStr"/>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>경찰청의 학교폭력 예방 및 근절 종합대책 추진</t>
+        </is>
+      </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>성광진 대전교육감 예비후보가 학교폭력 피해자 가족협의회를 방문하여 의견을 청취하고, 학교폭력 대응의 전 과정을 통합 지원하는 '학교폭력 원스톱 통합지원체계' 공약을 발표했습니다. 이는 학교폭력 문제 해결을 위한 정책 제안에 관한 기사입니다.</t>
+          <t>경남경찰청이 신학기를 맞아 학교폭력 예방 및 근절을 위한 종합대책을 추진합니다. 저연령화되는 학교폭력과 사이버폭력 증가 추세에 대응하기 위해 집중 활동기간을 운영하고, 예방 교육 및 사안 처리 강화를 통해 안전한 교육 환경을 조성할 계획입니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 교육감 후보의 학교폭력 대응 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>이 기사는 경남경찰청의 학교폭력 예방 및 근절 종합대책 추진에 대한 것으로, 특정 피해 사건이나 소송 대상이 되는 가해자가 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 아니므로, 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>성광진 대전교육감 후보, 학교폭력 원스톱 통합지원체계 공약 발표</t>
+          <t>경남경찰청 학교폭력 예방·근절 종합대책 추진</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=296182</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=466781</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-02-28 00:55:42.051367+00:00</t>
+          <t>2026-03-02 12:28:15.749479+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="2" t="inlineStr">
+      <c r="A109" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>경남경찰청의 학교폭력 예방 및 근절 종합대책 추진</t>
+          <t>경찰의 학교폭력 예방 활동 진행 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>경남경찰청이 신학기를 맞아 학교폭력 예방 및 근절을 위한 종합대책을 본격 추진합니다. 3월과 4월을 집중 관리기간으로 지정하고 학교전담경찰관(SPO)을 현장에 집중 투입하며, 사이버폭력 및 청소년 도박 등 증가 유형을 중심으로 예방교육을 확대할 계획입니다. 중대한 사안은 엄정 수사하고 경미한 사안은 관계 회복을 지원하는 등 선제적 대응 체계를 가동합니다.</t>
+          <t>경찰청이 새 학기를 맞아 학교폭력 예방을 위한 집중 활동 기간을 운영합니다. 학교전담경찰관(SPO)을 통해 학교폭력 예방 활동을 강화하고, 학부모에게 신고센터를 홍보하며, 사이버 학교폭력 및 신종 사이버 범죄 예방 교육을 확대할 계획입니다. 죄질이 무거운 범죄에는 엄정 대응하고, 경미한 사안은 회복적 경찰 활동을 통해 관계 회복을 유도할 예정입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>이 기사는 경남경찰청의 학교폭력 예방 및 근절 종합대책에 대한 내용으로, 특정 사건이나 피해자를 대상으로 한 소송금융 투자 기회가 아닙니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다. 이는 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 경찰의 학교폭력 예방 활동에 대한 일반적인 내용입니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 명확하지 않아 적합 조건(1, 2, 3, 4, 5, 6)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>경남경찰청, 신학기 학교폭력 선제 대응체계 전면 가동</t>
+          <t>경찰, 새학기 학교폭력 예방 활동 본격 시동</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695554</t>
+          <t>https://www.mk.co.kr/article/11976153</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-02-28 00:18:58.780137+00:00</t>
+          <t>2026-03-02 12:22:50.737820+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="2" t="inlineStr">
+      <c r="A110" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
-      <c r="D110" t="inlineStr">
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>교육감 예비후보의 공약 발표</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>성광진 대전교육감 예비후보가 학교폭력 피해자들을 위한 '학교폭력 원스톱 통합지원체계 구축' 공약을 발표했다. 이 공약은 학교폭력 대응의 전 과정에서 행정, 심리, 법률 서비스를 한 곳에서 제공하는 것을 목표로 한다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 교육감 예비후보의 학교폭력 대응 시스템 구축 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 진행 중인 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>성광진, 피해자 치유 중심 '학교폭력 원스톱 통합지원체계' 공약 발표</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>goodmorningcc.com</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=441961</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:19:01.422976+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr"/>
+      <c r="D111" t="inlineStr"/>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>정치적 계기로 언급됨</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>기사는 분당에서 발생했던 '모래 학폭' 사건을 오종길 시의원의 정치 입문 계기로 언급하며, 학부모 입장에서의 피해 감정을 강조합니다. 그러나 사건의 구체적인 내용, 피해 규모, 법적 진행 상황 등은 전혀 다루지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>기사 본문이 '모래 학폭' 사건 자체에 대한 구체적인 정보를 거의 제공하지 않아 소송금융 적합도 판단에 필요한 핵심 기준(상대방 책임의 명확성, 자력, 피해 규모, 증거 유무, 공적 절차 진행 여부)을 전혀 파악할 수 없습니다. 투자 대상으로서의 사건 실체가 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>[지선PICK] 오종길  분당 '모래 학폭' 사건…정치 결심 촉매제</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1615385/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:21:29.691589+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I110" t="inlineStr">
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>과거 연습생 시절 발생한 학교폭력 피해 고백. 현재 법적 절차 진행 중 아님.</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>포미닛 출신 허가윤이 tvN '유 퀴즈 온 더 블록'에 출연해 과거 연습생 시절 학교폭력 피해자였음을 고백했다. 가수가 되기 위해 얼굴만 때리지 말아 달라고 부탁하며 폭력을 감내했다고 밝혔다. 현재는 발리에서 생활하며 평화로운 일상을 보내고 있다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>상대방이 특정되지 않고(적합 조건 1 미충족), 사건 발생 시기가 오래되어 증거 확보가 어려울 것으로 예상됩니다(적합 조건 5 미충족). 또한 피해 규모를 특정하기 어렵고(적합 조건 4 미충족), 이미 종결된 과거의 개인적 경험에 대한 고백으로 현재 진행 중인 법적 절차가 없습니다(부적합 조건 해당). 소송금융 투자 대상으로서의 요건을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
         <is>
           <t>1명 (허가윤)</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>허가윤, 연습생 시절 학폭 피해  얼굴만 때리지 말라고</t>
+          <t>포미닛 허가윤, 학폭 피해자였다… 얼굴만 때리지 말길, 가수 되고 싶어...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260226083558125</t>
+          <t>https://www.tenasia.co.kr/article/2026022655874</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-26 00:40:17.013412+00:00</t>
+          <t>2026-03-01 00:18:12.378256+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>가해 학생 부모, 학교, 교육청</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>학폭위 진행 후 민사소송 검토 단계</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>학교폭력 피해 학생들이 징계 외에 민사상 손해배상 청구를 검토하는 사례가 증가하고 있습니다. 가해 학생과 부모뿐만 아니라 학교와 교육청의 관리·감독 책임도 인정되는 판례가 늘고 있으며, 치료비, 위자료 등 손해배상액은 피해 정도와 증거의 구체성에 따라 결정됩니다. 피해자 측은 학폭위 단계부터 증거를 체계적으로 확보하고 전략을 수립하는 것이 중요합니다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>학교폭력 사건은 가해 학생 본인 외에 부모, 학교, 교육청까지 책임 주체가 확대될 수 있어 상대방의 자력이 충분할 가능성이 높습니다. (상대방에게 자력이 충분함) 또한, 학폭위 등 공적 절차가 선행되는 경우가 많고(이미 공적 절차 진행 중), 진단서, 상담기록, 디지털 증거 등 다양한 증거 확보가 가능하여 책임 입증에 유리합니다. (증거가 있거나 확보 가능함) 장기적인 정신적, 학업적 손상에 대한 위자료가 높게 인정될 수 있어 피해 규모가 클 가능성도 있습니다. (피해 규모가 큼)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>학교폭력, 징계로 끝나지 않는다… 피해 학생 손해배상 어디까지 가능할...</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>livesnews.com</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://www.livesnews.com/news/article.html?no=59850</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:13:30.917505+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B113" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
-      <c r="D114" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D114" t="inlineStr"/>
+      <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr">
         <is>
-          <t>그룹 포미닛 출신 허가윤이 14세 때 학교폭력 피해를 겪었음을 뒤늦게 고백했다. 가수의 꿈을 위해 폭력을 감내했으며, 이로 인해 불면증과 폭식증 등 정신적 고통을 겪고 치료를 받았다고 밝혔다. 최근 부모님께도 이 사실을 알렸으며, 방송을 통해 대중에게 공개되었다.</t>
+          <t>성광진 대전교육감 예비후보가 학교폭력 피해자 가족협의회를 방문하여 의견을 청취하고, 학교폭력 대응의 전 과정을 통합 지원하는 '학교폭력 원스톱 통합지원체계' 공약을 발표했습니다. 이는 학교폭력 문제 해결을 위한 정책 제안에 관한 기사입니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>가해자가 특정되지 않아 책임 소재 및 자력 파악이 어렵고(적합 조건 1, 2 미충족), 개인의 과거 피해 고백으로 집단적 피해에 해당하지 않는다(적합 조건 3 미충족). 사건 발생 시점이 오래되어 소멸시효 등 법적 쟁점이 발생할 가능성이 높아 소송금융 투자에 부적합하다.</t>
+          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 교육감 후보의 학교폭력 대응 공약 발표에 관한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>1명 (허가윤)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>허가윤, 학교폭력 피해 고백... 그냥 맞는 걸 선택</t>
+          <t>성광진 대전교육감 후보, 학교폭력 원스톱 통합지원체계 공약 발표</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602252147120630</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=296182</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-02-26 00:24:44.232858+00:00</t>
+          <t>2026-02-28 00:55:42.051367+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
-      <c r="A115" s="2" t="inlineStr">
+      <c r="A115" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 역량 강화 연수 진행</t>
+          <t>경남경찰청의 학교폭력 예방 및 근절 종합대책 추진</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>이 기사는 학교폭력대책심의위원회 소위원장들의 역량 강화를 위한 통합 연수가 처음 실시되었다는 내용을 보도합니다. 연수는 심의위원회 의결 과정 이해를 높이고 조치 결정 절차, 판단 기준, 행정심판 및 소송 인용 사례 분석을 중심으로 진행되었습니다.</t>
+          <t>경남경찰청이 신학기를 맞아 학교폭력 예방 및 근절을 위한 종합대책을 본격 추진합니다. 3월과 4월을 집중 관리기간으로 지정하고 학교전담경찰관(SPO)을 현장에 집중 투입하며, 사이버폭력 및 청소년 도박 등 증가 유형을 중심으로 예방교육을 확대할 계획입니다. 중대한 사안은 엄정 수사하고 경미한 사안은 관계 회복을 지원하는 등 선제적 대응 체계를 가동합니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 학교폭력대책심의위원회 소위원장들의 역량 강화를 위한 연수 진행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 경남경찰청의 학교폭력 예방 및 근절 종합대책에 대한 내용으로, 특정 사건이나 피해자를 대상으로 한 소송금융 투자 기회가 아닙니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다. 이는 소송금융 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>학교폭력 대응 전문가 통합 연수</t>
+          <t>경남경찰청, 신학기 학교폭력 선제 대응체계 전면 가동</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695554</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:18:58.780137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>과거 학교폭력 피해 고백, 현재 법적 조치 진행 여부 불분명</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>그룹 포미닛 출신 허가윤이 학창 시절 학교폭력 피해자였음을 고백했다. 가수가 되기 위해 꿈을 이루는 데 방해가 될까 봐 부모님과 소속사에도 알리지 못하고 얼굴만 때리지 말아 달라고 부탁했다고 밝혔다. 현재 발리에서 지내며 근황을 전했다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>가해자가 특정되지 않아 소송 상대방을 명확히 할 수 없고(적합 조건 1), 상대방의 자력이나 피해 규모에 대한 정보가 없습니다(적합 조건 2, 4). 또한, 집단적 피해가 아니며(적합 조건 3), 현재 공적 절차가 진행 중이거나 증거가 명확히 제시되지 않았습니다(적합 조건 5, 6). 이는 과거 사건에 대한 고백으로, 현재 소송 의사나 진행 상황이 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>1명 (허가윤)</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>얼굴만 때리지 마  포미닛 출신 허가윤, 학교폭력 피해자였다</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M115" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A116" s="2" t="inlineStr">
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/entertainment/2026/02/26/2026022608194675208</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:41:45.823170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
-[...37 lines deleted...]
-      <c r="L116" t="inlineStr">
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr"/>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>유명인들의 과거 학폭 피해 고백</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>가수 허가윤과 과학 커뮤니케이터 궤도가 각기 다른 방송과 콘텐츠를 통해 과거 학교폭력 피해 사실을 고백했습니다. 이들은 오랜 시간 참아왔던 상처를 뒤늦게 털어놓으며 대중에게 안타까움을 안겼습니다. 기사는 이들의 고백을 통해 학폭 피해의 심각성을 조명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>기사에서 가해자가 특정되지 않아 소송 상대방을 특정하기 어렵고, 학폭 사건의 특성상 가해자의 자력이 충분하지 않을 가능성이 높습니다. 피해 규모(금액) 추정 및 객관적 증거 확보가 어려울 수 있으며, 이미 발생한 과거 사건으로 현재 공적 절차가 진행 중인 정황이 없습니다. 소송금융 투자 대상으로서의 적합 조건이 거의 충족되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>허가윤→궤도, 학폭 피해자였다…뒤늦게 활활,  참는 선택 이 남긴 상처...</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M116" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A117" s="2" t="inlineStr">
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2116228</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:41:15.113144+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
-[...37 lines deleted...]
-      <c r="L117" t="inlineStr">
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr"/>
+      <c r="D118" t="inlineStr"/>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>과거 학폭 피해 고백</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>그룹 포미닛 출신 허가윤이 방송에서 연습생 시절 학교폭력 피해 사실을 고백했다. 꿈을 위해 맞는 것을 선택했으며, 소문이 나는 것이 싫어 얼굴만 때리지 말아 달라고 했다고 밝혀 안타까움을 자아냈다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>상대방이 특정되지 않아 소송 진행이 어렵고, 사건 발생 시점이 오래되어 증거 확보가 어려울 수 있습니다. 또한, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않아 소송금융 투자 적합 조건에 부합하지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>허가윤, 연습생 시절 학폭 피해  얼굴만 때리지 말라고</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M117" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15984584</t>
+          <t>https://www.ajunews.com/view/20260226083558125</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-02-25 12:48:03.520934+00:00</t>
+          <t>2026-02-26 00:40:17.013412+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="2" t="inlineStr">
+      <c r="A119" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>과거 학폭 피해 고백</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>유튜버 궤도가 학창 시절 학교폭력 피해를 겪었다고 고백했다. 그는 모범생이었음에도 부모의 개입이 없는 고립된 아이라는 이유로 괴롭힘을 당했으며, 부모에게 알리면 자신을 무너뜨릴 것이라 생각해 맞고 넘어갔다고 밝혔다.</t>
+          <t>걸그룹 포미닛 출신 허가윤이 과거 연습생 시절 학교폭력 피해를 겪었음을 고백했다. 가수의 꿈을 위해 얼굴만 때리지 말라고 부탁하며 버텼다고 밝혔다. 또한 친오빠의 사망과 폭식증, 강박증 등 개인적인 어려움도 털어놓았다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>기사 내용은 유튜버 궤도의 학창 시절 학교폭력 피해 경험에 대한 개인적인 고백으로, 특정 가해자가 명시되지 않았고, 사건 발생 시점이 오래되어 증거 확보 및 소송 진행이 어려울 것으로 판단됩니다. 또한, 이미 종결된 과거 사건으로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사 내용은 과거 학폭 피해 고백으로, 가해자가 특정되지 않았고 현재 소송을 진행 중이거나 예정이라는 언급이 없습니다. 피해 규모나 증거 확보 가능성도 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>'136만 유튜버' 궤도, 학폭 피해자였다… 너무 맞기만 해서 때릴 줄 몰라...</t>
+          <t>허가윤, 학폭 피해·친오빠 사망 고백 “내일 죽어도 행복하게 살자” ...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>enews.imbc.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026022539454</t>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/495953</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-25 12:42:12.816876+00:00</t>
+          <t>2026-02-26 00:25:05.565017+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="2" t="inlineStr">
+      <c r="A120" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
-      <c r="D120" t="inlineStr"/>
-      <c r="E120" t="inlineStr"/>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>과거 학교폭력 피해 고백</t>
+        </is>
+      </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>해당 기사는 학교폭력 피해자가 민사소송을 통해 손해배상을 청구할 때 필요한 증거 자료와 대응 방법에 대해 설명합니다. 진단서, 치료 기록, 문자 메시지, 녹취 등 다양한 증거가 손해와 인과관계를 입증하는 데 중요하다고 강조하며, 형사 사건과 달리 민사소송은 금전적 책임을 묻는 절차임을 안내합니다.</t>
+          <t>그룹 포미닛 출신 허가윤이 14세 때 학교폭력 피해를 겪었음을 뒤늦게 고백했다. 가수의 꿈을 위해 폭력을 감내했으며, 이로 인해 불면증과 폭식증 등 정신적 고통을 겪고 치료를 받았다고 밝혔다. 최근 부모님께도 이 사실을 알렸으며, 방송을 통해 대중에게 공개되었다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 학교폭력 피해자가 민사소송에 대응하는 방법에 대한 일반적인 가이드라인입니다. 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>가해자가 특정되지 않아 책임 소재 및 자력 파악이 어렵고(적합 조건 1, 2 미충족), 개인의 과거 피해 고백으로 집단적 피해에 해당하지 않는다(적합 조건 3 미충족). 사건 발생 시점이 오래되어 소멸시효 등 법적 쟁점이 발생할 가능성이 높아 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (허가윤)</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>학교폭력피해자, 확실하게 대응하는 3가지 방법</t>
+          <t>허가윤, 학교폭력 피해 고백... 그냥 맞는 걸 선택</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=858817</t>
+          <t>http://www.fnnews.com/news/202602252147120630</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-25 00:53:48.763700+00:00</t>
+          <t>2026-02-26 00:24:44.232858+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C121" t="inlineStr"/>
+      <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
-          <t>항소심 배상 판결</t>
+          <t>학교폭력대책심의위원회 역량 강화 연수 진행</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>담임교사가 학생을 학교폭력 가해자로 몰아 극단적 선택을 시도하게 한 사건에서, 항소심 법원이 담임교사에게 손해배상 책임이 있다고 판결했다. 학생 A양과 부모가 담임교사 B씨를 상대로 낸 소송에서 법원이 학생 측의 손을 들어준 것이다.</t>
+          <t>이 기사는 학교폭력대책심의위원회 소위원장들의 역량 강화를 위한 통합 연수가 처음 실시되었다는 내용을 보도합니다. 연수는 심의위원회 의결 과정 이해를 높이고 조치 결정 절차, 판단 기준, 행정심판 및 소송 인용 사례 분석을 중심으로 진행되었습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>담임교사의 책임이 항소심에서 인정되어 상대방 책임이 명확하며(적합 조건 1), 법원의 판단이 나왔다는 점에서 증거가 확보된 것으로 보입니다(적합 조건 5). 다만, 상대방이 개인 교사라는 점에서 자력의 충분성 여부는 추가 확인이 필요합니다.</t>
+          <t>이 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 학교폭력대책심의위원회 소위원장들의 역량 강화를 위한 연수 진행에 대한 내용입니다. 따라서 소송금융 투자 대상이 될 만한 특정 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>학폭 가해자로 학생 몰아붙인 담임교사, 항소심서 배상 판결</t>
+          <t>학교폭력 대응 전문가 통합 연수</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2399375</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=840184</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-25 00:38:56.251119+00:00</t>
+          <t>2026-02-25 13:34:13.603205+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
-      <c r="A122" s="2" t="inlineStr">
+      <c r="A122" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr"/>
+      <c r="E122" t="inlineStr"/>
       <c r="F122" t="inlineStr">
         <is>
-          <t>교사의 호된 질책으로 제자가 투신한 사건에 대해 유족이 손해배상 소송을 제기했으나, 1심 재판부는 소멸시효가 완성되었다는 이유로 원고 패소 판결을 내렸다. 이 사건은 교사의 학대 행위와 학생의 사망 사이의 인과관계가 쟁점이었으나, 절차적 문제로 인해 현재로서는 승소 가능성이 낮다.</t>
+          <t>충북교육청이 학교폭력 대응 전담인력의 역량 강화를 위한 연수를 진행했다. 이번 연수에서는 심의위원회 소위원장들이 조치 결정의 판단 기준과 행정소송 판례를 분석했으며, 윤건영 교육감은 학교가 갈등을 처벌이 아닌 이해와 성찰을 통해 성장을 이끄는 공동체가 되어야 한다고 강조했다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>1심 재판에서 소멸시효 완성으로 원고 패소 판결을 받아 승소 가능성이 매우 낮음. 이는 소송금융 투자에 있어 중대한 위험 요소임. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>이 기사는 특정 학교폭력 사건이나 법적 분쟁에 대한 내용이 아니라, 충북교육청의 학교폭력 대응 전담인력 역량 강화 연수에 대한 보도입니다. 상대방 책임, 피해 규모, 집단적 피해, 증거 등 소송금융 적합 조건에 해당하는 구체적인 내용이 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>억울해요  투신한 제자…호된 질책 쏟았던 교사 결국</t>
+          <t>'처벌보다 회복'… 충북교육청, 학교폭력 대응 전담인력 역량 강화</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452673&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=589924</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-24 00:55:42.420044+00:00</t>
+          <t>2026-02-25 13:00:19.173071+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="2" t="inlineStr">
+      <c r="A123" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>키움 히어로즈 신인 박준현 선수가 고교 시절 학폭 논란으로 서면 사과 처분을 받았으나 이에 불복하여 행정소송을 제기한 상황입니다. 피해자 측은 현재 조용한 상태이며, 박준현 선수는 야구에 집중하고 있습니다. 기사는 박준현 선수의 뛰어난 야구 실력에 초점을 맞추고 있습니다.</t>
+          <t>충북교육청이 학교폭력 대응 전문 담당자들을 대상으로 통합 연수를 진행했습니다. 이번 연수는 행정심판 및 소송 인용 사례 분석을 중심으로 이루어졌으며, 관계회복 조정전문가와 전담조사관의 역할에 대해 강조했습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>상대방(개인 선수)의 자력이 대기업, 금융기관 수준으로 충분하다고 보기 어려우며 (부적합 조건 2), 피해 규모가 명확히 크지 않고 집단적 피해가 아닌 개별 사건으로 소송금융이 기대하는 규모에 미치지 못할 가능성이 높습니다 (부적합 조건 4). 또한 피해자 측이 현재 적극적으로 손해배상 소송을 진행하고 있다는 언급이 없어 소송금융 투자 기회 포착이 어렵습니다.</t>
+          <t>해당 기사는 충북교육청의 학교폭력 대응 전문 담당자 연수에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>대만 WBC 대표팀 상대, 155km를 찍어버렸다...학폭은 학폭, 능력치는 진...</t>
+          <t>충북교육청, 학교폭력 대응 전문 담당자 통합 연수 진행</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/baseball/2026-02-22/202602220100139590009835</t>
+          <t>http://www.breaknews.com/1187580</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-22 12:46:55.528238+00:00</t>
+          <t>2026-02-25 12:59:34.090199+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr"/>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>과거 학교폭력 피해 고백</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>구독자 136만 명의 과학 유튜버 궤도(본명 김재혁)가 웹 예능에 출연하여 과거 학교폭력 피해 사실을 고백했다. 특별한 이유 없이 많이 맞았다고 밝혔으나, 가해자 특정이나 구체적인 피해 규모, 법적 절차 진행 여부는 언급되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>가해자가 기사에 특정되지 않아 상대방 책임이 명확하다고 보기 어렵고(적합 조건 1 미충족), 가해자의 자력이나 구체적인 피해 규모에 대한 정보가 없어 소송금융 투자 매력이 낮다(적합 조건 2, 4 미충족). 또한, 과거 사건에 대한 개인적인 고백으로, 현재 진행 중인 공적 절차나 객관적 증거 확보 가능성이 불분명하다(적합 조건 5, 6 미충족).</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>이유없이 많이 맞았다  유튜버 궤도, 알고보니 학폭 피해자</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15984584</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:48:03.520934+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>과거 학폭 피해 고백</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>유튜버 궤도가 학창 시절 학교폭력 피해를 겪었다고 고백했다. 그는 모범생이었음에도 부모의 개입이 없는 고립된 아이라는 이유로 괴롭힘을 당했으며, 부모에게 알리면 자신을 무너뜨릴 것이라 생각해 맞고 넘어갔다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>기사 내용은 유튜버 궤도의 학창 시절 학교폭력 피해 경험에 대한 개인적인 고백으로, 특정 가해자가 명시되지 않았고, 사건 발생 시점이 오래되어 증거 확보 및 소송 진행이 어려울 것으로 판단됩니다. 또한, 이미 종결된 과거 사건으로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>'136만 유튜버' 궤도, 학폭 피해자였다… 너무 맞기만 해서 때릴 줄 몰라...</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026022539454</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:42:12.816876+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
+      <c r="E126" t="inlineStr"/>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>해당 기사는 학교폭력 피해자가 민사소송을 통해 손해배상을 청구할 때 필요한 증거 자료와 대응 방법에 대해 설명합니다. 진단서, 치료 기록, 문자 메시지, 녹취 등 다양한 증거가 손해와 인과관계를 입증하는 데 중요하다고 강조하며, 형사 사건과 달리 민사소송은 금전적 책임을 묻는 절차임을 안내합니다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 학교폭력 사건에 대한 보도가 아닌, 학교폭력 피해자가 민사소송에 대응하는 방법에 대한 일반적인 가이드라인입니다. 특정 피고, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>학교폭력피해자, 확실하게 대응하는 3가지 방법</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>gokorea.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=858817</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:53:48.763700+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C124" t="inlineStr">
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>담임교사 B씨</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>항소심 배상 판결</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>담임교사가 학생을 학교폭력 가해자로 몰아 극단적 선택을 시도하게 한 사건에서, 항소심 법원이 담임교사에게 손해배상 책임이 있다고 판결했다. 학생 A양과 부모가 담임교사 B씨를 상대로 낸 소송에서 법원이 학생 측의 손을 들어준 것이다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>담임교사의 책임이 항소심에서 인정되어 상대방 책임이 명확하며(적합 조건 1), 법원의 판단이 나왔다는 점에서 증거가 확보된 것으로 보입니다(적합 조건 5). 다만, 상대방이 개인 교사라는 점에서 자력의 충분성 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>학폭 가해자로 학생 몰아붙인 담임교사, 항소심서 배상 판결</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2399375</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:38:56.251119+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>학교법인 또는 교육청</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>1심 원고 패소 (소멸시효 완성)</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>교사의 호된 질책으로 제자가 투신한 사건에 대해 유족이 손해배상 소송을 제기했으나, 1심 재판부는 소멸시효가 완성되었다는 이유로 원고 패소 판결을 내렸다. 이 사건은 교사의 학대 행위와 학생의 사망 사이의 인과관계가 쟁점이었으나, 절차적 문제로 인해 현재로서는 승소 가능성이 낮다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>1심 재판에서 소멸시효 완성으로 원고 패소 판결을 받아 승소 가능성이 매우 낮음. 이는 소송금융 투자에 있어 중대한 위험 요소임. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>억울해요  투신한 제자…호된 질책 쏟았던 교사 결국</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452673&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:55:42.420044+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>박준현</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>가해자 측 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>키움 히어로즈 신인 박준현 선수가 고교 시절 학폭 논란으로 서면 사과 처분을 받았으나 이에 불복하여 행정소송을 제기한 상황입니다. 피해자 측은 현재 조용한 상태이며, 박준현 선수는 야구에 집중하고 있습니다. 기사는 박준현 선수의 뛰어난 야구 실력에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>상대방(개인 선수)의 자력이 대기업, 금융기관 수준으로 충분하다고 보기 어려우며 (부적합 조건 2), 피해 규모가 명확히 크지 않고 집단적 피해가 아닌 개별 사건으로 소송금융이 기대하는 규모에 미치지 못할 가능성이 높습니다 (부적합 조건 4). 또한 피해자 측이 현재 적극적으로 손해배상 소송을 진행하고 있다는 언급이 없어 소송금융 투자 기회 포착이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>대만 WBC 대표팀 상대, 155km를 찍어버렸다...학폭은 학폭, 능력치는 진...</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/baseball/2026-02-22/202602220100139590009835</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:46:55.528238+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
         <is>
           <t>학교</t>
         </is>
       </c>
-      <c r="D124" t="inlineStr">
+      <c r="D130" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E124" t="inlineStr">
+      <c r="E130" t="inlineStr">
         <is>
           <t>학교폭력대책심의위원회 소집 요청 후 학교의 지연 및 방치. 사적 조사 진행 중.</t>
         </is>
       </c>
-      <c r="F124" t="inlineStr">
+      <c r="F130" t="inlineStr">
         <is>
           <t>한 고등학생이 같은 반 일진 무리에게 지속적인 학교폭력을 당했으나, 담임교사와 학교는 이를 방치하고 학폭위 소집 요청에도 한 달 넘게 움직이지 않았다. 이에 모친이 흥신소에 의뢰하여 증거를 확보하고 탐정이 학교를 찾아가 교사와 가해 학생들을 대면하는 방식으로 사적 해결을 시도한 사건이다.</t>
         </is>
       </c>
-      <c r="G124" t="inlineStr">
+      <c r="G130" t="inlineStr">
         <is>
           <t>학교와 교사의 학폭 방치 책임이 명확하고(적합 조건 1), 카톡 대화 및 멍 자국 사진 등 증거가 확보된 점(적합 조건 5)은 긍정적입니다. 그러나 개별 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 특정되지 않고(적합 조건 4 불충족), 상대방(학교)의 자력이 대기업 수준으로 충분하다고 보기 어려워(적합 조건 2 불충족) 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H124" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I124" t="inlineStr">
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
         <is>
           <t>1명 (김양)</t>
         </is>
       </c>
-      <c r="J124" t="inlineStr">
+      <c r="J130" t="inlineStr">
         <is>
           <t>탐정 한마디에 여교사 입닫았다… 일진 끌고와  엄마의 복수</t>
         </is>
       </c>
-      <c r="K124" t="inlineStr">
+      <c r="K130" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L124" t="inlineStr">
+      <c r="L130" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M124" t="inlineStr">
+      <c r="M130" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406292</t>
         </is>
       </c>
-      <c r="N124" t="inlineStr">
+      <c r="N130" t="inlineStr">
         <is>
           <t>2026-02-22 00:43:50.837628+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N124"/>
+  <autoFilter ref="A1:N130"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>