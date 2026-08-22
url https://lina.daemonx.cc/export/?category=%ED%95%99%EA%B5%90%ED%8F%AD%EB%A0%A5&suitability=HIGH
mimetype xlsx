--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="19" customWidth="1" min="3" max="3"/>
+    <col width="26" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -535,676 +535,748 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>충북교육청</t>
+          <t>제주도교육청, 서귀포시교육지원청, A초등학교</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행, 학폭위 및 행정심판 결과 번복 가능성, 충북교육청 제도 점검 중</t>
+          <t>제주도교육청 특별감사 요구, 학교폭력대책심의위원회 재심의 요구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서는 무죄로 결론 나는 사례가 반복되고 있어 피해자들이 이중 고통을 겪고 있습니다. 충북교육청이 뒤늦게 제도 점검에 나섰으며, 이는 학폭위 결정의 신뢰성 문제와 피해자 구제 방안 마련의 필요성을 제기합니다.</t>
+          <t>제주 A초등학교 5학년 학생이 학교폭력으로 인해 투신을 시도했으나 친구들이 막아 최악의 상황은 면했다. 학교와 교육 당국이 이 심각한 사건을 은폐하고 학교 안전 매뉴얼을 준수하지 않았다는 의혹이 제기되었다. 시민단체 '정치하는엄마들'과 피해 학부모들은 제주도교육청에 특별감사 및 책임자 문책, 학교폭력대책심의위원회 재심의를 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서 무죄로 결론 나는 시스템적 문제가 반복되고 있어, 다수의 피해자가 발생할 가능성이 높습니다. 공공기관인 충북교육청의 제도 점검이 진행 중이며, 경찰 수사 결과가 객관적 증거로 활용될 수 있습니다. 이는 상대방 책임의 명확성, 집단적 피해 가능성, 증거 확보 가능성, 공적 절차 진행 중 조건에 해당합니다.</t>
+          <t>학교 및 교육 당국의 명확한 책임(사건 은폐, 매뉴얼 미준수)이 제기되고 있으며, 상대방(교육청)은 자력이 충분한 공공기관입니다. 초등학생의 투신 시도라는 심각한 피해가 발생했고, 매뉴얼 미준수 등 증거 확보 가능성이 높으며, 특별감사 및 학폭위 재심의 등 공적 절차가 진행 중입니다. 이는 소송금융 적합 조건 1, 2, 4, 5, 6에 해당합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명 (주 피해 학생 및 도움 학생)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>수사는 유죄, 학폭위는 무죄  충북교육청 뒤늦은  제도 점검</t>
+          <t>정치하는엄마들, 투신 시도 제주 초등생 학교생활 안전대책 요구</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260329&amp;SEQUENCE=3346</t>
+          <t>https://www.yna.co.kr/view/AKR20260810142400056?input=1195m</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-29 12:33:54.050493+00:00</t>
+          <t>2026-08-10 12:21:49.412581+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>청주교육지원청</t>
+          <t>충북교육청</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 완료(소년부 송치), 교육행정심판위원회 재심의 결정, 학폭심의위 재심의 유보 중</t>
+          <t>경찰 수사 진행, 학폭위 및 행정심판 결과 번복 가능성, 충북교육청 제도 점검 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>청주교육지원청 학폭심의위가 학교폭력 사건에 대해 1차 판단 오류를 인정하고 재심의를 결정했으나, 재심의 과정에서 '셀프 재심' 논란으로 유보됐다. 경찰은 가해 학생 4명 모두를 소년부에 송치했으며, 교육당국은 제도 개선을 약속했다. 피해 학생 측은 교육지원청의 미숙한 행정 처리로 인해 중립성 훼손을 주장하고 있다.</t>
+          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서는 무죄로 결론 나는 사례가 반복되고 있어 피해자들이 이중 고통을 겪고 있습니다. 충북교육청이 뒤늦게 제도 점검에 나섰으며, 이는 학폭위 결정의 신뢰성 문제와 피해자 구제 방안 마련의 필요성을 제기합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>경찰 수사 결과 가해 학생 4명 모두 소년부 송치, 충북도교육행정심판위원회에서 1차 학폭심의위의 판단 오류를 인정하고 재심의를 결정하여 상대방 책임이 명확합니다. 공공기관인 청주교육지원청의 행정적 미숙함이 인정되어 자력이 충분한 상대방을 대상으로 소송이 가능하며, 경찰 수사 결과 및 행정심판위 결정 등 객관적 증거가 확보되어 있습니다. 현재 학폭심의위 재심의 절차가 진행 중입니다.</t>
+          <t>경찰 수사에서 유죄로 판단된 학교폭력 사건이 학폭위에서 무죄로 결론 나는 시스템적 문제가 반복되고 있어, 다수의 피해자가 발생할 가능성이 높습니다. 공공기관인 충북교육청의 제도 점검이 진행 중이며, 경찰 수사 결과가 객관적 증거로 활용될 수 있습니다. 이는 상대방 책임의 명확성, 집단적 피해 가능성, 증거 확보 가능성, 공적 절차 진행 중 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>청주교육지원청 학폭 '셀프 재심' 논란</t>
+          <t>수사는 유죄, 학폭위는 무죄  충북교육청 뒤늦은  제도 점검</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=898957</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260329&amp;SEQUENCE=3346</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-29 12:30:16.210692+00:00</t>
+          <t>2026-03-29 12:33:54.050493+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>충청북도교육청</t>
+          <t>청주교육지원청</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 교육행정심판위원회 결정으로 학교폭력심의위 판단 오류 확인, 충북교육청 제도 개선 추진 중</t>
+          <t>경찰 수사 완료(소년부 송치), 교육행정심판위원회 재심의 결정, 학폭심의위 재심의 유보 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>청주의 한 중학교 학교폭력 사안에서 학교폭력심의위원회의 결정과 경찰 수사 및 교육행정심판위원회의 판단이 엇갈리며 심의 과정의 공정성 문제가 불거졌습니다. 충북도교육청은 이에 따라 학교폭력심의제도 전반의 절차와 기준을 점검하고 보완하여 신뢰를 회복하겠다고 밝혔습니다. 피해자 측은 이미 행정심판에서 승소한 상태입니다.</t>
+          <t>청주교육지원청 학폭심의위가 학교폭력 사건에 대해 1차 판단 오류를 인정하고 재심의를 결정했으나, 재심의 과정에서 '셀프 재심' 논란으로 유보됐다. 경찰은 가해 학생 4명 모두를 소년부에 송치했으며, 교육당국은 제도 개선을 약속했다. 피해 학생 측은 교육지원청의 미숙한 행정 처리로 인해 중립성 훼손을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>충북교육청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 경찰 수사 및 충북도교육행정심판위원회의 결정으로 학교폭력심의위원회의 잘못된 판단이 이미 확인되어 상대방 책임이 명확하고 객관적 증거가 확보되었습니다(적합 조건 1, 5). 또한 교육청 자체적으로 제도 개선을 추진 중인 공적 절차가 진행되고 있습니다(적합 조건 6).</t>
+          <t>경찰 수사 결과 가해 학생 4명 모두 소년부 송치, 충북도교육행정심판위원회에서 1차 학폭심의위의 판단 오류를 인정하고 재심의를 결정하여 상대방 책임이 명확합니다. 공공기관인 청주교육지원청의 행정적 미숙함이 인정되어 자력이 충분한 상대방을 대상으로 소송이 가능하며, 경찰 수사 결과 및 행정심판위 결정 등 객관적 증거가 확보되어 있습니다. 현재 학폭심의위 재심의 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명 (기사 내 특정 사건 기준)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>충북교육청, 학폭심의 손본다…실태 파악·절차 점검 추진</t>
+          <t>청주교육지원청 학폭 '셀프 재심' 논란</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260328046500064?input=1195m</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=898957</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-28 12:25:17.939688+00:00</t>
+          <t>2026-03-29 12:30:16.210692+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>교육당국</t>
+          <t>충청북도교육청</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>교육당국 심리 상담 및 안전 교육 지원 중</t>
+          <t>경찰 수사 및 교육행정심판위원회 결정으로 학교폭력심의위 판단 오류 확인, 충북교육청 제도 개선 추진 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>광주의 한 중학교에서 동급생 간 흉기 상해 사건이 발생하여 피해 학생이 다쳤다. 교육당국은 피해 학생과 목격자들을 대상으로 전방위적인 심리 상담을 지원하고 재발 방지를 위한 안전 교육을 강화하기로 했다.</t>
+          <t>청주의 한 중학교 학교폭력 사안에서 학교폭력심의위원회의 결정과 경찰 수사 및 교육행정심판위원회의 판단이 엇갈리며 심의 과정의 공정성 문제가 불거졌습니다. 충북도교육청은 이에 따라 학교폭력심의제도 전반의 절차와 기준을 점검하고 보완하여 신뢰를 회복하겠다고 밝혔습니다. 피해자 측은 이미 행정심판에서 승소한 상태입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해 학생의 책임이 비교적 명확하며 (적합 조건 1), 교육당국이 심리 상담 및 안전 교육을 지원하는 등 공적 절차가 진행 중이다 (적합 조건 6). 교육당국을 상대로 한 소송 시 자력이 충분할 것으로 예상되며 (적합 조건 2), 사건 발생에 대한 증거 확보도 용이하다 (적합 조건 5).</t>
+          <t>충북교육청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 경찰 수사 및 충북도교육행정심판위원회의 결정으로 학교폭력심의위원회의 잘못된 판단이 이미 확인되어 상대방 책임이 명확하고 객관적 증거가 확보되었습니다(적합 조건 1, 5). 또한 교육청 자체적으로 제도 개선을 추진 중인 공적 절차가 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (주요 피해자), 목격자 다수</t>
+          <t>2명 (기사 내 특정 사건 기준)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>2026_3_26 오늘의 주요뉴스</t>
+          <t>충북교육청, 학폭심의 손본다…실태 파악·절차 점검 추진</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1511082</t>
+          <t>https://www.yna.co.kr/view/AKR20260328046500064?input=1195m</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-26 00:23:19.134266+00:00</t>
+          <t>2026-03-28 12:25:17.939688+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>교육당국</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>교육부 실태조사 발표 및 관계 회복 숙려 제도 도입, 학교폭력 이력 대입 반영 등 정책 변화 진행 중</t>
+          <t>교육당국 심리 상담 및 안전 교육 지원 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>지난해 초등학생의 5.1%가 학교폭력 피해를 당해 역대 최다를 기록했으며, 전체 학생 평균 3%가 피해를 경험했다. 교육부는 학교폭력 발생 원인 분석과 함께 초등 저학년을 대상으로 처벌보다 상담에 중점을 둔 '관계 회복 숙려 제도'를 도입하기로 했다. 2026학년도 입시부터 학교폭력 가해 이력이 대입에 반영되면서 관련 소송이 증가하는 추세이다.</t>
+          <t>광주의 한 중학교에서 동급생 간 흉기 상해 사건이 발생하여 피해 학생이 다쳤다. 교육당국은 피해 학생과 목격자들을 대상으로 전방위적인 심리 상담을 지원하고 재발 방지를 위한 안전 교육을 강화하기로 했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>교육부 실태조사 결과 초등학생의 5.1%가 학교폭력 피해를 당하는 등 다수의 피해자가 발생(집단적 피해, 피해 규모 큼)했으며, 이는 공식적인 증거로 활용 가능(증거 확보 가능). 또한 교육부의 관계 회복 숙려 제도 도입 및 학교폭력 이력 대입 반영 등 공적 절차가 진행 중이다. 다만 개별 가해 학생 및 학부모의 자력은 불확실하다는 점이 고려된다.</t>
+          <t>가해 학생의 책임이 비교적 명확하며 (적합 조건 1), 교육당국이 심리 상담 및 안전 교육을 지원하는 등 공적 절차가 진행 중이다 (적합 조건 6). 교육당국을 상대로 한 소송 시 자력이 충분할 것으로 예상되며 (적합 조건 2), 사건 발생에 대한 증거 확보도 용이하다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>교육부 실태조사 결과 초등학생 5.1%, 전체 학생 평균 3%가 피해를 입었으며, 이는 전국적으로 수만 명 이상의 피해자가 발생했음을 시사한다.</t>
+          <t>1명 (주요 피해자), 목격자 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“학폭 피해” 초등생 역대 최다… 25%는 “장난-특별한 이유 없어”</t>
+          <t>2026_3_26 오늘의 주요뉴스</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260318/133551578/2</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1511082</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-18 00:37:42.517710+00:00</t>
+          <t>2026-03-26 00:23:19.134266+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 진행 및 행정소송, 민사소송 병행 추세</t>
+          <t>교육부 실태조사 발표 및 관계 회복 숙려 제도 도입, 학교폭력 이력 대입 반영 등 정책 변화 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>최근 온라인상의 명예훼손, 모욕, 딥페이크 등 신종 학교폭력이 증가하며 법적 대응이 복잡해지고 있다. 학폭위 조치에 대한 행정소송과 함께 가해 학생 부모를 상대로 한 민사상 손해배상 청구가 늘고 있으며, 법원은 부모의 경제적 책임을 폭넓게 인정하는 추세이다. SNS 로그 등 객관적 증거 확보가 중요하며, 통합적인 법률 서비스의 필요성이 강조된다.</t>
+          <t>지난해 초등학생의 5.1%가 학교폭력 피해를 당해 역대 최다를 기록했으며, 전체 학생 평균 3%가 피해를 경험했다. 교육부는 학교폭력 발생 원인 분석과 함께 초등 저학년을 대상으로 처벌보다 상담에 중점을 둔 '관계 회복 숙려 제도'를 도입하기로 했다. 2026학년도 입시부터 학교폭력 가해 이력이 대입에 반영되면서 관련 소송이 증가하는 추세이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확: 민법상 부모의 감독 의무 위반), 4(피해 규모 큼: 치료비, 심리 상담 비용, 위자료 등), 5(증거 확보 가능: SNS 로그, 목격자 진술), 6(공적 절차 진행 중: 학폭위)에 해당하여 소송금융 적합도가 높다. 특히 법원이 가해 학생 부모의 경제적 책임을 폭넓게 인정하고 있어 투자 매력이 있다.</t>
+          <t>교육부 실태조사 결과 초등학생의 5.1%가 학교폭력 피해를 당하는 등 다수의 피해자가 발생(집단적 피해, 피해 규모 큼)했으며, 이는 공식적인 증거로 활용 가능(증거 확보 가능). 또한 교육부의 관계 회복 숙려 제도 도입 및 학교폭력 이력 대입 반영 등 공적 절차가 진행 중이다. 다만 개별 가해 학생 및 학부모의 자력은 불확실하다는 점이 고려된다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교육부 실태조사 결과 초등학생 5.1%, 전체 학생 평균 3%가 피해를 입었으며, 이는 전국적으로 수만 명 이상의 피해자가 발생했음을 시사한다.</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>‘인스타 저격·DM 감옥’ 신종 학폭 기승… 징계 넘어 부모 대상 민사...</t>
+          <t>“학폭 피해” 초등생 역대 최다… 25%는 “장난-특별한 이유 없어”</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>beyondpost.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.beyondpost.co.kr/view.php?ud=202603161341282836cf2d78c68_30</t>
+          <t>https://www.donga.com/news/Society/article/all/20260318/133551578/2</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-16 12:48:52.890367+00:00</t>
+          <t>2026-03-18 00:37:42.517710+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>가해 학생 부모</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 처분 및 경찰 진정 완료, 피해자 측 추가 법적 조치 모색 중</t>
+          <t>학교폭력대책심의위원회 진행 및 행정소송, 민사소송 병행 추세</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>광주에서 중학생 A군이 동급생들에게 2년간 지속적인 학교폭력을 당했으며, 최근 집단 폭행 및 영상 촬영/유포 사건이 발생했습니다. 학교폭력대책심의위원회는 가해 학생들에게 출석정지 등 경미한 처분을 내렸고, 형사미성년자라는 이유로 형사처벌도 이뤄지지 않았습니다. 피해 학생 어머니는 가해 학생들의 처벌에 불만을 표하며 추가 법적 조치를 모색 중입니다.</t>
+          <t>최근 온라인상의 명예훼손, 모욕, 딥페이크 등 신종 학교폭력이 증가하며 법적 대응이 복잡해지고 있다. 학폭위 조치에 대한 행정소송과 함께 가해 학생 부모를 상대로 한 민사상 손해배상 청구가 늘고 있으며, 법원은 부모의 경제적 책임을 폭넓게 인정하는 추세이다. SNS 로그 등 객관적 증거 확보가 중요하며, 통합적인 법률 서비스의 필요성이 강조된다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 가해 학생들의 폭행 및 영상 촬영/유포 사실이 명확하며, 학교폭력대책심의위원회와 경찰 진정 등 공적 절차가 진행되었습니다. 피해자의 2년간 지속된 괴롭힘과 정신적 고통이 크고, 가해 학생 부모를 대상으로 손해배상 청구 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확: 민법상 부모의 감독 의무 위반), 4(피해 규모 큼: 치료비, 심리 상담 비용, 위자료 등), 5(증거 확보 가능: SNS 로그, 목격자 진술), 6(공적 절차 진행 중: 학폭위)에 해당하여 소송금융 적합도가 높다. 특히 법원이 가해 학생 부모의 경제적 책임을 폭넓게 인정하고 있어 투자 매력이 있다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>가랑이 아래 기어! …2년간 학폭 시달린 중1, 처벌은 고작 '출석정지 5...</t>
+          <t>‘인스타 저격·DM 감옥’ 신종 학폭 기승… 징계 넘어 부모 대상 민사...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>beyondpost.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026030318154403592</t>
+          <t>http://www.beyondpost.co.kr/view.php?ud=202603161341282836cf2d78c68_30</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-04 01:02:33.712607+00:00</t>
+          <t>2026-03-16 12:48:52.890367+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>박준현</t>
+          <t>가해 학생 부모</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 1호 처분 확정, 가해자 행정소송 진행 중</t>
+          <t>학교폭력대책심의위원회 처분 및 경찰 진정 완료, 피해자 측 추가 법적 조치 모색 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>프로 야구선수 박준현이 학교폭력대책심의위원회로부터 1호 처분을 받고 이에 불복하여 행정 소송에 돌입했다. 기사는 학교폭력 가해자의 국가대표 발탁에 대한 비판적 시각을 담고 있으며, 박준현의 학폭 사실이 공식적으로 인정되었음을 시사한다. 이는 피해자가 박준현을 상대로 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
+          <t>광주에서 중학생 A군이 동급생들에게 2년간 지속적인 학교폭력을 당했으며, 최근 집단 폭행 및 영상 촬영/유포 사건이 발생했습니다. 학교폭력대책심의위원회는 가해 학생들에게 출석정지 등 경미한 처분을 내렸고, 형사미성년자라는 이유로 형사처벌도 이뤄지지 않았습니다. 피해 학생 어머니는 가해 학생들의 처벌에 불만을 표하며 추가 법적 조치를 모색 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>프로 야구선수 박준현의 학교폭력 확정 판결(1호 처분)이 존재하여 상대방 책임이 명확하며(적합 조건 1), 상대방(박준현)은 프로 선수로서 자력이 충분하다(적합 조건 2). 학교폭력대책심의위원회 결정이라는 공적 절차가 진행되었고(적합 조건 6), 관련 증거 확보도 용이하다(적합 조건 5). 이는 피해자의 손해배상 청구 소송에 유리한 조건이다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 가해 학생들의 폭행 및 영상 촬영/유포 사실이 명확하며, 학교폭력대책심의위원회와 경찰 진정 등 공적 절차가 진행되었습니다. 피해자의 2년간 지속된 괴롭힘과 정신적 고통이 크고, 가해 학생 부모를 대상으로 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'학폭' 안우진 국대 얘기 이제 그만! 박준현도 학폭 확정 시 선발 말아야...</t>
+          <t>가랑이 아래 기어! …2년간 학폭 시달린 중1, 처벌은 고작 '출석정지 5...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>maniareport.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.maniareport.com/view.php?ud=20260304042132679191b55a0d56_19</t>
+          <t>https://www.imaeil.com/page/view/2026030318154403592</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-04 00:40:06.753545+00:00</t>
+          <t>2026-03-04 01:02:33.712607+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
+          <t>박준현</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>학교폭력대책심의위원회 1호 처분 확정, 가해자 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>프로 야구선수 박준현이 학교폭력대책심의위원회로부터 1호 처분을 받고 이에 불복하여 행정 소송에 돌입했다. 기사는 학교폭력 가해자의 국가대표 발탁에 대한 비판적 시각을 담고 있으며, 박준현의 학폭 사실이 공식적으로 인정되었음을 시사한다. 이는 피해자가 박준현을 상대로 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>프로 야구선수 박준현의 학교폭력 확정 판결(1호 처분)이 존재하여 상대방 책임이 명확하며(적합 조건 1), 상대방(박준현)은 프로 선수로서 자력이 충분하다(적합 조건 2). 학교폭력대책심의위원회 결정이라는 공적 절차가 진행되었고(적합 조건 6), 관련 증거 확보도 용이하다(적합 조건 5). 이는 피해자의 손해배상 청구 소송에 유리한 조건이다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>'학폭' 안우진 국대 얘기 이제 그만! 박준현도 학폭 확정 시 선발 말아야...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>maniareport.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://www.maniareport.com/view.php?ud=20260304042132679191b55a0d56_19</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:40:06.753545+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
           <t>가해 학생 부모, 학교, 교육청</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>학폭위 진행 후 민사소송 검토 단계</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>학교폭력 피해 학생들이 징계 외에 민사상 손해배상 청구를 검토하는 사례가 증가하고 있습니다. 가해 학생과 부모뿐만 아니라 학교와 교육청의 관리·감독 책임도 인정되는 판례가 늘고 있으며, 치료비, 위자료 등 손해배상액은 피해 정도와 증거의 구체성에 따라 결정됩니다. 피해자 측은 학폭위 단계부터 증거를 체계적으로 확보하고 전략을 수립하는 것이 중요합니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>학교폭력 사건은 가해 학생 본인 외에 부모, 학교, 교육청까지 책임 주체가 확대될 수 있어 상대방의 자력이 충분할 가능성이 높습니다. (상대방에게 자력이 충분함) 또한, 학폭위 등 공적 절차가 선행되는 경우가 많고(이미 공적 절차 진행 중), 진단서, 상담기록, 디지털 증거 등 다양한 증거 확보가 가능하여 책임 입증에 유리합니다. (증거가 있거나 확보 가능함) 장기적인 정신적, 학업적 손상에 대한 위자료가 높게 인정될 수 있어 피해 규모가 클 가능성도 있습니다. (피해 규모가 큼)</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>학교폭력, 징계로 끝나지 않는다… 피해 학생 손해배상 어디까지 가능할...</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>livesnews.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.livesnews.com/news/article.html?no=59850</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-28 01:13:30.917505+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>