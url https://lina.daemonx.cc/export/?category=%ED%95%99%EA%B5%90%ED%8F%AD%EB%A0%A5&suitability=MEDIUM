--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$31</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,2082 +533,2154 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>조병규</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>조병규가 A씨를 상대로 제기한 손해배상 소송의 항소심 진행 중. 1심에서는 조병규 원고 패소.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>부산의 한 중학교에서 다문화가정 중학생이 동급생 여러 명에게 집단 폭행을 당했다는 신고가 접수되어 경찰이 수사에 나섰습니다. 경찰은 피해자 진술과 CCTV 분석 등을 토대로 정확한 사건 경위를 조사하고 있습니다.</t>
+          <t>배우 조병규가 학폭 의혹을 제기한 A씨를 상대로 40억 원대 손해배상 소송을 제기했으나, 1심에서 원고 패소 판결을 받았다. 재판부는 A씨의 게시글이 허위라고 단정하기 어렵다고 판단했으며, 현재 항소심이 진행 중이다. 조병규는 2021년 학폭 의혹에 휩싸인 후 활동을 중단했다가 2023년 복귀했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중으로 상대방 책임이 명확해질 가능성이 높고(적합 조건 1, 6), CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 다만 피해자가 1명이고 상대방의 자력이 불분명하여 소송금융 투자로서의 매력도가 낮습니다.</t>
+          <t>배우 조병규가 학폭 의혹 제기자 A씨를 상대로 제기한 손해배상 소송에서 1심 원고 패소 판결이 나, A씨의 주장이 허위라고 단정하기 어렵다는 법원의 판단이 나왔습니다. 이는 A씨가 조병규를 상대로 학폭 피해 손해배상 소송을 제기할 경우 유리한 근거가 될 수 있습니다 (적합 조건 1, 5). 또한, 조병규는 공인으로서 배상 자력이 충분할 것으로 예상됩니다 (적합 조건 2). 다만, 집단적 피해가 아니며 A씨의 구체적인 피해 규모는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>다문화가정 중학생 집단 폭행…경찰 수사</t>
+          <t>[뮤즈★]‘학폭 의혹’ 조병규, 손배소 패소 그후..오늘(28일) 항소심 첫...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526730&amp;ref=A</t>
+          <t>https://www.heraldmuse.com/article/10854651?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 00:16:43.093411+00:00</t>
+          <t>2026-08-29 19:00:28.079696+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>부산시교육청 학교폭력전담조사관 파견 및 사상경찰서 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>부산의 한 중학교에서 다문화가정 출신 학생 1명이 열댓 명의 학생들에게 집단 폭행을 당해 3주 진단을 받았습니다. 학교 측은 CCTV를 확보하여 교육청에 신고했으며, 현재 부산시교육청과 사상경찰서가 관련 사실을 조사하고 있습니다.</t>
+          <t>부산의 한 중학교에서 다문화가정 중학생이 동급생 여러 명에게 집단 폭행을 당했다는 신고가 접수되어 경찰이 수사에 나섰습니다. 경찰은 피해자 진술과 CCTV 분석 등을 토대로 정확한 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>가해 학생들의 집단 폭행 사실이 CCTV로 확보되어 상대방 책임이 명확하고, 교육청과 경찰의 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 가해자가 미성년 학생들로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>경찰 수사 진행 중으로 상대방 책임이 명확해질 가능성이 높고(적합 조건 1, 6), CCTV 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 다만 피해자가 1명이고 상대방의 자력이 불분명하여 소송금융 투자로서의 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>부산 중학교서 집단폭행…교육·수사당국 조사 나서</t>
+          <t>다문화가정 중학생 집단 폭행…경찰 수사</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1956902</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8526730&amp;ref=A</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:26:55.177053+00:00</t>
+          <t>2026-04-04 00:16:43.093411+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 및 교육청 조사 진행 중</t>
+          <t>부산시교육청 학교폭력전담조사관 파견 및 사상경찰서 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>부산의 한 중학교에서 다문화가정 학생이 집단폭행을 당하는 사건이 발생했습니다. 현재 경찰과 교육청 등 관계기관이 해당 사건에 대한 조사를 진행하고 있습니다. 이 사건은 학교폭력 및 인권침해와 관련된 사안으로 보입니다.</t>
+          <t>부산의 한 중학교에서 다문화가정 출신 학생 1명이 열댓 명의 학생들에게 집단 폭행을 당해 3주 진단을 받았습니다. 학교 측은 CCTV를 확보하여 교육청에 신고했으며, 현재 부산시교육청과 사상경찰서가 관련 사실을 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 비교적 명확하고, 관계기관의 조사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피해자가 1명으로 집단적 피해에 해당하지 않으며, 가해 학생 학부모의 자력 여부와 구체적인 피해 규모가 불분명하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>가해 학생들의 집단 폭행 사실이 CCTV로 확보되어 상대방 책임이 명확하고, 교육청과 경찰의 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 가해자가 미성년 학생들로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>부산 한 중학교서 다문화가정 학생 집단폭행 당해…관계기관 조사</t>
+          <t>부산 중학교서 집단폭행…교육·수사당국 조사 나서</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6124982</t>
+          <t>http://www.inews24.com/view/1956902</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 12:23:14.461906+00:00</t>
+          <t>2026-04-03 12:26:55.177053+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 및 교육청 조사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>사상경찰서가 3월 중순 학교폭력 고소장을 접수하여 피해자 진술과 CCTV를 토대로 수사를 진행하고 있습니다. 수사와 조사는 이제 시작 단계이며, 피해자의 고립이 길어질수록 사건이 심화되고 대응이 늦어질 수 있다는 우려가 제기됩니다.</t>
+          <t>부산의 한 중학교에서 다문화가정 학생이 집단폭행을 당하는 사건이 발생했습니다. 현재 경찰과 교육청 등 관계기관이 해당 사건에 대한 조사를 진행하고 있습니다. 이 사건은 학교폭력 및 인권침해와 관련된 사안으로 보입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이며(공적 절차 진행 중), CCTV를 토대로 수사 중이므로 증거 확보 가능성이 높습니다. 그러나 상대방의 자력이나 피해 규모가 명확하지 않고, 집단적 피해 여부도 불분명하여 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
+          <t>가해 학생들의 책임이 비교적 명확하고, 관계기관의 조사가 진행 중이므로 증거 확보가 용이합니다. 그러나 피해자가 1명으로 집단적 피해에 해당하지 않으며, 가해 학생 학부모의 자력 여부와 구체적인 피해 규모가 불분명하여 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[기자수첩] 교실은 왜 늘 뒤늦게 드러나는가… 반복되는 학교폭력의 ‘...</t>
+          <t>부산 한 중학교서 다문화가정 학생 집단폭행 당해…관계기관 조사</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202604031701519211433530906c_7</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6124982</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 12:22:32.518542+00:00</t>
+          <t>2026-04-03 12:23:14.461906+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>언론 보도 및 공론화, 학교폭력대책심의위원회 등 관련 절차 예상</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>전주 여중생들이 후배를 폭행하고 반성 없이 피해자와 학부모를 조롱한 사실이 JTBC '사건반장'을 통해 보도되며 공분이 커지고 있습니다. 가해 학생들의 명확한 책임과 언론 보도를 통한 증거 확보 가능성이 있지만, 가해자가 미성년자이고 단일 피해 사례라는 점에서 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
+          <t>사상경찰서가 3월 중순 학교폭력 고소장을 접수하여 피해자 진술과 CCTV를 토대로 수사를 진행하고 있습니다. 수사와 조사는 이제 시작 단계이며, 피해자의 고립이 길어질수록 사건이 심화되고 대응이 늦어질 수 있다는 우려가 제기됩니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 명확하고(적합 조건 1), 언론 보도 및 공론화로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 가해자가 미성년자이므로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 기준에 부합하는 피해 규모를 입증하기 어려울 수 있습니다.</t>
+          <t>경찰 수사가 진행 중이며(공적 절차 진행 중), CCTV를 토대로 수사 중이므로 증거 확보 가능성이 높습니다. 그러나 상대방의 자력이나 피해 규모가 명확하지 않고, 집단적 피해 여부도 불분명하여 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>화장실서 후배 무릎 꿇리고 뺨 때린 전주 여중생들… 반성한다 더니 뒤...</t>
+          <t>[기자수첩] 교실은 왜 늘 뒤늦게 드러나는가… 반복되는 학교폭력의 ‘...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6116692</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202604031701519211433530906c_7</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-29 00:18:48.067248+00:00</t>
+          <t>2026-04-03 12:22:32.518542+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>가해 학생의 학교폭력대책심의위원회 조치 결정 취소 행정소송 1심 기각</t>
+          <t>언론 보도 및 공론화, 학교폭력대책심의위원회 등 관련 절차 예상</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>동급생 3명에게 성적 언행과 신체 접촉으로 학교폭력 징계를 받은 학생이 처분 취소를 요구하는 행정소송을 제기했으나 1심에서 패소했다. 법원은 가해 학생의 행위가 피해 학생들의 성적 자기결정권을 침해하는 학교폭력에 해당하며, 징계가 정당하다고 판단했다. 이 판결은 피해 학생들이 가해 학생을 상대로 손해배상 소송을 제기할 경우 유리한 증거로 활용될 수 있다.</t>
+          <t>전주 여중생들이 후배를 폭행하고 반성 없이 피해자와 학부모를 조롱한 사실이 JTBC '사건반장'을 통해 보도되며 공분이 커지고 있습니다. 가해 학생들의 명확한 책임과 언론 보도를 통한 증거 확보 가능성이 있지만, 가해자가 미성년자이고 단일 피해 사례라는 점에서 소송금융 투자 적합도는 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>가해 학생의 동급생 성추행 및 희롱에 대한 학교폭력 책임이 법원 판결로 명확하게 인정되어 법적 근거가 탄탄함 (적합 조건 1, 5, 6). 그러나 피해자 수가 3명으로 집단적 피해 규모가 작고(적합 조건 3 미흡), 가해 학생의 자력이 충분하지 않을 수 있어(적합 조건 2 미흡) 소송금융 투자 수익성 측면에서 불확실성이 존재함.</t>
+          <t>가해 학생들의 책임이 명확하고(적합 조건 1), 언론 보도 및 공론화로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 가해자가 미성년자이므로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해 사례로 소송금융 투자 기준에 부합하는 피해 규모를 입증하기 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>동급생 성추행·희롱 후 “보복신고” 주장…法 “학폭 징계 정당”</t>
+          <t>화장실서 후배 무릎 꿇리고 뺨 때린 전주 여중생들… 반성한다 더니 뒤...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260324580015</t>
+          <t>https://www.news1.kr/society/general-society/6116692</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 00:46:01.896919+00:00</t>
+          <t>2026-03-29 00:18:48.067248+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>A군</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>가해 학생의 학교폭력대책심의위원회 조치 결정 취소 행정소송 1심 기각</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>충북 청주의 한 고등학교에서 1학년 남학생이 동급생에게 흉기를 휘둘러 피해 학생이 중환자실에 입원하는 사건이 발생했습니다. 가해 학생은 정신적 문제를 겪고 있는 것으로 알려졌으며, 경찰이 범행 동기를 조사 중입니다. 학교 측은 학생 상담 및 심리 치료를 지원하겠다고 밝혔습니다.</t>
+          <t>동급생 3명에게 성적 언행과 신체 접촉으로 학교폭력 징계를 받은 학생이 처분 취소를 요구하는 행정소송을 제기했으나 1심에서 패소했다. 법원은 가해 학생의 행위가 피해 학생들의 성적 자기결정권을 침해하는 학교폭력에 해당하며, 징계가 정당하다고 판단했다. 이 판결은 피해 학생들이 가해 학생을 상대로 손해배상 소송을 제기할 경우 유리한 증거로 활용될 수 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>가해 학생의 책임은 명확하고(상대방 책임 명확), 경찰 수사가 진행 중이며(공적 절차 진행 중), 증거 확보가 용이합니다(증거 확보 가능). 그러나 가해 학생이 고등학생이므로 자력이 부족할 가능성이 높고, 집단적 피해가 아닌 단일 피해 사건입니다. 학교나 교육청의 직접적인 책임 여부는 추가적인 법리 검토가 필요합니다.</t>
+          <t>가해 학생의 동급생 성추행 및 희롱에 대한 학교폭력 책임이 법원 판결로 명확하게 인정되어 법적 근거가 탄탄함 (적합 조건 1, 5, 6). 그러나 피해자 수가 3명으로 집단적 피해 규모가 작고(적합 조건 3 미흡), 가해 학생의 자력이 충분하지 않을 수 있어(적합 조건 2 미흡) 소송금융 투자 수익성 측면에서 불확실성이 존재함.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>충북 한 고교서 동급생에 칼부림…피해자 중환자실 입원</t>
+          <t>동급생 성추행·희롱 후 “보복신고” 주장…法 “학폭 징계 정당”</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260319204034KT9</t>
+          <t>https://www.kyeonggi.com/article/20260324580015</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-19 12:36:06.369486+00:00</t>
+          <t>2026-03-24 00:46:01.896919+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>전주 한 중학교에서 신입생 2명이 선배 4명으로부터 화장실에서 감금 및 폭행을 당했다는 주장이 제기되었다. 피해 학생 학부모의 고소로 경찰이 수사에 착수하여 사건을 조사 중이다.</t>
+          <t>충북 청주의 한 고등학교에서 1학년 남학생이 동급생에게 흉기를 휘둘러 피해 학생이 중환자실에 입원하는 사건이 발생했습니다. 가해 학생은 정신적 문제를 겪고 있는 것으로 알려졌으며, 경찰이 범행 동기를 조사 중입니다. 학교 측은 학생 상담 및 심리 치료를 지원하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가해 학생들의 책임이 비교적 명확하고(적합 조건 1) 경찰 수사가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자 수가 2명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 가해 학생들의 자력이 충분하지 않으며(적합 조건 2 미충족), 피해 규모가 아직 명확히 파악되지 않아(적합 조건 4 미충족) 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>가해 학생의 책임은 명확하고(상대방 책임 명확), 경찰 수사가 진행 중이며(공적 절차 진행 중), 증거 확보가 용이합니다(증거 확보 가능). 그러나 가해 학생이 고등학생이므로 자력이 부족할 가능성이 높고, 집단적 피해가 아닌 단일 피해 사건입니다. 학교나 교육청의 직접적인 책임 여부는 추가적인 법리 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>전주 한 중학교서 신입생 집단폭행··· 경찰 수사나서</t>
+          <t>충북 한 고교서 동급생에 칼부림…피해자 중환자실 입원</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1035547</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260319204034KT9</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-19 12:25:32.378372+00:00</t>
+          <t>2026-03-19 12:36:06.369486+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>전주 소재 중학교</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>교육부 학교폭력 실태조사 발표 및 관계 회복 숙려 제도 도입</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>교육부의 '2025년 2차 학교폭력 실태조사' 결과, 초등학생의 5%가 학교폭력 피해를 경험했으며 언어폭력이 가장 많았습니다. 학교폭력 발생 원인으로는 '장난이나 특별한 이유 없이'가 가장 높았고, 교육부는 초등 저학년을 대상으로 처벌보다 상담에 중점을 둔 '관계 회복 숙려 제도'를 도입합니다. 학교폭력 가해 이력이 대입에 반영되면서 관련 소송이 증가하는 추세입니다.</t>
+          <t>전주 한 중학교에서 신입생 2명이 선배 4명으로부터 화장실에서 감금 및 폭행을 당했다는 주장이 제기되었다. 피해 학생 학부모의 고소로 경찰이 수사에 착수하여 사건을 조사 중이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(초등학생 5%가 학교폭력 피해), 교육부의 공식 실태조사 결과라는 객관적 증거, 교육부의 관계 회복 숙려 제도 도입 등 공적 절차가 진행 중인 점이 있습니다. 또한 학교폭력 가해 이력이 대입에 반영되면서 피해의 중요성이 커지고 관련 소송이 증가하는 추세입니다. 그러나 특정 대기업이나 기관 등 자력 있는 상대방이 부재하고, 개별 가해 학생 및 학부모의 자력은 불분명하여 대규모 소송금융 투자 대상으로는 한계가 있습니다.</t>
+          <t>가해 학생들의 책임이 비교적 명확하고(적합 조건 1) 경찰 수사가 진행 중이어서 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자 수가 2명으로 집단적 피해로 보기 어렵고(적합 조건 3 미충족), 가해 학생들의 자력이 충분하지 않으며(적합 조건 2 미충족), 피해 규모가 아직 명확히 파악되지 않아(적합 조건 4 미충족) 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>초등학생 5% (약 1만 명 이상 추정)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>초등생 5%가 학폭 피해…“특별한 이유 없이 장난으로” 25%</t>
+          <t>전주 한 중학교서 신입생 집단폭행··· 경찰 수사나서</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260317/133547935/1</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1035547</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-17 13:26:54.485923+00:00</t>
+          <t>2026-03-19 12:25:32.378372+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>피해자 측 법률 대리인 선임 및 대응 진행 중</t>
+          <t>교육부 학교폭력 실태조사 발표 및 관계 회복 숙려 제도 도입</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>연예인 김가람의 학교폭력 논란이 재점화되었으며, 피해자는 여전히 고통받고 있다고 알려졌다. 피해자 측은 법률 대리인을 통해 대응하고 있으며, 김가람의 연예계 활동이 피해자에게 2차 가해로 작용하고 있다는 주장이 제기되었다.</t>
+          <t>교육부의 '2025년 2차 학교폭력 실태조사' 결과, 초등학생의 5%가 학교폭력 피해를 경험했으며 언어폭력이 가장 많았습니다. 학교폭력 발생 원인으로는 '장난이나 특별한 이유 없이'가 가장 높았고, 교육부는 초등 저학년을 대상으로 처벌보다 상담에 중점을 둔 '관계 회복 숙려 제도'를 도입합니다. 학교폭력 가해 이력이 대입에 반영되면서 관련 소송이 증가하는 추세입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(김가람의 학폭 가해 사실 전제), 피해자 측에 법률 대리인이 있어 증거 확보 가능성이 높습니다. 그러나 집단적 피해 여부가 불분명하고, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건으로 집단적 피해(초등학생 5%가 학교폭력 피해), 교육부의 공식 실태조사 결과라는 객관적 증거, 교육부의 관계 회복 숙려 제도 도입 등 공적 절차가 진행 중인 점이 있습니다. 또한 학교폭력 가해 이력이 대입에 반영되면서 피해의 중요성이 커지고 관련 소송이 증가하는 추세입니다. 그러나 특정 대기업이나 기관 등 자력 있는 상대방이 부재하고, 개별 가해 학생 및 학부모의 자력은 불분명하여 대규모 소송금융 투자 대상으로는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>초등학생 5% (약 1만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'학폭 논란' 김가람, 연예계 복귀설 부인 후 유튜브 채널 개설… 연기 영...</t>
+          <t>초등생 5%가 학폭 피해…“특별한 이유 없이 장난으로” 25%</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16003550</t>
+          <t>https://www.donga.com/news/Society/article/all/20260317/133547935/1</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-14 00:17:49.659286+00:00</t>
+          <t>2026-03-17 13:26:54.485923+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>김가람</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>학폭위 5호 처분 완료</t>
+          <t>피해자 측 법률 대리인 선임 및 대응 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>르세라핌 멤버 김가람이 데뷔 전 학교폭력 가해자로 지목되었고, 피해자 측은 학폭위에서 5호 처분을 받았던 통지서를 증거로 제시했습니다. 이로 인해 김가람은 데뷔 18일 만에 활동을 중단하고 그룹에서 퇴출되었으나, '학폭 꼬리표'는 여전히 따라다니고 있습니다.</t>
+          <t>연예인 김가람의 학교폭력 논란이 재점화되었으며, 피해자는 여전히 고통받고 있다고 알려졌다. 피해자 측은 법률 대리인을 통해 대응하고 있으며, 김가람의 연예계 활동이 피해자에게 2차 가해로 작용하고 있다는 주장이 제기되었다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 학교폭력대책자치위원회(학폭위)의 5호 처분으로 명확하게 인정되었고, 해당 통지서가 증거로 제시되어 증거 확보가 용이합니다. 또한 이미 공적 절차(학폭위)가 진행되어 가해 사실이 확인되었습니다. 다만, 피해 규모 및 피해자 수는 기사에서 특정되지 않아 추가 확인이 필요하며, 상대방(개인)의 자력은 불확실할 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(김가람의 학폭 가해 사실 전제), 피해자 측에 법률 대리인이 있어 증거 확보 가능성이 높습니다. 그러나 집단적 피해 여부가 불분명하고, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>‘데뷔 18일만 퇴출’ 김가람, 르세라핌 지웠지만 ‘학폭 꼬리표’는 그...</t>
+          <t>'학폭 논란' 김가람, 연예계 복귀설 부인 후 유튜브 채널 개설… 연기 영...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987825</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16003550</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-13 12:38:32.719475+00:00</t>
+          <t>2026-03-14 00:17:49.659286+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>김가람</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 및 행정심판 진행 중인 사례 다수</t>
+          <t>학폭위 5호 처분 완료</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>학교폭력 사건이 증가하며 교육 현장이 법률 분쟁의 장으로 변모하고 있습니다. 입시 연계 정책으로 인해 법적 다툼이 심화되고 있으며, 변호사 선임 등 대응 능력의 격차가 발생하여 취약 계층 학생들에게 불리하게 작용하고 있습니다. 기사는 학교폭력 제도의 문제점을 지적하며 교육적 해결과 피해 학생 회복 중심의 제도 개선을 촉구합니다.</t>
+          <t>르세라핌 멤버 김가람이 데뷔 전 학교폭력 가해자로 지목되었고, 피해자 측은 학폭위에서 5호 처분을 받았던 통지서를 증거로 제시했습니다. 이로 인해 김가람은 데뷔 18일 만에 활동을 중단하고 그룹에서 퇴출되었으나, '학폭 꼬리표'는 여전히 따라다니고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>학교폭력 사건은 '집단적 피해'에 해당하며, 다수의 사건이 '공적 절차(학교폭력대책심의위원회, 행정심판)'를 거치고 있어 소송금융의 잠재적 기회가 있습니다. 그러나 특정 대기업이나 공공기관과 같이 '자력이 충분한 상대방'이 명확하게 존재하지 않고, 개별 사건의 '피해 규모'가 소송금융 투자에 적합할 만큼 크지 않거나 금전적 손해 입증이 어려울 수 있습니다.</t>
+          <t>상대방 책임이 학교폭력대책자치위원회(학폭위)의 5호 처분으로 명확하게 인정되었고, 해당 통지서가 증거로 제시되어 증거 확보가 용이합니다. 또한 이미 공적 절차(학폭위)가 진행되어 가해 사실이 확인되었습니다. 다만, 피해 규모 및 피해자 수는 기사에서 특정되지 않아 추가 확인이 필요하며, 상대방(개인)의 자력은 불확실할 수 있습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[중앙시평] 작은 법정이 되어가는 교육 현장</t>
+          <t>‘데뷔 18일만 퇴출’ 김가람, 르세라핌 지웠지만 ‘학폭 꼬리표’는 그...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411104</t>
+          <t>https://www.mk.co.kr/article/11987825</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-12 00:29:44.834061+00:00</t>
+          <t>2026-03-13 12:38:32.719475+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>학교폭력위원회 심의 및 행정심판위원회 결정 진행 중, 가해 학생 측 행정소송 제기 가능성 있음</t>
+          <t>학교폭력대책심의위원회 및 행정심판 진행 중인 사례 다수</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>청주에서 발생한 집단 괴롭힘 사건이 행정심판위원회에서 학교폭력으로 인정되었습니다. 가해 학생 측은 이 결정에 불복하여 행정소송을 제기할 수 있으며, 행심위는 학폭위의 증거 배제 및 재량권 남용을 지적했습니다.</t>
+          <t>학교폭력 사건이 증가하며 교육 현장이 법률 분쟁의 장으로 변모하고 있습니다. 입시 연계 정책으로 인해 법적 다툼이 심화되고 있으며, 변호사 선임 등 대응 능력의 격차가 발생하여 취약 계층 학생들에게 불리하게 작용하고 있습니다. 기사는 학교폭력 제도의 문제점을 지적하며 교육적 해결과 피해 학생 회복 중심의 제도 개선을 촉구합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>행정심판위원회에서 학교폭력으로 인정하며 가해 학생들의 책임이 명확해지고 있고(적합 조건 1), 행정심판위원회의 결정 및 학폭위의 증거 배제 정황 지적 등이 객관적 증거로 활용될 수 있으며(적합 조건 5), 학교폭력위원회 심의와 행정심판위원회 결정이 이미 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 가해 학생 측의 자력 불확실성 및 금전적 피해 규모가 명확하지 않아 'Medium'으로 판단합니다.</t>
+          <t>학교폭력 사건은 '집단적 피해'에 해당하며, 다수의 사건이 '공적 절차(학교폭력대책심의위원회, 행정심판)'를 거치고 있어 소송금융의 잠재적 기회가 있습니다. 그러나 특정 대기업이나 공공기관과 같이 '자력이 충분한 상대방'이 명확하게 존재하지 않고, 개별 사건의 '피해 규모'가 소송금융 투자에 적합할 만큼 크지 않거나 금전적 손해 입증이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>단순 장난 →  학교폭력  뒤집힌 청주 집단 괴롭힘 사건</t>
+          <t>[중앙시평] 작은 법정이 되어가는 교육 현장</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1500164</t>
+          <t>https://www.joongang.co.kr/article/25411104</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-10 13:07:51.624143+00:00</t>
+          <t>2026-03-12 00:29:44.834061+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>G의 부모</t>
+          <t>가해 학생 측</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>부산지방법원 동부지원 1심 판결 선고</t>
+          <t>학교폭력위원회 심의 및 행정심판위원회 결정 진행 중, 가해 학생 측 행정소송 제기 가능성 있음</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>부산지방법원 동부지원은 동급생을 괴롭히고 그 어머니를 폭행한 가해 학생 G의 부모에게 피해 학생 가족에 대한 손해배상 책임을 인정했습니다. 피해 학생 B와 어머니 A, 외조부모 C, D에게 총 2,318만여 원의 손해배상금 지급을 판결했습니다. 이 사건은 학교폭력대책심의위원회 처분 및 가해 학생의 행정소송 기각 등 공적 절차를 거쳐 진행되었습니다.</t>
+          <t>청주에서 발생한 집단 괴롭힘 사건이 행정심판위원회에서 학교폭력으로 인정되었습니다. 가해 학생 측은 이 결정에 불복하여 행정소송을 제기할 수 있으며, 행심위는 학폭위의 증거 배제 및 재량권 남용을 지적했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 처분 및 가해학생의 행정소송 기각 등 공적 절차가 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(약 2,300만원), 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족합니다.</t>
+          <t>행정심판위원회에서 학교폭력으로 인정하며 가해 학생들의 책임이 명확해지고 있고(적합 조건 1), 행정심판위원회의 결정 및 학폭위의 증거 배제 정황 지적 등이 객관적 증거로 활용될 수 있으며(적합 조건 5), 학교폭력위원회 심의와 행정심판위원회 결정이 이미 진행 중인 공적 절차에 해당합니다(적합 조건 6). 다만, 가해 학생 측의 자력 불확실성 및 금전적 피해 규모가 명확하지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>23,184,730원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>4명 (피해 학생, 어머니, 외조부모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>부산지법 동부지원, 동급생 괴롭히고 그 어머니 폭행 사건 가해학생 부...</t>
+          <t>단순 장난 →  학교폭력  뒤집힌 청주 집단 괴롭힘 사건</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603091615573509a8c8bf58f_12</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1500164</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-09 12:58:43.081373+00:00</t>
+          <t>2026-03-10 13:07:51.624143+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>가해 중학생 4명 및 그 보호자</t>
+          <t>G의 부모</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 소년부 송치, 행정심판에서 학교폭력 인정</t>
+          <t>부산지방법원 동부지원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>청주지역 중학생 4명이 동급생을 집단 괴롭히고 폭행, 강요한 혐의로 경찰 수사를 거쳐 소년부에 송치되었습니다. 청주교육지원청 학폭위 개최 전 진행된 행정심판에서 이들의 학교폭력 사실이 모두 인정되었습니다. 피해자 측은 법적 대응을 이어갈 것으로 예상됩니다.</t>
+          <t>부산지방법원 동부지원은 동급생을 괴롭히고 그 어머니를 폭행한 가해 학생 G의 부모에게 피해 학생 가족에 대한 손해배상 책임을 인정했습니다. 피해 학생 B와 어머니 A, 외조부모 C, D에게 총 2,318만여 원의 손해배상금 지급을 판결했습니다. 이 사건은 학교폭력대책심의위원회 처분 및 가해 학생의 행정소송 기각 등 공적 절차를 거쳐 진행되었습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>가해 학생들의 학교폭력 사실이 경찰 수사, 소년부 송치, 행정심판을 통해 인정되어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중인 점(적합 조건 6) 및 증거 확보 가능성(적합 조건 5)은 적합 조건에 해당합니다. 그러나 가해 학생들의 자력 불확실성, 구체적인 피해 규모 및 피해자 수 미상으로 인해 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 처분 및 가해학생의 행정소송 기각 등 공적 절차가 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 상대적으로 작고(약 2,300만원), 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>23,184,730원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명 (피해 학생, 어머니, 외조부모)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>청주 중학생 집단괴롭힘 관련 행정심판서 모두 학교폭력 인정</t>
+          <t>부산지법 동부지원, 동급생 괴롭히고 그 어머니 폭행 사건 가해학생 부...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>dynews.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841526</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603091615573509a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-09 12:32:08.711767+00:00</t>
+          <t>2026-03-09 12:58:43.081373+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>가해 학생 B군 부모</t>
+          <t>가해 중학생 4명 및 그 보호자</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>경찰 수사 및 소년부 송치, 행정심판에서 학교폭력 인정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군의 어머니를 폭행한 사건에 대해 부산지법이 B군 부모에게 총 2,300여만 원을 배상하라는 판결을 내렸다. 재판부는 B군 부모가 미성년 자녀 감독 의무를 소홀히 했다고 판단했으며, 학교폭력 대책심의위원회 처분 취소 소송은 이미 기각 확정되었다.</t>
+          <t>청주지역 중학생 4명이 동급생을 집단 괴롭히고 폭행, 강요한 혐의로 경찰 수사를 거쳐 소년부에 송치되었습니다. 청주교육지원청 학폭위 개최 전 진행된 행정심판에서 이들의 학교폭력 사실이 모두 인정되었습니다. 피해자 측은 법적 대응을 이어갈 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력 대책심의위원회 처분 등 공적 절차가 진행되어 증거가 충분합니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 'High' 등급을 받기에는 상대적으로 작고, 상대방의 자력에 대한 정보가 부족하며 집단적 피해가 아닙니다.</t>
+          <t>가해 학생들의 학교폭력 사실이 경찰 수사, 소년부 송치, 행정심판을 통해 인정되어 상대방 책임이 비교적 명확하고(적합 조건 1), 공적 절차가 진행 중인 점(적합 조건 6) 및 증거 확보 가능성(적합 조건 5)은 적합 조건에 해당합니다. 그러나 가해 학생들의 자력 불확실성, 구체적인 피해 규모 및 피해자 수 미상으로 인해 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>2,300여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 각 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>동급생 어머니 폭행한 중학생...부모가 2천만원 배상해야  판결</t>
+          <t>청주 중학생 집단괴롭힘 관련 행정심판서 모두 학교폭력 인정</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603090843014129</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=841526</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-09 00:51:12.031014+00:00</t>
+          <t>2026-03-09 12:32:08.711767+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>가해 학생 B군 부모</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>1심 민사 판결 선고</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 놀리다 이를 제지하는 A군의 어머니를 폭행한 사건으로, 법원은 가해 학생 B군의 부모에게 2300여만원을 배상하라는 판결을 내렸습니다. 이 사건은 학교폭력대책심의위원회와 처분 취소 소송을 거쳐 민사 소송에서 1심 판결이 선고되었습니다.</t>
+          <t>중학생 B군이 동급생 A군의 어머니를 폭행한 사건에 대해 부산지법이 B군 부모에게 총 2,300여만 원을 배상하라는 판결을 내렸다. 재판부는 B군 부모가 미성년 자녀 감독 의무를 소홀히 했다고 판단했으며, 학교폭력 대책심의위원회 처분 취소 소송은 이미 기각 확정되었다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가해 학생의 책임이 명확하고(적합 조건 1), 학교폭력대책심의위원회 및 처분 취소 소송 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(부적합 조건), 피해 규모(2300만원)가 소송금융 투자에 매력적이라고 보기 어렵고(부적합 조건), 상대방(개인 부모)의 자력 또한 불확실하여 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력 대책심의위원회 처분 등 공적 절차가 진행되어 증거가 충분합니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 'High' 등급을 받기에는 상대적으로 작고, 상대방의 자력에 대한 정보가 부족하며 집단적 피해가 아닙니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>2300만원</t>
+          <t>2,300여만 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>4명 (A군, A군 어머니, A군 조부모 2명)</t>
+          <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 각 1명)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>친구 엄마 넘어뜨리고 발길질한 중학생…법원  부모가 2300만원 배상하라...</t>
+          <t>동급생 어머니 폭행한 중학생...부모가 2천만원 배상해야  판결</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603090620552150</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603090843014129</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-09 00:40:42.468331+00:00</t>
+          <t>2026-03-09 00:51:12.031014+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>가해 학생 B군의 부모</t>
+          <t>가해 학생 B군 부모</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>1심 민사 판결 선고</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 괴롭히다 이를 제지하는 A군 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 총 2300여만원을 배상하라고 판결했다. 학교폭력대책심의위원회 처분 불복 소송도 기각되어 처분이 확정된 바 있다. 법원은 가해 학생 부모가 미성년 자녀 감독 의무를 다하지 못한 책임이 있다고 보았다.</t>
+          <t>중학생 B군이 동급생 A군을 놀리다 이를 제지하는 A군의 어머니를 폭행한 사건으로, 법원은 가해 학생 B군의 부모에게 2300여만원을 배상하라는 판결을 내렸습니다. 이 사건은 학교폭력대책심의위원회와 처분 취소 소송을 거쳐 민사 소송에서 1심 판결이 선고되었습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 등 공적 절차가 이미 진행되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자에 매력적일 만큼 크지 않고(적합 조건 4 미충족), 상대방의 자력에 대한 정보가 없어 회수 가능성이 불확실하다(적합 조건 2 미충족).</t>
+          <t>가해 학생의 책임이 명확하고(적합 조건 1), 학교폭력대책심의위원회 및 처분 취소 소송 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 집단적 피해가 아니며(부적합 조건), 피해 규모(2300만원)가 소송금융 투자에 매력적이라고 보기 어렵고(부적합 조건), 상대방(개인 부모)의 자력 또한 불확실하여 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>2300여만원</t>
+          <t>2300만원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>4명 (A군, A군 어머니, A군 조부모 2명)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“넘어진 엄마에 발길질”…동급생 학폭에 피해자 부모까지 폭행한 중학...</t>
+          <t>친구 엄마 넘어뜨리고 발길질한 중학생…법원  부모가 2300만원 배상하라...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016673?ref=naver</t>
+          <t>http://www.fnnews.com/news/202603090620552150</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-09 00:32:59.101978+00:00</t>
+          <t>2026-03-09 00:40:42.468331+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>가해 학생 B군의 부모</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>학교폭력대책심의위원회 심의 및 경찰 수사 가능성</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>익명 계정을 이용한 DM 감옥, 가짜 계정으로 음란 게시물 게시, 인스타 저격 등 온라인을 통한 교묘한 정서적 학교폭력이 급증하고 있습니다. 이는 기존의 물리적 폭력과 다른 양상으로, 피해자들에게 심각한 정신적 고통을 야기하고 있습니다.</t>
+          <t>중학생 B군이 동급생 A군을 괴롭히다 이를 제지하는 A군 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 총 2300여만원을 배상하라고 판결했다. 학교폭력대책심의위원회 처분 불복 소송도 기각되어 처분이 확정된 바 있다. 법원은 가해 학생 부모가 미성년 자녀 감독 의무를 다하지 못한 책임이 있다고 보았다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>온라인을 통한 정서적 학교폭력의 가해 행위가 명확하고(적합 조건 1), 학폭 비율 급증으로 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 온라인 기록을 통해 증거 확보가 용이합니다(적합 조건 5). 다만, 가해자가 학생이므로 상대방의 자력 부족 가능성이 높아 소송금융 투자에 있어 회수 가능성 검토가 필요합니다.</t>
+          <t>상대방의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 등 공적 절차가 이미 진행되어 증거 확보가 용이하다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자에 매력적일 만큼 크지 않고(적합 조건 4 미충족), 상대방의 자력에 대한 정보가 없어 회수 가능성이 불확실하다(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2300여만원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>때리는 건 옛말?… 학폭 비율 급증  바뀐 추세</t>
+          <t>“넘어진 엄마에 발길질”…동급생 학폭에 피해자 부모까지 폭행한 중학...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008468772&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sedaily.com/article/20016673?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-09 00:24:43.341441+00:00</t>
+          <t>2026-03-09 00:32:59.101978+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰청 통계에 따르면 학교폭력 검거 인원 증가 추세이며, 학교전담경찰관(SPO) 제도를 통한 수사 및 조치 진행 중</t>
+          <t>학교폭력대책심의위원회 심의 및 경찰 수사 가능성</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>학교폭력이 신체적 폭력에서 SNS와 익명 앱을 이용한 'DM 감옥', '인스타 저격' 등 디지털·심리적 괴롭힘으로 변화하고 있습니다. 학교폭력 검거 인원이 10년 새 88.3% 증가했으며, 초등학생의 비중도 급격히 늘었습니다. 익명성을 활용한 폭력은 학교 조사에 한계가 있어 경찰의 조기 개입 필요성이 제기되고 있으며, 학교폭력 가해 기록은 대학 입시에도 불이익으로 이어지고 있습니다.</t>
+          <t>익명 계정을 이용한 DM 감옥, 가짜 계정으로 음란 게시물 게시, 인스타 저격 등 온라인을 통한 교묘한 정서적 학교폭력이 급증하고 있습니다. 이는 기존의 물리적 폭력과 다른 양상으로, 피해자들에게 심각한 정신적 고통을 야기하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>학교폭력 검거 인원이 급증하고 디지털 전환이 가속화되어 집단적 피해가 발생하고 있으며, 경찰 수사 및 학교전담경찰관(SPO) 제도가 운영되는 등 공적 절차가 진행 중입니다. 다만, 기사는 특정 사건이 아닌 일반적인 현상을 다루고 있어 개별 사건의 가해자 특정 및 자력 확인이 어렵고, 피해 규모 또한 개별 사안에 따라 편차가 클 수 있습니다.</t>
+          <t>온라인을 통한 정서적 학교폭력의 가해 행위가 명확하고(적합 조건 1), 학폭 비율 급증으로 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 온라인 기록을 통해 증거 확보가 용이합니다(적합 조건 5). 다만, 가해자가 학생이므로 상대방의 자력 부족 가능성이 높아 소송금융 투자에 있어 회수 가능성 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>때리는 건 옛말, 이제는 ‘DM 감옥’…초등 교실까지 침투한 ‘신종 학...</t>
+          <t>때리는 건 옛말?… 학폭 비율 급증  바뀐 추세</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016678?ref=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008468772&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-09 00:17:12.582356+00:00</t>
+          <t>2026-03-09 00:24:43.341441+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>경찰청 통계에 따르면 학교폭력 검거 인원 증가 추세이며, 학교전담경찰관(SPO) 제도를 통한 수사 및 조치 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 제지하던 A군 어머니까지 폭행한 사건에 대해 법원이 B군 부모에게 2천300여만 원을 배상하라고 판결했습니다. 재판부는 미성년 자녀를 교육·감독할 의무를 소홀히 한 부모의 책임을 인정했습니다.</t>
+          <t>학교폭력이 신체적 폭력에서 SNS와 익명 앱을 이용한 'DM 감옥', '인스타 저격' 등 디지털·심리적 괴롭힘으로 변화하고 있습니다. 학교폭력 검거 인원이 10년 새 88.3% 증가했으며, 초등학생의 비중도 급격히 늘었습니다. 익명성을 활용한 폭력은 학교 조사에 한계가 있어 경찰의 조기 개입 필요성이 제기되고 있으며, 학교폭력 가해 기록은 대학 입시에도 불이익으로 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었으며(적합 조건 1), 이미 손해배상액이 확정되어 증거가 명확합니다(적합 조건 5). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족하고 피해 규모(2천300여만 원)가 소송금융 투자 대상으로서는 상대적으로 크지 않아 투자 매력도가 제한적입니다.</t>
+          <t>학교폭력 검거 인원이 급증하고 디지털 전환이 가속화되어 집단적 피해가 발생하고 있으며, 경찰 수사 및 학교전담경찰관(SPO) 제도가 운영되는 등 공적 절차가 진행 중입니다. 다만, 기사는 특정 사건이 아닌 일반적인 현상을 다루고 있어 개별 사건의 가해자 특정 및 자력 확인이 어렵고, 피해 규모 또한 개별 사안에 따라 편차가 클 수 있습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>2천300여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>2명 (피해 학생 A군 및 어머니)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>동급생 괴롭힘 말리던 어머니 폭행…부모 배상 책임</t>
+          <t>때리는 건 옛말, 이제는 ‘DM 감옥’…초등 교실까지 침투한 ‘신종 학...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260308200609xXn</t>
+          <t>https://www.sedaily.com/article/20016678?ref=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-08 12:54:50.461025+00:00</t>
+          <t>2026-03-09 00:17:12.582356+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>부산지법 동부지원 1심 판결 선고</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 괴롭히다 이를 제지하던 A군 어머니를 폭행한 사건에서 법원이 B군 부모에게 약 2300만 원의 손해배상 책임을 인정했다. 학교폭력대책심의위원회 처분도 확정되었으며, 피해 학생 가족에게 치료비, 위자료 등을 지급하라는 1심 판결이 내려졌다.</t>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 제지하던 A군 어머니까지 폭행한 사건에 대해 법원이 B군 부모에게 2천300여만 원을 배상하라고 판결했습니다. 재판부는 미성년 자녀를 교육·감독할 의무를 소홀히 한 부모의 책임을 인정했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 처분 확정 등 공적 절차가 진행되었으며(적합 조건 6), 증거가 확보되어 판결이 내려진 상태입니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(약 2300만 원), 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족합니다.</t>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었으며(적합 조건 1), 이미 손해배상액이 확정되어 증거가 명확합니다(적합 조건 5). 그러나 집단적 피해가 아닌 개별 사건이며, 상대방의 자력에 대한 정보가 부족하고 피해 규모(2천300여만 원)가 소송금융 투자 대상으로서는 상대적으로 크지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>약 2300만 원</t>
+          <t>2천300여만 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
+          <t>2명 (피해 학생 A군 및 어머니)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>동급생 엄마 넘어뜨리고 발길질한 중학생... 法  부모가 2300만원 배상하...</t>
+          <t>동급생 괴롭힘 말리던 어머니 폭행…부모 배상 책임</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545768</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260308200609xXn</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-08 12:44:50.406834+00:00</t>
+          <t>2026-03-08 12:54:50.461025+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>가해 학생 B군 부모</t>
+          <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>민사 1심 판결 선고</t>
+          <t>부산지법 동부지원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 제지하는 A군의 어머니를 폭행한 사건에 대해 부산지법 동부지원은 가해 학생 B군의 부모에게 피해 학생 가족에게 총 2300만원을 배상하라고 판결했습니다. 법원은 가해 학생의 불법행위와 부모의 감독 의무 소홀을 인정했으며, 학교폭력대책심의위원회 처분 취소 소송도 기각된 바 있습니다.</t>
+          <t>중학생 B군이 동급생 A군을 괴롭히다 이를 제지하던 A군 어머니를 폭행한 사건에서 법원이 B군 부모에게 약 2300만 원의 손해배상 책임을 인정했다. 학교폭력대책심의위원회 처분도 확정되었으며, 피해 학생 가족에게 치료비, 위자료 등을 지급하라는 1심 판결이 내려졌다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>법원이 가해 학생의 불법행위와 부모의 감독 의무 소홀을 명확히 인정하여 상대방 책임이 명확하며(적합 조건 1), 학교폭력대책심의위원회 처분 및 민사 1심 판결로 증거가 충분하고(적합 조건 5), 공적 절차가 진행된 바 있습니다(적합 조건 6). 그러나 피해 규모가 소송금융 투자 대상으로서는 비교적 작고 집단적 피해가 아니므로 Medium 등급으로 판단합니다.</t>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 처분 확정 등 공적 절차가 진행되었으며(적합 조건 6), 증거가 확보되어 판결이 내려진 상태입니다(적합 조건 5). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 크지 않고(약 2300만 원), 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>2300만원</t>
+          <t>약 2300만 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>동급생 어머니까지 폭행한 중학생··· 법원, 가해자 부모 책임 물었다</t>
+          <t>동급생 엄마 넘어뜨리고 발길질한 중학생... 法  부모가 2300만원 배상하...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603081555001</t>
+          <t>https://www.insight.co.kr/news/545768</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-08 12:41:43.765985+00:00</t>
+          <t>2026-03-08 12:44:50.406834+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>가해 학생 B군의 부모</t>
+          <t>가해 학생 B군 부모</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>1심 민사 판결 선고 (2300만원 배상 판결)</t>
+          <t>민사 1심 판결 선고</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 말리던 A군의 어머니까지 폭행한 사건에 대해 법원이 B군 부모에게 2300만원을 배상하라고 판결했습니다. 학교폭력 대책심의위원회 결정이 있었으며, 법원은 가해 학생 부모의 감독 책임을 인정했습니다.</t>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 제지하는 A군의 어머니를 폭행한 사건에 대해 부산지법 동부지원은 가해 학생 B군의 부모에게 피해 학생 가족에게 총 2300만원을 배상하라고 판결했습니다. 법원은 가해 학생의 불법행위와 부모의 감독 의무 소홀을 인정했으며, 학교폭력대책심의위원회 처분 취소 소송도 기각된 바 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력 대책심의위원회 결정 등 공적 절차가 이미 진행되어 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 '수억 원 이상'에 미치지 못하고, 상대방의 자력에 대한 정보가 부족하여 'High'로 평가하기는 어렵습니다.</t>
+          <t>법원이 가해 학생의 불법행위와 부모의 감독 의무 소홀을 명확히 인정하여 상대방 책임이 명확하며(적합 조건 1), 학교폭력대책심의위원회 처분 및 민사 1심 판결로 증거가 충분하고(적합 조건 5), 공적 절차가 진행된 바 있습니다(적합 조건 6). 그러나 피해 규모가 소송금융 투자 대상으로서는 비교적 작고 집단적 피해가 아니므로 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>약 2300만원</t>
+          <t>2300만원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 2명)</t>
+          <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>아들 괴롭힘 막다 폭행당한 母…법원“가해 학생 부모 2300만원 배상”</t>
+          <t>동급생 어머니까지 폭행한 중학생··· 법원, 가해자 부모 책임 물었다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029495261&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.khan.co.kr/article/202603081555001</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-08 12:36:15.759007+00:00</t>
+          <t>2026-03-08 12:41:43.765985+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>부산지방법원 동부지원 1심 판결 선고</t>
+          <t>1심 민사 판결 선고 (2300만원 배상 판결)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군과 A군 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 총 2300만원을 배상하라고 판결했습니다. 학교폭력대책심의위원회 조치 후 민사소송이 진행되었으며, 법원은 가해 학생의 불법행위와 부모의 감독의무 위반 책임을 인정했습니다. 이 판결은 학교폭력 문제에 대한 민사상 책임 확대를 보여줍니다.</t>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 말리던 A군의 어머니까지 폭행한 사건에 대해 법원이 B군 부모에게 2300만원을 배상하라고 판결했습니다. 학교폭력 대책심의위원회 결정이 있었으며, 법원은 가해 학생 부모의 감독 책임을 인정했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 등 공적 절차가 진행된 바 있으며(적합 조건 6), 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 크지 않고(적합 조건 4 불충분), 상대방이 대기업 등 자력 충분한 기관이 아닌 개인이라는 점이 투자 매력을 낮춥니다(적합 조건 2 불충분).</t>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력 대책심의위원회 결정 등 공적 절차가 이미 진행되어 증거가 확보된 상태입니다(적합 조건 5, 6). 그러나 피해 규모가 소송금융 투자 대상으로 보기에 '수억 원 이상'에 미치지 못하고, 상대방의 자력에 대한 정보가 부족하여 'High'로 평가하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2300만원</t>
+          <t>약 2300만원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
+          <t>4명 (피해 학생 A군, A군 어머니, A군 조부모 2명)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>친구 놀리다 말리자 그 엄마까지 폭행...法  부모가 배상해야</t>
+          <t>아들 괴롭힘 막다 폭행당한 母…법원“가해 학생 부모 2300만원 배상”</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01567846645381352</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029495261&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-08 12:33:17.916859+00:00</t>
+          <t>2026-03-08 12:36:15.759007+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>가해 학생 B군 부모</t>
+          <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>부산지방법원 동부지원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>동급생을 괴롭히고 이를 제지하는 동급생 어머니를 폭행한 중학생의 부모에게 법원이 총 2300여만원을 배상하라는 판결을 내렸습니다. 가해 학생 부모는 미성년 자녀 교육·보호·감독 의무 소홀로 책임이 인정되었으며, 학교폭력 대책심의위원회 처분 취소 소송은 기각되어 확정된 바 있습니다.</t>
+          <t>중학생 B군이 동급생 A군과 A군 어머니를 폭행한 사건에 대해 법원이 B군 부모에게 총 2300만원을 배상하라고 판결했습니다. 학교폭력대책심의위원회 조치 후 민사소송이 진행되었으며, 법원은 가해 학생의 불법행위와 부모의 감독의무 위반 책임을 인정했습니다. 이 판결은 학교폭력 문제에 대한 민사상 책임 확대를 보여줍니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>적합 조건으로 법원 판결을 통해 가해 학생 부모의 책임이 명확히 인정되었고, 학교폭력 대책심의위원회 등 공적 절차가 이미 진행되어 증거가 명확합니다. 그러나 부적합 조건으로 상대방이 개인 부모로 자력 확인이 어렵고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 작습니다. 이미 1심 판결이 선고된 상태로, 투자 매력도가 낮을 수 있습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 학교폭력대책심의위원회 등 공적 절차가 진행된 바 있으며(적합 조건 6), 증거가 충분히 확보된 상태입니다(적합 조건 5). 그러나 집단적 피해가 아니며, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 크지 않고(적합 조건 4 불충분), 상대방이 대기업 등 자력 충분한 기관이 아닌 개인이라는 점이 투자 매력을 낮춥니다(적합 조건 2 불충분).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>2300여만원</t>
+          <t>2300만원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>4명 (피해 학생, 어머니, 조부모 2명)</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>동급생 놀리고 동급생 엄마까지 폭행한 중학생…법원, 가해학생 부모에...</t>
+          <t>친구 놀리다 말리자 그 엄마까지 폭행...法  부모가 배상해야</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11981872</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01567846645381352</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-08 12:32:42.894521+00:00</t>
+          <t>2026-03-08 12:33:17.916859+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>가해 학생 B군의 부모</t>
+          <t>가해 학생 B군 부모</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>1심 판결</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 말리던 A군의 어머니까지 폭행한 사건에 대해 법원이 B군의 부모에게 총 2,300여만 원을 배상하라고 판결했습니다. B군은 학교폭력대책심의위원회로부터 처분을 받았으며, 민사 재판부는 미성년 자녀 감독 의무 소홀을 이유로 부모의 책임을 인정했습니다.</t>
+          <t>동급생을 괴롭히고 이를 제지하는 동급생 어머니를 폭행한 중학생의 부모에게 법원이 총 2300여만원을 배상하라는 판결을 내렸습니다. 가해 학생 부모는 미성년 자녀 교육·보호·감독 의무 소홀로 책임이 인정되었으며, 학교폭력 대책심의위원회 처분 취소 소송은 기각되어 확정된 바 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>가해 학생 부모의 책임이 법원 판결로 명확하며, 학교폭력대책심의위원회 처분 등 공적 절차가 진행된 바 있습니다. 그러나 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이 대기업 등 충분한 수준으로 특정되지 않아 'Medium'으로 판단합니다.</t>
+          <t>적합 조건으로 법원 판결을 통해 가해 학생 부모의 책임이 명확히 인정되었고, 학교폭력 대책심의위원회 등 공적 절차가 이미 진행되어 증거가 명확합니다. 그러나 부적합 조건으로 상대방이 개인 부모로 자력 확인이 어렵고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자 대상으로서는 상대적으로 작습니다. 이미 1심 판결이 선고된 상태로, 투자 매력도가 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2,300여만 원</t>
+          <t>2300여만원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>4명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>동급생 엄마 밀치고 발길질한 중학생…법원  부모가 배상해야</t>
+          <t>동급생 놀리고 동급생 엄마까지 폭행한 중학생…법원, 가해학생 부모에...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180293</t>
+          <t>https://www.mk.co.kr/article/11981872</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:44.021227+00:00</t>
+          <t>2026-03-08 12:32:42.894521+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>담임교사 B씨</t>
+          <t>가해 학생 B군의 부모</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>항소심 배상 판결</t>
+          <t>1심 판결</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>담임교사가 학생을 학교폭력 가해자로 몰아 극단적 선택을 시도하게 한 사건에서, 항소심 법원이 담임교사에게 손해배상 책임이 있다고 판결했다. 학생 A양과 부모가 담임교사 B씨를 상대로 낸 소송에서 법원이 학생 측의 손을 들어준 것이다.</t>
+          <t>중학생 B군이 동급생 A군을 괴롭히고 이를 말리던 A군의 어머니까지 폭행한 사건에 대해 법원이 B군의 부모에게 총 2,300여만 원을 배상하라고 판결했습니다. B군은 학교폭력대책심의위원회로부터 처분을 받았으며, 민사 재판부는 미성년 자녀 감독 의무 소홀을 이유로 부모의 책임을 인정했습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>담임교사의 책임이 항소심에서 인정되어 상대방 책임이 명확하며(적합 조건 1), 법원의 판단이 나왔다는 점에서 증거가 확보된 것으로 보입니다(적합 조건 5). 다만, 상대방이 개인 교사라는 점에서 자력의 충분성 여부는 추가 확인이 필요합니다.</t>
+          <t>가해 학생 부모의 책임이 법원 판결로 명확하며, 학교폭력대책심의위원회 처분 등 공적 절차가 진행된 바 있습니다. 그러나 피해 규모가 소송금융 투자에 적합할 만큼 크지 않고, 집단적 피해가 아닌 개별 사건이며, 상대방의 자력이 대기업 등 충분한 수준으로 특정되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,300여만 원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>학폭 가해자로 학생 몰아붙인 담임교사, 항소심서 배상 판결</t>
+          <t>동급생 엄마 밀치고 발길질한 중학생…법원  부모가 배상해야</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2399375</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5180293</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-02-25 00:38:56.251119+00:00</t>
+          <t>2026-03-08 12:29:44.021227+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>학교폭력</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
+          <t>담임교사 B씨</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>항소심 배상 판결</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>담임교사가 학생을 학교폭력 가해자로 몰아 극단적 선택을 시도하게 한 사건에서, 항소심 법원이 담임교사에게 손해배상 책임이 있다고 판결했다. 학생 A양과 부모가 담임교사 B씨를 상대로 낸 소송에서 법원이 학생 측의 손을 들어준 것이다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>담임교사의 책임이 항소심에서 인정되어 상대방 책임이 명확하며(적합 조건 1), 법원의 판단이 나왔다는 점에서 증거가 확보된 것으로 보입니다(적합 조건 5). 다만, 상대방이 개인 교사라는 점에서 자력의 충분성 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>학폭 가해자로 학생 몰아붙인 담임교사, 항소심서 배상 판결</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2399375</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:38:56.251119+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>학교폭력</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
           <t>학교</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>학교폭력대책심의위원회 소집 요청 후 학교의 지연 및 방치. 사적 조사 진행 중.</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>한 고등학생이 같은 반 일진 무리에게 지속적인 학교폭력을 당했으나, 담임교사와 학교는 이를 방치하고 학폭위 소집 요청에도 한 달 넘게 움직이지 않았다. 이에 모친이 흥신소에 의뢰하여 증거를 확보하고 탐정이 학교를 찾아가 교사와 가해 학생들을 대면하는 방식으로 사적 해결을 시도한 사건이다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>학교와 교사의 학폭 방치 책임이 명확하고(적합 조건 1), 카톡 대화 및 멍 자국 사진 등 증거가 확보된 점(적합 조건 5)은 긍정적입니다. 그러나 개별 사건으로 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모가 특정되지 않고(적합 조건 4 불충족), 상대방(학교)의 자력이 대기업 수준으로 충분하다고 보기 어려워(적합 조건 2 불충족) 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
+      <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I30" t="inlineStr">
+      <c r="I31" t="inlineStr">
         <is>
           <t>1명 (김양)</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J31" t="inlineStr">
         <is>
           <t>탐정 한마디에 여교사 입닫았다… 일진 끌고와  엄마의 복수</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25406292</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-02-22 00:43:50.837628+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N30"/>
+  <autoFilter ref="A1:N31"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>