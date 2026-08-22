--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,69 +440,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="31" customWidth="1" min="5" max="5"/>
+    <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="26" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -532,186 +539,330 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>항공</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한항공</t>
+          <t>대한민국 정부, 한국공항공사, 제주항공, 보잉사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 법원에 손해배상 소송 제기</t>
+          <t>증거보전 신청 완료, 본안 소송 준비 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2024년 3월 대한항공 여객기에서 미국 국방부 직원이 사망한 사건과 관련하여, 유족들이 대한항공을 상대로 손해배상 소송을 제기했습니다. 유족 측은 기내 산소마스크가 연결되지 않아 사망에 이르렀다고 주장하고 있으며, 뉴욕포스트가 이를 보도했습니다.</t>
+          <t>2024년 12월 발생한 제주항공 무안국제공항 여객기 참사 유족들이 국가, 한국공항공사, 제주항공, 보잉사를 상대로 손해배상 소송 절차에 착수했습니다. 유족들은 법무법인 원을 통해 사고 현장 및 유품, CCTV 영상 등 증거보전 신청서를 제출했으며, 희생자 179명 중 73명의 유가족이 소송을 위임한 상태입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대한항공은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사건이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 단일 피해자 사건으로 집단적 피해는 아니며(적합 조건 3), 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부를 명확히 판단하기 어렵습니다(적합 조건 1, 5).</t>
+          <t>상대방 책임이 비교적 명확하고(무안공항 참사), 상대방에게 자력이 충분하며(국가, 한국공항공사, 제주항공, 보잉사), 집단적 피해(희생자 179명)와 큰 피해 규모가 발생했고, 증거 확보 노력이 진행 중(증거보전 신청)이므로 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>179명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>기내 산소마스크 미연결 의혹 …대한항공, 美 국방부 직원 사망 소송 ...</t>
+          <t>무안공항 참사 유족, 국가·공항공사·제주항공 상대 손배소 준비</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299891</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=20260806185424911f4ab64559d_12</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 12:54:00.875741+00:00</t>
+          <t>2026-08-18 07:02:07.743211+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>항공</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>가해자 A씨에 대한 형사 재판 종결 및 아시아나항공의 손해배상 청구 소송 판결 선고</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>2023년 아시아나항공 여객기 비상구 개방 사건으로 승객 9명이 호흡곤란을 겪고 194명이 정신적 불안을 호소했다. 가해자 A씨는 형사 처벌을 받았으며, 아시아나항공은 A씨를 상대로 7억 2천만원 상당의 손해배상 소송에서 승소했다. 피해 승객들의 손해배상 청구는 별도로 진행되지 않은 것으로 보이며, 가해자의 경제적 자력 부족으로 회수 가능성이 낮다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>가해자 A씨의 책임은 명확하나(적합 조건 1), 실직 상태 및 심신미약으로 인한 경제적 자력 부족이 예상되어 피해자들의 손해배상금 회수 가능성이 매우 낮음(부적합 조건: 상대방에게 자력이 충분하지 않음). 또한, 피해자들이 항공사를 상대로 소송을 제기할 경우 항공사의 책임 입증이 어려울 수 있어 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>9명 (호흡곤란), 194명 (정신적 불안)</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>[그해 오늘] 승객 9명 호흡곤란… 답답해  항공기 비상구 문 열었다</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=01079126645453512</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-06-20 07:00:28.776217+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>항공</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>대한항공</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>미국 법원에 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>2024년 3월 대한항공 여객기에서 미국 국방부 직원이 사망한 사건과 관련하여, 유족들이 대한항공을 상대로 손해배상 소송을 제기했습니다. 유족 측은 기내 산소마스크가 연결되지 않아 사망에 이르렀다고 주장하고 있으며, 뉴욕포스트가 이를 보도했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>대한항공은 대기업으로 자력이 충분하며(적합 조건 2), 사망 사건이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 그러나 단일 피해자 사건으로 집단적 피해는 아니며(적합 조건 3), 기사만으로는 상대방 책임의 명확성이나 증거 확보 여부를 명확히 판단하기 어렵습니다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>기내 산소마스크 미연결 의혹 …대한항공, 美 국방부 직원 사망 소송 ...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299891</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:54:00.875741+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>항공</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>말레이시아 항공</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>말레이시아 정부의 수색 재개, 중국 법원의 배상 판결</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>2014년 실종된 말레이시아 항공 MH370편은 239명의 승객과 승무원을 태우고 흔적 없이 사라진 항공 역사상 최대 미스터리 사건이다. 12년이 지난 현재까지 동체를 찾지 못해 정확한 원인은 불명이나, 말레이시아 정부가 수색을 재개하고 중국 법원에서 피해자 유족에게 배상금을 지급하라는 판결이 나왔다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>말레이시아 항공이라는 자력 있는 대기업이 피고이며(적합 조건 2), 239명의 집단적 피해가 발생했고(적합 조건 3), 중국 법원에서 1인당 약 6억 원의 배상 판결이 나온 점을 고려할 때 피해 규모가 매우 크다(적합 조건 4). 또한 말레이시아 정부가 수색을 재개하여 공적 절차가 진행 중이다(적합 조건 6). 실종 원인은 불명확하나, 중국 법원의 배상 판결은 상대방 책임의 일부 명확성을 시사한다(적합 조건 1).</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>1인당 약 6억 1700만원 (중국 법원 판결 기준)</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>239명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>굿나잇  그 말 끝으로 '증발'...테러? 자살 비행? 239명 사라졌다[뉴스...</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/world/2026/03/08/2026030509481631782</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-08 00:19:51.840634+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>