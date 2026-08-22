--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="31" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>항공</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>대한민국 정부, 한국공항공사, 제주항공, 보잉사</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>증거보전 신청 완료, 본안 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>2024년 12월 발생한 제주항공 무안국제공항 여객기 참사 유족들이 국가, 한국공항공사, 제주항공, 보잉사를 상대로 손해배상 소송 절차에 착수했습니다. 유족들은 법무법인 원을 통해 사고 현장 및 유품, CCTV 영상 등 증거보전 신청서를 제출했으며, 희생자 179명 중 73명의 유가족이 소송을 위임한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(무안공항 참사), 상대방에게 자력이 충분하며(국가, 한국공항공사, 제주항공, 보잉사), 집단적 피해(희생자 179명)와 큰 피해 규모가 발생했고, 증거 확보 노력이 진행 중(증거보전 신청)이므로 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>179명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>무안공항 참사 유족, 국가·공항공사·제주항공 상대 손배소 준비</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=20260806185424911f4ab64559d_12</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-18 07:02:07.743211+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>항공</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>말레이시아 항공</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>말레이시아 정부의 수색 재개, 중국 법원의 배상 판결</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>2014년 실종된 말레이시아 항공 MH370편은 239명의 승객과 승무원을 태우고 흔적 없이 사라진 항공 역사상 최대 미스터리 사건이다. 12년이 지난 현재까지 동체를 찾지 못해 정확한 원인은 불명이나, 말레이시아 정부가 수색을 재개하고 중국 법원에서 피해자 유족에게 배상금을 지급하라는 판결이 나왔다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>말레이시아 항공이라는 자력 있는 대기업이 피고이며(적합 조건 2), 239명의 집단적 피해가 발생했고(적합 조건 3), 중국 법원에서 1인당 약 6억 원의 배상 판결이 나온 점을 고려할 때 피해 규모가 매우 크다(적합 조건 4). 또한 말레이시아 정부가 수색을 재개하여 공적 절차가 진행 중이다(적합 조건 6). 실종 원인은 불명확하나, 중국 법원의 배상 판결은 상대방 책임의 일부 명확성을 시사한다(적합 조건 1).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>1인당 약 6억 1700만원 (중국 법원 판결 기준)</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>239명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>굿나잇  그 말 끝으로 '증발'...테러? 자살 비행? 239명 사라졌다[뉴스...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/world/2026/03/08/2026030509481631782</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-08 00:19:51.840634+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>