--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="33" customWidth="1" min="5" max="5"/>
+    <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -535,464 +535,528 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해당 없음 (가상 사건)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>제공된 텍스트는 실제 사건이 아닌 드라마 대화의 일부입니다.</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>해당 기사는 배우 유연석이 출연하는 드라마의 줄거리를 소개하고 있습니다. 극 중 유연석은 망자의 한을 풀어주는 변호사로 분하여 빙의를 통해 소송을 해결하는 내용을 다룹니다. 이는 실제 법적 분쟁이 아닌 가상의 이야기입니다.</t>
+          <t>제공된 텍스트는 '가족관계증명서'라는 드라마의 대화 일부로 보이며, 한고은과 박세영 등 등장인물 간의 골수이식 관련 갈등을 다루고 있습니다. 실제 사건에 대한 보도가 아니므로 소송금융 투자 분석 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마의 줄거리를 설명하고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 아니므로 부적합합니다.</t>
+          <t>제공된 텍스트는 실제 사건에 대한 뉴스 기사가 아닌 드라마 대화의 일부로 판단됩니다. 따라서 소송금융 투자 대상으로서의 적합성 여부를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>유연석, 빙의로 10% 넘었는데…하정우·임성한, ‘막장’ 스토리 속 시청...</t>
+          <t>한고은, 박세영 골수이식 결사반대  허튼 생각하지 마 ('가족관계증명서...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12002478</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1785837439525112006</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-30 13:03:06.515781+00:00</t>
+          <t>2026-08-06 07:01:23.710030+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해당 없음 (가상 사건)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제공된 기사는 '신이랑 법률사무소'라는 드라마 또는 가상 콘텐츠의 '어드벤처 포인트'를 설명하는 내용입니다. '피해자의 핸드폰이 사라졌다'는 언급이 있지만, 이는 실제 사건이 아닌 극의 전개를 위한 설정으로 보입니다.</t>
+          <t>해당 기사는 배우 유연석이 출연하는 드라마의 줄거리를 소개하고 있습니다. 극 중 유연석은 망자의 한을 풀어주는 변호사로 분하여 빙의를 통해 소송을 해결하는 내용을 다룹니다. 이는 실제 법적 분쟁이 아닌 가상의 이야기입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마 또는 가상 시나리오에 대한 홍보성 내용으로 판단됩니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마의 줄거리를 설명하고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 아니므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘신이랑 법률사무소’ 어드벤처 포인트</t>
+          <t>유연석, 빙의로 10% 넘었는데…하정우·임성한, ‘막장’ 스토리 속 시청...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603200047</t>
+          <t>https://www.mk.co.kr/article/12002478</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-20 00:28:45.490437+00:00</t>
+          <t>2026-03-30 13:03:06.515781+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>해당 없음 (가상 사건)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>드라마 '신이랑 법률사무소'의 첫 방송 내용으로, 이강풍의 단서를 토대로 변승준 변호사의 뒷거래를 폭로하며 병원과 의사를 상대로 소송을 제기하는 장면을 다루고 있습니다. 신이랑 변호사의 첫 재판 상대는 한나현 변호사입니다.</t>
+          <t>제공된 기사는 '신이랑 법률사무소'라는 드라마 또는 가상 콘텐츠의 '어드벤처 포인트'를 설명하는 내용입니다. '피해자의 핸드폰이 사라졌다'는 언급이 있지만, 이는 실제 사건이 아닌 극의 전개를 위한 설정으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리 일부를 묘사하고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용할 수 없습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마 또는 가상 시나리오에 대한 홍보성 내용으로 판단됩니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>‘신이랑 법률사무소’ 첫방 1위</t>
+          <t>‘신이랑 법률사무소’ 어드벤처 포인트</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603140023</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603200047</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-14 00:41:55.410980+00:00</t>
+          <t>2026-03-20 00:28:45.490437+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>해당 없음 (가상 사건)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 성범죄 피해자 전문 로펌을 중심으로 대형 성매매 카르텔을 추적하는 여성 변호사들의 이야기를 그린 드라마/영화 '아너'에 대한 내용입니다. 이나영, 주지훈, 하지원 등 유명 배우들이 출연하는 작품으로, 실제 사건이 아닌 가상의 이야기를 다루고 있습니다.</t>
+          <t>드라마 '신이랑 법률사무소'의 첫 방송 내용으로, 이강풍의 단서를 토대로 변승준 변호사의 뒷거래를 폭로하며 병원과 의사를 상대로 소송을 제기하는 장면을 다루고 있습니다. 신이랑 변호사의 첫 재판 상대는 한나현 변호사입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 법적 분쟁이 아닌 드라마/영화 '아너'에 대한 홍보 기사입니다. 소송금융 투자는 실제 사건을 대상으로 하므로, 가상의 이야기는 투자 대상이 될 수 없습니다. (등급 기준: 기타 투자 어려운 이유 있음)</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 줄거리 일부를 묘사하고 있습니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용할 수 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>이나영이 깔아준 판, '클라이맥스' 주지훈x하지원x나나x오정세가 터뜨릴...</t>
+          <t>‘신이랑 법률사무소’ 첫방 1위</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2122970</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603140023</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-13 12:32:04.938463+00:00</t>
+          <t>2026-03-14 00:41:55.410980+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>해당 없음 (가상 사건)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>가상 사건</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>배우 정은채가 드라마 '아너'에서 연기한 강신재 캐릭터에 대한 기사입니다. 강신재는 여성 대상 범죄 피해자 전문 로펌 대표이자 법조인 집안 후계자로, 정의와 현실 사이에서 고뇌하는 인물입니다. 기사는 배우의 연기 스펙트럼을 조명하고 있습니다.</t>
+          <t>이 기사는 성범죄 피해자 전문 로펌을 중심으로 대형 성매매 카르텔을 추적하는 여성 변호사들의 이야기를 그린 드라마/영화 '아너'에 대한 내용입니다. 이나영, 주지훈, 하지원 등 유명 배우들이 출연하는 작품으로, 실제 사건이 아닌 가상의 이야기를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제공된 기사는 배우의 연기 활동과 드라마 속 가상 캐릭터에 대한 내용으로, 실제 발생한 법적 분쟁이나 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실체가 존재하지 않아 부적합합니다.</t>
+          <t>제공된 기사는 실제 법적 분쟁이 아닌 드라마/영화 '아너'에 대한 홍보 기사입니다. 소송금융 투자는 실제 사건을 대상으로 하므로, 가상의 이야기는 투자 대상이 될 수 없습니다. (등급 기준: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>정은채, ‘아너’로 보여준 연기 스펙트럼</t>
+          <t>이나영이 깔아준 판, '클라이맥스' 주지훈x하지원x나나x오정세가 터뜨릴...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603110843003?pt=nv</t>
+          <t>https://www.xportsnews.com/article/2122970</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-11 00:24:57.531976+00:00</t>
+          <t>2026-03-13 12:32:04.938463+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>해당 없음 (가상 사건)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 쿠팡플레이에서 공개될 드라마 '강호동네서점' 또는 '8번 출구'와 관련된 것으로 보입니다. 피해자들의 기억과 감정, 복수와 정의 사이의 선택을 다루는 가상의 이야기를 소개하고 있으며, 실제 사건에 대한 보도가 아닙니다.</t>
+          <t>배우 정은채가 드라마 '아너'에서 연기한 강신재 캐릭터에 대한 기사입니다. 강신재는 여성 대상 범죄 피해자 전문 로펌 대표이자 법조인 집안 후계자로, 정의와 현실 사이에서 고뇌하는 인물입니다. 기사는 배우의 연기 스펙트럼을 조명하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 쿠팡플레이에서 공개될 드라마의 시놉시스 일부로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 피해자, 가해자, 피해 규모, 법적 절차 등이 존재하지 않습니다.</t>
+          <t>제공된 기사는 배우의 연기 활동과 드라마 속 가상 캐릭터에 대한 내용으로, 실제 발생한 법적 분쟁이나 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 실체가 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[이번주 뭐보지] 쿠팡플레이 '강호동네서점·8번 출구' 등 화제작 공개</t>
+          <t>정은채, ‘아너’로 보여준 연기 스펙트럼</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3381358</t>
+          <t>https://sports.khan.co.kr/article/202603110843003?pt=nv</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-06 00:21:37.735039+00:00</t>
+          <t>2026-03-11 00:24:57.531976+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>해당 없음 (가상 사건)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
+          <t>기사 내용이 드라마 시놉시스에 해당하여 실제 사건이 아님</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 쿠팡플레이에서 공개될 드라마 '강호동네서점' 또는 '8번 출구'와 관련된 것으로 보입니다. 피해자들의 기억과 감정, 복수와 정의 사이의 선택을 다루는 가상의 이야기를 소개하고 있으며, 실제 사건에 대한 보도가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 쿠팡플레이에서 공개될 드라마의 시놉시스 일부로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 피해자, 가해자, 피해 규모, 법적 절차 등이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>[이번주 뭐보지] 쿠팡플레이 '강호동네서점·8번 출구' 등 화제작 공개</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>newscj.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3381358</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:21:37.735039+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>해당 없음 (가상 사건)</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
           <t>가상 사건</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>기사 내용은 박민영 배우가 출연하는 드라마의 줄거리 일부로 보이며, 전남편의 사망 사건과 보험 사기 의혹에 대한 내용이 언급됩니다. 김윤지의 죽음과 관련된 진실을 찾는 과정에서 혼란스러운 상황이 묘사됩니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>제공된 기사 내용은 실제 사건이 아닌 드라마나 영화의 줄거리 일부로 판단됩니다. 소송금융은 실제 법적 분쟁에 투자하므로, 가상의 사건은 모든 적합 조건에 해당하지 않으며 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>박민영, 전남편 '사망 사건' 용의자 됐다… 사랑하면 죽어  보험 사기 의...</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.tenasia.co.kr/article/2026030471784</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-04 00:26:52.710955+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>