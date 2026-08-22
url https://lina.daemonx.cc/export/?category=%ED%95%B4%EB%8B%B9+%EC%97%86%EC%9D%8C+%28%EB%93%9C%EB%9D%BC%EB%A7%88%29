--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="19" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="19" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,545 +534,605 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>MBC 금토드라마 '찬란한 너의 계절에'가 시청률 3.1%로 해피엔딩 종영했다. 최종회에서는 송하란과 선우찬의 오해가 풀리고, 7년 전 보스턴 폭발 사고의 진실이 밝혀지며 강혁찬의 부주의로 인한 사고였음이 드러났다. 선우찬은 사고의 피해자였으며, 모든 오해가 풀린 두 사람은 사랑을 확인하며 미래를 약속했다.</t>
+          <t>이 기사는 KBS Drama의 새 드라마 '그래, 이혼하자'의 제작 및 방영 소식을 알리는 홍보 기사입니다. 이민정과 김지석이 웨딩드레스샵을 운영하는 부부로 분하여 이혼 소송을 겪는 이야기를 다루며, 8월 19일 첫 방송 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 MBC 드라마 '찬란한 너의 계절에'의 종영 내용을 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 피해 사실이 존재하지 않으며, 이미 종결된(드라마 종영) 사건에 해당합니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 제작 및 방영에 대한 홍보 기사입니다. 소송금융은 실제 법적 분쟁에 대한 투자이므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>이성경·채종협 '찬란한 너의 계절에', 시청률 3.1%로 종영</t>
+          <t>'그래, 이혼하자' 이민정-김지석, 결혼 생활 종지부 찍는다⋯위기의 부...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01787606645412840</t>
+          <t>http://www.joynews24.com/view/1990117</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:20:22.503920+00:00</t>
+          <t>2026-07-31 13:38:35.640799+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>해당 없음 (드라마)</t>
+          <t>드라마 종영</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>SBS 드라마 '신이랑'이 높은 시청률을 기록하며 화제가 되고 있다는 내용의 기사입니다. 귀신 전문 변호사 캐릭터와 주요 등장인물 간의 갈등 및 해결 과정을 다루고 있습니다.</t>
+          <t>MBC 금토드라마 '찬란한 너의 계절에'가 시청률 3.1%로 해피엔딩 종영했다. 최종회에서는 송하란과 선우찬의 오해가 풀리고, 7년 전 보스턴 폭발 사고의 진실이 밝혀지며 강혁찬의 부주의로 인한 사고였음이 드러났다. 선우찬은 사고의 피해자였으며, 모든 오해가 풀린 두 사람은 사랑을 확인하며 미래를 약속했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 SBS 드라마 '신이랑'의 줄거리와 시청률에 대한 내용입니다. 소송금융 투자 대상이 될 수 있는 실제 피해자, 상대방, 손해 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 MBC 드라마 '찬란한 너의 계절에'의 종영 내용을 다루고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 피해 사실이 존재하지 않으며, 이미 종결된(드라마 종영) 사건에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘신이랑’ 유연석,귀신 전문 변호사 복귀에 시청률도 1위 대박났다</t>
+          <t>이성경·채종협 '찬란한 너의 계절에', 시청률 3.1%로 종영</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202604040733401210</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01787606645412840</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-04 00:14:40.225139+00:00</t>
+          <t>2026-04-04 12:20:22.503920+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마)</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>ENA 드라마 '클라이맥스'에서 하지원이 연기하는 악녀 '추상아' 캐릭터가 생존을 위해 살인 사주 의혹을 덮고 여론을 조작하는 과정을 다룬 기사입니다. 극 중 추상아는 위약금 소송 위기에 몰리자 극단적 선택을 시도하는 듯한 행동과 거짓 기자회견으로 여론을 뒤집는 등 목숨까지 이용하는 폭주하는 모습을 보였습니다.</t>
+          <t>SBS 드라마 '신이랑'이 높은 시청률을 기록하며 화제가 되고 있다는 내용의 기사입니다. 귀신 전문 변호사 캐릭터와 주요 등장인물 간의 갈등 및 해결 과정을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 ENA 드라마 '클라이맥스'의 내용과 등장인물 '추상아'의 연기를 다루는 드라마 리뷰 기사입니다. 실제 발생한 사건이 아니므로 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 SBS 드라마 '신이랑'의 줄거리와 시청률에 대한 내용입니다. 소송금융 투자 대상이 될 수 있는 실제 피해자, 상대방, 손해 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>하지원, 목숨까지 이용했다…역대급 악녀 폭주(클라이맥스)</t>
+          <t>‘신이랑’ 유연석,귀신 전문 변호사 복귀에 시청률도 1위 대박났다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260401/133651001/1</t>
+          <t>https://www.newsen.com/news_view.php?uid=202604040733401210</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 00:50:50.237881+00:00</t>
+          <t>2026-04-04 00:14:40.225139+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>배우 이나영이 ENA 드라마 '아너: 그녀들의 법정'으로 3년 만에 복귀한 소감을 밝힌 기사입니다. 이 드라마는 성폭력 피해 트라우마를 가진 여성 변호사들이 과거와 연결된 거대한 스캔들을 해결하는 미스터리 추적극으로, 여성 중심 서사와 치유의 메시지를 담고 있습니다.</t>
+          <t>ENA 드라마 '클라이맥스'에서 하지원이 연기하는 악녀 '추상아' 캐릭터가 생존을 위해 살인 사주 의혹을 덮고 여론을 조작하는 과정을 다룬 기사입니다. 극 중 추상아는 위약금 소송 위기에 몰리자 극단적 선택을 시도하는 듯한 행동과 거짓 기자회견으로 여론을 뒤집는 등 목숨까지 이용하는 폭주하는 모습을 보였습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'에 대한 배우 인터뷰 및 드라마 소개입니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 실제 법적 분쟁이나 피해 사실을 다루고 있지 않아 투자 대상으로서 부적합합니다.</t>
+          <t>해당 기사는 ENA 드라마 '클라이맥스'의 내용과 등장인물 '추상아'의 연기를 다루는 드라마 리뷰 기사입니다. 실제 발생한 사건이 아니므로 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상 (드라마 내용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상 (드라마 내용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“상처 덮어라 강요 대신 기다려주는 이야기에 끌렸죠”</t>
+          <t>하지원, 목숨까지 이용했다…역대급 악녀 폭주(클라이맥스)</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260317514971?OutUrl=naver</t>
+          <t>https://sports.donga.com/ent/article/all/20260401/133651001/1</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 12:36:26.744409+00:00</t>
+          <t>2026-04-01 00:50:50.237881+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>배우 이나영 주연의 ENA 월화드라마 '아너 : 그녀들의 법정'이 호평 속에 막을 내렸다. 드라마는 '커넥트인'을 무너뜨리는 윤라영(이나영 분)의 활약과 진실 추적, 그리고 딸 한민서와의 관계 회복 과정을 그렸다. 이나영은 복잡한 감정선을 섬세하게 표현하며 시청자들의 찬사를 받았다.</t>
+          <t>배우 이나영이 ENA 드라마 '아너: 그녀들의 법정'으로 3년 만에 복귀한 소감을 밝힌 기사입니다. 이 드라마는 성폭력 피해 트라우마를 가진 여성 변호사들이 과거와 연결된 거대한 스캔들을 해결하는 미스터리 추적극으로, 여성 중심 서사와 치유의 메시지를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식과 내용 요약에 대한 것입니다. 소송금융 투자를 위한 실제 법적 분쟁이나 피해 사실이 존재하지 않아 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너: 그녀들의 법정'에 대한 배우 인터뷰 및 드라마 소개입니다. 소송금융 적합 조건 중 어느 하나에도 해당하지 않으며, 실제 법적 분쟁이나 피해 사실을 다루고 있지 않아 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상 (드라마 내 설정)</t>
+          <t>미상 (드라마 내용)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상 (드라마 내 설정)</t>
+          <t>미상 (드라마 내용)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'원빈♥' 이나영, 외조 제대로 통했다…7년 만에 안방극장 복귀 후 쏟아...</t>
+          <t>“상처 덮어라 강요 대신 기다려주는 이야기에 끌렸죠”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026031127454</t>
+          <t>https://www.segye.com/newsView/20260317514971?OutUrl=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-14 00:16:28.210715+00:00</t>
+          <t>2026-03-17 12:36:26.744409+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>드라마 종영</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>제공된 기사는 이나영 배우가 출연한 드라마의 결말에 대한 리뷰로 보입니다. '피해자이자 변호사' 등의 표현이 있으나, 이는 드라마 속 가상의 인물과 사건에 대한 묘사이며 실제 법적 분쟁을 다루는 기사가 아닙니다.</t>
+          <t>배우 이나영 주연의 ENA 월화드라마 '아너 : 그녀들의 법정'이 호평 속에 막을 내렸다. 드라마는 '커넥트인'을 무너뜨리는 윤라영(이나영 분)의 활약과 진실 추적, 그리고 딸 한민서와의 관계 회복 과정을 그렸다. 이나영은 복잡한 감정선을 섬세하게 표현하며 시청자들의 찬사를 받았다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마 리뷰 또는 시놉시스로 판단됩니다. 실제 발생한 법적 분쟁이 아니므로 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 종영 소식과 내용 요약에 대한 것입니다. 소송금융 투자를 위한 실제 법적 분쟁이나 피해 사실이 존재하지 않아 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (드라마 내 설정)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (드라마 내 설정)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>이나영,  살아남은 우리의 하루는 찬란  가슴 뜨거운 결말 완성</t>
+          <t>'원빈♥' 이나영, 외조 제대로 통했다…7년 만에 안방극장 복귀 후 쏟아...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16000005</t>
+          <t>https://www.tenasia.co.kr/article/2026031127454</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-11 00:25:23.501800+00:00</t>
+          <t>2026-03-14 00:16:28.210715+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이 기사는 ENA 월화드라마 '아너'의 종영을 앞두고 배우들의 연기를 조명하는 리뷰입니다. 드라마는 '커넥트인'이라는 플랫폼을 통한 성착취 사건과 이를 은폐하려는 거대 로펌 및 부패한 인물들의 이야기를 다루고 있습니다. 실제 사건이 아닌 드라마 내용이므로 소송금융 투자 대상이 아닙니다.</t>
+          <t>제공된 기사는 이나영 배우가 출연한 드라마의 결말에 대한 리뷰로 보입니다. '피해자이자 변호사' 등의 표현이 있으나, 이는 드라마 속 가상의 인물과 사건에 대한 묘사이며 실제 법적 분쟁을 다루는 기사가 아닙니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아너'의 내용과 배우들의 연기를 다루는 리뷰 기사입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>제공된 기사는 드라마 리뷰 또는 시놉시스로 판단됩니다. 실제 발생한 법적 분쟁이 아니므로 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상 (드라마 속 가상 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상 (드라마 속 가상 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'아너' 연우진→정희태, 완성도 높인 명품 연기 향연</t>
+          <t>이나영,  살아남은 우리의 하루는 찬란  가슴 뜨거운 결말 완성</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>enews.imbc.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497144</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16000005</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-08 12:24:57.056978+00:00</t>
+          <t>2026-03-11 00:25:23.501800+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>해당 없음 (드라마)</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마 속 가상 인물/단체)</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마)</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
+          <t>드라마 종영 임박 (가상 사건)</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>이 기사는 ENA 월화드라마 '아너'의 종영을 앞두고 배우들의 연기를 조명하는 리뷰입니다. 드라마는 '커넥트인'이라는 플랫폼을 통한 성착취 사건과 이를 은폐하려는 거대 로펌 및 부패한 인물들의 이야기를 다루고 있습니다. 실제 사건이 아닌 드라마 내용이므로 소송금융 투자 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아너'의 내용과 배우들의 연기를 다루는 리뷰 기사입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 사건은 투자 대상이 될 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상 (드라마 속 가상 피해)</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상 (드라마 속 가상 피해자)</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>'아너' 연우진→정희태, 완성도 높인 명품 연기 향연</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>enews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://enews.imbc.com/News/RetrieveNewsInfo/497144</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:24:57.056978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마)</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
           <t>드라마 줄거리</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>ENA 드라마 '아너 : 그녀들의 법정' 7회 줄거리 요약 기사로, 윤라영 변호사가 20년 전 데이트 폭력 가해자 박제열의 덫에 걸리는 내용이 주를 이룬다. '커넥트인' 앱과 관련된 성폭력 사건, 가정폭력, 그리고 과거의 트라우마가 얽힌 복잡한 법정 드라마의 전개가 담겨 있다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>해당 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리 요약입니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 가상의 사건에는 적용할 수 없습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>‘아너’ 이나영, 서현우 덫에 걸렸다…소름 엔딩에 시청률 4.3% [TV핫스...</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>sportsworldi.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.sportsworldi.com/newsView/20260224503182</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-24 00:29:30.442166+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>