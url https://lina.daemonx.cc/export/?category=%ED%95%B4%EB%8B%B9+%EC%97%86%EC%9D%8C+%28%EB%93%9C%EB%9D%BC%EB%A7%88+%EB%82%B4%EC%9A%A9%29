--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="24" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="13" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -538,401 +538,525 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 내용)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>박해수 배우가 ENA 새 드라마 '허수아비'에서 형사 강태주 역을 맡아 5년 만에 TV 드라마로 복귀한다는 내용의 기사입니다. 드라마 속 연쇄살인사건과 피해자들에 대한 언급이 있습니다.</t>
+          <t>ENA 드라마 '허수아비'의 10회 방송 시청률이 전국 7.9%, 수도권 7.8%를 기록하며 최고 8.8%를 돌파했다는 내용의 기사입니다. 극중 강태주가 차시영이 숨긴 연쇄살인 피해자 윤혜진의 시신을 추적하는 장면이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 TV 드라마의 내용에 대한 것으로, 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다. (적합 조건 1~6 모두 해당 없음)</t>
+          <t>제공된 기사는 ENA 드라마 '허수아비'의 시청률 및 극중 내용을 다루는 것으로, 실제 발생한 사건이나 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>박해수, 5년 만의 TV드라마... ENA '허수아비' 형사 역</t>
+          <t>‘허수아비’ 시청률, 최고 8.8% 돌파</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kstar.kbs.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://kstar.kbs.co.kr/list_view.html?idx=396454</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202605200072</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-25 00:22:30.071933+00:00</t>
+          <t>2026-07-16 16:42:06.297000+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 내용)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>드라마 내용으로 실제 사건 아님</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>SBS 드라마 '악몽'의 캐스팅 소식과 함께 드라마의 간략한 줄거리가 소개된 기사입니다. 김남길과 이유미가 주연을 맡으며, 2027년 첫 방송 예정입니다. 기사 내용은 실제 사건이 아닌 드라마 시놉시스에 해당합니다.</t>
+          <t>드라마 '허수아비'의 마지막 회 시청률과 종영 소식을 다루는 기사입니다. 극 중 과거 고문 피해자가 법정에서 가해 경찰들을 지목하는 장면 등 드라마의 주요 내용을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마 캐스팅 및 줄거리에 대한 내용으로, 실제 발생한 사건이나 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단할 수 없습니다.</t>
+          <t>제공된 기사는 드라마의 종영 소식과 극 중 내용을 다루고 있으며, 실제 발생한 법적 분쟁이나 소송에 대한 정보가 아닙니다. 따라서 소송금융 투자 대상으로 검토할 실제 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>김남길·이유미, SBS '악몽' 캐스팅…2027년 첫 방송</t>
+          <t>'허수아비' 마지막 회 시청률 8.1%…자체 최고로 종영</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16008114</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16072391</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-18 00:30:16.105407+00:00</t>
+          <t>2026-07-04 07:00:08.753671+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 내용)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>ENA 월화드라마 '아너 : 그녀들의 법정'이 6주간의 대장정을 마무리하며 자체 최고 시청률을 경신했다. 이 드라마는 가상의 성매매 스캔들과 디지털 성착취 플랫폼 '커넥트인'을 다루며, 피해자들이 법적 싸움을 이어가고 특별법안 발의를 촉구하는 현실적인 엔딩을 그렸다.</t>
+          <t>박해수 배우가 ENA 새 드라마 '허수아비'에서 형사 강태주 역을 맡아 5년 만에 TV 드라마로 복귀한다는 내용의 기사입니다. 드라마 속 연쇄살인사건과 피해자들에 대한 언급이 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 종영 리뷰입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 TV 드라마의 내용에 대한 것으로, 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상 (드라마 내용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상 (드라마 내용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>6주간 대장정 끝…'최고 4.9%→자체 최고 경신' 유종의 미 거둔 韓 드라...</t>
+          <t>박해수, 5년 만의 TV드라마... ENA '허수아비' 형사 역</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>kstar.kbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/breaking/article/1012242/</t>
+          <t>https://kstar.kbs.co.kr/list_view.html?idx=396454</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-12 13:24:44.689761+00:00</t>
+          <t>2026-03-25 00:22:30.071933+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 내용)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>배우 박민영 주연의 tvN 월화드라마 '세이렌'에 대한 리뷰 기사입니다. 보험 사기를 조사하는 남자와 용의자로 의심되는 여자의 로맨스 스릴러로, 극 중 보험 사기 피해 장면들이 묘사됩니다. 박민영의 연기 변신과 캐릭터 소화력을 높이 평가하고 있습니다.</t>
+          <t>SBS 드라마 '악몽'의 캐스팅 소식과 함께 드라마의 간략한 줄거리가 소개된 기사입니다. 김남길과 이유미가 주연을 맡으며, 2027년 첫 방송 예정입니다. 기사 내용은 실제 사건이 아닌 드라마 시놉시스에 해당합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 tvN 드라마 '세이렌'에 대한 리뷰 및 줄거리 요약입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
+          <t>해당 기사는 드라마 캐스팅 및 줄거리에 대한 내용으로, 실제 발생한 사건이나 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘냉미녀’로 돌아온 박민영 ’세이렌’ 울렸다 [줌인]</t>
+          <t>김남길·이유미, SBS '악몽' 캐스팅…2027년 첫 방송</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603100090</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16008114</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-11 00:17:38.341901+00:00</t>
+          <t>2026-03-18 00:30:16.105407+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 내용)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 내용)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마 '언더커버 미쓰홍'의 한 장면을 묘사하며, 재벌 딸 납치 사건의 피해자가 겪은 과거를 다루고 있습니다. 이는 실제 사건이 아닌 가상의 이야기입니다.</t>
+          <t>ENA 월화드라마 '아너 : 그녀들의 법정'이 6주간의 대장정을 마무리하며 자체 최고 시청률을 경신했다. 이 드라마는 가상의 성매매 스캔들과 디지털 성착취 플랫폼 '커넥트인'을 다루며, 피해자들이 법적 싸움을 이어가고 특별법안 발의를 촉구하는 현실적인 엔딩을 그렸다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 실제 사건이 아닌 드라마 '언더커버 미쓰홍'의 줄거리 일부를 묘사하고 있습니다. 소송금융은 실제 법적 분쟁에 투자하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 종영 리뷰입니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (드라마 내용)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (드라마 내용)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'언더커버 미쓰홍' 박신혜, 지분 1% 확보 성공했지만 하윤경 연행 '사면...</t>
+          <t>6주간 대장정 끝…'최고 4.9%→자체 최고 경신' 유종의 미 거둔 韓 드라...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927584</t>
+          <t>https://www.tvreport.co.kr/breaking/article/1012242/</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-08 00:16:25.790268+00:00</t>
+          <t>2026-03-12 13:24:44.689761+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 내용)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr">
+      <c r="E7" t="inlineStr"/>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>배우 박민영 주연의 tvN 월화드라마 '세이렌'에 대한 리뷰 기사입니다. 보험 사기를 조사하는 남자와 용의자로 의심되는 여자의 로맨스 스릴러로, 극 중 보험 사기 피해 장면들이 묘사됩니다. 박민영의 연기 변신과 캐릭터 소화력을 높이 평가하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>해당 기사는 실제 사건이 아닌 tvN 드라마 '세이렌'에 대한 리뷰 및 줄거리 요약입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>‘냉미녀’로 돌아온 박민영 ’세이렌’ 울렸다 [줌인]</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603100090</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:17:38.341901+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마 내용)</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마 내용)</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>제공된 기사는 드라마 '언더커버 미쓰홍'의 한 장면을 묘사하며, 재벌 딸 납치 사건의 피해자가 겪은 과거를 다루고 있습니다. 이는 실제 사건이 아닌 가상의 이야기입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 실제 사건이 아닌 드라마 '언더커버 미쓰홍'의 줄거리 일부를 묘사하고 있습니다. 소송금융은 실제 법적 분쟁에 투자하므로, 가상의 사건은 투자 대상이 될 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>'언더커버 미쓰홍' 박신혜, 지분 1% 확보 성공했지만 하윤경 연행 '사면...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>sports.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6927584</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:16:25.790268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마 내용)</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
         <is>
           <t>드라마 내 '커넥트인' 피해자 결집 단계</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>배우 이나영이 ENA 월화드라마 '아너 : 그녀들의 법정'에서 변호사 윤라영 역으로 열연 중인 내용의 기사입니다. 드라마 속에서 윤라영의 고백이 '커넥트인' 피해자들의 결집에 기폭제가 되어 치열한 싸움이 예고되고 있습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아너 : 그녀들의 법정'의 줄거리와 배우 이나영의 연기에 대한 내용입니다. 소송금융 투자를 검토할 실제 사건이 아니므로 부적합 조건에 해당합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>'원빈♥' 이나영, 9등신 비율 여신으로 유명했었는데…47세에도 현실감...</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>tenasia.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.tenasia.co.kr/article/2026022792014</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-28 00:17:54.892524+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>