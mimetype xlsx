--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="17" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="17" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,908 +535,968 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>ENA 드라마 '허수아비'의 10회 줄거리와 시청률을 다룬 기사입니다. 극 중 연쇄살인 사건의 진범이 자백하고, 사망한 줄 알았던 인물이 재등장하는 등 주요 전개 내용이 포함되어 있습니다.</t>
+          <t>연쇄살인범 검거 공로로 포상을 앞둔 차시영이 또 다른 피해자 혜진의 시신 발견으로 위기에 처하는 내용. 기존 사건과 동일한 방식의 살해 정황이 드러나며 차시영의 상황이 위태로워진다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 ENA 드라마 '허수아비'의 줄거리와 시청률에 대한 보도로, 실제 발생한 법적 분쟁이나 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>제공된 기사는 드라마의 줄거리 요약으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'허수아비' 정문성, 7차범행 자백⋯송건희, 죽은줄 알았는데 '시청률 7....</t>
+          <t>‘허수아비’ 이희준의 광기</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>2026-05-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1969929</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202605200075</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-22 07:03:08.935708+00:00</t>
+          <t>2026-06-30 09:51:50.675434+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>드라마 진행 중</t>
+          <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>ENA 월화드라마 '허수아비' 7회 줄거리 요약 기사. 억울한 누명을 쓴 이기범의 죽음과 연쇄살인범 '이용우'의 정체가 밝혀지는 파격적인 전개를 다루고 있다. 시청률은 전국 6.5%를 기록하며 동시간대 1위를 유지했다.</t>
+          <t>ENA 드라마 '허수아비'의 10회 줄거리와 시청률을 다룬 기사입니다. 극 중 연쇄살인 사건의 진범이 자백하고, 사망한 줄 알았던 인물이 재등장하는 등 주요 전개 내용이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 ENA 드라마 '허수아비'의 줄거리 요약으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 ENA 드라마 '허수아비'의 줄거리와 시청률에 대한 보도로, 실제 발생한 법적 분쟁이나 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>박해수 잘 나간다…‘허수아비’, 시청률 소폭하락에도 1위</t>
+          <t>'허수아비' 정문성, 7차범행 자백⋯송건희, 죽은줄 알았는데 '시청률 7....</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112799348</t>
+          <t>http://www.joynews24.com/view/1969929</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-14 07:01:12.240255+00:00</t>
+          <t>2026-05-22 07:03:08.935708+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>드라마 진행 중</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>tvN 드라마 '대한민국에서 건물주 되는 법'의 9회 줄거리를 소개하는 기사입니다. 남편과 절친에게 배신당한 전이경의 복수극과, 딸을 구하기 위해 범죄에 발을 들이는 기수종·김선 부부의 이야기가 전개됩니다.</t>
+          <t>ENA 월화드라마 '허수아비' 7회 줄거리 요약 기사. 억울한 누명을 쓴 이기범의 죽음과 연쇄살인범 '이용우'의 정체가 밝혀지는 파격적인 전개를 다루고 있다. 시청률은 전국 6.5%를 기록하며 동시간대 1위를 유지했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 tvN 드라마 '대한민국에서 건물주 되는 법'의 줄거리와 홍보 내용을 다루고 있습니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로, 이 기사의 내용은 투자 대상에 해당하지 않습니다.</t>
+          <t>해당 기사는 ENA 드라마 '허수아비'의 줄거리 요약으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이나 피해가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'건물주' 흑화한 정수정→하정우·임수정의 벼랑 끝 선택</t>
+          <t>박해수 잘 나간다…‘허수아비’, 시청률 소폭하락에도 1위</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>enter.etoday.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://enter.etoday.co.kr/news/view/296007</t>
+          <t>http://www.osen.co.kr/article/G1112799348</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-12 06:00:09.408822+00:00</t>
+          <t>2026-05-14 07:01:12.240255+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>드라마 '찬란한 너의 계절에'의 종영 소식을 전하며, 극 중 선우찬이 겪었던 사고의 진실이 밝혀지고 기억 왜곡이 바로잡히는 내용이 언급되었습니다. 강혁찬의 부주의로 인한 사고였음이 드러나며 네 인물의 관계가 정리되는 것으로 보입니다.</t>
+          <t>tvN 드라마 '대한민국에서 건물주 되는 법'의 9회 줄거리를 소개하는 기사입니다. 남편과 절친에게 배신당한 전이경의 복수극과, 딸을 구하기 위해 범죄에 발을 들이는 기수종·김선 부부의 이야기가 전개됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마 '찬란한 너의 계절에'의 종영 소식과 극 중 인물들의 서사를 다루고 있습니다. 이는 실제 법적 분쟁이 아닌 허구의 이야기이므로 소송금융 투자 대상에 해당하지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 tvN 드라마 '대한민국에서 건물주 되는 법'의 줄거리와 홍보 내용을 다루고 있습니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로, 이 기사의 내용은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘찬란한 너의 계절에’ 프러포즈로 종영</t>
+          <t>'건물주' 흑화한 정수정→하정우·임수정의 벼랑 끝 선택</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>enter.etoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604040025</t>
+          <t>https://enter.etoday.co.kr/news/view/296007</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 00:24:24.175917+00:00</t>
+          <t>2026-04-12 06:00:09.408822+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>ENA 드라마 '클라이맥스'에서 배우 하지원이 연기한 추상아 캐릭터가 진실을 덮기 위해 자해 쇼, 거짓 기자회견, 과호흡 실신 등 수단과 방법을 가리지 않는 악행을 저지르는 내용이 보도되었다. 하지원과 드라마는 굿데이터코퍼레이션 화제성 조사에서 상위권을 기록하며 높은 관심을 입증했다.</t>
+          <t>드라마 '찬란한 너의 계절에'의 종영 소식을 전하며, 극 중 선우찬이 겪었던 사고의 진실이 밝혀지고 기억 왜곡이 바로잡히는 내용이 언급되었습니다. 강혁찬의 부주의로 인한 사고였음이 드러나며 네 인물의 관계가 정리되는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마 '클라이맥스'의 줄거리와 배우의 연기를 다루는 내용으로, 실제 발생한 법적 분쟁이나 피해 사실이 아닙니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>해당 기사는 드라마 '찬란한 너의 계절에'의 종영 소식과 극 중 인물들의 서사를 다루고 있습니다. 이는 실제 법적 분쟁이 아닌 허구의 이야기이므로 소송금융 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>자해 쇼→거짓 기자회견→과호흡 실신…하지원 소름 폭주 (클라이맥스)</t>
+          <t>‘찬란한 너의 계절에’ 프러포즈로 종영</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260401/133651142/1</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604040025</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:53:56.128524+00:00</t>
+          <t>2026-04-04 00:24:24.175917+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>드라마 줄거리</t>
+          <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>기사는 드라마 '붉은 진주'의 한 장면을 묘사하며, 최유나라는 인물이 파혼과 '고발 사기꾼'에게 협박받은 피해자라고 주장하는 내용을 담고 있습니다. 이는 실제 사건이 아닌 허구의 이야기로, 소송금융 투자 분석 대상이 아닙니다.</t>
+          <t>ENA 드라마 '클라이맥스'에서 배우 하지원이 연기한 추상아 캐릭터가 진실을 덮기 위해 자해 쇼, 거짓 기자회견, 과호흡 실신 등 수단과 방법을 가리지 않는 악행을 저지르는 내용이 보도되었다. 하지원과 드라마는 굿데이터코퍼레이션 화제성 조사에서 상위권을 기록하며 높은 관심을 입증했다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마의 줄거리 일부로, 실제 발생한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 어떠한 적합 조건에도 해당하지 않습니다.</t>
+          <t>해당 기사는 드라마 '클라이맥스'의 줄거리와 배우의 연기를 다루는 내용으로, 실제 발생한 법적 분쟁이나 피해 사실이 아닙니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'붉은 진주' 남상지, '고발남 감금' 김희정에 접근…휴대폰 슬쩍[종합]</t>
+          <t>자해 쇼→거짓 기자회견→과호흡 실신…하지원 소름 폭주 (클라이맥스)</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1774956729517681006</t>
+          <t>https://sports.donga.com/ent/article/all/20260401/133651142/1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 12:40:37.327194+00:00</t>
+          <t>2026-04-01 00:53:56.128524+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
-      <c r="E8" t="inlineStr"/>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>드라마 줄거리</t>
+        </is>
+      </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>기사는 드라마 '세이렌'의 등장인물과 지난 줄거리 핵심을 요약한 내용입니다. 차우석이 보험 살인 사건을 의심하고, 한설아가 일가족 화재 사건의 피해자임을 알게 된 후 백준범을 추적하는 과정을 담고 있습니다. 백준범은 한설아 주변 남자들을 의도적으로 살해한 것으로 묘사됩니다.</t>
+          <t>기사는 드라마 '붉은 진주'의 한 장면을 묘사하며, 최유나라는 인물이 파혼과 '고발 사기꾼'에게 협박받은 피해자라고 주장하는 내용을 담고 있습니다. 이는 실제 사건이 아닌 허구의 이야기로, 소송금융 투자 분석 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마 '세이렌'의 줄거리 요약으로, 실제 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 실제 법적 분쟁이 존재하지 않습니다.</t>
+          <t>제공된 기사는 드라마의 줄거리 일부로, 실제 발생한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상이 될 수 있는 어떠한 적합 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'세이렌' 등장인물·인물관계도 및 지난 줄거리 핵심 요약…몇부작?</t>
+          <t>'붉은 진주' 남상지, '고발남 감금' 김희정에 접근…휴대폰 슬쩍[종합]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4020265</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1774956729517681006</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-28 00:16:43.176947+00:00</t>
+          <t>2026-03-31 12:40:37.327194+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이 기사는 드라마 '세이렌'의 3부 내용을 다루며, 주인공 차우석(위하준 분)이 과거 보험 사기로 동생을 잃은 아픔 때문에 사건에 집착하는 이유를 설명합니다. 이는 드라마의 배경 설정이며 실제 사건에 대한 보도가 아닙니다.</t>
+          <t>기사는 드라마 '세이렌'의 등장인물과 지난 줄거리 핵심을 요약한 내용입니다. 차우석이 보험 살인 사건을 의심하고, 한설아가 일가족 화재 사건의 피해자임을 알게 된 후 백준범을 추적하는 과정을 담고 있습니다. 백준범은 한설아 주변 남자들을 의도적으로 살해한 것으로 묘사됩니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 드라마 '세이렌'의 줄거리와 등장인물의 배경을 설명하는 내용으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
+          <t>제공된 기사는 드라마 '세이렌'의 줄거리 요약으로, 실제 사건이 아닌 허구의 내용을 다루고 있습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않으며, 실제 법적 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상 (드라마 줄거리)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상 (드라마 줄거리)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>위하준, 보험 사기로 '친동생' 잃었다… 다시는 놓치지 않으려고 ('세이...</t>
+          <t>'세이렌' 등장인물·인물관계도 및 지난 줄거리 핵심 요약…몇부작?</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026031009224</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4020265</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-11 00:20:08.939954+00:00</t>
+          <t>2026-03-28 00:16:43.176947+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>해당 없음 (드라마 줄거리)</t>
+          <t>드라마 줄거리</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>제공된 기사는 tvN 드라마 '언더커버'의 줄거리를 다루는 것으로 보입니다. 소송금융은 실제 법적 분쟁에 대한 투자를 목적으로 하므로, 드라마 속 가상의 사건은 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>이 기사는 드라마 '세이렌'의 3부 내용을 다루며, 주인공 차우석(위하준 분)이 과거 보험 사기로 동생을 잃은 아픔 때문에 사건에 집착하는 이유를 설명합니다. 이는 드라마의 배경 설정이며 실제 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사 제목과 본문 일부 내용(tvN 드라마 '언더커버' 언급)으로 미루어 볼 때, 해당 사건은 실제 발생한 법적 분쟁이 아닌 드라마의 줄거리로 판단됩니다. 소송금융은 실제 법적 분쟁에 대한 투자를 대상으로 하므로 적합하지 않습니다.</t>
+          <t>해당 기사는 드라마 '세이렌'의 줄거리와 등장인물의 배경을 설명하는 내용으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>최지수 유괴범 정체 드러났다 “3일 동안 지하실에 숨어있어” (언더커...</t>
+          <t>위하준, 보험 사기로 '친동생' 잃었다… 다시는 놓치지 않으려고 ('세이...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603072250301710</t>
+          <t>https://www.tenasia.co.kr/article/2026031009224</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-08 00:28:04.393171+00:00</t>
+          <t>2026-03-11 00:20:08.939954+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>드라마 종영 임박</t>
+          <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>드라마 '아너'는 성범죄 피해자들을 변호하고 불법 성매매 어플 '커넥트인' 카르텔을 추적하는 세 친구의 연대와 활약을 그린 여성 서사 드라마입니다. 종영까지 단 2회를 남겨두고 있습니다.</t>
+          <t>제공된 기사는 tvN 드라마 '언더커버'의 줄거리를 다루는 것으로 보입니다. 소송금융은 실제 법적 분쟁에 대한 투자를 목적으로 하므로, 드라마 속 가상의 사건은 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>제공된 기사는 드라마 '아너'의 줄거리를 설명하는 내용으로, 실제 발생한 사건이 아닙니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>기사 제목과 본문 일부 내용(tvN 드라마 '언더커버' 언급)으로 미루어 볼 때, 해당 사건은 실제 발생한 법적 분쟁이 아닌 드라마의 줄거리로 판단됩니다. 소송금융은 실제 법적 분쟁에 대한 투자를 대상으로 하므로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>이나영-정은채-이청아가 이끈 여성 서사...'아너', 종영까지 단 2회</t>
+          <t>최지수 유괴범 정체 드러났다 “3일 동안 지하실에 숨어있어” (언더커...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=514696</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603072250301710</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-07 12:25:28.577721+00:00</t>
+          <t>2026-03-08 00:28:04.393171+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>드라마 종영 임박</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>드라마 '아너'의 충격적인 엔딩을 다루는 기사로, '커넥트인' 피해자들의 증언 확보와 '초록후드' 괴한의 정체가 밝혀지는 내용이 포함되어 있습니다. 이는 실제 사건이 아닌 허구의 이야기입니다.</t>
+          <t>드라마 '아너'는 성범죄 피해자들을 변호하고 불법 성매매 어플 '커넥트인' 카르텔을 추적하는 세 친구의 연대와 활약을 그린 여성 서사 드라마입니다. 종영까지 단 2회를 남겨두고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 드라마 '아너'의 줄거리 요약으로 판단됩니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 피해나 법적 분쟁이 존재하지 않습니다.</t>
+          <t>제공된 기사는 드라마 '아너'의 줄거리를 설명하는 내용으로, 실제 발생한 사건이 아닙니다. 소송금융 투자는 실제 법적 분쟁을 대상으로 하므로, 이 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>‘아너’ 서현우 사망→연우진 흑막 암시…역대급 충격 엔딩</t>
+          <t>이나영-정은채-이청아가 이끈 여성 서사...'아너', 종영까지 단 2회</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11976750</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=514696</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-03 00:31:29.577986+00:00</t>
+          <t>2026-03-07 12:25:28.577721+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>이 기사는 드라마 '세이렌'의 첫 방송 내용을 다루며, 극 중 인물 차우석의 여동생이 보험 살인 사건의 피해자가 된 배경을 설명합니다. 이는 실제 사건이 아닌 드라마의 가상 줄거리입니다.</t>
+          <t>드라마 '아너'의 충격적인 엔딩을 다루는 기사로, '커넥트인' 피해자들의 증언 확보와 '초록후드' 괴한의 정체가 밝혀지는 내용이 포함되어 있습니다. 이는 실제 사건이 아닌 허구의 이야기입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '세이렌'의 줄거리를 설명하고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
+          <t>제공된 기사는 실제 사건이 아닌 드라마 '아너'의 줄거리 요약으로 판단됩니다. 따라서 소송금융 투자 대상이 될 수 있는 실제 피해나 법적 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'세이렌' 박민영, 첫 방송부터 살인 용의자 됐다…무슨 일?</t>
+          <t>‘아너’ 서현우 사망→연우진 흑막 암시…역대급 충격 엔딩</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019414</t>
+          <t>https://www.mk.co.kr/article/11976750</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-03 00:20:40.553207+00:00</t>
+          <t>2026-03-03 00:31:29.577986+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr"/>
-      <c r="E14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>제공된 기사는 ENA 드라마 '아씨 두리안'의 등장인물 이청아의 예기치 못한 임신과 관련된 극의 전개 및 갈등 상황을 설명하고 있습니다. 이는 실제 법적 분쟁이 아닌 드라마 줄거리에 대한 내용입니다.</t>
+          <t>이 기사는 드라마 '세이렌'의 첫 방송 내용을 다루며, 극 중 인물 차우석의 여동생이 보험 살인 사건의 피해자가 된 배경을 설명합니다. 이는 실제 사건이 아닌 드라마의 가상 줄거리입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아씨 두리안'의 줄거리와 등장인물에 대한 내용을 다루고 있습니다. 소송금융 투자를 검토할 실제 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '세이렌'의 줄거리를 설명하고 있습니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>이청아 예기치 못한 임신, 최영준 아이 아닐 수 있단 사실에 죄책감(아...</t>
+          <t>'세이렌' 박민영, 첫 방송부터 살인 용의자 됐다…무슨 일?</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202602251840366310</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4019414</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-02-25 12:36:56.063193+00:00</t>
+          <t>2026-03-03 00:20:40.553207+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>해당 없음 (드라마 줄거리)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
+          <t>드라마 방영 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>제공된 기사는 ENA 드라마 '아씨 두리안'의 등장인물 이청아의 예기치 못한 임신과 관련된 극의 전개 및 갈등 상황을 설명하고 있습니다. 이는 실제 법적 분쟁이 아닌 드라마 줄거리에 대한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>제공된 기사는 실제 사건이 아닌 ENA 드라마 '아씨 두리안'의 줄거리와 등장인물에 대한 내용을 다루고 있습니다. 소송금융 투자를 검토할 실제 법적 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>이청아 예기치 못한 임신, 최영준 아이 아닐 수 있단 사실에 죄책감(아...</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202602251840366310</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:36:56.063193+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>해당 없음 (드라마 줄거리)</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
           <t>드라마 진행 중</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>ENA 드라마 '아너 : 그녀들의 법정'의 7회 줄거리 요약 기사. 주인공 윤라영이 20년 전 박제열에게 당한 데이트폭력으로 딸을 입양 보냈던 아픔이 밝혀지며, 박제열의 설계에 휘말리는 내용이 전개됨. 드라마의 시청률 상승세와 주요 등장인물들의 행보를 다룸.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>제공된 기사는 실제 사건이 아닌 드라마 '아너 : 그녀들의 법정'의 줄거리 요약입니다. 소송금융 투자 대상이 될 수 있는 실제 법적 분쟁이 아니므로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>미상 (드라마 줄거리)</t>
         </is>
       </c>
-      <c r="I15" t="inlineStr">
+      <c r="I16" t="inlineStr">
         <is>
           <t>미상 (드라마 줄거리)</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J16" t="inlineStr">
         <is>
           <t>이나영, 서현우가 설계한 ‘트라우마의 덫’에 걸렸다</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>sports.donga.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>https://sports.donga.com/ent/article/all/20260224/133408264/1</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-02-24 00:26:07.254149+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N15"/>
+  <autoFilter ref="A1:N16"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>