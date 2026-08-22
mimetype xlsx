--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="15" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -535,400 +535,524 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해당 없음 (법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>형사소송법 개정 논의 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>김대원 브리브 광주·L7 충장 바이 롯데호텔 회장이 광주사회복지공동모금회를 통해 2천만원의 후원금을 전달하며 지역사회 안전과 복지 향상에 기여했습니다. 김 회장은 고립 위기 이웃과 4대 사회악 피해자 보호 및 지원 사업에 기부금을 지정 기탁했으며, 아너 소사이어티 회원으로도 활동하며 꾸준한 나눔을 실천하고 있습니다.</t>
+          <t>기사는 이재명 대표가 '국민 체감' 국정운영을 강조하며 청년정책과 폭염 대응을 주문한 내용을 담고 있습니다. 특히 형사소송법 개정 논의에서 검찰의 보완수사권 폐지를 둘러싼 찬반 대립을 언급하며, 정책 추진 시 국민 피해 여부를 우선적으로 살필 것을 강조했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 기업인의 지역사회 후원 활동에 대한 미담 기사로, 소송금융 투자를 검토할 만한 어떠한 법적 분쟁이나 피해 사실도 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, 형사소송법 개정 논의와 국정운영 방향에 대한 정치적 발언을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해자, 피해 규모, 책임 소재가 파악되지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“어려운 이웃에 도움되길…나눔 지속 실천”</t>
+          <t>李 '국민 체감' 국정운영 강조… 청년정책·폭염 대응도 주문(종합)</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774175571675363062</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3423114</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-22 12:32:30.737411+00:00</t>
+          <t>2026-08-18 07:02:30.153970+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해당 없음 (법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 조희대 씨가 사법불신의 원인을 제공했다며 그의 자진 사퇴를 촉구하는 논평입니다. 과거 감정적 사법불신과 달리 현재의 사법불신은 타당한 논리를 갖춘 형태라고 주장합니다.</t>
+          <t>이 기사는 호주와 싱가포르 등 선진국이 코로나19를 계기로 영상재판을 정규 재판 방식으로 정착시킨 사례를 다룹니다. 이들 국가는 전자소송 기반 위에 영상재판을 확대하며 접근성과 효율성을 높였으나, 재판의 품격과 절차적 권리 훼손을 막기 위해 엄격한 규율과 통제 장치를 마련했습니다. 영상재판은 단순한 화상회의가 아닌 '법원이 관리하는 온라인 법정'으로 설계되어야 한다는 점을 강조합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 사법불신에 대한 비판적 논평이며, 특정 법적 분쟁이나 손해배상 청구의 대상이 되는 구체적인 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자를 위한 명확한 피고, 피해자, 손해 규모가 부재합니다.</t>
+          <t>해당 기사는 특정 피해자나 가해자가 존재하는 법적 분쟁 사건이 아닌, 선진국의 영상재판 시스템 도입 및 운영 현황을 설명하는 보도 자료입니다. 따라서 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없으며, 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[조하준의 직설] 사법불신 원인제공 조희대 자진 사퇴해야</t>
+          <t>접근 편하게, 절차는 엄격하게…선진국 영상재판 이렇게 한다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442397</t>
+          <t>https://www.mt.co.kr/society/2026/07/26/2026072316581445304</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-08 12:20:44.649762+00:00</t>
+          <t>2026-08-13 23:43:30.561428+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>해당 없음 (법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>배우 권유리 소속사 SM엔터테인먼트가 연극 'THE WASP' 공연 기간 동안 팬들의 안전과 질서 유지를 위해 '퇴근길 문화'를 진행하지 않겠다고 발표했다. 팬들에게 사인 요청, 사진 촬영, 선물 전달 등을 삼가 달라고 요청했으며, 이는 공연장 주변 인파로 인한 민원 및 안전 문제에 대한 선제적 조치이다.</t>
+          <t>김대원 브리브 광주·L7 충장 바이 롯데호텔 회장이 광주사회복지공동모금회를 통해 2천만원의 후원금을 전달하며 지역사회 안전과 복지 향상에 기여했습니다. 김 회장은 고립 위기 이웃과 4대 사회악 피해자 보호 및 지원 사업에 기부금을 지정 기탁했으며, 아너 소사이어티 회원으로도 활동하며 꾸준한 나눔을 실천하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 배우 소속사의 팬덤 관리 정책 발표에 대한 내용으로, 어떠한 법적 분쟁이나 피해 사실이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>해당 기사는 기업인의 지역사회 후원 활동에 대한 미담 기사로, 소송금융 투자를 검토할 만한 어떠한 법적 분쟁이나 피해 사실도 포함하고 있지 않습니다. 따라서 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>권유리 “출퇴근 사인·선물 전달 NO”…팬들 위한 결정</t>
+          <t>“어려운 이웃에 도움되길…나눔 지속 실천”</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260308507963</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774175571675363062</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-08 12:16:22.950389+00:00</t>
+          <t>2026-03-22 12:32:30.737411+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>해당 없음 (법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>논평 및 비판</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 배우 염혜란의 인터뷰 내용으로, 특정 영화에 대한 감상과 연기 활동에 대한 생각을 담고 있습니다. 법적 분쟁이나 피해 사실에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>이 기사는 조희대 씨가 사법불신의 원인을 제공했다며 그의 자진 사퇴를 촉구하는 논평입니다. 과거 감정적 사법불신과 달리 현재의 사법불신은 타당한 논리를 갖춘 형태라고 주장합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 배우 염혜란의 인터뷰로, 특정 사건이나 법적 분쟁에 대한 언급이 전혀 없습니다. 소송금융 투자 대상이 될 수 있는 피해, 상대방, 소송 가능성 등의 조건이 전혀 확인되지 않습니다.</t>
+          <t>기사는 사법불신에 대한 비판적 논평이며, 특정 법적 분쟁이나 손해배상 청구의 대상이 되는 구체적인 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자를 위한 명확한 피고, 피해자, 손해 규모가 부재합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>원(하던) 톱(배우로 가는) 주(저함 없는) 연(기의 길), 염혜란[인터뷰]</t>
+          <t>[조하준의 직설] 사법불신 원인제공 조희대 자진 사퇴해야</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>goodmorningcc.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603040800003?pt=nv</t>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442397</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-04 00:26:57.258902+00:00</t>
+          <t>2026-03-08 12:20:44.649762+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>해당 없음 (법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>법적 분쟁 없음</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>건양사이버대학교가 가정폭력 상담원 교육과정을 통해 전문 인력을 배출하고 있습니다. 이들은 가정폭력 피해자 지원 기관 및 상담 시설에서 활동하며, 피해자 지원 네트워크 강화에 기여할 예정입니다. 기사는 특정 법적 분쟁이 아닌 교육 프로그램에 대한 내용입니다.</t>
+          <t>배우 권유리 소속사 SM엔터테인먼트가 연극 'THE WASP' 공연 기간 동안 팬들의 안전과 질서 유지를 위해 '퇴근길 문화'를 진행하지 않겠다고 발표했다. 팬들에게 사인 요청, 사진 촬영, 선물 전달 등을 삼가 달라고 요청했으며, 이는 공연장 주변 인파로 인한 민원 및 안전 문제에 대한 선제적 조치이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 건양사이버대학교의 가정폭력 상담원 교육과정 개설 및 전문 인력 배출에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
+          <t>본 기사는 배우 소속사의 팬덤 관리 정책 발표에 대한 내용으로, 어떠한 법적 분쟁이나 피해 사실이 존재하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>건양사이버대, 가정폭력 상담원 교육과정 통해 전문 인력 배출</t>
+          <t>권유리 “출퇴근 사인·선물 전달 NO”…팬들 위한 결정</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2398003</t>
+          <t>https://www.sportsworldi.com/newsView/20260308507963</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-24 12:35:00.146419+00:00</t>
+          <t>2026-03-08 12:16:22.950389+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>해당 없음 (법적 분쟁 아님)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
+          <t>제공된 기사 본문은 배우 염혜란의 인터뷰 내용으로, 특정 영화에 대한 감상과 연기 활동에 대한 생각을 담고 있습니다. 법적 분쟁이나 피해 사실에 대한 내용은 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 배우 염혜란의 인터뷰로, 특정 사건이나 법적 분쟁에 대한 언급이 전혀 없습니다. 소송금융 투자 대상이 될 수 있는 피해, 상대방, 소송 가능성 등의 조건이 전혀 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>원(하던) 톱(배우로 가는) 주(저함 없는) 연(기의 길), 염혜란[인터뷰]</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>sports.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://sports.khan.co.kr/article/202603040800003?pt=nv</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:26:57.258902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>해당 없음 (법적 분쟁 아님)</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>건양사이버대학교가 가정폭력 상담원 교육과정을 통해 전문 인력을 배출하고 있습니다. 이들은 가정폭력 피해자 지원 기관 및 상담 시설에서 활동하며, 피해자 지원 네트워크 강화에 기여할 예정입니다. 기사는 특정 법적 분쟁이 아닌 교육 프로그램에 대한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>이 기사는 건양사이버대학교의 가정폭력 상담원 교육과정 개설 및 전문 인력 배출에 대한 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 전혀 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>건양사이버대, 가정폭력 상담원 교육과정 통해 전문 인력 배출</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>enewstoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2398003</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:35:00.146419+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>해당 없음 (법적 분쟁 아님)</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
+      <c r="F9" t="inlineStr">
+        <is>
           <t>광진구가 기초생활수급자, 차상위계층 등 취약계층 1인 가구를 대상으로 반려동물 위탁 돌봄 비용을 지원하는 '우리동네 펫위탁소' 사업을 시행한다. 신청자는 지정된 위탁시설에 방문하여 증빙서류와 동물등록증을 제출하면 된다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>해당 기사는 광진구의 취약계층을 위한 반려동물 위탁 지원 사업에 대한 내용으로, 법적 분쟁이나 피해 발생 사실을 다루고 있지 않습니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 소송금융 적합 조건에 전혀 해당하지 않습니다. 소송금융 투자 대상이 될 만한 사건의 당사자, 책임 소재, 피해 규모 등이 파악되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>[이런게 진짜 행정] 우리동네 펫위탁소</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>webeconomy.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.webeconomy.co.kr/news/articleView.html?idxno=2081662</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-02-22 00:33:13.224208+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>