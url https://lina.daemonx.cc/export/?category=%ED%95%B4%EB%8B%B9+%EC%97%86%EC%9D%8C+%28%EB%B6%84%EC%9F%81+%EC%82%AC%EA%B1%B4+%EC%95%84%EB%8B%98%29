--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="35" customWidth="1" min="10" max="10"/>
+    <col width="39" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -538,89 +538,149 @@
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해당 없음 (분쟁 사건 아님)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
+          <t>정부가 우체국에서 시중은행 대출 상품을 신청할 수 있는 '은행대리업' 시범사업을 20일부터 시작한다. 또한 지방은행과 인터넷전문은행의 중소기업 공동대출을 추진하고, 독거노인 등 취약계층을 위한 50억원 규모의 무상 상생보험을 출시할 예정이다. 농협금융도 5년간 15조3000억원 규모의 포용금융을 공급할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>해당 기사는 정부의 포용적 금융 정책 및 신규 금융 상품 출시를 다루고 있으며, 어떠한 피해 발생이나 법적 분쟁의 소지가 없어 소송금융 투자 대상으로 부적합합니다. 적합 조건 중 어느 하나도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>우체국서 은행 대출 받는다 …20개 지역서 '은행대리업' 시범 가동</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260709_0003702534</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-21 07:01:41.658965+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>해당 없음 (분쟁 사건 아님)</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
           <t>NS홈쇼핑이 협력사의 식품 품질 및 안전 관리 역량 강화를 위해 'NS상생캠퍼스 식품품질·안전스쿨' 프로그램을 무료로 운영하며 참여 협력사를 모집한다는 내용의 기사입니다. 식품 표시사항, 이물관리, HACCP 대응 등 실무 중심의 교육을 제공합니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 NS홈쇼핑이 협력사를 대상으로 진행하는 식품 품질 안전 교육 프로그램에 대한 내용으로, 소송금융 투자 대상이 될 만한 어떠한 사건이나 분쟁, 피해 사실을 담고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>NS홈쇼핑, 협력사 대상 무료 '식품 품질 안전 교육' 실시</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260402_0003574583</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-02 00:55:39.214399+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>