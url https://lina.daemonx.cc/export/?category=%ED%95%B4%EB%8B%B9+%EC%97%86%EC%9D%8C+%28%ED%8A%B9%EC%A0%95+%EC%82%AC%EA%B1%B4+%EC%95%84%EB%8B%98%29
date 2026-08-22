--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="35" customWidth="1" min="10" max="10"/>
+    <col width="41" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,288 +535,348 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해당 없음 (특정 사건 아님)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>해당 기사는 청소년 교화의 실효성에 대한 사설로, 범죄를 저지른 청소년들이 진정으로 반성하고 뉘우치는 태도를 보이는지 의문을 제기합니다. 교화가 가능한 사람은 스스로 몸가짐을 조심하며 추가 범행을 저지르지 않는다고 주장합니다. 특정 사건이나 피해 사례에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>제공된 기사는 변호사 인터뷰의 일부로, 형사 처벌과 민사상 손해배상 책임이 별개라는 법률적 원칙을 설명하고 있습니다. 초상권과 사생활의 비밀 침해 가능성에 대한 일반적인 언급이 있으나, 특정 사건이나 분쟁 상황을 다루고 있지는 않습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 청소년 교화의 실효성에 대한 사설입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 사건 내용, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건을 충족하지 못합니다.</t>
+          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 형사 책임과 민사상 손해배상 책임의 법리적 차이에 대한 일반적인 변호사 인터뷰 내용입니다. 따라서 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 존재, 공적 절차 진행) 중 어느 하나에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>사설/청소년 교화, 실효성은?</t>
+          <t>[장익경 기자가 만난 대한민국 3인의 변호사] 세상의 모든 사건 12편</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2417566</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3111660</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 07:01:09.828038+00:00</t>
+          <t>2026-06-07 07:04:05.707682+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해당 없음 (특정 사건 아님)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회에서 집단소송법 제정 관련 공청회 진행 중</t>
+          <t>해당 없음 (특정 사건 아님)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>국회 법제사법위원회에서 서영교 위원장 주재로 집단소송법 제정 관련 공청회가 개최되었습니다. 본 공청회는 집단소송 제도 도입을 위한 입법 절차의 일환으로, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
+          <t>해당 기사는 청소년 교화의 실효성에 대한 사설로, 범죄를 저지른 청소년들이 진정으로 반성하고 뉘우치는 태도를 보이는지 의문을 제기합니다. 교화가 가능한 사람은 스스로 몸가짐을 조심하며 추가 범행을 저지르지 않는다고 주장합니다. 특정 사건이나 피해 사례에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 집단소송법 제정을 위한 국회 공청회 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 존재하지 않습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 청소년 교화의 실효성에 대한 사설입니다. 소송금융 투자 대상이 될 만한 특정 피해자, 가해자, 사건 내용, 피해 규모, 진행 단계 등이 전혀 언급되어 있지 않아 적합 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>「M포토」 국회 법사위, 집단소송법 제정 관련 공청회</t>
+          <t>사설/청소년 교화, 실효성은?</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>m-economynews.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.m-economynews.com/news/article.html?no=66678</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2417566</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-12 15:30:34.311521+00:00</t>
+          <t>2026-05-23 07:01:09.828038+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>해당 없음 (특정 사건 아님)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>특정 사건이 아닌 법률 시장 동향에 대한 기사</t>
+          <t>국회 법제사법위원회에서 집단소송법 제정 관련 공청회 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>디지털 증거의 중요성이 커지고 한국형 디스커버리 제도가 도입되면서, 로펌들이 디지털 포렌식 역량을 강화하며 경쟁에 돌입하고 있다는 내용의 기사입니다. 이는 법률 시장의 변화와 동향을 설명하는 것으로, 특정 소송 사건에 대한 분석은 아닙니다.</t>
+          <t>국회 법제사법위원회에서 서영교 위원장 주재로 집단소송법 제정 관련 공청회가 개최되었습니다. 본 공청회는 집단소송 제도 도입을 위한 입법 절차의 일환으로, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 디지털 증거의 중요성 증가와 K-디스커버리 도입에 따른 로펌들의 디지털 포렌식 역량 강화 추세에 대한 법률 시장 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 내용이 아닌, 집단소송법 제정을 위한 국회 공청회 진행 상황을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>K디스커버리·AI 파고에 로펌들 '디지털 포렌식 전쟁' 돌입</t>
+          <t>「M포토」 국회 법사위, 집단소송법 제정 관련 공청회</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>m-economynews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032939401</t>
+          <t>https://www.m-economynews.com/news/article.html?no=66678</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 12:46:07.144240+00:00</t>
+          <t>2026-05-12 15:30:34.311521+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>해당 없음 (특정 사건 아님)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
+          <t>특정 사건이 아닌 법률 시장 동향에 대한 기사</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>디지털 증거의 중요성이 커지고 한국형 디스커버리 제도가 도입되면서, 로펌들이 디지털 포렌식 역량을 강화하며 경쟁에 돌입하고 있다는 내용의 기사입니다. 이는 법률 시장의 변화와 동향을 설명하는 것으로, 특정 소송 사건에 대한 분석은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 디지털 증거의 중요성 증가와 K-디스커버리 도입에 따른 로펌들의 디지털 포렌식 역량 강화 추세에 대한 법률 시장 동향을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>K디스커버리·AI 파고에 로펌들 '디지털 포렌식 전쟁' 돌입</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026032939401</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:46:07.144240+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>해당 없음 (특정 사건 아님)</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
           <t>정치적 논평</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>김기표 의원이 국민의힘이 사법개혁 제도를 '공포 프레임'으로 선동하여 국민의 기본권 보장을 가로막는 행태를 중단해야 한다고 주장했습니다. 더불어민주당은 억울한 사법 피해자 구제를 위한 사법개혁 제도를 흔들림 없이 추진해야 한다고 강조했습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 사법개혁 제도에 대한 정치적 논평과 주장을 담고 있습니다. 소송금융 투자에 필요한 구체적인 피해자, 상대방, 피해 규모, 사건의 진행 단계 등 핵심 정보가 전혀 없어 투자 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>김기표  국민의힘, 사법개혁 '공포 프레임' 선동 중단해야</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>newsprime.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>http://www.newsprime.co.kr/news/article.html?no=727292</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-17 12:21:32.233352+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>