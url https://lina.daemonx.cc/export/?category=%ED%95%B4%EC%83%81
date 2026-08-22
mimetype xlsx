--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,63 +433,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="24" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="42" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="38" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -525,170 +532,242 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>정부 조사 및 CCTV 분석 진행 중, 이란 혁명수비대 소행 가능성 제기</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 유류오염 사고 발생 시 선주의 과실 증명이 어렵고, 선주가 재정적으로 지급불능 상태일 경우 피해자에 대한 보상 수단이 없다는 문제점을 인식하게 된 배경을 설명합니다. 이는 P&amp;I 클럽 블루카드와 국제해사협약의 필요성을 강조하는 맥락에서 언급되었습니다.</t>
+          <t>HMM 화물선 '나무호' 화재가 외부 요인에 의한 공격으로 정부 조사 결과 밝혀졌으며, 이란의 의도적인 소행일 가능성이 높게 점쳐지고 있습니다. 청와대는 CCTV를 분석 중이며, 미국 등으로부터 추가 정보 확보 가능성도 제기됩니다. 이란은 관련성을 부인하고 있으나, 혁명수비대의 소행일 가능성이 높다는 분석입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 유류오염 사고나 피해자를 다루는 것이 아니라, 유류오염 사고 발생 시 선주의 과실 증명 어려움과 재정적 지급불능 문제로 인한 피해 보상 수단 부재라는 제도적 문제점을 인식하게 된 배경을 설명하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 당사자가 특정되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 정부 조사 결과 외부 요인에 의한 공격임이 확인되었고, 이란 정부 또는 혁명수비대가 피고가 될 가능성이 높으며, CCTV 분석 및 국제 정보 협력을 통해 증거 확보가 가능할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>P I 클럽 블루카드와 국제해사협약</t>
+          <t>나무호 화재, '피격 탓' 확인...이란은 묵묵부답?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hdhy.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hdhy.co.kr/news/articleView.html?idxno=33965</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202605111649481580</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-18 12:18:53.316220+00:00</t>
+          <t>2026-06-29 00:43:57.566803+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해상</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr"/>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>이 기사는 유류오염 사고 발생 시 선주의 과실 증명이 어렵고, 선주가 재정적으로 지급불능 상태일 경우 피해자에 대한 보상 수단이 없다는 문제점을 인식하게 된 배경을 설명합니다. 이는 P&amp;I 클럽 블루카드와 국제해사협약의 필요성을 강조하는 맥락에서 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 유류오염 사고나 피해자를 다루는 것이 아니라, 유류오염 사고 발생 시 선주의 과실 증명 어려움과 재정적 지급불능 문제로 인한 피해 보상 수단 부재라는 제도적 문제점을 인식하게 된 배경을 설명하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이나 당사자가 특정되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>P I 클럽 블루카드와 국제해사협약</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>hdhy.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.hdhy.co.kr/news/articleView.html?idxno=33965</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:18:53.316220+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>해상</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>해외 재판 진행 후 국내 화주 손해 감수</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>2018년 인천 내항에서 발생한 '오토배너'호 화재로 중고차 1천400여대가 소실되었으나, 국내 해사법원 부재로 재판이 해외에서 진행되며 국내 화주들이 고액의 변호사 비용을 감당하지 못해 큰 손해를 감수했습니다. 이 기사는 2028년 해사법원 신설을 통해 이러한 사례가 재발하지 않도록 하겠다는 내용을 다루고 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>기사는 해사법원 신설의 필요성을 설명하기 위해 2018년 발생한 '오토배너'호 화재 사건을 과거 사례로 언급하고 있습니다. 해당 사건은 이미 국내 법원에서 각하되고 해외에서 재판이 진행되었으며, 국내 화주들이 큰 손해를 감수할 수밖에 없었다고 명시되어 있어, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>국내 사건 ‘해외 원정’ 그만… 글로벌 해양분쟁 ‘홈’에서 다툰다</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>kyeongin.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.kyeongin.com/article/1759910</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-08 12:51:24.710562+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>