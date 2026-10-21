--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,68 +440,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="36" customWidth="1" min="10" max="10"/>
+    <col width="19" customWidth="1" min="9" max="9"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -539,314 +539,522 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해상사고</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>티엔에스캐처호 운영사</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>해양경찰 수색 및 사고 원인 조사 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>최근 3년간 제주 해역 선박사고 인명피해자의 87%가 구명조끼를 착용하지 않았다는 통계를 바탕으로, 구명조끼 착용의 중요성을 강조하는 사설입니다. 구명조끼가 생존 가능성을 높이는 최소한의 장치임을 역설하며 착용 의무 준수를 촉구하고 있습니다.</t>
+          <t>부산 오륙도 해상에서 예인선 '티엔에스캐처호'가 전복, 침몰하여 선원 1명이 숨지고 6명이 실종되는 사고가 발생했습니다. 해양경찰이 지역구조본부를 격상하여 수색 작업을 벌이고 있으며, 부산시도 비상대책회의를 열어 실종자 수색 및 피해자 가족 지원 방안을 논의 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피고를 다루는 것이 아니라, 어선 구명조끼 착용의 중요성을 강조하는 사설입니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 사건, 진행 중인 법적 절차 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 5, 6 모두 해당 없음)</t>
+          <t>예인선 전복으로 인한 사망 1명, 실종 6명이라는 중대한 인명 피해가 발생했습니다. 해양경찰이 수색 및 사고 원인 조사를 진행 중이며, 부산시도 비상대책회의를 여는 등 공적 절차가 활발히 진행되고 있어 객관적 증거 확보 가능성이 높습니다. 선박 운항 중 발생한 사고이므로 선박 운영사의 책임이 비교적 명확할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7명 (사망 1명, 실종 6명)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[사설] 어선 구명조끼 불편해도 착용해야</t>
+          <t>[속보]부산 오륙도 예인선 전복사고 실종자 6명, 야간수색으로 찾는다…...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=835104</t>
+          <t>https://www.munhwa.com/article/11614087?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-24 12:38:11.695963+00:00</t>
+          <t>2026-09-13 07:03:15.565803+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해상사고</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>도항선 운항사에 대한 영업정지 처분 및 행정소송 진행 중</t>
+          <t>부산시 사고수습본부 가동 및 수색 작업 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>제주 도항선 A호가 출항 전 안전점검 의무를 수백 회 불이행하고 운항 중 냉각수 호스 파열로 승객 40여 명이 표류하는 사고를 냈습니다. 제주해경은 운항사에 영업정지 45일 처분을 내렸으나, 운항사는 이에 불복해 행정소송을 제기하여 현재 운항은 정상적으로 이뤄지고 있습니다. 해경의 관리·감독 부실 논란도 제기되었으나 별도 징계는 없었습니다.</t>
+          <t>부산 오륙도 해상에서 예인선 전복 사고가 발생하여 1명이 사망하고 6명이 실종되었습니다. 부산시는 비상 대책 회의를 열고 사고수습본부를 가동하며 실종자 수색 및 피해자 가족 지원에 나섰습니다. 남구, 해운대구, 동구 등 관련 지자체도 통합지원본부 및 지역재난안전대책본부를 꾸려 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>도항선 운항사의 안전관리 부실 책임이 명확하며(적합 조건 1), 40여 명의 승객이 표류하는 집단적 피해가 발생했습니다(적합 조건 3). 제주해경의 영업정지 처분, 벌금형 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피해자들의 구체적인 손해액이 명시되지 않아 피해 규모가 불분명하고(적합 조건 4 약함), 운항사의 자력 또한 대기업 수준은 아닐 것으로 추정되어 투자 매력도가 낮아질 수 있습니다(적합 조건 2 약함).</t>
+          <t>사고수습본부 가동 등 공적 절차가 진행 중이며(적합 조건 6), 1명 사망, 6명 실종으로 피해 규모가 크고(적합 조건 4), 공식 조사 결과가 확보될 가능성이 높습니다(적합 조건 5). 다만, 상대방(선사)의 책임이 명확히 명시되지 않았고 자력 또한 파악되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>40여 명</t>
+          <t>7명 (1명 사망, 6명 실종)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'안전관리 부실' 제주 도항선 결국 영업정지 처분</t>
+          <t>부산시, 예인선 전복 사고수습본부 가동</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6481872?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260310080022</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202609021900541596</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-10 00:58:42.788822+00:00</t>
+          <t>2026-09-06 07:03:43.206549+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>해상사고</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>항해사 A씨에 대한 형사 재판 1심 판결 선고 (징역 6년)</t>
+          <t>해경 사고 원인 조사 및 실종자 수색 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>어선 충돌 후 도주하여 3명을 숨지게 한 항해사 A씨에게 징역 6년이 선고되었습니다. A씨는 범행을 인정했으며, 재판부는 피해자와 유족에게 피해 복구 노력이 없었음을 지적했습니다. 이 사건은 형사 판결이 나왔으나, 유족들의 민사상 손해배상 청구는 별도로 진행될 수 있습니다.</t>
+          <t>부산 오륙도 인근 해상에서 예인선 A호가 컨테이너선 B호를 예인하던 중 전복되어 1명이 사망하고 6명이 실종되는 사고가 발생했습니다. 해양경찰은 실종자 수색을 이어가는 한편, 예인 작업 중 사고 발생 가능성을 포함하여 정확한 원인 조사에 착수했습니다. 부산시도 비상 대응에 돌입하여 관계기관과 협력하여 수색 및 지원 방안을 점검하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>항해사 A씨가 범행을 인정하고 형사 재판에서 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5), 3명의 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 그러나 상대방이 개인 항해사로 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 피해입니다. 형사 판결은 나왔으나 민사상 손해배상 청구는 별도로 진행될 수 있습니다.</t>
+          <t>라이베리아 선적 대형 컨테이너선 B호의 운영사는 충분한 배상 능력을 가질 것으로 예상됩니다 (적합 조건 2). 1명 사망, 6명 실종이라는 중대한 인명 피해가 발생하여 피해 규모가 매우 큽니다 (적합 조건 4). 해경이 사고 원인 조사를 진행하며 VTS 자료, 선원 진술 등 객관적 증거 확보가 가능하며 (적합 조건 5), 현재 해경 조사 및 실종자 수색 등 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>7명 (사망 1명, 실종 6명)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>어선 충돌 후 도주… 3명 숨지게 한 항해사 징역 6년</t>
+          <t>부산해경, 예인선 전복 원인 조사…실종자 6명 수색</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/topics_social/2026/02/22/GJXUTVYVVZHM7MUIQ2JGH7DFVY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.edaily.co.kr/News/Read?newsId=04910166645576184&amp;mediaCodeNo=257&amp;utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=news_syndication&amp;utm_content=original_article</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-02-22 00:38:55.777530+00:00</t>
+          <t>2026-09-06 07:02:46.821176+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>해상사고</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>최근 3년간 제주 해역 선박사고 인명피해자의 87%가 구명조끼를 착용하지 않았다는 통계를 바탕으로, 구명조끼 착용의 중요성을 강조하는 사설입니다. 구명조끼가 생존 가능성을 높이는 최소한의 장치임을 역설하며 착용 의무 준수를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피고를 다루는 것이 아니라, 어선 구명조끼 착용의 중요성을 강조하는 사설입니다. 소송금융 투자에 필요한 명확한 상대방, 구체적인 피해 사건, 진행 중인 법적 절차 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>[사설] 어선 구명조끼 불편해도 착용해야</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>jemin.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.jemin.com/news/articleView.html?idxno=835104</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:38:11.695963+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>해상사고</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>A호 운항사</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>도항선 운항사에 대한 영업정지 처분 및 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>제주 도항선 A호가 출항 전 안전점검 의무를 수백 회 불이행하고 운항 중 냉각수 호스 파열로 승객 40여 명이 표류하는 사고를 냈습니다. 제주해경은 운항사에 영업정지 45일 처분을 내렸으나, 운항사는 이에 불복해 행정소송을 제기하여 현재 운항은 정상적으로 이뤄지고 있습니다. 해경의 관리·감독 부실 논란도 제기되었으나 별도 징계는 없었습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>도항선 운항사의 안전관리 부실 책임이 명확하며(적합 조건 1), 40여 명의 승객이 표류하는 집단적 피해가 발생했습니다(적합 조건 3). 제주해경의 영업정지 처분, 벌금형 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피해자들의 구체적인 손해액이 명시되지 않아 피해 규모가 불분명하고(적합 조건 4 약함), 운항사의 자력 또한 대기업 수준은 아닐 것으로 추정되어 투자 매력도가 낮아질 수 있습니다(적합 조건 2 약함).</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>40여 명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>'안전관리 부실' 제주 도항선 결국 영업정지 처분</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6481872?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260310080022</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:58:42.788822+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>해상사고</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>항해사 A씨에 대한 형사 재판 1심 판결 선고 (징역 6년)</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>어선 충돌 후 도주하여 3명을 숨지게 한 항해사 A씨에게 징역 6년이 선고되었습니다. A씨는 범행을 인정했으며, 재판부는 피해자와 유족에게 피해 복구 노력이 없었음을 지적했습니다. 이 사건은 형사 판결이 나왔으나, 유족들의 민사상 손해배상 청구는 별도로 진행될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>항해사 A씨가 범행을 인정하고 형사 재판에서 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5), 3명의 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 그러나 상대방이 개인 항해사로 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 피해입니다. 형사 판결은 나왔으나 민사상 손해배상 청구는 별도로 진행될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>어선 충돌 후 도주… 3명 숨지게 한 항해사 징역 6년</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/topics_social/2026/02/22/GJXUTVYVVZHM7MUIQ2JGH7DFVY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:38:55.777530+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
+      <c r="B8" t="inlineStr">
         <is>
           <t>해상사고</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>유조선 항해사 형사 재판 종결 및 징역 6년 선고</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>전북 군산 해상에서 어선과 유조선이 충돌하여 3명이 사망하는 사고가 발생했다. 유조선 항해사는 이 사고로 징역 6년을 선고받았다. 형사 재판이 종결되어 책임 소재가 명확해진 만큼, 사망자 유족들의 민사상 손해배상 청구가 예상된다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>유조선 항해사의 형사 판결(징역 6년)로 상대방 책임이 명확히 입증되었고(적합 조건 1), 유조선 운영 주체는 대기업 또는 보험사일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 3명의 사망이라는 중대한 인명 피해가 발생했으며(적합 조건 4), 형사 절차를 통해 증거가 충분히 확보되었을 것입니다(적합 조건 5). 이미 형사 재판이 종결되어 판결이 선고된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I8" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>군산 해상서 어선-유조선 충돌로 3명 사망…항해사, 징역 6년</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/busan-gyeongnam/6077791</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-22 00:36:49.208036+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>