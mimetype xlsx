--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="29" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-[...1 lines deleted...]
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="19" customWidth="1" min="9" max="9"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -533,102 +533,242 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해상사고</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>티엔에스캐처호 운영사</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>해양경찰 수색 및 사고 원인 조사 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>부산 오륙도 해상에서 예인선 '티엔에스캐처호'가 전복, 침몰하여 선원 1명이 숨지고 6명이 실종되는 사고가 발생했습니다. 해양경찰이 지역구조본부를 격상하여 수색 작업을 벌이고 있으며, 부산시도 비상대책회의를 열어 실종자 수색 및 피해자 가족 지원 방안을 논의 중입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>예인선 전복으로 인한 사망 1명, 실종 6명이라는 중대한 인명 피해가 발생했습니다. 해양경찰이 수색 및 사고 원인 조사를 진행 중이며, 부산시도 비상대책회의를 여는 등 공적 절차가 활발히 진행되고 있어 객관적 증거 확보 가능성이 높습니다. 선박 운항 중 발생한 사고이므로 선박 운영사의 책임이 비교적 명확할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7명 (사망 1명, 실종 6명)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[속보]부산 오륙도 예인선 전복사고 실종자 6명, 야간수색으로 찾는다…...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11614087?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-13 07:03:15.565803+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>해상사고</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>해경 사고 원인 조사 및 실종자 수색 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>부산 오륙도 인근 해상에서 예인선 A호가 컨테이너선 B호를 예인하던 중 전복되어 1명이 사망하고 6명이 실종되는 사고가 발생했습니다. 해양경찰은 실종자 수색을 이어가는 한편, 예인 작업 중 사고 발생 가능성을 포함하여 정확한 원인 조사에 착수했습니다. 부산시도 비상 대응에 돌입하여 관계기관과 협력하여 수색 및 지원 방안을 점검하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>라이베리아 선적 대형 컨테이너선 B호의 운영사는 충분한 배상 능력을 가질 것으로 예상됩니다 (적합 조건 2). 1명 사망, 6명 실종이라는 중대한 인명 피해가 발생하여 피해 규모가 매우 큽니다 (적합 조건 4). 해경이 사고 원인 조사를 진행하며 VTS 자료, 선원 진술 등 객관적 증거 확보가 가능하며 (적합 조건 5), 현재 해경 조사 및 실종자 수색 등 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>7명 (사망 1명, 실종 6명)</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>부산해경, 예인선 전복 원인 조사…실종자 6명 수색</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/News/Read?newsId=04910166645576184&amp;mediaCodeNo=257&amp;utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=news_syndication&amp;utm_content=original_article</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-09-06 07:02:46.821176+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>해상사고</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>유조선 항해사 형사 재판 종결 및 징역 6년 선고</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>전북 군산 해상에서 어선과 유조선이 충돌하여 3명이 사망하는 사고가 발생했다. 유조선 항해사는 이 사고로 징역 6년을 선고받았다. 형사 재판이 종결되어 책임 소재가 명확해진 만큼, 사망자 유족들의 민사상 손해배상 청구가 예상된다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>유조선 항해사의 형사 판결(징역 6년)로 상대방 책임이 명확히 입증되었고(적합 조건 1), 유조선 운영 주체는 대기업 또는 보험사일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 3명의 사망이라는 중대한 인명 피해가 발생했으며(적합 조건 4), 형사 절차를 통해 증거가 충분히 확보되었을 것입니다(적합 조건 5). 이미 형사 재판이 종결되어 판결이 선고된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>군산 해상서 어선-유조선 충돌로 3명 사망…항해사, 징역 6년</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/busan-gyeongnam/6077791</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-22 00:36:49.208036+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>