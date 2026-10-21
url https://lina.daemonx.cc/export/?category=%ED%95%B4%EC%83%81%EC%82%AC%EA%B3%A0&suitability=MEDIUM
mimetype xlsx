--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="19" customWidth="1" min="9" max="9"/>
     <col width="32" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,178 +533,246 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>해상사고</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>도항선 운항사에 대한 영업정지 처분 및 행정소송 진행 중</t>
+          <t>부산시 사고수습본부 가동 및 수색 작업 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>제주 도항선 A호가 출항 전 안전점검 의무를 수백 회 불이행하고 운항 중 냉각수 호스 파열로 승객 40여 명이 표류하는 사고를 냈습니다. 제주해경은 운항사에 영업정지 45일 처분을 내렸으나, 운항사는 이에 불복해 행정소송을 제기하여 현재 운항은 정상적으로 이뤄지고 있습니다. 해경의 관리·감독 부실 논란도 제기되었으나 별도 징계는 없었습니다.</t>
+          <t>부산 오륙도 해상에서 예인선 전복 사고가 발생하여 1명이 사망하고 6명이 실종되었습니다. 부산시는 비상 대책 회의를 열고 사고수습본부를 가동하며 실종자 수색 및 피해자 가족 지원에 나섰습니다. 남구, 해운대구, 동구 등 관련 지자체도 통합지원본부 및 지역재난안전대책본부를 꾸려 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>도항선 운항사의 안전관리 부실 책임이 명확하며(적합 조건 1), 40여 명의 승객이 표류하는 집단적 피해가 발생했습니다(적합 조건 3). 제주해경의 영업정지 처분, 벌금형 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피해자들의 구체적인 손해액이 명시되지 않아 피해 규모가 불분명하고(적합 조건 4 약함), 운항사의 자력 또한 대기업 수준은 아닐 것으로 추정되어 투자 매력도가 낮아질 수 있습니다(적합 조건 2 약함).</t>
+          <t>사고수습본부 가동 등 공적 절차가 진행 중이며(적합 조건 6), 1명 사망, 6명 실종으로 피해 규모가 크고(적합 조건 4), 공식 조사 결과가 확보될 가능성이 높습니다(적합 조건 5). 다만, 상대방(선사)의 책임이 명확히 명시되지 않았고 자력 또한 파악되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>40여 명</t>
+          <t>7명 (1명 사망, 6명 실종)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'안전관리 부실' 제주 도항선 결국 영업정지 처분</t>
+          <t>부산시, 예인선 전복 사고수습본부 가동</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6481872?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260310080022</t>
+          <t>https://www.ytn.co.kr/_ln/0115_202609021900541596</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-10 00:58:42.788822+00:00</t>
+          <t>2026-09-06 07:03:43.206549+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>해상사고</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
+          <t>A호 운항사</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>도항선 운항사에 대한 영업정지 처분 및 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>제주 도항선 A호가 출항 전 안전점검 의무를 수백 회 불이행하고 운항 중 냉각수 호스 파열로 승객 40여 명이 표류하는 사고를 냈습니다. 제주해경은 운항사에 영업정지 45일 처분을 내렸으나, 운항사는 이에 불복해 행정소송을 제기하여 현재 운항은 정상적으로 이뤄지고 있습니다. 해경의 관리·감독 부실 논란도 제기되었으나 별도 징계는 없었습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>도항선 운항사의 안전관리 부실 책임이 명확하며(적합 조건 1), 40여 명의 승객이 표류하는 집단적 피해가 발생했습니다(적합 조건 3). 제주해경의 영업정지 처분, 벌금형 등 공적 절차가 진행되어 증거 확보가 용이합니다(적합 조건 5, 6). 다만, 피해자들의 구체적인 손해액이 명시되지 않아 피해 규모가 불분명하고(적합 조건 4 약함), 운항사의 자력 또한 대기업 수준은 아닐 것으로 추정되어 투자 매력도가 낮아질 수 있습니다(적합 조건 2 약함).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>40여 명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'안전관리 부실' 제주 도항선 결국 영업정지 처분</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6481872?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260310080022</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:58:42.788822+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>해상사고</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
           <t>A씨</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D4" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>항해사 A씨에 대한 형사 재판 1심 판결 선고 (징역 6년)</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>어선 충돌 후 도주하여 3명을 숨지게 한 항해사 A씨에게 징역 6년이 선고되었습니다. A씨는 범행을 인정했으며, 재판부는 피해자와 유족에게 피해 복구 노력이 없었음을 지적했습니다. 이 사건은 형사 판결이 나왔으나, 유족들의 민사상 손해배상 청구는 별도로 진행될 수 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>항해사 A씨가 범행을 인정하고 형사 재판에서 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5), 3명의 사망이라는 중대한 피해가 발생했습니다(적합 조건 4). 그러나 상대방이 개인 항해사로 자력에 대한 정보가 부족하고, 집단적 피해가 아닌 개별 피해입니다. 형사 판결은 나왔으나 민사상 손해배상 청구는 별도로 진행될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>어선 충돌 후 도주… 3명 숨지게 한 항해사 징역 6년</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/topics/topics_social/2026/02/22/GJXUTVYVVZHM7MUIQ2JGH7DFVY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-22 00:38:55.777530+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>