--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...2 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="42" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
+    <col width="31" customWidth="1" min="10" max="10"/>
     <col width="11" customWidth="1" min="11" max="11"/>
-    <col width="11" customWidth="1" min="12" max="12"/>
-[...1 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>해상</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>정부 조사 및 CCTV 분석 진행 중, 이란 혁명수비대 소행 가능성 제기</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>HMM 화물선 '나무호' 화재가 외부 요인에 의한 공격으로 정부 조사 결과 밝혀졌으며, 이란의 의도적인 소행일 가능성이 높게 점쳐지고 있습니다. 청와대는 CCTV를 분석 중이며, 미국 등으로부터 추가 정보 확보 가능성도 제기됩니다. 이란은 관련성을 부인하고 있으나, 혁명수비대의 소행일 가능성이 높다는 분석입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 정부 조사 결과 외부 요인에 의한 공격임이 확인되었고, 이란 정부 또는 혁명수비대가 피고가 될 가능성이 높으며, CCTV 분석 및 국제 정보 협력을 통해 증거 확보가 가능할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>나무호 화재, '피격 탓' 확인...이란은 묵묵부답?</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0104_202605111649481580</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-29 00:43:57.566803+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>