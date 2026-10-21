--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,71 +426,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
-    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="45" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -533,106 +533,166 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>행정/규제</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>방송미디어통신심의위원회가 디지털성범죄, 마약, 도박 등 불법정보에 신속 대응하기 위해 전자심의 전담 조직체계를 구축하는 첫 조직 개편을 단행했다. 이번 개편은 주요 불법정보 전자심의 본격화, 심의 지원 업무 및 시스템 고도화, 개정된 분쟁조정 제도 안착을 위한 기능 강화에 중점을 둔다. 이를 통해 불법·유해정보 대응 효율성을 높이고 국민이 체감할 수 있는 안전한 미디어 환경을 조성할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 방송미디어통신심의위원회의 조직 개편에 대한 행정 뉴스입니다. 특정 사건이나 피해자가 발생하여 소송을 제기할 수 있는 상황을 다루고 있지 않으므로, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>방미심위 첫 조직개편…전자심의 전담 조직 구축</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1311769&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-07 10:03:04.772290+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>행정/규제</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>애리조나주</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>애리조나주 법무장관의 칼시에 대한 형사 기소 및 연방-주 관할권 분쟁</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>애리조나주가 예측시장 플랫폼 칼시에 불법 도박 및 선거 베팅 혐의로 형사 기소하며 연방 규제 기관(CFTC)과의 관할권 충돌이 격화되고 있습니다. 칼시 측은 연방 규제 대상임을 주장하며 반발하고 있으며, CFTC는 형사 처벌이 부적절하다는 입장입니다. 이번 사건은 미국 예측시장 규제 방향을 가를 시험대가 될 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>기사는 애리조나주가 예측시장 플랫폼 칼시를 형사 기소한 사건으로, 주로 주 정부와 연방 규제 기관 간의 관할권 분쟁을 다룹니다. 피해를 입은 다수의 개별 원고(피해자)가 특정되지 않아 소송금융의 일반적인 투자 대상인 원고 측 손해배상 소송으로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>애리조나, 칼시 형사기소 강수…연방 vs 주 규제 충돌 격화</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/policy/340985</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-19 00:34:27.161211+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>