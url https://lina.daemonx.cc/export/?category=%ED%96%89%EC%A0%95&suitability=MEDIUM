--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$302</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$323</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N302"/>
+  <dimension ref="A1:N323"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="43" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="37" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,21644 +535,23152 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>한국자산관리공사 (캠코)</t>
+          <t>인천국제공항</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>행정소송 2심 판결 선고 (부산 동구 승소)</t>
+          <t>퇴거조치에 대한 기자회견 개최</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>부산 동구가 캠코 소유 부지에 공원을 조성한 후 9년 만에 캠코가 변상금을 부과하며 공방이 시작되었습니다. 동구는 이에 반발하여 행정소송을 제기했고, 2심에서 원심을 뒤집고 동구 승소 판결을 받았습니다. 현재 캠코의 상고 여부에 따라 소송이 이어질 수 있습니다.</t>
+          <t>인천국제공항 제2여객터미널에서 노숙인 퇴거조치에 반대하고 피해자 권리보호를 촉구하는 기자회견이 열렸습니다. 이는 공항의 질서 유지와 노숙인의 거주권 문제 사이의 갈등을 보여주며, 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 캠코는 공공기관으로 자력이 충분합니다 (적합 조건 2). 현재 행정소송 2심에서 부산 동구가 승소하여 법적 근거가 강화되었으나, 캠코의 상고 가능성이 있어 소송이 지속될 수 있습니다. 다만, 집단적 피해나 명확한 피해 금액이 특정되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>인천국제공항이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), '홈리스 퇴거조치'는 다수의 노숙인에게 영향을 미쳐 집단적 피해 가능성이 있습니다(적합 조건 3). 다만, 구체적인 금전적 피해 규모가 명확하지 않고, 아직 공적 절차나 소송이 진행 중인 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>식재 허락돼 공원 만들었더니…부산 동구·캠코 무단점유 공방</t>
+          <t>[함께 생각해요]  질서 먼저  vs  갈 곳 먼저 … 인천공항 '노숙인 퇴거...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260521.22006005415</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363733745</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 22:00:29.694338+00:00</t>
+          <t>2026-08-21 11:09:32.525725+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (경찰청)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 내부 인력난 및 사건 적체 심화, 사표 수리 지연 등 조직 동요</t>
+          <t>감찰 과정 중 부적절한 지시 발생</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>검찰 조직 전반의 심각한 인력난과 사기 저하로 인해 사건 적체가 극심하며, 일부 지청에서는 지청장까지 미제 사건 처리에 투입되는 상황. 이로 인해 형사사건 처리 지연이 발생하여 국민들의 증거 확보 및 진술 신빙성 유지에 어려움이 생기고 피해자 보호와 권리 구제에 차질이 불가피하다는 우려가 제기됨. 검사들의 대규모 이탈도 가속화되고 있음.</t>
+          <t>경찰 내부에서 갑질 피해를 당한 여경이 오히려 감찰을 받게 된 사건이 보도되었다. 이는 가해자 변호사와 감찰 담당관의 부적절한 만남 이후 감찰 방향이 바뀐 데 따른 것으로, 감찰 담당관이 보복성 감찰을 지시했다는 의혹이 제기되었다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>검찰 조직의 심각한 인력난과 사건 적체로 인해 다수의 형사사건 피해자들이 권리 구제에 차질을 겪을 수 있는 집단적 피해 가능성이 높음 (적합 조건 3, 4). 인력 현황 및 사건 처리량 등 객관적 증거가 명확하며 (적합 조건 5), 상대방인 국가의 자력은 충분함 (적합 조건 2). 다만, 시스템적 문제로 인한 책임 소재가 복잡하고, 직접적인 손해배상 청구의 법리 구성이 어려울 수 있음.</t>
+          <t>상대방(경찰청 감찰 담당관)의 책임이 비교적 명확하며, 공공기관 소속이므로 자력은 충분하다. JTBC 단독 보도로 구체적인 정황이 드러나 증거 확보 가능성이 있다. 그러나 피해자가 1명으로 보이며, 금전적 피해 규모가 크다고 단정하기 어려워 소송금융 투자 매력도는 'Medium'으로 판단된다. (적합 조건 1, 2, 5 해당)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>지청장까지 사건 투입, 사표 처리도 밀려…땅에 떨어진 檢사기</t>
+          <t>[단독] '갑질당한' 여경을 감찰?…배경엔  감사관 부적절 만남  있었다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20047444?ref=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12311165?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-30 08:23:06.583373+00:00</t>
+          <t>2026-08-12 19:23:57.628442+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>국민연금공단</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>정부의 스타벅스 구매 내역 색출 지시 및 불매 운동 촉구</t>
+          <t>집단소송 제안 단계</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>나경원 의원이 스타벅스 5·18 프로모션 문구 논란에 대한 정부의 대응을 '국가 권력의 마녀사냥'으로 비판했습니다. 대통령부터 법무부까지 총동원되어 스타벅스 구매 내역을 색출하고 불매를 선언하는 등 과도한 압박을 가하고 있다고 주장했습니다. 스타벅스는 이미 사과 및 사장 경질로 책임을 다했으므로, 이후 평가는 시장에 맡겨야 한다고 강조했습니다.</t>
+          <t>국민의힘 김민전 의원이 증시 급락으로 인한 국민연금 손실에 대해 이 대통령, 김용범 정책실장, 김성주 국민연금공단 이사장 등을 거론하며 집단소송 제기를 주장했다. 이는 국민연금 고갈 우려 속 국민들에게 부담을 전가하기보다 책임 있는 조치를 요구하는 발언으로, 국민연금 운용 책임에 대한 법적 다툼 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>정부라는 충분한 자력을 가진 상대방이 특정되었고 (조건 2), 정부의 공적 조치(법무부의 구매 내역 색출 지시)가 진행 중이며 (조건 6) 관련 증거 확보가 용이합니다 (조건 5). 그러나 피해 주체가 스타벅스 단일 기업으로 집단적 피해로 보기 어렵고 (조건 3), 구체적인 피해 규모가 명시되지 않았습니다 (조건 4).</t>
+          <t>국민연금공단이라는 공공기관이 상대방이므로 자력이 충분하며(적합 조건 2), 국민연금 손실은 전 국민에게 영향을 미치므로 집단적 피해이며 피해자 수가 매우 많다(적합 조건 3, 4). 다만, 증시 급락에 대한 정책 결정자들의 법적 책임 입증이 쟁점이 될 수 있으며, 현재는 정치적 발언 수준으로 소송 제기 여부는 불확실하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민연금 가입자 다수 (수천만 명)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>나경원 “스타벅스 논란에 국가권력 총동원…마녀사냥 멈춰야”</t>
+          <t>국힘  국민연금, 증시 급락에 직격탄…정권의 증시부양 펀드 아냐</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=06087686645451544</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4428025</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-26 07:03:02.396376+00:00</t>
+          <t>2026-08-12 07:02:13.186177+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>파기환송심 일부 승소</t>
+          <t>미국 하원의원들의 항의 서한 발송 및 법 시행 초기 단계</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>1991년 '유서대필 조작 사건'의 피해자인 강기훈씨가 국가를 상대로 낸 손해배상청구 소송 파기환송심에서 일부 승소했다. 법원은 위법한 피의자 조사, 변호인 접견교통권 침해, 피의사실 공표 등에 따른 국가의 추가 배상 책임을 인정하며 검찰의 사건 조작에 대한 국가의 책임을 다시 한번 확인했다.</t>
+          <t>미국 공화당 하원의원들이 한국의 정보통신망법 개정안에 대해 표현의 자유 위축 및 미국 기업 차별 우려를 표하며 항의 서한을 보냈다. 이 법은 고의 허위·조작 정보 유통 시 최대 5배의 가중 손해배상 책임을 부과하며, 미국 대형 플랫폼 기업들을 겨냥하고 있다는 주장이 제기되었다. 한국 정부는 늦어도 20일까지 입장을 밝혀 달라는 요구를 받았다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(검찰의 사건 조작), 상대방 자력 충분(국가), 증거 명확(법원 판결)의 적합 조건에 해당합니다. 그러나 이미 파기환송심 판결이 나온 상태로 신규 소송 발굴보다는 기존 소송의 후속 절차에 가깝고, 집단적 피해가 아닌 개인 사건이라는 점에서 Medium으로 판단합니다.</t>
+          <t>한국 정부의 정보통신망법 개정안은 고의 허위·조작 정보 유통 시 최대 5배의 가중 손해배상 책임을 부과할 수 있어 잠재적 피해 규모가 크다 (적합 조건 4). 또한, 페이스북, X, 인스타그램, 유튜브 등 다수의 미국 플랫폼 기업 및 콘텐츠 게시자들이 법 적용 대상이 될 수 있어 집단적 피해 가능성이 있다 (적합 조건 3). 상대방은 한국 정부로 자력이 충분하다 (적합 조건 2). 그러나 아직 실제 피해가 발생하거나 소송이 제기된 단계는 아니며, 법의 위헌성 또는 부당한 집행에 대한 법리적 다툼이 주를 이룰 것으로 예상되어 적합도는 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미국 플랫폼 기업 및 콘텐츠 게시자 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>법원, '유서대필 조작' 강기훈 추가 배상금 인정…검찰 사건 조작 책임...</t>
+          <t>美 공화 의원들, 한국 정통망법 항의 서한 “표현의 자유 위축 우려”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026052116060000983?did=NA</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260807/134440543/2</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-24 07:00:22.970792+00:00</t>
+          <t>2026-08-10 07:02:54.889795+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>연방법원 1심 원고 승소 후 항소심 진행 중</t>
+          <t>정부 세제 개편안 발표, 2028년 시행 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 대통령이 추진하는 백악관 연회장 건설 계획에 대해 국가역사보존협회(NTHP)가 역사적 가치 훼손을 이유로 소송을 제기했다. 연방법원 1심에서 NTHP가 승소하여 공사 중단 명령이 내려졌으며, 현재 항소심이 진행 중이다. 법무부는 총격 사건을 이유로 공사 중단 명령 해제를 요청했다.</t>
+          <t>정부가 2028년부터 부동산 과세 체계를 거주 중심으로 개편하며, 특히 시가 40억원 이상 비거주 고가주택 소유자의 종합부동산세 부담이 최대 10배 이상 늘어날 전망입니다. 약 4만6천 가구가 영향을 받을 것으로 추산되며, 이에 따른 조세 저항과 시장 부작용에 대한 우려가 제기되고 있습니다. 이번 개편안은 부동산 세제의 큰 틀을 바꾸는 작업으로, 시장 충격과 부작용을 최소화할 보완책이 필요하다는 지적입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (미국 정부), 상대방 책임이 비교적 명확함 (연방법원 1심 원고 승소), 증거 확보 가능성 높음 (역사적 가치 문서화) 등의 적합 조건에 해당합니다. 그러나 집단적 피해나 금전적 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 매력이 다소 낮습니다.</t>
+          <t>정부의 부동산 세제 개편안 발표로 인해 비거주 고가주택 소유자 약 4만6천 가구의 세금 부담이 크게 증가할 것으로 예상되어 집단적 피해 및 피해 규모가 크고(적합 조건 3, 4), 정부라는 자력 있는 상대방이 명확하며(적합 조건 2), 정책 발표 자체가 증거가 될 수 있습니다(적합 조건 5). 그러나 이는 정부 정책에 대한 조세 저항으로, 일반적인 불법행위나 계약 위반에 따른 손해배상 청구와는 성격이 달라 상대방의 '책임'이 명확하다고 보기 어렵습니다(적합 조건 1 미흡). 또한 아직 시행되지 않은 미래 정책에 대한 대응이라는 점도 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>종부세 최대 10배 이상 증가 예상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 4만6000가구</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>‘만찬장 총격’ 사건 있었지만…“백악관 연회장 건설 반대 56%”</t>
+          <t>[사설] 부동산 세제 거주 중심으로, 거래 활성화가 관건</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8550796&amp;ref=A</t>
+          <t>http://www.fnnews.com/news/202608031854553949</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-22 14:56:11.687729+00:00</t>
+          <t>2026-08-05 07:01:23.112245+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한축구협회</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 판결 대기 중</t>
+          <t>국회 청문회 진행 중, 자료 제출 거부로 고발 검토</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>강원랜드가 폐광기금 부과 취소 소송을 대법원에서 진행 중이며, 판결 결과에 따라 대규모 환입이 예상됩니다. 이는 강원랜드의 재무 상태에 긍정적인 영향을 미칠 수 있는 중요한 사안입니다.</t>
+          <t>대한축구협회가 국회 문화체육관광위원회 청문회에 불성실한 태도로 임하며 자료 제출을 거부해 의원들의 비판을 받고 있습니다. 문체위는 협회의 자료 제출 거부 사유가 부당하다고 판단, 고발을 검토 중입니다. 주요 증인 및 참고인의 불참 우려도 있어 맹탕 청문회가 될 수 있다는 지적이 나옵니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방인 정부/공공기관의 자력이 충분하며(적합 조건 2), '대규모 환입' 언급으로 보아 소송 가액이 클 것으로 예상됩니다(적합 조건 4). 그러나 이미 대법원 단계에 있어 소송 진행 단계가 매우 후반이며, 일반적인 피해자 손해배상 소송과는 다른 행정소송의 성격이 강해 투자 적합도를 낮춥니다.</t>
+          <t>대한축구협회는 자력이 충분한 주요 기관이며, 국회 청문회라는 공적 절차가 진행 중입니다. 그러나 기사는 협회의 불성실한 태도와 청문회 진행 상황에 초점을 맞추고 있어, 특정 피해자 집단에 대한 명확한 손해배상 청구권이나 구체적인 피해 규모가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>강원랜드, 대규모 리노베이션·역대급 주주환원 '눈길'… 저평가 국면서...</t>
+          <t>축구협회, 국회 청문회에 빗장수비?…맹탕 청문회 우려 증폭</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=732256</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260721211608xHa</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-22 13:53:14.618890+00:00</t>
+          <t>2026-08-02 07:01:18.087565+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>구미시</t>
-[...6 lines deleted...]
-      </c>
+          <t>경찰</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>1심 또는 2심 승소 판결 (구체적 심급 미확인)</t>
+          <t>충북 지역에서 반복된 부실수사 논란이 지속되며 경찰 수사 시스템 전반에 대한 신뢰가 저하되고 있음</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>가수 이승환과 소속사가 구미시의 공연 취소로 인한 손해배상 소송에서 승소하여 3500만원을 지급받게 되었습니다. 공연 예매자들 역시 각각 50만원의 위자료를 요구하며 공동 소송에 참여한 사건입니다.</t>
+          <t>충북 지역에서 반복되는 부실수사 논란으로 인해 피해자 보호가 지연되고 핵심 증거가 사라질 위험에 처했습니다. 이는 개별 사건을 넘어 경찰 수사 시스템 전반에 대한 신뢰를 흔들고 있으며, 전문가들은 시스템 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(구미시의 공연 취소), 공공기관인 상대방의 자력이 충분하며, 공연 예매자들의 공동 소송으로 집단적 피해가 존재하고, 이미 승소 판결을 받아 증거가 충분합니다. 그러나 이미 판결이 선고된 단계이며, 청구액(이승환/소속사 각 1억, 예매자 각 50만원) 대비 인정된 손해배상액(3500만원)이 낮아 추가 소송(항소/상고)을 통한 증액 가능성 및 비용 효율성을 면밀히 검토해야 합니다.</t>
+          <t>경찰의 '부실수사'라는 책임 주체가 비교적 명확하며(적합 조건 1), 상대방인 경찰/국가는 자력이 충분합니다(적합 조건 2). '반복된 부실수사 논란'은 다수의 피해자가 발생했을 가능성을 시사하나(적합 조건 3), 구체적인 피해 규모나 피해자 수는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2억원 이상 (청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수 (공연 예매자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>이승환, ‘공연 취소’ 손배소 승소…“구미시, 3500만원 지급하라”</t>
+          <t>전문성·독립성 강화·조직문화 개선...수사 시스템 뜯어고쳐야 신뢰 회...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12041096</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1090842</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-22 11:21:18.639257+00:00</t>
+          <t>2026-07-30 07:02:18.872252+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>구미시</t>
+          <t>박나래</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 원고 일부 승소 후 항소 진행 중</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>가수 이승환이 구미시의 콘서트 대관 부당 취소에 대해 구미시와 김장호 구미시장을 상대로 손해배상 소송을 제기했다. 1심에서 구미시의 배상 책임이 일부 인정되었으나, 김장호 시장의 사과가 없어 이승환 측은 항소 의사를 밝혔다. 이승환은 이번 소송을 통해 지자체의 부당한 대관 불허 및 취소 행태에 대한 판례를 남기고자 한다.</t>
+          <t>방송인 박나래 씨가 1인 기획사를 운영하면서 대중문화예술기획업 등록을 하지 않아 검찰에 송치되었다. 박나래 씨 측은 전 매니저들과의 법적 공방으로 등록 절차가 지연되었으며, 현재는 등록 절차를 진행 중이라고 밝혔다. 이 사건은 미등록 기획사 운영에 대한 규제 위반으로, 현재 검찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>구미시의 콘서트 대관 취소에 대한 책임이 1심에서 일부 인정되었고(적합 조건 1), 지방자치단체인 구미시는 배상 자력이 충분합니다(적합 조건 2). 관련 증거 확보도 용이합니다(적합 조건 5). 그러나 집단적 피해 사건은 아니며, 구체적인 피해 규모는 기사에서 확인되지 않아 'Medium'으로 판단합니다.</t>
+          <t>방송인 박나래 씨가 미등록 기획사를 운영한 혐의로 검찰에 송치되어 상대방 책임이 명확하고(적합 조건 1), 검찰 송치 자체가 증거가 확보되었음을 의미하며(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 다만, 기사 내용만으로는 특정 피해자들의 집단적 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력도가 높지 않다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>이승환, 결국 구미시장에 항소… 일방적 대관 불허·취소 없도록</t>
+          <t>박나래, '미등록 기획사 운영'으로 검찰 송치</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202605140057</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008657938&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-18 19:21:46.233837+00:00</t>
+          <t>2026-07-28 20:41:29.986224+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>세종시</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국정조사 마무리 후 특검법 발의</t>
+          <t>세종시의회 경제문화위원회에서 농지 전수조사로 인한 선의의 피해자 구제 방안 및 보호 대책 마련 촉구</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>민주당은 윤석열 정권의 정치검찰 조작기소 의혹 사건 진상규명 국정조사를 마친 직후, 책임 규명과 피해 구제를 위한 '조작기소 특검법'을 발의했다. 이 특검법은 공소취소권을 포함하며, 다음 달 8일까지인 특위 활동을 앞당겨 처리할 예정이다.</t>
+          <t>세종시의회 경제문화위원회가 농지 전수조사로 인해 고령 농민들의 생계형 토지 거래가 제약될 수 있음을 지적하며, 선의의 피해자를 위한 구제 방안과 보호 대책 마련을 촉구했습니다. 이는 공공 정책으로 인한 잠재적 피해 발생 가능성을 다루고 있으며, 다수의 고령 농민이 영향을 받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 국가기관), 적합 조건 5(증거 확보 가능성 - 국정조사 결과), 적합 조건 6(공적 절차 진행 중 - 국정조사 및 특검법 발의)에 해당한다. 그러나 기사 본문만으로는 '조작기소 의혹'의 구체적인 내용과 피해자 및 피해 규모가 명확하지 않아 추가적인 사실관계 확인이 필요하다.</t>
+          <t>농지 전수조사로 인해 고령 농민들의 생계형 토지 거래가 제약될 수 있어 다수의 피해자가 발생할 가능성이 있으며(집단적 피해), 상대방은 공공기관인 세종시로 자력이 충분합니다. 또한, 세종시의회에서 관련 대책 마련을 촉구하는 공적 절차가 진행 중입니다. 다만, 상대방의 책임이 명확한 법적 위반 행위라기보다는 정책의 부작용에 가까워 소송의 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고령 농민 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>민주당, '공소취소권' 가진 무소불위 특검 띄운다… 지선 전 특검법 처...</t>
+          <t>세종시의회 경제문화위, 하반기 점검... 상권·농가·관광 대책 촉구</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026043018090000290?did=NA</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=437467</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-16 00:17:25.389512+00:00</t>
+          <t>2026-07-23 07:02:34.098831+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>대한민국 (보건복지부)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>1심 판결 선고 완료, 항소심 선고 5월 14일 예정</t>
+          <t>1심 판결 선고 후 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>의대 증원 반대 집단행동과 관련하여 김택우 의협회장의 면허 자격정지 처분 취소 소송과 전공의들의 집단행동 금지명령 취소 소송의 항소심 선고가 5월 14일 예정되어 있습니다. 1심에서 김 회장은 승소했으나 전공의들은 패소했으며, 감사원 감사 결과가 1심 판결의 근거에 영향을 미칠지 주목됩니다. 이번 재판은 국가의 행정권한 행사가 특정 직역의 기본권을 어디까지 제한할 수 있는지를 가늠하는 이정표가 될 전망입니다.</t>
+          <t>보령은 자사 의약품 '카나브' 관련 약가 인하 처분에 대한 취소소송을 진행 중이며, 이미 1심 판결이 선고된 상태입니다. 이 소송은 보령의 올해 실적에 영향을 미칠 주요 변수로 언급되었습니다. 정부기관을 상대로 한 행정소송으로, 보령은 약가 인하 처분의 취소를 구하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(대한민국 정부)의 자력이 충분하고(적합 조건 2), 감사원 감사 결과 등 공적 증거가 존재하며(적합 조건 5), 의협회장 및 다수의 전공의가 관련된 집단적 성격의 사건입니다(적합 조건 3). 또한, 감사원 감사라는 공적 절차가 진행되었습니다(적합 조건 6). 그러나 직접적인 금전적 손해배상보다는 행정처분 취소가 주된 쟁점이라는 점에서 소송금융의 일반적인 투자 대상과는 차이가 있습니다.</t>
+          <t>상대방(정부기관)의 자력이 충분하고(적합 조건 2), 약가 인하로 인한 보령의 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 행정소송의 특성상 증거 확보가 용이합니다(적합 조건 5). 하지만 집단적 피해가 아닌 단일 기업의 소송이며(적합 조건 3 불충족), 상대방의 책임 명확성은 법리적 다툼의 영역입니다(적합 조건 1 불명확). 이미 1심 판결이 나온 상태로 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>의협회장 1인 및 사직 전공의 다수</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>의대증원 반대 앞장선 의협회장, 면허취소 항소심 쟁점은?</t>
+          <t>보령, 카나브젯 급여 출시·항암제 CDMO 첫 출하…김정균 대표 성장 전략...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>doctorsnews.co.kr</t>
+          <t>socialvalue.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164210</t>
+          <t>https://www.socialvalue.kr/news/view/1065590417402834</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-05-10 03:33:39.802607+00:00</t>
+          <t>2026-07-16 11:11:47.703317+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>기자 취재를 통해 사회주택 재정난 및 서울시 관리 감독 부실 확인 중</t>
+          <t>법무부 검찰인권존중미래위원회 진상조사단 활동 중, 수사 기록 확보 논란</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기자가 발품을 팔아 취재한 결과, '청년친화도시'의 일환인 사회주택이 재정난에 허덕이고 있으며 이를 관리 감독해야 할 서울시의 책임이 언급되었습니다. 이 기사는 사회주택 문제의 심각성과 피해자들의 상황을 조명하고 있습니다.</t>
+          <t>서울중앙지검이 법무부 검찰인권존중미래위원회 진상조사단에 대장동, 위례신도시 등 주요 사건의 수사 기록을 제공하기로 결정했다. 조사단은 검찰의 수사권 남용 의혹을 조사 중이며, 기록 확보의 적법성을 둘러싼 논란이 계속되고 있다. 현재 진행 중인 재판에 영향을 미칠 수 있다는 우려도 제기된다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>서울시가 관리 감독 주체로 언급되어 상대방의 자력이 충분하며 (적합 조건 2), '청년친화도시의 배신'이라는 제목과 '피해자를 수소문하고'라는 내용으로 보아 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, 서울시의 책임 명확성이나 구체적인 피해 규모는 추가 정보가 필요합니다.</t>
+          <t>법무부 산하 진상조사단이 검찰의 수사권 남용 의혹을 조사하기 위해 대장동 등 주요 사건의 수사 기록을 확보 중. 이는 공적 절차 진행 중(6)이며, 증거 확보 가능성(5)이 높음. 조사 결과에 따라 국가 또는 관련 공무원을 상대로 한 손해배상 청구 가능성이 있으며, 상대방(국가)의 자력은 충분(2)함. 다만, 현재 기사는 기록 확보 절차에 대한 논란에 초점을 맞추고 있어 직접적인 피해자나 피해 규모가 명확히 드러나지 않음.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>발로 뛰며 기록한 ‘청년친화도시’의 배신 [시사IN 대학기자상]</t>
+          <t>[단독]재판 진행중에…중앙지검, 대장동 자료 진상조사단 준다</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57730</t>
+          <t>https://www.donga.com/news/Society/article/all/20260710/134275126/1</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-05-02 07:00:09.528578+00:00</t>
+          <t>2026-07-12 07:00:49.375554+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>정부/공공기관</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>약가인하 취소소송 및 집행정지 진행 중, 법원 집행정지 인용</t>
+          <t>손해배상 소송 파기환송심에서 검찰 불법행위 인정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>보령 등 제약사들이 카나브, 라코르 등 11개 품목의 약가인하 처분에 불복하여 정부를 상대로 취소소송을 제기하고 집행정지를 신청했다. 법원이 집행정지를 인용하면서 약가인하는 일시적으로 중단되었으며, 소송은 1년 가까이 진행 중이다.</t>
+          <t>강기훈 유서대필 조작 사건의 피해자 강기훈씨가 국가를 상대로 낸 손해배상 소송 파기환송심에서 검찰의 불법행위가 인정되었다. 서울고등법원은 이 사건에서 검찰의 불법행위를 인정하는 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분 - 정부/공공기관), 적합 조건 4 (피해 규모 큼 - 11개 품목 약가 인하로 인한 제약사 손실), 적합 조건 6 (공적 절차 진행 중 - 약가인하 취소소송 진행 중). 제약사들이 제기한 집행정지 신청이 법원에서 인용된 점은 소송의 승소 가능성을 높이는 요소로 판단됩니다.</t>
+          <t>국가(검찰)의 불법행위가 법원에서 인정되어 상대방 책임이 명확하고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 또한 법원의 판단으로 증거가 명확합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개인 소송이며, 기사 본문에서 피해 금액이 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수 제약사</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>카나브·라코르 약가소송 또 연장… 선고 후 1개월 기존가 유지</t>
+          <t>조선일보  6억 받는 이들의 파업위협, 끝 아냐  한겨레·경향  초과이익...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kpanews.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=532897</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=334611</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-25 07:00:40.105477+00:00</t>
+          <t>2026-07-11 00:00:44.313272+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>대한야구소프트볼협회, 대한체육회</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>미국 국방부와 접촉 중, 소송 제기 검토 단계</t>
+          <t>대한체육회 스포츠공정위원회 재심 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>CATL은 미국 정부의 '중국 군사기업' 지정 해제를 위해 미국 국방부와 접촉하고 소송을 검토 중이다. 샤오미 등 다른 중국 기업들이 유사 소송을 통해 지정 취소 판단을 받아낸 전례가 있어 CATL도 이를 통해 사업적 불이익을 해소하려 한다.</t>
+          <t>서울 배재고 야구부가 5·18 민주화운동 조롱 응원 구호로 대한야구소프트볼협회로부터 6개월 출전 정지 등 중징계를 받았습니다. 이에 배재고는 대한체육회 스포츠공정위원회에 재심을 청구했으며, 광주제일고도 선처를 요청했습니다. 이번 징계는 3학년 선수들의 대학 진학 및 프로 진출 기회를 박탈할 수 있어 사회적 파장이 큽니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 5(유사 소송 승소 전례), 6(공적 절차 진행 중)에 해당합니다. 다만, 일반적인 피해자 손해배상 소송이 아닌 기업의 행정처분 취소 소송 성격이 강하여, 소송금융의 수익 모델 적용 방식에 대한 추가 검토가 필요합니다.</t>
+          <t>대한야구소프트볼협회의 징계 결정이 명확하며 (상대방 책임 명확), 대한체육회 재심 절차가 진행 중임 (공적 절차 진행 중). 야구부 전체, 특히 3학년 선수들의 대학 진학 및 프로 진출 기회가 박탈될 수 있어 피해 규모가 매우 크고 (피해 규모 큼, 집단적 피해), 증거 확보도 가능함. 다만, 직접적인 금전적 손해배상 청구보다는 징계 감경/취소가 주된 목표이므로 소송금융의 전통적인 투자 모델과는 다소 차이가 있어 Medium으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1 (CATL)</t>
+          <t>야구부 선수 다수, 특히 3학년 선수들</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>CATL, 美 '중국 군사기업' 지정 해제 나서…국방부 접촉·소송 검토</t>
+          <t>[지역교육브리핑] 배재고, '6개월 징계' 재심…광주일고  선처</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>news.ebs.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=130952</t>
+          <t>http://news.ebs.co.kr/ebsnews/allView/60744982/N</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-18 07:02:54.214634+00:00</t>
+          <t>2026-07-10 07:02:24.725699+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>금융정보분석원 (FIU)</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>행정소송 1심 진행 중</t>
+          <t>미국 국방부의 국가안보 공급망 위험 기업 지정에 대한 불복 소송</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>두나무가 금융정보분석원(FIU)으로부터 받은 '영업 일부정지 3개월' 처분에 불복하여 행정소송을 제기했습니다. 두나무는 법 위반 여부에 대한 해석상 차이와 제재의 과도함을 주장하며 집행정지 신청과 함께 본안 소송을 진행 중입니다.</t>
+          <t>AI 기업 앤트로픽이 미국 국방부가 자사를 국가안보 공급망 위험 기업으로 지정한 것에 반발하여 소송을 제기했습니다. 이 소송은 국방부의 지정 행위에 대한 불복이며, 앤트로픽은 구글 AI 연구 조직 출신 공동 창업자가 있는 AI 기업입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력: FIU는 정부 기관), 적합 조건 4(피해 규모: 두나무의 영업 일부정지 3개월은 상당한 사업적 손실을 야기할 수 있음), 적합 조건 5(증거: 행정처분 관련 기록 및 법리적 주장이 존재)에 해당합니다. 그러나 집단적 피해가 아니며, 상대방 책임의 명확성보다는 법리 해석에 대한 다툼이므로 High 등급에는 미치지 못합니다.</t>
+          <t>미국 국방부라는 공공기관이 상대방이므로 자력이 충분하며(적합 조건 2), 국방부의 지정 행위 및 관련 문서들이 증거로 활용될 수 있습니다(적합 조건 5). 다만, 기사 내용이 매우 간략하여 피해 규모나 승소 가능성에 대한 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1 (두나무)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[출근길 브리핑-4월 10일] 이창용 총재 주재 '마지막 금통위'·국회 본회...</t>
+          <t>레오 14세, 첫 회칙서 AI 정조준…노동·정의·전쟁 메시지 낸다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=837270</t>
+          <t>https://news.jtbc.co.kr/article/NB12298839?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-12 07:03:00.754689+00:00</t>
+          <t>2026-07-09 07:01:25.595884+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>미국 행정부</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>취소소송에서 1,297명 중 3명만 원고로 인정받음</t>
+          <t>비밀유지협약 초안 의견수렴 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>보건의료 분야 AI 전환과 관련하여 '영향받는 사람'의 권리 문제를 제기하는 논평. 과거 취소소송에서 1,297명의 소송인단 중 단 3명만이 원고로 인정받았으나, 이는 피해가 없다는 의미는 아니라고 지적하며 법률상 이익 판단의 한계를 언급. AI 전환으로 인한 집단적 피해에 대한 새로운 법적 접근의 필요성을 시사.</t>
+          <t>미국 행정부가 연방 공무원을 대상으로 비밀유지협약(NDA) 체결 확대를 추진하고 있다. 이는 정부 내부 정보 유출 방지를 목적으로 하지만, 공무원의 언론 제보 및 내부고발을 위축시킬 수 있다는 우려가 제기된다. 미 인사관리처(OPM)는 NDA 초안을 공개하고 의견수렴에 들어갔으며, 위반 시 정부가 법적 대응에 나설 수 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건: 1,297명의 소송인단이 언급되어 집단적 피해 가능성이 높음. 부적합 조건: 특정 취소소송에서 대부분의 소송인단이 원고로 인정받지 못해 법률상 이익 확보에 어려움이 있었음. 상대방 및 구체적인 피해 내용이 불분명하여 추가적인 법적 검토가 필요함.</t>
+          <t>미국 정부가 연방 공무원을 대상으로 비밀유지협약(NDA) 체결을 확대 추진하는 사안으로, 상대방(미국 행정부)의 자력이 충분하고(적합 조건 2), 대상이 연방 공무원 전체로 집단적 피해 가능성이 높으며(적합 조건 3), NDA 초안이라는 명확한 증거가 존재합니다(적합 조건 5). 그러나 현재는 정책 추진 단계로 실제 피해 발생 여부 및 규모가 불확실하며, 피해가 주로 언론 제보 및 내부고발 위축이라는 비금전적 손해에 해당하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1,297명</t>
+          <t>연방 공무원 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[시민건강논평] 보건의료 등 AI 전환, '영향받는 사람'의 권리를 묻다</t>
+          <t>美정부, 연방공무원 비밀유지협약 추진… 언론 유출 차단 우려</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=234374</t>
+          <t>https://view.asiae.co.kr/article/2026052706564732185</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-06 00:44:02.036849+00:00</t>
+          <t>2026-07-05 07:07:28.009329+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>국가기관</t>
+          <t>구미시</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>서울행정법원에 행정처분 취소 소송 진행 중</t>
+          <t>1심 원고 일부 승소 후 항소 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>마키나락스는 2019년 국가연구개발과제 수행 중 시험성적서 지연 제출로 인해 1년 참여 제한 처분과 약 1억9400만 원의 제재부과금을 받았습니다. 현재 이 처분에 대해 서울행정법원에 취소 소송을 진행 중이며, 이는 행정처분의 위법성을 다투는 사건입니다.</t>
+          <t>가수 이승환이 구미시의 콘서트 대관 취소에 대해 구미시와 김장호 시장을 상대로 제기한 손해배상 소송에서 1심 원고 일부 승소 판결을 받았다. 이승환 측은 김 시장의 사과가 없어 항소 의사를 밝혔으며, 소송대리인을 늘려 강경 대응할 예정이다. 이 사건은 지자체의 부당한 권력 남용에 대한 판례를 남기고자 하는 목적도 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(국가기관)의 자력이 충분하고(적합 조건 2), 제재부과금 약 1억9400만 원으로 피해 규모가 크며(적합 조건 4), 행정처분 기록 등 객관적 증거가 존재합니다(적합 조건 5). 다만, 행정처분의 위법성 여부가 쟁점이므로 상대방 책임이 명확하다고 단정하기는 어렵습니다.</t>
+          <t>상대방인 구미시(공공기관)의 자력이 충분하고(조건 2), 1심에서 구미시의 배상 책임이 인정되어 상대방 책임이 비교적 명확하다(조건 1). 이미 1심 판결이 나온 상태로 증거 확보도 용이하다(조건 5). 그러나 집단적 피해가 아니며(조건 3), 피해 규모가 수억 원 이상인지 불확실하여 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>약 1억9400만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (이승환 및 소속사)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[AI 클로즈업] 올해 첫 AI 상장 마키나락스… 국방·제조 AX 정조준</t>
+          <t>이승환, ‘대관 취소’ 구미 시장에 항소…“무도한 권력 남용, 멈춰 세...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026040316450381136</t>
+          <t>https://biz.heraldcorp.com/article/10738289?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-06 00:41:47.822271+00:00</t>
+          <t>2026-07-04 23:42:12.882001+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>광주출입국외국인사무소</t>
+          <t>A군</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>체류허가 취소 및 출국명령 취소 행정소송</t>
+          <t>경찰 수사 및 손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>중국 국적 호남대 편입생 5명이 허위 학력 적발로 인한 체류허가 취소 및 출국명령에 불복하여 광주출입국외국인사무소를 상대로 행정소송을 제기했습니다. 이들은 출국명령이 부당하다고 주장하며 취소를 요구하고 있습니다.</t>
+          <t>10대 A군이 인천교통공사에 폭탄 설치 허위 신고를 하여 공사 직원 대피 및 경찰 행정력 낭비가 발생했습니다. 경찰은 A군을 공중협박 및 위계에 의한 공무집행방해 혐의로 불구속 입건하고, 형사 처분과 별개로 손해배상 소송 제기를 검토 중입니다. A군은 정신질환으로 병원에 입원 중이었으며, 장난으로 신고했다고 진술했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(광주출입국외국인사무소)은 공공기관으로 자력이 충분하며, 출국명령이라는 공적 절차가 선행되었습니다. 그러나 피해자 수가 5명으로 집단적 피해로 보기 어렵고, 상대방의 책임이 명확하다고 단정하기 어렵습니다.</t>
+          <t>A군의 허위 신고 사실과 증거가 명확하고(적합 조건 1, 5), 경찰 수사가 진행 중인 점(적합 조건 6)은 소송금융 적합 조건에 해당합니다. 그러나 A군이 미성년자이고 정신질환을 앓고 있어 자력 부족이 예상되며(적합 조건 2 불충족), 피해 규모가 크지 않고 집단적 피해로 보기 어려워(적합 조건 3, 4 불충족) 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>허위학력 적발 유학생들  출국명령 부당</t>
+          <t>인천교통공사 폭탄 협박 10대…경찰, 손해배상 소송 검토</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=906442</t>
+          <t>http://www.yonhapnewstv.co.kr/news/AKR20260514085343b6K</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 12:48:49.250520+00:00</t>
+          <t>2026-07-04 12:13:59.556683+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>광주출입국외국인사무소</t>
+          <t>대한민국 법무부 / LA총영사관</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>행정소송 제기</t>
+          <t>사증발급거부처분 취소소송 항소심 진행 중, 법무부의 입국금지 유지 및 법적 근거 명확화 방침 발표</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>중국 국적 유학생 5명이 광주출입국외국인사무소의 체류허가 취소 및 출국명령 처분이 부당하다며 행정소송을 제기했습니다. 이들은 해외 대학 편입생으로, '가짜 졸업장' 파문과 관련하여 처분을 받은 것으로 보이며, 현재 법조계에서 소송이 진행 중입니다.</t>
+          <t>가수 유승준(스티브 유)이 병역 기피로 인한 한국 입국 금지 처분에 대해 세 번째 사증발급거부처분 취소소송 항소심을 진행 중입니다. 법무부는 최근 병역 면탈자의 입국 금지 근거를 명확히 하겠다는 방침을 재확인하며 유승준의 입국 금지 결정을 유지하겠다는 입장을 밝혔습니다. 유승준은 이에 대해 간접적으로 심경을 고백했습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방이 공공기관(광주출입국외국인사무소)으로 자력이 충분하며, 이미 출입국관리사무소의 행정처분(체류허가 취소 및 출국명령)이라는 공적 절차가 진행된 사건입니다. 다만, 피해자 수가 5명으로 집단성이 낮고, 피해 금액이 명확히 특정되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>상대방인 대한민국 법무부 및 LA총영사관은 자력이 충분하며(적합 조건 2), 사증발급거부처분 취소소송의 진행 경과 및 법무부의 입장 발표 등 관련 증거가 명확합니다(적합 조건 5). 또한 법무부의 입국금지 유지 방침 발표 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 이는 단일 개인의 행정소송이며, 집단적 피해나 명확한 금전적 피해 규모가 특정되지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>낙인찍힐 수 없어 …중국인 유학생 '가짜 졸업장' 파문</t>
+          <t>유승준, 법무부 '스티브유 입국금지법' 간접 심경?  힘들 때 한번더 버티...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505940&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sportschosun.com/entertainment/2026-05-28/202605280100168270011271</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-05 12:46:37.555502+00:00</t>
+          <t>2026-06-30 07:02:18.583952+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>부산광역시</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>법인세 부과 취소 소송 1심 선고 예정</t>
+          <t>부산지법 제1-1행정부 원고 승소 판결</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>넷플릭스 코리아가 780억 원 규모의 법인세 부과 취소 소송을 진행 중이며, 1심 선고를 앞두고 있습니다. 이는 정부의 법인세 부과 처분에 대한 정당성을 다투는 행정 소송입니다.</t>
+          <t>대한불교조계종 마하사가 황령산 전망대 조성사업을 위한 사찰림 토지 수용 재결을 취소해달라며 제기한 소송에서 부산지법이 마하사의 손을 들어줬습니다. 재판부는 해당 토지가 법률상 문제가 있다고 판단하여 원고 승소 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>넷플릭스 코리아가 대한민국(국세청)을 상대로 780억 원 규모의 법인세 부과 취소 소송을 진행 중인 사건입니다. 상대방인 정부의 자력이 충분하고(적합 조건 2), 소송 금액이 780억 원으로 매우 커서(적합 조건 4) 투자 매력이 있습니다. 또한, 세무 자료 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 일반적인 손해배상 사건이 아닌 조세 행정 소송으로, '상대방 책임이 명확함' 조건에 직접적으로 부합한다고 보기는 어렵습니다.</t>
+          <t>부산지법에서 마하사 승소 판결이 나 상대방 책임이 명확하며(적합 조건 1), 소송 상대방이 공공기관(부산광역시 추정)으로 자력이 충분합니다(적합 조건 2). 이미 법원에서 원고 승소 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 사찰의 행정소송이며, 직접적인 금전적 피해 규모가 명시되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>780억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1개 사찰</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>尹 '체포방해'·김건희 통일교 청탁 2심 마무리… 넷플릭스 780억 조세소...</t>
+          <t>법원  마하사 사찰림 수용 취소 ..황령산 전망대 제동</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040511420000339?did=NA</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=285364</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-05 12:34:09.867376+00:00</t>
+          <t>2026-06-28 11:56:21.717132+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>이민자 구금시설 전환을 위한 창고 구매에 대한 전면 재검토 진행 중</t>
+          <t>FIU 영업정지 처분에 대한 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>이민자 구금시설로 전환될 예정이었던 창고 구매에 대해 전면적인 재검토가 진행되고 있습니다. 이는 이민자 인권 및 공공 정책과 관련된 사안으로, 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>가상자산거래소 빗썸이 금융정보분석원(FIU)으로부터 KYC(고객확인) 의무 위반을 이유로 일부 영업정지 처분을 받았으며, 이에 대한 행정소송이 진행 중입니다. 빗썸은 IPO를 추진하는 등 자력이 충분한 기업으로 판단됩니다. 다만, 기사 내용만으로는 해당 위반으로 인한 직접적인 피해자나 피해 규모는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>정부/공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 이민자 구금시설 전환을 위한 창고 구매에 대한 '전면 재검토'가 진행 중이므로 공적 절차가 진행 중인 사건(적합 조건 6)으로 볼 수 있습니다. 다만, 기사 본문이 없어 구체적인 피해 규모나 집단적 피해 여부, 상대방 책임의 명확성 등을 파악하기 어렵습니다.</t>
+          <t>FIU의 영업정지 처분으로 상대방(빗썸)의 책임이 일정 부분 인정되었고, 빗썸은 충분한 자력을 가진 기업입니다. 또한 FIU의 제재라는 공적 절차가 진행되었고, 이는 객관적 증거가 될 수 있습니다. 다만, 기사에서 직접적인 다수 피해자나 구체적인 피해 규모가 확인되지 않아 집단소송 가능성 및 피해 규모가 불확실합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>이민자 구금시설 전환 창고구매 전면 재검토</t>
+          <t>[가상자산거래소 점검] 빗썸, 실적 회복 속 내부통제 정비 '과제'</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607787</t>
+          <t>https://www.fetv.co.kr/news/articleView.html?idxno=302193</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-04 00:35:20.932775+00:00</t>
+          <t>2026-06-13 01:00:45.044643+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>네바다 주 정부</t>
+          <t>금융정보분석원 (FIU)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>공공 자금 사용에 대한 반대 소송 제기</t>
+          <t>금융정보분석원(FIU)의 제재에 대해 빗썸이 제기한 집행정지 신청이 인용되어 본안 소송이 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>네바다주의 한 교사 단체가 주 정부의 공공 자금 건설 프로젝트 사용에 반대하며 소송을 제기했습니다. 이들은 네바다주의 교육 수준이 낮으므로 세금을 교육에 우선 사용해야 한다고 주장합니다. 현재 소송이 진행 중입니다.</t>
+          <t>빗썸이 특정금융정보법 위반으로 금융정보분석원(FIU)으로부터 368억 원의 과태료와 6개월 부분 영업정지 제재를 받았다. 서울행정법원은 빗썸의 집행정지 신청을 받아들여 본안 판결 전까지 제재 효력을 정지시켰으며, 현재 본안 소송이 진행 중이다. 이로 인해 빗썸은 소송 기간 동안 기존 영업을 계속할 수 있게 되었다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(네바다 주 정부)의 자력이 충분하고(적합 조건 2), 교사 단체가 공공 자금 사용에 대한 문제를 제기하는 집단적 성격의 소송(적합 조건 3)이며, 공공 자금 사용 내역 등 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 소송의 직접적인 금전적 피해 규모나 원고의 회복 가능 금액이 명확히 제시되지 않아 투자 수익성 판단에 추가 정보가 필요합니다.</t>
+          <t>상대방인 금융정보분석원(FIU)은 공공기관으로 자력이 충분하며(적합 조건 2), 빗썸에 부과된 368억 원의 과태료와 영업정지 제재는 상당한 피해 규모를 야기함(적합 조건 4). 또한 FIU의 행정처분 및 법원의 집행정지 결정으로 공적 절차가 진행 중임(적합 조건 6). 그러나 이는 기업이 행정처분의 적법성을 다투는 소송으로, 일반적인 다수 피해자가 손해배상을 청구하는 소송과는 성격이 달라 소송금융 투자 대상으로서의 적합도가 다소 낮음.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>368억 원 (과태료) 및 영업정지로 인한 손실 (미상)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (빗썸)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>라스베이거스 ‘스포츠 잭팟’</t>
+          <t>[자정 뉴스브리핑] 비트코인(BTC) 7만8천달러 돌파 外</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/04/04/GWXHG2AQZVAD3JME3NMTMI3T2Y/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.tokenpost.kr/news/briefing/355510</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-04 00:34:47.557758+00:00</t>
+          <t>2026-06-12 05:35:30.301221+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>세관</t>
+          <t>한국자산관리공사 (캠코)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>미국 법정에서 예술품 인정 여부 판단 진행 중</t>
+          <t>행정소송 2심 판결 선고 (부산 동구 승소)</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>한 개인이 '수백억 원대' 예술품에 대한 세금 문제로 세관에 소송을 제기했다. 이 사건은 미국 법정에서 '무엇이 예술인가'를 판단하는 법리적 쟁점을 다루고 있다.</t>
+          <t>부산 동구가 캠코 소유 부지에 공원을 조성한 후 9년 만에 캠코가 변상금을 부과하며 공방이 시작되었습니다. 동구는 이에 반발하여 행정소송을 제기했고, 2심에서 원심을 뒤집고 동구 승소 판결을 받았습니다. 현재 캠코의 상고 여부에 따라 소송이 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (세관), 피해 규모가 큼 (수백억 원대 작품에 대한 세금 문제). 부적합 조건 없음. 다만, 집단적 피해가 아닌 개별 소송이며, 예술품의 정의라는 법리적 쟁점이 주요하므로 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방인 캠코는 공공기관으로 자력이 충분합니다 (적합 조건 2). 현재 행정소송 2심에서 부산 동구가 승소하여 법적 근거가 강화되었으나, 캠코의 상고 가능성이 있어 소송이 지속될 수 있습니다. 다만, 집단적 피해나 명확한 피해 금액이 특정되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>수백억 원대 세금 관련</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>뭐 이렇게 생겼냐 ...'수백억 작품', 세금 폭탄 맞은 사연이 [성수영의...</t>
+          <t>식재 허락돼 공원 만들었더니…부산 동구·캠코 무단점유 공방</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604036746i</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260521.22006005415</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-04 00:32:06.161719+00:00</t>
+          <t>2026-06-05 22:00:29.694338+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>국회 국정조사특별위원회</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>국회 국정조사특별위원회 진행 중</t>
+          <t>검찰 내부 인력난 및 사건 적체 심화, 사표 수리 지연 등 조직 동요</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>박상용 검사가 국회 국정조사특별위원회에 소명 기회를 요구하며 형사소송법 및 국회 증언·감정법 조항을 언급했습니다. 이는 국회의 법률 준수 여부에 대한 논란을 제기하는 상황으로 보이며, 현재 국조특위가 진행 중인 공적 절차 단계입니다.</t>
+          <t>검찰 조직 전반의 심각한 인력난과 사기 저하로 인해 사건 적체가 극심하며, 일부 지청에서는 지청장까지 미제 사건 처리에 투입되는 상황. 이로 인해 형사사건 처리 지연이 발생하여 국민들의 증거 확보 및 진술 신빙성 유지에 어려움이 생기고 피해자 보호와 권리 구제에 차질이 불가피하다는 우려가 제기됨. 검사들의 대규모 이탈도 가속화되고 있음.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>국회라는 공공기관이 상대방이므로 자력이 충분하며 (적합 조건 2), 국정조사특별위원회가 진행 중이므로 공적 절차가 진행되고 있습니다 (적합 조건 6). 그러나 기사 내용만으로는 구체적인 피해 내용이나 규모, 집단성 여부가 불분명하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>검찰 조직의 심각한 인력난과 사건 적체로 인해 다수의 형사사건 피해자들이 권리 구제에 차질을 겪을 수 있는 집단적 피해 가능성이 높음 (적합 조건 3, 4). 인력 현황 및 사건 처리량 등 객관적 증거가 명확하며 (적합 조건 5), 상대방인 국가의 자력은 충분함 (적합 조건 2). 다만, 시스템적 문제로 인한 책임 소재가 복잡하고, 직접적인 손해배상 청구의 법리 구성이 어려울 수 있음.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>왜 국회가 법을 안 지킵니까?  박상용 검사 소명기회 요구에 국조특위...</t>
+          <t>지청장까지 사건 투입, 사표 처리도 밀려…땅에 떨어진 檢사기</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=118089</t>
+          <t>https://www.sedaily.com/article/20047444?ref=naver</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 13:07:08.426320+00:00</t>
+          <t>2026-05-30 08:23:06.583373+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>부산시교육청</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>국가배상청구 및 행정소송 예정</t>
+          <t>정부의 스타벅스 구매 내역 색출 지시 및 불매 운동 촉구</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>정근 전 정선학원 이사장 측이 부산교육청에 150억 원 반환을 요구하며, 요구가 관철되지 않을 경우 국가배상청구 및 행정소송 등 모든 법적 수단을 동원하겠다고 밝혔다. 이는 정선학원과 부산교육청 간의 갈등이 심화되는 양상으로, 부산교육청이 설립자 측의 복귀 수순을 밟는 과정에서 발생한 것으로 보인다.</t>
+          <t>나경원 의원이 스타벅스 5·18 프로모션 문구 논란에 대한 정부의 대응을 '국가 권력의 마녀사냥'으로 비판했습니다. 대통령부터 법무부까지 총동원되어 스타벅스 구매 내역을 색출하고 불매를 선언하는 등 과도한 압박을 가하고 있다고 주장했습니다. 스타벅스는 이미 사과 및 사장 경질로 책임을 다했으므로, 이후 평가는 시장에 맡겨야 한다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방이 공공기관인 부산교육청으로 자력이 충분하며, 요구하는 피해 금액이 150억 원으로 매우 크다. 그러나 기사 내용만으로는 부산교육청의 책임이 명확히 드러나지 않으며, 집단적 피해가 아닌 특정 개인/기관의 요구로 보인다. 현재는 소송을 예고하는 단계이다.</t>
+          <t>정부라는 충분한 자력을 가진 상대방이 특정되었고 (조건 2), 정부의 공적 조치(법무부의 구매 내역 색출 지시)가 진행 중이며 (조건 6) 관련 증거 확보가 용이합니다 (조건 5). 그러나 피해 주체가 스타벅스 단일 기업으로 집단적 피해로 보기 어렵고 (조건 3), 구체적인 피해 규모가 명시되지 않았습니다 (조건 4).</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>150억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>정선학원 커지는 갈등…정근 전 이사장, 부산교육청에 150억 반환 요구</t>
+          <t>나경원 “스타벅스 논란에 국가권력 총동원…마녀사냥 멈춰야”</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6124044</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=06087686645451544</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-03 00:48:22.037340+00:00</t>
+          <t>2026-05-26 07:03:02.396376+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>속초시</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>가처분 신청 및 정지 처분, 행정소송 진행 중</t>
+          <t>파기환송심 일부 승소</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>대포항 마리나 시설과 관련하여 '시 마스터'가 속초시를 상대로 가처분 신청 및 정지 처분을 내리고 행정소송을 제기한 사건이다. 속초시의 행정 허가에 대한 법적 다툼이 진행 중이다.</t>
+          <t>1991년 '유서대필 조작 사건'의 피해자인 강기훈씨가 국가를 상대로 낸 손해배상청구 소송 파기환송심에서 일부 승소했다. 법원은 위법한 피의자 조사, 변호인 접견교통권 침해, 피의사실 공표 등에 따른 국가의 추가 배상 책임을 인정하며 검찰의 사건 조작에 대한 국가의 책임을 다시 한번 확인했다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (속초시). 이미 행정소송 및 가처분 신청 등 법적 절차가 진행 중인 사건으로, 부적합 조건에 해당하지 않음. 다만, 기사 내용이 매우 제한적이어서 피해 규모, 상대방 책임의 명확성, 증거 유무 등 추가적인 적합 조건 판단이 어려움.</t>
+          <t>상대방 책임 명확(검찰의 사건 조작), 상대방 자력 충분(국가), 증거 명확(법원 판결)의 적합 조건에 해당합니다. 그러나 이미 파기환송심 판결이 나온 상태로 신규 소송 발굴보다는 기존 소송의 후속 절차에 가깝고, 집단적 피해가 아닌 개인 사건이라는 점에서 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[단독]대포항 마리나, 속초 행정이 덮어버린 국가 허가</t>
+          <t>법원, '유서대필 조작' 강기훈 추가 배상금 인정…검찰 사건 조작 책임...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1197500</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052116060000983?did=NA</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-03 00:44:31.236526+00:00</t>
+          <t>2026-05-24 07:00:22.970792+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>사천시</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>시민단체 고발, 수사 촉구</t>
+          <t>연방법원 1심 원고 승소 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>사천시의 우인수산 냉동창고 부지 매입을 두고 시민단체가 '고가 매입', '혈세 낭비' 등의 의혹을 제기하며 사천시장과 관계 공무원 등을 고발했다. 사천시는 적법한 절차에 따라 진행된 사업임을 강조하며 반박 기자회견을 열고 언론에 대한 법적 대응을 예고했다. 6·3 지방선거를 앞두고 정치적 쟁점으로 확산되는 양상이다.</t>
+          <t>도널드 트럼프 전 대통령이 추진하는 백악관 연회장 건설 계획에 대해 국가역사보존협회(NTHP)가 역사적 가치 훼손을 이유로 소송을 제기했다. 연방법원 1심에서 NTHP가 승소하여 공사 중단 명령이 내려졌으며, 현재 항소심이 진행 중이다. 법무부는 총격 사건을 이유로 공사 중단 명령 해제를 요청했다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(사천시)의 자력은 충분하나, 책임의 명확성이 부족하고 구체적인 피해 규모가 불분명합니다. 시민단체 고발로 수사 절차가 진행될 예정이므로 공적 절차가 진행 중인 점은 긍정적입니다. 다만, 정치적 공방의 성격이 강해 소송의 본질적 쟁점 외 요소가 개입될 가능성이 있습니다.</t>
+          <t>상대방에게 자력이 충분함 (미국 정부), 상대방 책임이 비교적 명확함 (연방법원 1심 원고 승소), 증거 확보 가능성 높음 (역사적 가치 문서화) 등의 적합 조건에 해당합니다. 그러나 집단적 피해나 금전적 피해 규모가 명확하지 않아 소송금융 투자 대상으로서의 매력이 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>우인수산 매입 논란 '선거 공세'로 번지나</t>
+          <t>‘만찬장 총격’ 사건 있었지만…“백악관 연회장 건설 반대 56%”</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>gnmaeil.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.gnmaeil.com/news/articleView.html?idxno=583777</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8550796&amp;ref=A</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-03 00:33:18.169586+00:00</t>
+          <t>2026-05-22 14:56:11.687729+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>소유권 이전 등기 청구 소송 및 분담금 반환 청구 병행</t>
+          <t>대법원 판결 대기 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>서울 마포구와 은평구가 은평광역자원순환센터의 소유권을 두고 갈등을 겪고 있다. 마포구는 188억 원의 건립 분담금을 냈으므로 소유권 지분 확보가 당연하다는 입장이며, 은평구는 분담금이 시설 이용 대가일 뿐 소유권과 무관하다고 주장한다. 마포구는 지난 1월 은평구를 상대로 소유권 이전 등기 청구 소송을 제기했으며, 분담금 반환 청구도 병행하고 있다.</t>
+          <t>강원랜드가 폐광기금 부과 취소 소송을 대법원에서 진행 중이며, 판결 결과에 따라 대규모 환입이 예상됩니다. 이는 강원랜드의 재무 상태에 긍정적인 영향을 미칠 수 있는 중요한 사안입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방인 은평구는 자치구로서 자력이 충분하며, 마포구의 분담금 188억 원이라는 피해 규모가 매우 크다. 서북3구 폐기물 처리 협력 체계 협약서 등 객관적 증거가 존재하여 사실관계 파악이 용이하다. 다만, 일반적인 집단 피해 사건이 아닌 자치구 간의 소유권 분쟁이라는 점에서 소송금융의 일반적인 투자 대상과는 차이가 있다.</t>
+          <t>상대방인 정부/공공기관의 자력이 충분하며(적합 조건 2), '대규모 환입' 언급으로 보아 소송 가액이 클 것으로 예상됩니다(적합 조건 4). 그러나 이미 대법원 단계에 있어 소송 진행 단계가 매우 후반이며, 일반적인 피해자 손해배상 소송과는 다른 행정소송의 성격이 강해 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>마포·은평, 폐기물 협력 체계 '잡음'…자원순환센터 소송전</t>
+          <t>강원랜드, 대규모 리노베이션·역대급 주주환원 '눈길'… 저평가 국면서...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2309262.htm</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=732256</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-03 00:31:13.248888+00:00</t>
+          <t>2026-05-22 13:53:14.618890+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>외교부</t>
+          <t>구미시</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>취소소송 및 집행정지 신청 진행 중</t>
+          <t>1심 또는 2심 승소 판결 (구체적 심급 미확인)</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>외교부가 가자지구 진입을 시도한 활동가 A 씨에게 여권 반납 명령을 내렸다. 이에 민변은 외교부의 조치가 부당한 탄압이라며 여권 반납 명령 취소소송과 집행정지 신청을 제기했다. 이 사건은 외교부의 행정처분에 대한 법적 다툼으로, 개인의 기본권 침해 여부가 쟁점이다.</t>
+          <t>가수 이승환과 소속사가 구미시의 공연 취소로 인한 손해배상 소송에서 승소하여 3500만원을 지급받게 되었습니다. 공연 예매자들 역시 각각 50만원의 위자료를 요구하며 공동 소송에 참여한 사건입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(외교부의 여권 반납 명령), 상대방에게 자력이 충분하며(공공기관), 증거 확보가 용이함(행정처분 문서). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 주로 비재산적 손해로 추정되어 소송금융 투자 매력도가 중간 수준임.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(구미시의 공연 취소), 공공기관인 상대방의 자력이 충분하며, 공연 예매자들의 공동 소송으로 집단적 피해가 존재하고, 이미 승소 판결을 받아 증거가 충분합니다. 그러나 이미 판결이 선고된 단계이며, 청구액(이승환/소속사 각 1억, 예매자 각 50만원) 대비 인정된 손해배상액(3500만원)이 낮아 추가 소송(항소/상고)을 통한 증액 가능성 및 비용 효율성을 면밀히 검토해야 합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억원 이상 (청구액)</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (공연 예매자)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>외교부  가자 진입 활동가 여권 반납 명령, 안전 위한 조치</t>
+          <t>이승환, ‘공연 취소’ 손배소 승소…“구미시, 3500만원 지급하라”</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/diplomacy/defense-diplomacy/6123876</t>
+          <t>https://www.mk.co.kr/article/12041096</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 13:07:54.892242+00:00</t>
+          <t>2026-05-22 11:21:18.639257+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>구미시</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>약물운전 단속 개정안 논의 및 과잉 단속 우려 제기</t>
+          <t>1심 원고 일부 승소 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>약물운전 단속 강화 움직임에 대해 과잉 단속으로 인한 인권 침해와 행정소송 남발 우려가 제기되었습니다. 특히 일상적인 처방약 복용자들이 선의의 피해를 입을 가능성이 있어 세심한 접근이 필요하다는 지적입니다. 아직 구체적인 피해 사례는 없으나, 정책 시행 시 다수의 피해자가 발생할 수 있습니다.</t>
+          <t>가수 이승환이 구미시의 콘서트 대관 부당 취소에 대해 구미시와 김장호 구미시장을 상대로 손해배상 소송을 제기했다. 1심에서 구미시의 배상 책임이 일부 인정되었으나, 김장호 시장의 사과가 없어 이승환 측은 항소 의사를 밝혔다. 이승환은 이번 소송을 통해 지자체의 부당한 대관 불허 및 취소 행태에 대한 판례를 남기고자 한다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 약물운전 단속 강화에 대한 사설로, 과잉 단속 시 행정소송 남발 및 인권 침해 가능성을 경고하고 있습니다. 잠재적 피고는 정부/공공기관으로 자력이 충분하며(적합 조건 2), 과잉 단속 시 처방약 복용자 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성(적합 조건 3)이 있습니다. 그러나 아직 실제 피해 발생이나 구체적인 사건이 특정되지 않았고, 증거 확보 여부도 불분명하여 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>구미시의 콘서트 대관 취소에 대한 책임이 1심에서 일부 인정되었고(적합 조건 1), 지방자치단체인 구미시는 배상 자력이 충분합니다(적합 조건 2). 관련 증거 확보도 용이합니다(적합 조건 5). 그러나 집단적 피해 사건은 아니며, 구체적인 피해 규모는 기사에서 확인되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[사설] '약물운전' 단속 당연, 선의의 피해 없게 세심해야</t>
+          <t>이승환, 결국 구미시장에 항소… 일방적 대관 불허·취소 없도록</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061310</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202605140057</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 13:07:18.985993+00:00</t>
+          <t>2026-05-18 19:21:46.233837+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>국가 책임 명문화한 과거사 보상법 발의</t>
+          <t>국정조사 마무리 후 특검법 발의</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>국민의힘 조지연 의원이 과거사 진실규명 결정 사건의 피해자와 유족에 대한 구체적인 배·보상 기준과 절차를 명시한 보상법을 발의했다. 이 법안은 국가 책임을 명문화하고 소송 없이 보상받을 길을 열고자 한다.</t>
+          <t>민주당은 윤석열 정권의 정치검찰 조작기소 의혹 사건 진상규명 국정조사를 마친 직후, 책임 규명과 피해 구제를 위한 '조작기소 특검법'을 발의했다. 이 특검법은 공소취소권을 포함하며, 다음 달 8일까지인 특위 활동을 앞당겨 처리할 예정이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당하여 소송의 법리적 타당성은 높다. 그러나 적합 조건 6(공적 절차 진행 중)에 해당하는 '과거사 보상법 발의'가 소송 없이 보상을 목표로 하므로, 소송금융 투자 기회는 불확실하다. 법안의 통과 여부 및 보상 범위에 따라 소송의 필요성이 달라질 수 있다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 국가기관), 적합 조건 5(증거 확보 가능성 - 국정조사 결과), 적합 조건 6(공적 절차 진행 중 - 국정조사 및 특검법 발의)에 해당한다. 그러나 기사 본문만으로는 '조작기소 의혹'의 구체적인 내용과 피해자 및 피해 규모가 명확하지 않아 추가적인 사실관계 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>과거사 피해자 및 유족 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>국가 책임 명문화한 과거사 보상법 발의…  소송 없이 보상 길 열린다</t>
+          <t>민주당, '공소취소권' 가진 무소불위 특검 띄운다… 지선 전 특검법 처...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068852</t>
+          <t>https://www.hankookilbo.com/news/article/A2026043018090000290?did=NA</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-02 12:19:32.096256+00:00</t>
+          <t>2026-05-16 00:17:25.389512+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>대한민국 (보건복지부)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>우선협상대상자 지위 취소 행정절차 진행 중, 행정소송 가능성</t>
+          <t>1심 판결 선고 완료, 항소심 선고 5월 14일 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>서울시가 서부선 경전철 사업 우선협상대상자인 두산건설컨소시엄에 대해 지위 취소 절차에 착수했다. 행정절차법에 따른 의견청취를 거쳐 7월 중순 최종 확정될 예정이며, 이후 신규 사업자 선정을 위한 절차가 진행될 것으로 보인다. 이는 대규모 인프라 사업 관련 행정 분쟁으로 이어질 가능성이 있다.</t>
+          <t>의대 증원 반대 집단행동과 관련하여 김택우 의협회장의 면허 자격정지 처분 취소 소송과 전공의들의 집단행동 금지명령 취소 소송의 항소심 선고가 5월 14일 예정되어 있습니다. 1심에서 김 회장은 승소했으나 전공의들은 패소했으며, 감사원 감사 결과가 1심 판결의 근거에 영향을 미칠지 주목됩니다. 이번 재판은 국가의 행정권한 행사가 특정 직역의 기본권을 어디까지 제한할 수 있는지를 가늠하는 이정표가 될 전망입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>서울시라는 공공기관이 상대방이므로 자력이 충분하며, 우선협상대상자 지위 취소라는 행정절차가 진행 중이다. 대규모 인프라 사업 관련 분쟁으로 피해 규모가 클 가능성이 높고, 행정 절차에 따른 증거 확보도 용이할 것으로 예상된다. 다만, 기사만으로는 두산건설컨소시엄의 책임 여부 및 구체적인 피해액을 파악하기 어렵다.</t>
+          <t>상대방(대한민국 정부)의 자력이 충분하고(적합 조건 2), 감사원 감사 결과 등 공적 증거가 존재하며(적합 조건 5), 의협회장 및 다수의 전공의가 관련된 집단적 성격의 사건입니다(적합 조건 3). 또한, 감사원 감사라는 공적 절차가 진행되었습니다(적합 조건 6). 그러나 직접적인 금전적 손해배상보다는 행정처분 취소가 주된 쟁점이라는 점에서 소송금융의 일반적인 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>의협회장 1인 및 사직 전공의 다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>서울시, 서부선 우선협상대상자 두산건설컨소시엄 지위 취소 절차 착수</t>
+          <t>의대증원 반대 앞장선 의협회장, 면허취소 항소심 쟁점은?</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>doctorsnews.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=366668</t>
+          <t>http://www.doctorsnews.co.kr/news/articleView.html?idxno=164210</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-02 00:49:04.576652+00:00</t>
+          <t>2026-05-10 03:33:39.802607+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>국토교통부의 자동차손해배상 보장법 하위법령 개정안 법제처 심사 중</t>
+          <t>기자 취재를 통해 사회주택 재정난 및 서울시 관리 감독 부실 확인 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>국토교통부가 자동차보험 경상환자의 치료 기간을 8주로 제한하는 내용의 자동차손해배상 보장법 하위법령 개정안에 대한 법제처 심사를 재개했다. 이 제도는 당초 올해 1월 시행 예정이었으나 연기되었으며, 대한한의사협회 등 관련 단체들이 촉각을 곤두세우고 있다.</t>
+          <t>기자가 발품을 팔아 취재한 결과, '청년친화도시'의 일환인 사회주택이 재정난에 허덕이고 있으며 이를 관리 감독해야 할 서울시의 책임이 언급되었습니다. 이 기사는 사회주택 문제의 심각성과 피해자들의 상황을 조명하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>국토교통부의 자동차보험 경상환자 8주 제한 정책은 다수의 경상환자에게 영향을 미쳐 집단적 피해를 야기할 수 있으며(적합 조건 3), 현재 법제처 심사가 진행 중인 공적 절차에 해당한다(적합 조건 6). 다만, 아직 정책이 확정되지 않아 실제 피해 발생 여부 및 구체적인 소송 대상이 명확하지 않다.</t>
+          <t>서울시가 관리 감독 주체로 언급되어 상대방의 자력이 충분하며 (적합 조건 2), '청년친화도시의 배신'이라는 제목과 '피해자를 수소문하고'라는 내용으로 보아 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, 서울시의 책임 명확성이나 구체적인 피해 규모는 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>자동차보험 경상환자 '8주 제한' 재시동…한의계 촉각</t>
+          <t>발로 뛰며 기록한 ‘청년친화도시’의 배신 [시사IN 대학기자상]</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935234</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57730</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-02 00:37:22.227495+00:00</t>
+          <t>2026-05-02 07:00:09.528578+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>정부/공공기관</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>검찰청 폐지 정책 추진 및 인력 부족으로 인한 민생 사건 처리 지연</t>
+          <t>약가인하 취소소송 및 집행정지 진행 중, 법원 집행정지 인용</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>검찰청 폐지를 6개월 앞두고 수원지검 차치지청의 검사 인력이 정원 대비 60% 수준에 그쳐 민생 사건 처리 속도가 지연되고 있습니다. 이는 조직 불안정성으로 인한 젊은 검사들의 사직 증가에 기인하며, 대검찰청 미제 사건이 급증하는 등 국민의 법적 대응에 차질을 빚고 있습니다. 법무부는 경력 검사 선발을 앞당기는 등 대응 방안을 마련 중입니다.</t>
+          <t>보령 등 제약사들이 카나브, 라코르 등 11개 품목의 약가인하 처분에 불복하여 정부를 상대로 취소소송을 제기하고 집행정지를 신청했다. 법원이 집행정지를 인용하면서 약가인하는 일시적으로 중단되었으며, 소송은 1년 가까이 진행 중이다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>검찰청 폐지 정책으로 인한 검사 인력 부족은 민생 사건 처리 지연으로 이어져 다수의 고소인에게 법적 대응 지연이라는 피해를 줄 수 있어 집단적 피해 가능성(적합 조건 3)이 있습니다. 또한, 대검찰청의 미제 사건 통계와 법무부의 인력 충원 계획 등 객관적 증거(적합 조건 5)가 존재합니다. 그러나 특정 상대방의 책임이 명확하지 않고, 개별 피해 규모를 특정하기 어렵다는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건 2 (상대방 자력 충분 - 정부/공공기관), 적합 조건 4 (피해 규모 큼 - 11개 품목 약가 인하로 인한 제약사 손실), 적합 조건 6 (공적 절차 진행 중 - 약가인하 취소소송 진행 중). 제약사들이 제기한 집행정지 신청이 법원에서 인용된 점은 소송의 승소 가능성을 높이는 요소로 판단됩니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 제약사</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>6개월 앞으로 다가온 검찰청 폐지… 사직서 뽑아든 검사들</t>
+          <t>카나브·라코르 약가소송 또 연장… 선고 후 1개월 기존가 유지</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>kpanews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1761234</t>
+          <t>https://www.kpanews.co.kr/news/articleView.html?idxno=532897</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-02 00:33:24.483575+00:00</t>
+          <t>2026-04-25 07:00:40.105477+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>변희재</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>검찰 약식기소</t>
+          <t>미국 국방부와 접촉 중, 소송 제기 검토 단계</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>변희재 미디어워치 대표 고문이 2022년 윤석열정부 퇴진 시위를 주최하며 사전 등록 없이 불특정 다수에게 거액의 불법 후원금을 모집한 혐의로 약식기소되었다. 기부금품법 위반으로 검찰의 공적 절차가 진행 중이며, 다수의 후원자가 피해를 입었을 가능성이 있다.</t>
+          <t>CATL은 미국 정부의 '중국 군사기업' 지정 해제를 위해 미국 국방부와 접촉하고 소송을 검토 중이다. 샤오미 등 다른 중국 기업들이 유사 소송을 통해 지정 취소 판단을 받아낸 전례가 있어 CATL도 이를 통해 사업적 불이익을 해소하려 한다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행)에 해당한다. 변희재 대표가 사전 등록 없이 불특정 다수에게 거액의 후원금을 모집한 혐의로 약식기소되어 책임이 명확하며, 다수의 후원자가 피해를 입었을 가능성이 높다. 검찰 수사를 통해 증거가 확보되었고 공적 절차가 진행 중이다. 다만 상대방이 개인이며 피해 금액의 구체적인 규모가 명시되지 않아 자력 및 회수 가능성에 대한 추가 확인이 필요하다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 5(유사 소송 승소 전례), 6(공적 절차 진행 중)에 해당합니다. 다만, 일반적인 피해자 손해배상 소송이 아닌 기업의 행정처분 취소 소송 성격이 강하여, 소송금융의 수익 모델 적용 방식에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>최소 1천만원 이상 (거액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1 (CATL)</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[사사건건] 전처 살해 후 유기 시도했던 60대 구속…“도망 염려” 外</t>
+          <t>CATL, 美 '중국 군사기업' 지정 해제 나서…국방부 접촉·소송 검토</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260401523372?OutUrl=naver</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=130952</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-02 00:20:41.613369+00:00</t>
+          <t>2026-04-18 07:02:54.214634+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>도널드 트럼프 행정부</t>
+          <t>금융정보분석원 (FIU)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>미 연방법원 판결 후 항소 진행 중</t>
+          <t>행정소송 1심 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>도널드 트럼프 대통령이 추진하는 백악관 연회장 공사에 대해 미 연방법원이 의회 승인 없이 진행된 점을 문제 삼아 중단 명령을 내렸다. 트럼프 행정부는 이에 즉각 항소했으며, 공영방송 지원금 차단 조치 또한 위헌 판결을 받았다. 이처럼 트럼프 대통령의 여러 사업과 정책에 법원이 잇따라 제동을 걸고 있다.</t>
+          <t>두나무가 금융정보분석원(FIU)으로부터 받은 '영업 일부정지 3개월' 처분에 불복하여 행정소송을 제기했습니다. 두나무는 법 위반 여부에 대한 해석상 차이와 제재의 과도함을 주장하며 집행정지 신청과 함께 본안 소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>미 연방법원이 트럼프 대통령의 백악관 연회장 공사 중단 결정을 내리고 공영방송 지원금 차단이 위헌이라고 판결하여 상대방 책임이 명확하며(적합 조건 1), 미국 정부가 상대방이므로 자력이 충분하다(적합 조건 2). 이미 법원 판결이 존재하여 증거 확보가 용이하다(적합 조건 5). 다만, 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력은 중간 수준이다.</t>
+          <t>적합 조건 2(상대방 자력: FIU는 정부 기관), 적합 조건 4(피해 규모: 두나무의 영업 일부정지 3개월은 상당한 사업적 손실을 야기할 수 있음), 적합 조건 5(증거: 행정처분 관련 기록 및 법리적 주장이 존재)에 해당합니다. 그러나 집단적 피해가 아니며, 상대방 책임의 명확성보다는 법리 해석에 대한 다툼이므로 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (두나무)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>“트럼프, 백악관 주인 아닌 관리자”… 美법원, 연회장 공사 제동</t>
+          <t>[출근길 브리핑-4월 10일] 이창용 총재 주재 '마지막 금통위'·국회 본회...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260401519178?OutUrl=naver</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=837270</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-01 13:25:04.049650+00:00</t>
+          <t>2026-04-12 07:03:00.754689+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>구례군의 국공립 어린이집 위탁취소 처분에 불복하여 행정소송 진행 중</t>
+          <t>취소소송에서 1,297명 중 3명만 원고로 인정받음</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>구례군 국공립 어린이집 원장이 구례군의 위탁취소 처분에 불복하여 행정소송을 제기했습니다. 원장은 벌금형 집행유예에도 불구하고 위탁권 박탈은 과잉 금지의 원칙 위반이라고 주장하며, 15억 상당의 부지 기부채납과 관련된 재산상 이해관계가 쟁점입니다.</t>
+          <t>보건의료 분야 AI 전환과 관련하여 '영향받는 사람'의 권리 문제를 제기하는 논평. 과거 취소소송에서 1,297명의 소송인단 중 단 3명만이 원고로 인정받았으나, 이는 피해가 없다는 의미는 아니라고 지적하며 법률상 이익 판단의 한계를 언급. AI 전환으로 인한 집단적 피해에 대한 새로운 법적 접근의 필요성을 시사.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방이 공공기관(구례군)으로 자력이 충분하며(적합 조건 2), 15억 상당의 부지 기부채납과 위탁권 상실이라는 큰 재산상 이해관계가 걸려있어 피해 규모가 상당합니다(적합 조건 4). 이미 행정처분이라는 공적 절차가 진행되었고 이에 불복하여 소송이 제기된 상황입니다(적합 조건 6).</t>
+          <t>적합 조건: 1,297명의 소송인단이 언급되어 집단적 피해 가능성이 높음. 부적합 조건: 특정 취소소송에서 대부분의 소송인단이 원고로 인정받지 못해 법률상 이익 확보에 어려움이 있었음. 상대방 및 구체적인 피해 내용이 불분명하여 추가적인 법적 검토가 필요함.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>15억 상당 (부지 기부채납 및 위탁권 상실)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명 (어린이집 원장)</t>
+          <t>1,297명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>구례군, 국공립어린이집 끝내 '행정처분...15억 상당 부지 기부채납... ...</t>
+          <t>[시민건강논평] 보건의료 등 AI 전환, '영향받는 사람'의 권리를 묻다</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3095059</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=234374</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-01 13:23:13.954235+00:00</t>
+          <t>2026-04-06 00:44:02.036849+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>대한민국 (외교부)</t>
+          <t>국가기관</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>외교부의 여권반납명령에 대한 취소소송 및 집행정지 신청 제기</t>
+          <t>서울행정법원에 행정처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>외교부가 가자지구 구호선단 활동가 해초 씨에게 여권반납명령을 내리자, 민변이 이에 대한 취소소송 및 집행정지 신청을 제기했다. 민변은 외교부의 처분이 절차적으로 위법하고 재량권을 남용한 조치이며, 인도주의 활동을 막는 것은 부당하다고 주장하고 있다. 외교부는 국민 안전을 이유로 여권 무효화를 검토 중이라고 밝혔다.</t>
+          <t>마키나락스는 2019년 국가연구개발과제 수행 중 시험성적서 지연 제출로 인해 1년 참여 제한 처분과 약 1억9400만 원의 제재부과금을 받았습니다. 현재 이 처분에 대해 서울행정법원에 취소 소송을 진행 중이며, 이는 행정처분의 위법성을 다투는 사건입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>외교부(정부 기관)를 상대로 하는 소송으로 상대방의 자력은 충분하며(적합 조건 2), 외교부의 처분 및 민변의 법리 주장이 명확하여 증거 확보가 용이함(적합 조건 5). 다만, 현재는 단일 피해자에 대한 행정처분 취소소송으로 집단적 피해나 명확한 금전적 피해 규모는 확인되지 않아 소송금융 투자 매력도가 제한적이다.</t>
+          <t>상대방(국가기관)의 자력이 충분하고(적합 조건 2), 제재부과금 약 1억9400만 원으로 피해 규모가 크며(적합 조건 4), 행정처분 기록 등 객관적 증거가 존재합니다(적합 조건 5). 다만, 행정처분의 위법성 여부가 쟁점이므로 상대방 책임이 명확하다고 단정하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1억9400만 원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>가자지구 구호선단 활동가 '여권 무효화'는 위법  민변 소송 제기</t>
+          <t>[AI 클로즈업] 올해 첫 AI 상장 마키나락스… 국방·제조 AX 정조준</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026040116092132831?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.ddaily.co.kr/page/view/2026040316450381136</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-01 13:21:05.128985+00:00</t>
+          <t>2026-04-06 00:41:47.822271+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>광주출입국외국인사무소</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>대법원 위헌심사 개시</t>
+          <t>체류허가 취소 및 출국명령 취소 행정소송</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>대법원이 출생시민권에 대한 위헌심사를 개시했다. 이는 현행 출생시민권 관련 법률 또는 해석의 헌법적 정당성을 검토하는 절차로, 그 결과에 따라 다수의 이해관계자들에게 중대한 영향을 미칠 수 있다.</t>
+          <t>중국 국적 호남대 편입생 5명이 허위 학력 적발로 인한 체류허가 취소 및 출국명령에 불복하여 광주출입국외국인사무소를 상대로 행정소송을 제기했습니다. 이들은 출국명령이 부당하다고 주장하며 취소를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>대법원에서 출생시민권 위헌심사가 개시되어 공적 절차가 진행 중이며 (적합 조건: 이미 공적 절차 진행 중), 그 결과에 따라 다수의 이해관계자에게 영향을 미쳐 집단적 피해 또는 이익 발생 가능성이 있습니다 (적합 조건: 집단적 피해 가능성). 다만, 기사 내용만으로는 구체적인 피해 규모나 소송 상대방의 책임이 명확히 특정되지 않아 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방(광주출입국외국인사무소)은 공공기관으로 자력이 충분하며, 출국명령이라는 공적 절차가 선행되었습니다. 그러나 피해자 수가 5명으로 집단적 피해로 보기 어렵고, 상대방의 책임이 명확하다고 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>대법원 ‘출생시민권’ 위헌심사 개시</t>
+          <t>허위학력 적발 유학생들  출국명령 부당</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607360</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=906442</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-01 13:13:52.241289+00:00</t>
+          <t>2026-04-05 12:48:49.250520+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>도널드 트럼프 행정부</t>
+          <t>광주출입국외국인사무소</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>미 연방지방법원 공사 중단 판결</t>
+          <t>행정소송 제기</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>미 연방지방법원은 도널드 트럼프 대통령의 백악관 대규모 연회장 건설 계획에 대해 의회 승인 없이 백악관을 개조할 권한이 없다고 판결하며 공사 중단을 명령했습니다. 국가역사보존협회(NTHP)가 제기한 소송에서 법원은 대통령은 백악관의 관리자일 뿐 주인이 아니라고 지적했습니다. 트럼프 대통령은 판결에 불만을 표하며 NTHP를 비난했습니다.</t>
+          <t>중국 국적 유학생 5명이 광주출입국외국인사무소의 체류허가 취소 및 출국명령 처분이 부당하다며 행정소송을 제기했습니다. 이들은 해외 대학 편입생으로, '가짜 졸업장' 파문과 관련하여 처분을 받은 것으로 보이며, 현재 법조계에서 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>미 연방지방법원 판결로 트럼프 대통령의 백악관 개조 권한 없음이 명확히 판단되었고(상대방 책임 명확), 소송 상대방은 미국 정부의 행위 주체이므로 자력이 충분합니다(상대방 자력 충분). 또한, 법원 판결문과 의회 승인 부재 등 객관적 증거가 존재합니다(증거 존재). 다만, 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>상대방이 공공기관(광주출입국외국인사무소)으로 자력이 충분하며, 이미 출입국관리사무소의 행정처분(체류허가 취소 및 출국명령)이라는 공적 절차가 진행된 사건입니다. 다만, 피해자 수가 5명으로 집단성이 낮고, 피해 금액이 명확히 특정되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>美법원  트럼프는 백악관 관리자이지 주인 아냐  연회장 공사 중단 판결</t>
+          <t>낙인찍힐 수 없어 …중국인 유학생 '가짜 졸업장' 파문</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=203247</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008505940&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-01 00:49:47.613055+00:00</t>
+          <t>2026-04-05 12:46:37.555502+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>허위 신고에 대한 과태료 부과 및 형사 처벌(공무집행방해죄)이 상시적으로 진행 중.</t>
+          <t>법인세 부과 취소 소송 1심 선고 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>만우절 장난전화는 줄었으나, 연중 112와 119 허위 신고는 여전히 발생하고 있다. 최근 5년간 112에 약 2만 4천 건, 119에 약 2천 9백 건의 허위 신고가 접수되었으며, 이는 공권력 낭비와 안전 공백을 초래한다. 허위 신고자에 대한 처벌이 강화되고 통신 기술 발달로 추적이 용이해졌음에도 불구하고, 긴급 대응 인력은 허위 신고 의심 건에도 출동해야 하는 어려움을 겪고 있다.</t>
+          <t>넷플릭스 코리아가 780억 원 규모의 법인세 부과 취소 소송을 진행 중이며, 1심 선고를 앞두고 있습니다. 이는 정부의 법인세 부과 처분에 대한 정당성을 다투는 행정 소송입니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>개별 허위 신고자에 대한 처벌 강화 및 추적 용이성(적합 조건 5, 6)이 있으나, 소송금융의 주요 투자 대상인 대기업/기관 피고가 아니며, 피해 주체가 불특정 다수의 개인이나 공공기관으로 특정하기 어려움. 또한, 피해 규모가 공권력 낭비 및 잠재적 안전 공백으로 나타나 직접적인 금전적 손해배상 청구의 대상이 되기 어려움.</t>
+          <t>넷플릭스 코리아가 대한민국(국세청)을 상대로 780억 원 규모의 법인세 부과 취소 소송을 진행 중인 사건입니다. 상대방인 정부의 자력이 충분하고(적합 조건 2), 소송 금액이 780억 원으로 매우 커서(적합 조건 4) 투자 매력이 있습니다. 또한, 세무 자료 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 일반적인 손해배상 사건이 아닌 조세 행정 소송으로, '상대방 책임이 명확함' 조건에 직접적으로 부합한다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>780억 원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[팩트체크] 만우절 장난전화는 이제 옛말… 인식변화·처벌강화 영향</t>
+          <t>尹 '체포방해'·김건희 통일교 청탁 2심 마무리… 넷플릭스 780억 조세소...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331082500518?input=1195m</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040511420000339?did=NA</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-01 00:40:42.800772+00:00</t>
+          <t>2026-04-05 12:34:09.867376+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>김예원 변호사가 '황당한 불송치 이유 대나무숲' 웹사이트를 개설하여 경찰의 부실수사 및 불송치 사례를 수집 중</t>
+          <t>이민자 구금시설 전환을 위한 창고 구매에 대한 전면 재검토 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>김예원 변호사가 검경 수사권 조정 이후 경찰의 부실수사 및 불송치 결정 문제점을 지적하며, 이를 해결하기 위한 검찰의 보완수사권 존치를 주장. 변호사는 '황당한 불송치 이유 대나무숲' 웹사이트를 개설하여 경찰의 부당한 불송치 사례를 수집하고 있으며, 이는 향후 개별 또는 집단 소송의 잠재적 기반이 될 수 있음.</t>
+          <t>이민자 구금시설로 전환될 예정이었던 창고 구매에 대해 전면적인 재검토가 진행되고 있습니다. 이는 이민자 인권 및 공공 정책과 관련된 사안으로, 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>본 기사는 검경 수사권 조정 이후 경찰의 부실수사 및 불송치 결정으로 인한 피해 사례를 다수 수집하고 있다는 점에서 집단적 피해 가능성이 높고, '황당한 불송치 이유 대나무숲' 웹사이트를 통해 증거 확보가 가능하다는 점에서 소송금융 투자 검토가 가능함. 다만, 기사 자체는 특정 사건이 아닌 시스템적 문제 제기이며, 개별 사건의 구체적인 피해 규모나 상대방의 자력은 아직 불분명하여 'Medium'으로 판단.</t>
+          <t>정부/공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 이민자 구금시설 전환을 위한 창고 구매에 대한 '전면 재검토'가 진행 중이므로 공적 절차가 진행 중인 사건(적합 조건 6)으로 볼 수 있습니다. 다만, 기사 본문이 없어 구체적인 피해 규모나 집단적 피해 여부, 상대방 책임의 명확성 등을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>김예원 변호사  썩은 재료로 요리? 경찰수사 통제해야 기소가능</t>
+          <t>이민자 구금시설 전환 창고구매 전면 재검토</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331105000004?input=1195m</t>
+          <t>http://www.koreatimes.com/article/1607787</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 00:40:22.491388+00:00</t>
+          <t>2026-04-04 00:35:20.932775+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>네바다 주 정부</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>동성부부 11쌍이 혼인평등소송 제기, 추가 소송 예정</t>
+          <t>공공 자금 사용에 대한 반대 소송 제기</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>동성부부 11쌍이 수도권 법원에 혼인평등소송을 제기했으며, 추가 소송이 이어질 예정입니다. 정의당 대구시당은 동성부부의 혼인신고 불수리를 비판하며 법제화를 통한 가족권 보장을 촉구했습니다. 이 사건은 성소수자의 가족권 보장과 관련된 중요한 법적 쟁점을 다루고 있습니다.</t>
+          <t>네바다주의 한 교사 단체가 주 정부의 공공 자금 건설 프로젝트 사용에 반대하며 소송을 제기했습니다. 이들은 네바다주의 교육 수준이 낮으므로 세금을 교육에 우선 사용해야 한다고 주장합니다. 현재 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방(국가)의 자력이 충분하고, 동성부부 11쌍이 이미 소송을 제기했으며 추가 소송이 예상되어 집단적 피해 양상을 보입니다. 혼인신고 불수리라는 명확한 행정 처분이 존재하여 증거 확보가 용이합니다. 다만, 직접적인 금전적 피해 규모가 불분명하여 소송금융의 주요 투자 대상과는 다소 차이가 있습니다. (적합 조건 1, 2, 3, 5 해당)</t>
+          <t>상대방(네바다 주 정부)의 자력이 충분하고(적합 조건 2), 교사 단체가 공공 자금 사용에 대한 문제를 제기하는 집단적 성격의 소송(적합 조건 3)이며, 공공 자금 사용 내역 등 객관적 증거 확보가 용이합니다(적합 조건 5). 다만, 소송의 직접적인 금전적 피해 규모나 원고의 회복 가능 금액이 명확히 제시되지 않아 투자 수익성 판단에 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>11쌍 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>정의당 대구시당 “동성부부 혼인신고 불수리…법제화로 가족권 보장해...</t>
+          <t>라스베이거스 ‘스포츠 잭팟’</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1196681</t>
+          <t>https://www.chosun.com/international/international_general/2026/04/04/GWXHG2AQZVAD3JME3NMTMI3T2Y/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-31 13:29:13.170458+00:00</t>
+          <t>2026-04-04 00:34:47.557758+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>고양시</t>
+          <t>세관</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>주민들이 소송을 이어가고 있으며, 법원에서 일부 절차에 대해 위법 판단이 선고된 바 있음. 경기도 투자심사 반려 등 관련 절차 진행 중.</t>
+          <t>미국 법정에서 예술품 인정 여부 판단 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>고양시청 신청사 이전 논란이 민선 9기 지방선거를 앞두고 재점화되었습니다. 이동환 시장의 백석동 이전 추진에 대해 경기도는 투자심사를 수차례 반려했고, 법원은 일부 절차에 위법 판단을 내렸습니다. 주민들은 소송과 집회를 이어가며 반대하고 있으며, 야당 예비후보들도 신청사 문제를 주요 쟁점으로 삼고 있습니다.</t>
+          <t>한 개인이 '수백억 원대' 예술품에 대한 세금 문제로 세관에 소송을 제기했다. 이 사건은 미국 법정에서 '무엇이 예술인가'를 판단하는 법리적 쟁점을 다루고 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>고양시라는 공공기관이 상대방으로 자력이 충분하며, 법원에서 일부 절차에 대해 위법 판단을 내린 객관적 증거가 존재하고, 경기도의 투자심사 반려 등 공적 절차가 진행 중입니다. 다만, 주민들의 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융의 수익 모델에 부합하는지 추가 검토가 필요합니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (세관), 피해 규모가 큼 (수백억 원대 작품에 대한 세금 문제). 부적합 조건 없음. 다만, 집단적 피해가 아닌 개별 소송이며, 예술품의 정의라는 법리적 쟁점이 주요하므로 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원대 세금 관련</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>임기 내내 이어진 신청사 이전 논란…고양시장 선거 앞두고 재점화</t>
+          <t>뭐 이렇게 생겼냐 ...'수백억 작품', 세금 폭탄 맞은 사연이 [성수영의...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/capital/1252033.html</t>
+          <t>https://www.hankyung.com/article/202604036746i</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-31 13:27:11.508228+00:00</t>
+          <t>2026-04-04 00:32:06.161719+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>국회 국정조사특별위원회</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 진행 중, 다수 각하</t>
+          <t>국회 국정조사특별위원회 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 제도 시행 이후 두 차례 사전심사에서 총 74건의 청구 사건이 모두 각하되었습니다. 헌재는 '재판에 적용된 법률의 위헌성'은 특별한 사정이 없는 한 재판소원 청구 사유로 인정할 수 없다는 기준을 제시했으며, 청구 기간 도과 및 청구 사유 미비가 주요 각하 원인으로 분석됩니다. 이는 새로운 구제 절차를 기대했던 다수의 국민에게 영향을 미치고 있습니다.</t>
+          <t>박상용 검사가 국회 국정조사특별위원회에 소명 기회를 요구하며 형사소송법 및 국회 증언·감정법 조항을 언급했습니다. 이는 국회의 법률 준수 여부에 대한 논란을 제기하는 상황으로 보이며, 현재 국조특위가 진행 중인 공적 절차 단계입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 제도가 시행 초기부터 높은 각하율을 보이며, 다수의 청구인들이 새로운 구제 절차를 이용하는 데 어려움을 겪고 있습니다 (적합 조건: 집단적 피해). 헌재의 사전심사 절차가 진행 중이며, 엄격한 청구 사유 및 기간 요건 해석이 주요 쟁점입니다 (적합 조건: 이미 공적 절차 진행 중). 그러나 이 사건은 법원의 재판 자체를 다투는 헌법소원 절차에 대한 것으로, 특정 기업이나 기관으로부터 직접적인 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 성격이 다릅니다.</t>
+          <t>국회라는 공공기관이 상대방이므로 자력이 충분하며 (적합 조건 2), 국정조사특별위원회가 진행 중이므로 공적 절차가 진행되고 있습니다 (적합 조건 6). 그러나 기사 내용만으로는 구체적인 피해 내용이나 규모, 집단성 여부가 불분명하여 소송금융 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>74건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>헌재 재판소원 2주째 전원부 회부 '0'…누적 74건 각하(종합)</t>
+          <t>왜 국회가 법을 안 지킵니까?  박상용 검사 소명기회 요구에 국조특위...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331185251004?input=1195m</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=118089</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-31 13:26:48.451597+00:00</t>
+          <t>2026-04-03 13:07:08.426320+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>국민의힘</t>
+          <t>부산시교육청</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>충북지사 후보 컷오프 효력정지 가처분 인용</t>
+          <t>국가배상청구 및 행정소송 예정</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>법원이 국민의힘 충북지사 후보 컷오프에 대해 공관위 심사의 공정성 미비를 지적하며 효력정지 가처분을 인용했다. 이는 김 지사 측의 주장을 받아들인 것으로, 지역 정가에 큰 파장을 미칠 전망이다. 향후 본안 소송 진행 여부가 주목된다.</t>
+          <t>정근 전 정선학원 이사장 측이 부산교육청에 150억 원 반환을 요구하며, 요구가 관철되지 않을 경우 국가배상청구 및 행정소송 등 모든 법적 수단을 동원하겠다고 밝혔다. 이는 정선학원과 부산교육청 간의 갈등이 심화되는 양상으로, 부산교육청이 설립자 측의 복귀 수순을 밟는 과정에서 발생한 것으로 보인다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>법원이 국민의힘 공관위 심사의 공정성 미비를 지적하며 가처분을 인용하여 상대방의 책임이 비교적 명확하며(적합 조건 1), 국민의힘은 자력이 충분한 상대방입니다(적합 조건 2). 또한 법원의 가처분 인용 결정 자체가 중요한 증거가 됩니다(적합 조건 5). 다만, 집단적 피해나 명확한 금전적 피해 규모를 특정하기 어렵습니다.</t>
+          <t>상대방이 공공기관인 부산교육청으로 자력이 충분하며, 요구하는 피해 금액이 150억 원으로 매우 크다. 그러나 기사 내용만으로는 부산교육청의 책임이 명확히 드러나지 않으며, 집단적 피해가 아닌 특정 개인/기관의 요구로 보인다. 현재는 소송을 예고하는 단계이다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>150억 원</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>법원, 국힘 충북지사 컷오프 효력정지…다음은 대구·포항시장?</t>
+          <t>정선학원 커지는 갈등…정근 전 이사장, 부산교육청에 150억 반환 요구</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260331500803</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6124044</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-31 13:25:29.598451+00:00</t>
+          <t>2026-04-03 00:48:22.037340+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>대한민국 외교부</t>
+          <t>속초시</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>외교부의 여권법 위반 행정제재 및 형사처벌 경고, 실제 행정처분 시행 관측</t>
+          <t>가처분 신청 및 정지 처분, 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>활동가 해초(김아현) 씨가 가자지구 구호품 전달을 재차 시도하자, 외교부가 여권법 위반을 이유로 행정처분 및 형사처벌 가능성을 경고하고 실제 조치를 취한 것으로 관측됩니다. 아직 가자지구에 도착하지 않은 상황에서 정부의 조치가 정당한 법 집행인지에 대한 법적 다툼이 예상됩니다.</t>
+          <t>대포항 마리나 시설과 관련하여 '시 마스터'가 속초시를 상대로 가처분 신청 및 정지 처분을 내리고 행정소송을 제기한 사건이다. 속초시의 행정 허가에 대한 법적 다툼이 진행 중이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(대한민국 외교부)의 자력이 충분하고, 외교부의 공지 및 여권법 등 증거 확보가 용이하며, 이미 행정처분 예고 및 시행 관측 등 공적 절차가 진행 중입니다. 그러나 피해 규모가 최대 1천만원 벌금 및 여권 무효화로 크지 않고, 피해자가 1인에 불과하여 집단적 피해가 아니므로 소송금융 투자 수익성 측면에서 매력도가 낮아 Medium으로 판단합니다.</t>
+          <t>상대방에게 자력이 충분함 (속초시). 이미 행정소송 및 가처분 신청 등 법적 절차가 진행 중인 사건으로, 부적합 조건에 해당하지 않음. 다만, 기사 내용이 매우 제한적이어서 피해 규모, 상대방 책임의 명확성, 증거 유무 등 추가적인 적합 조건 판단이 어려움.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>최대 1천만원 벌금</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>아직 가자지구에 도착도 안 했는데…구호품 전달, '시도'도 하지 말라는...</t>
+          <t>[단독]대포항 마리나, 속초 행정이 덮어버린 국가 허가</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026033118033513589?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.breaknews.com/1197500</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-31 13:24:24.031942+00:00</t>
+          <t>2026-04-03 00:44:31.236526+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>국민의힘</t>
+          <t>사천시</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>효력정지 가처분 인용</t>
+          <t>시민단체 고발, 수사 촉구</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>법원이 국민의힘의 충북도지사 공천배제(컷오프) 결정에 대해 김영환 지사가 낸 효력정지 가처분 신청을 인용했다. 재판부는 국민의힘이 당헌·당규를 위반하고 재량권을 남용했다고 판단했으며, 특히 추가 공모 기간 단축이 당규 취지를 훼손한다고 지적했다. 이 결정으로 김 지사의 컷오프 효력이 정지되어 선거 참여 가능성이 열렸다.</t>
+          <t>사천시의 우인수산 냉동창고 부지 매입을 두고 시민단체가 '고가 매입', '혈세 낭비' 등의 의혹을 제기하며 사천시장과 관계 공무원 등을 고발했다. 사천시는 적법한 절차에 따라 진행된 사업임을 강조하며 반박 기자회견을 열고 언론에 대한 법적 대응을 예고했다. 6·3 지방선거를 앞두고 정치적 쟁점으로 확산되는 양상이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>법원이 국민의힘의 당헌·당규 위반 및 재량권 남용을 명확히 판단하여 상대방의 책임이 분명하며(적합 조건 1), 상대방인 주요 정당은 충분한 자력을 가지고 있습니다(적합 조건 2). 또한 법원의 가처분 인용 결정 자체가 강력한 증거가 됩니다(적합 조건 5). 그러나 이 사건은 개별적인 정치적 분쟁으로, 주된 구제는 후보자 지위 회복이며 직접적인 금전적 손해배상이 아니므로 소송금융의 투자 수익 모델에 부합하지 않을 수 있습니다.</t>
+          <t>상대방(사천시)의 자력은 충분하나, 책임의 명확성이 부족하고 구체적인 피해 규모가 불분명합니다. 시민단체 고발로 수사 절차가 진행될 예정이므로 공적 절차가 진행 중인 점은 긍정적입니다. 다만, 정치적 공방의 성격이 강해 소송의 본질적 쟁점 외 요소가 개입될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명 (김영환 충북도지사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>법원, 김영환 충북지사 '컷오프' 효력정지 가처분 인용</t>
+          <t>우인수산 매입 논란 '선거 공세'로 번지나</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>gnmaeil.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260331001273</t>
+          <t>http://www.gnmaeil.com/news/articleView.html?idxno=583777</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-31 13:19:08.870205+00:00</t>
+          <t>2026-04-03 00:33:18.169586+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>프랑스 정부, 파리정치대학, 소르본대학, 리옹 고등사범학교 등 8개 대학</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>프랑스 행정법원에 소송 제기</t>
+          <t>소유권 이전 등기 청구 소송 및 분담금 반환 청구 병행</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>프랑스 시민단체들이 이스라엘 대학과의 협력이 국제법상 집단학살 방지 의무 원칙을 위반한다며 프랑스 정부와 8개 대학을 상대로 소송을 제기했습니다. 이들은 이스라엘 대학들이 팔레스타인 민간인 학살을 정당화하고 군사적 역할에 기여했다고 비판하며, 협정 효력 정지 및 공개를 요구하고 있습니다. 가자 전쟁 발발 이후 이스라엘 대학과의 협력 중단을 요구하는 움직임이 프랑스 내에서 확산되고 있습니다.</t>
+          <t>서울 마포구와 은평구가 은평광역자원순환센터의 소유권을 두고 갈등을 겪고 있다. 마포구는 188억 원의 건립 분담금을 냈으므로 소유권 지분 확보가 당연하다는 입장이며, 은평구는 분담금이 시설 이용 대가일 뿐 소유권과 무관하다고 주장한다. 마포구는 지난 1월 은평구를 상대로 소유권 이전 등기 청구 소송을 제기했으며, 분담금 반환 청구도 병행하고 있다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>프랑스 정부 및 주요 대학들이 상대방으로 자력이 충분하며, 7개 시민단체가 집단적으로 소송을 제기하여 집단적 피해 양상을 보입니다. 그러나 소송의 목적이 금전적 배상보다는 이스라엘 대학과의 협정 효력 정지 및 공개 명령에 있어 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 국제법 위반 및 이스라엘 대학의 책임 입증 난이도가 높을 수 있습니다.</t>
+          <t>상대방인 은평구는 자치구로서 자력이 충분하며, 마포구의 분담금 188억 원이라는 피해 규모가 매우 크다. 서북3구 폐기물 처리 협력 체계 협약서 등 객관적 증거가 존재하여 사실관계 파악이 용이하다. 다만, 일반적인 집단 피해 사건이 아닌 자치구 간의 소유권 분쟁이라는 점에서 소송금융의 일반적인 투자 대상과는 차이가 있다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“전쟁 돕는 이스라엘 대학과 손 끊어라”…프랑스 시민들, 대학·정부...</t>
+          <t>마포·은평, 폐기물 협력 체계 '잡음'…자원순환센터 소송전</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/international/europe/1251998.html</t>
+          <t>https://news.tf.co.kr/read/life/2309262.htm</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-31 13:15:47.451174+00:00</t>
+          <t>2026-04-03 00:31:13.248888+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>외교부</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>허위 신고자들에 대한 형사 처벌 진행 중, 민사상 손해배상 청구 가능성 언급</t>
+          <t>취소소송 및 집행정지 신청 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>충북 지역에서 만우절 허위 신고는 줄었으나, 평소 112 허위 신고는 최근 5년간 597건에 달하며 꾸준히 발생하고 있습니다. 경찰은 허위 신고자들에게 위계에 의한 공무집행방해 등 민형사상 책임을 물어 엄정 대응하고 있으며, 지난해 117명이 처벌받았습니다. 이는 경찰력 낭비와 치안 공백을 초래하는 문제로 지적됩니다.</t>
+          <t>외교부가 가자지구 진입을 시도한 활동가 A 씨에게 여권 반납 명령을 내렸다. 이에 민변은 외교부의 조치가 부당한 탄압이라며 여권 반납 명령 취소소송과 집행정지 신청을 제기했다. 이 사건은 외교부의 행정처분에 대한 법적 다툼으로, 개인의 기본권 침해 여부가 쟁점이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>허위 신고자의 책임이 명확하고(적합 조건 1), 경찰 기록을 통해 증거 확보가 가능하며(적합 조건 5), 이미 허위 신고자들에 대한 형사 처벌 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(개별 허위 신고자)의 자력이 불분명하고, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높으며, 집단적 피해로 보기 어렵습니다.</t>
+          <t>상대방 책임이 명확하고(외교부의 여권 반납 명령), 상대방에게 자력이 충분하며(공공기관), 증거 확보가 용이함(행정처분 문서). 다만, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 주로 비재산적 손해로 추정되어 소송금융 투자 매력도가 중간 수준임.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>충북 만우절 장난전화는 옛말… 민형사상 책임 엄정 대응</t>
+          <t>외교부  가자 진입 활동가 여권 반납 명령, 안전 위한 조치</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003571550</t>
+          <t>https://www.news1.kr/diplomacy/defense-diplomacy/6123876</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 12:52:56.744041+00:00</t>
+          <t>2026-04-02 13:07:54.892242+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>서울고법 집행정지 신청 기각 결정에 대한 불복 절차 진행 중</t>
+          <t>약물운전 단속 개정안 논의 및 과잉 단속 우려 제기</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>새만금신공항 기본계획 취소를 주장하는 국민 소송인단과 공동행동이 서울고법의 집행정지 신청 기각 결정에 불복하며 기자회견을 열었다. 이들은 기각 결정을 바로잡을 것을 촉구하며, 새만금신공항 건설 계획에 대한 법적 다툼을 이어가고 있다. 본 사건은 대규모 공공사업에 대한 행정 소송으로, 다수의 국민이 이해관계자로 얽혀있다.</t>
+          <t>약물운전 단속 강화 움직임에 대해 과잉 단속으로 인한 인권 침해와 행정소송 남발 우려가 제기되었습니다. 특히 일상적인 처방약 복용자들이 선의의 피해를 입을 가능성이 있어 세심한 접근이 필요하다는 지적입니다. 아직 구체적인 피해 사례는 없으나, 정책 시행 시 다수의 피해자가 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방(대한민국)의 자력이 충분하고, '국민 소송인단'이라는 점에서 집단적 피해의 가능성이 높다. 또한, 행정 소송의 특성상 관련 행정 문서 및 평가 보고서 등이 증거로 활용될 수 있다. 다만, 기사만으로는 직접적인 피해 금액이나 책임의 명확성을 판단하기 어렵다. (적합 조건 2, 3, 5 해당)</t>
+          <t>기사는 약물운전 단속 강화에 대한 사설로, 과잉 단속 시 행정소송 남발 및 인권 침해 가능성을 경고하고 있습니다. 잠재적 피고는 정부/공공기관으로 자력이 충분하며(적합 조건 2), 과잉 단속 시 처방약 복용자 다수가 잠재적 피해자가 될 수 있어 집단적 피해 가능성(적합 조건 3)이 있습니다. 그러나 아직 실제 피해 발생이나 구체적인 사건이 특정되지 않았고, 증거 확보 여부도 불분명하여 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상 (다수의 국민 소송인단)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>폐기처분 받은 새만금신공항 기본계획…  당장 집행정지</t>
+          <t>[사설] '약물운전' 단속 당연, 선의의 피해 없게 세심해야</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3059417</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061310</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-31 12:43:15.968623+00:00</t>
+          <t>2026-04-02 13:07:18.985993+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>대한민국 (육군/국방부)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>블랙리스트 관련 조사 진행 중</t>
+          <t>국가 책임 명문화한 과거사 보상법 발의</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>블랙리스트 피해자로 지목된 김상환 전 육군 법무실장이 관련 조사를 받았다는 단독 보도입니다. 계엄 직전 김용현 전 국방부 장관의 행적과 관련하여 김 전 실장이 육군 인사참모부장으로부터 국방부 검찰단장 보직 통보를 받았다는 내용이 언급되었습니다.</t>
+          <t>국민의힘 조지연 의원이 과거사 진실규명 결정 사건의 피해자와 유족에 대한 구체적인 배·보상 기준과 절차를 명시한 보상법을 발의했다. 이 법안은 국가 책임을 명문화하고 소송 없이 보상받을 길을 열고자 한다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방이 육군/국방부로 추정되어 자력이 충분합니다. '블랙리스트 피해자'라는 표현에서 상대방 책임이 비교적 명확하며, 관련 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중으로 볼 수 있습니다. 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당하여 소송의 법리적 타당성은 높다. 그러나 적합 조건 6(공적 절차 진행 중)에 해당하는 '과거사 보상법 발의'가 소송 없이 보상을 목표로 하므로, 소송금융 투자 기회는 불확실하다. 법안의 통과 여부 및 보상 범위에 따라 소송의 필요성이 달라질 수 있다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>과거사 피해자 및 유족 다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[단독] 계엄 직전 김용현은 왜?…스쳐간 진술 '반전'</t>
+          <t>국가 책임 명문화한 과거사 보상법 발의…  소송 없이 보상 길 열린다</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12292128?influxDiv=NAVER</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068852</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-31 12:39:07.938898+00:00</t>
+          <t>2026-04-02 12:19:32.096256+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>서울 성동세무서장</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 원고 패소 판결</t>
+          <t>우선협상대상자 지위 취소 행정절차 진행 중, 행정소송 가능성</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>A씨 부부가 공시지가 기준으로 증여세를 신고했으나, 세무당국이 2년 이내의 높은 실거래가를 시가로 적용하여 약 7천만원의 추가 증여세를 부과했다. 이에 불복한 A씨 부부가 제기한 소송에서 서울행정법원은 세무당국의 손을 들어주며 원고 패소 판결했다. 법원은 부동산 가격 변동이 크지 않다면 과거의 높은 거래가를 시가로 보는 것이 조세 형평성에 부합한다고 판단했다.</t>
+          <t>서울시가 서부선 경전철 사업 우선협상대상자인 두산건설컨소시엄에 대해 지위 취소 절차에 착수했다. 행정절차법에 따른 의견청취를 거쳐 7월 중순 최종 확정될 예정이며, 이후 신규 사업자 선정을 위한 절차가 진행될 것으로 보인다. 이는 대규모 인프라 사업 관련 행정 분쟁으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방인 세무당국은 자력이 충분하며(적합 조건 2), 추가 증여세 약 7천만원은 개인에게 상당한 피해 금액입니다(적합 조건 4). 그러나 이 사건은 세금 부과 방식에 대한 법리 해석 다툼으로 상대방의 명확한 책임이 있다고 보기 어려우며, 기사에서 집단적 피해 사례로 명시되지 않았습니다.</t>
+          <t>서울시라는 공공기관이 상대방이므로 자력이 충분하며, 우선협상대상자 지위 취소라는 행정절차가 진행 중이다. 대규모 인프라 사업 관련 분쟁으로 피해 규모가 클 가능성이 높고, 행정 절차에 따른 증거 확보도 용이할 것으로 예상된다. 다만, 기사만으로는 두산건설컨소시엄의 책임 여부 및 구체적인 피해액을 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>6955만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>2명 (A씨 부부)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>공시지가로 증여세 5700만원 냈는데…법원 “시가 기준 7000만원 더 내라...</t>
+          <t>서울시, 서부선 우선협상대상자 두산건설컨소시엄 지위 취소 절차 착수</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12003059</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=366668</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-31 00:42:25.444638+00:00</t>
+          <t>2026-04-02 00:49:04.576652+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>광역자원회수시설 입지결정고시 취소소송은 1, 2심 패소 후 상고포기로 종결되었으나, 주민들의 서울시를 상대로 한 손해배상 소송 가능성 존재.</t>
+          <t>국토교통부의 자동차손해배상 보장법 하위법령 개정안 법제처 심사 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>서울시가 마포구에 추진했던 광역자원회수시설(소각장) 건립이 주민들의 입지결정고시 취소소송에서 1, 2심 패소 후 상고를 포기하며 사실상 무산되었다. 법원은 서울시가 입지 결정 과정에서 주민 의견을 실질적으로 반영하지 않았다고 판단했다. 이 판결은 주민들이 서울시의 위법한 행정 절차로 인해 입은 손해에 대한 새로운 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
+          <t>국토교통부가 자동차보험 경상환자의 치료 기간을 8주로 제한하는 내용의 자동차손해배상 보장법 하위법령 개정안에 대한 법제처 심사를 재개했다. 이 제도는 당초 올해 1월 시행 예정이었으나 연기되었으며, 대한한의사협회 등 관련 단체들이 촉각을 곤두세우고 있다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>서울시의 광역자원회수시설 입지 결정 과정에서 절차상 하자가 법원 판결로 인정되었고(적합 조건 1), 상대방인 서울시의 자력이 충분하다(적합 조건 2). 1850여 명의 주민이 집단적으로 피해를 우려하며 소송에 참여했고(적합 조건 3), 법원 판결은 향후 주민들이 서울시를 상대로 손해배상 소송을 제기할 강력한 근거가 될 수 있다(적합 조건 5). 다만, 해당 입지결정고시 취소소송은 이미 종결되었으며, 새로운 손해배상 소송의 구체적인 피해 규모 입증이 쟁점이 될 수 있다.</t>
+          <t>국토교통부의 자동차보험 경상환자 8주 제한 정책은 다수의 경상환자에게 영향을 미쳐 집단적 피해를 야기할 수 있으며(적합 조건 3), 현재 법제처 심사가 진행 중인 공적 절차에 해당한다(적합 조건 6). 다만, 아직 정책이 확정되지 않아 실제 피해 발생 여부 및 구체적인 소송 대상이 명확하지 않다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1850여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>“집값 떨어질라”… 님비에 가로막힌 쓰레기 소각장 [심층기획-지자체...</t>
+          <t>자동차보험 경상환자 '8주 제한' 재시동…한의계 촉각</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260330515718?OutUrl=naver</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=935234</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-31 00:39:51.202839+00:00</t>
+          <t>2026-04-02 00:37:22.227495+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>낙동강청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>행정심판 청구 진행 중, 향후 행정소송 가능성</t>
+          <t>검찰청 폐지 정책 추진 및 인력 부족으로 인한 민생 사건 처리 지연</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>25년째 추진 중인 영남알프스 케이블카 개발사업이 낙동강청의 재검토 결정에 불복하여 행정심판을 청구했습니다. 행정심판 결과에 따라 사업 재추진의 발판이 마련되거나, 기각 시 행정소송으로 이어질 수 있는 상황입니다.</t>
+          <t>검찰청 폐지를 6개월 앞두고 수원지검 차치지청의 검사 인력이 정원 대비 60% 수준에 그쳐 민생 사건 처리 속도가 지연되고 있습니다. 이는 조직 불안정성으로 인한 젊은 검사들의 사직 증가에 기인하며, 대검찰청 미제 사건이 급증하는 등 국민의 법적 대응에 차질을 빚고 있습니다. 법무부는 경력 검사 선발을 앞당기는 등 대응 방안을 마련 중입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>공공기관인 낙동강청을 상대로 한 행정심판이 진행 중이며, 향후 행정소송으로 이어질 가능성이 있습니다 (적합 조건 2, 6). 그러나 기사 내용만으로는 직접적인 피해 금액이나 피해자 수가 명확히 특정되지 않아 소송금융 투자 대상으로서의 피해 규모가 불분명합니다.</t>
+          <t>검찰청 폐지 정책으로 인한 검사 인력 부족은 민생 사건 처리 지연으로 이어져 다수의 고소인에게 법적 대응 지연이라는 피해를 줄 수 있어 집단적 피해 가능성(적합 조건 3)이 있습니다. 또한, 대검찰청의 미제 사건 통계와 법무부의 인력 충원 계획 등 객관적 증거(적합 조건 5)가 존재합니다. 그러나 특정 상대방의 책임이 명확하지 않고, 개별 피해 규모를 특정하기 어렵다는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>영남알프스 케이블카 재검토 불복…행정심판 청구</t>
+          <t>6개월 앞으로 다가온 검찰청 폐지… 사직서 뽑아든 검사들</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061138</t>
+          <t>https://www.kyeongin.com/article/1761234</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-30 13:17:36.822150+00:00</t>
+          <t>2026-04-02 00:33:24.483575+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>변희재</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>소유권 이전등기 청구 소송 및 분담금 반환 청구 소송 제기</t>
+          <t>검찰 약식기소</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>서울 마포구가 은평광역자원순환센터 소유권을 두고 은평구를 상대로 소유권 이전등기 청구 소송을 제기했습니다. 마포구는 건립비 188억원을 분담한 만큼 지분권이 인정돼야 한다는 입장이며, 은평구는 협약에 소유권 귀속 규정이 없고 부지 제공 및 사업 주도를 근거로 단독 소유를 주장하고 있습니다. 재활용품 반입 문제도 주요 쟁점입니다.</t>
+          <t>변희재 미디어워치 대표 고문이 2022년 윤석열정부 퇴진 시위를 주최하며 사전 등록 없이 불특정 다수에게 거액의 불법 후원금을 모집한 혐의로 약식기소되었다. 기부금품법 위반으로 검찰의 공적 절차가 진행 중이며, 다수의 후원자가 피해를 입었을 가능성이 있다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방인 은평구는 지방자치단체로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억 원이라는 피해 규모가 크고(적합 조건 4) 관련 협약 및 건축비 자료 등 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방 책임이 명확하기보다는 협약 해석 및 소유권 귀속에 대한 법리적 다툼의 여지가 있어(적합 조건 1 불충분) 소송금융 적합도는 Medium으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행)에 해당한다. 변희재 대표가 사전 등록 없이 불특정 다수에게 거액의 후원금을 모집한 혐의로 약식기소되어 책임이 명확하며, 다수의 후원자가 피해를 입었을 가능성이 높다. 검찰 수사를 통해 증거가 확보되었고 공적 절차가 진행 중이다. 다만 상대방이 개인이며 피해 금액의 구체적인 규모가 명시되지 않아 자력 및 회수 가능성에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>최소 1천만원 이상 (거액)</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>“자원순환센터 188억 분담했다”…마포구, 은평구에 소유권 소송</t>
+          <t>[사사건건] 전처 살해 후 유기 시도했던 60대 구속…“도망 염려” 外</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/capital/1251759.html</t>
+          <t>https://www.segye.com/newsView/20260401523372?OutUrl=naver</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-30 13:05:16.543917+00:00</t>
+          <t>2026-04-02 00:20:41.613369+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>도널드 트럼프 행정부</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 및 분담금 반환 청구 소송 제기</t>
+          <t>미 연방법원 판결 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>서울 서북3구가 공동 건립한 은평광역자원순환센터의 소유권을 두고 은평구와 마포구가 법정 다툼에 돌입했다. 마포구는 건립비 188억 원을 분담했음에도 은평구가 센터를 단독 소유로 보존등기하자 소유권이전등기 및 분담금 반환 소송을 제기했다. 협약서에 소유권 귀속 규정이 명시되지 않은 점이 주요 쟁점이다.</t>
+          <t>도널드 트럼프 대통령이 추진하는 백악관 연회장 공사에 대해 미 연방법원이 의회 승인 없이 진행된 점을 문제 삼아 중단 명령을 내렸다. 트럼프 행정부는 이에 즉각 항소했으며, 공영방송 지원금 차단 조치 또한 위헌 판결을 받았다. 이처럼 트럼프 대통령의 여러 사업과 정책에 법원이 잇따라 제동을 걸고 있다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방인 은평구는 지방자치단체로 자력이 충분하며 (적합 조건 2), 마포구가 분담한 188억 원이라는 피해 규모가 크다 (적합 조건 4). 또한 협약서 및 분담금 내역 등 관련 증거 확보가 용이하다 (적합 조건 5). 다만, 소유권 귀속 규정이 협약서에 명시되지 않아 책임의 명확성은 법원의 판단에 달려있다.</t>
+          <t>미 연방법원이 트럼프 대통령의 백악관 연회장 공사 중단 결정을 내리고 공영방송 지원금 차단이 위헌이라고 판결하여 상대방 책임이 명확하며(적합 조건 1), 미국 정부가 상대방이므로 자력이 충분하다(적합 조건 2). 이미 법원 판결이 존재하여 증거 확보가 용이하다(적합 조건 5). 다만, 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력은 중간 수준이다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>은평·마포구, 자원순환센터 소유권 법정 다툼…왜?</t>
+          <t>“트럼프, 백악관 주인 아닌 관리자”… 美법원, 연회장 공사 제동</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260330010009258</t>
+          <t>https://www.segye.com/newsView/20260401519178?OutUrl=naver</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-30 13:04:56.717176+00:00</t>
+          <t>2026-04-01 13:25:04.049650+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>구례군</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 제기</t>
+          <t>구례군의 국공립 어린이집 위탁취소 처분에 불복하여 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>마포구가 은평광역자원순환센터 건립에 188억 원을 분담했으나, 은평구가 센터를 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했다. 양측은 2019년 협약서의 소유권 귀속 명확성 여부를 두고 대립하고 있으며, 폐기물 처리 협력 체계 미이행 문제도 쟁점이다.</t>
+          <t>구례군 국공립 어린이집 원장이 구례군의 위탁취소 처분에 불복하여 행정소송을 제기했습니다. 원장은 벌금형 집행유예에도 불구하고 위탁권 박탈은 과잉 금지의 원칙 위반이라고 주장하며, 15억 상당의 부지 기부채납과 관련된 재산상 이해관계가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방인 은평구는 자력이 충분한 공공기관이며(적합 조건 2), 마포구의 분담금 188억 원은 피해 규모가 크다(적합 조건 4). 또한 협약서 등 객관적 증거 확보가 가능하다(적합 조건 5). 다만 소유권 귀속에 대한 명확한 규정이 없어 법리적 다툼의 여지가 있다.</t>
+          <t>상대방이 공공기관(구례군)으로 자력이 충분하며(적합 조건 2), 15억 상당의 부지 기부채납과 위탁권 상실이라는 큰 재산상 이해관계가 걸려있어 피해 규모가 상당합니다(적합 조건 4). 이미 행정처분이라는 공적 절차가 진행되었고 이에 불복하여 소송이 제기된 상황입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>15억 상당 (부지 기부채납 및 위탁권 상실)</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1개 구 (마포구)</t>
+          <t>1명 (어린이집 원장)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>‘188억 분담했는데 단독등기’ 마포구 “은평구 상대 소유권 소송”…...</t>
+          <t>구례군, 국공립어린이집 끝내 '행정처분...15억 상당 부지 기부채납... ...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578467?ref=naver</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3095059</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-30 13:04:46.257960+00:00</t>
+          <t>2026-04-01 13:23:13.954235+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>서울 성동세무서장</t>
+          <t>대한민국 (외교부)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 원고 패소 판결</t>
+          <t>외교부의 여권반납명령에 대한 취소소송 및 집행정지 신청 제기</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>납세자가 공시지가를 기준으로 증여세를 신고했으나, 세무당국이 2년 이내 유사한 거래의 높은 실거래가를 시가로 보아 증여세를 추가 부과한 사건입니다. 서울행정법원은 세무당국의 손을 들어주며 원고 패소 판결을 내렸습니다. 이는 부동산 가격 변동이 없다고 판단될 경우 과거 거래가를 시가로 인정할 수 있다는 취지입니다.</t>
+          <t>외교부가 가자지구 구호선단 활동가 해초 씨에게 여권반납명령을 내리자, 민변이 이에 대한 취소소송 및 집행정지 신청을 제기했다. 민변은 외교부의 처분이 절차적으로 위법하고 재량권을 남용한 조치이며, 인도주의 활동을 막는 것은 부당하다고 주장하고 있다. 외교부는 국민 안전을 이유로 여권 무효화를 검토 중이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방은 자력이 충분한 세무당국(적합 조건 2)이며, 개별 피해 금액이 6천만원 이상으로 적지 않고(적합 조건 4), 증여세 부과 처분 및 관련 부동산 거래 기록 등 증거 확보가 용이합니다(적합 조건 5). 다만, 1심 법원이 세무당국의 손을 들어준 판결이 있어 법리적 다툼의 난이도가 높을 수 있습니다.</t>
+          <t>외교부(정부 기관)를 상대로 하는 소송으로 상대방의 자력은 충분하며(적합 조건 2), 외교부의 처분 및 민변의 법리 주장이 명확하여 증거 확보가 용이함(적합 조건 5). 다만, 현재는 단일 피해자에 대한 행정처분 취소소송으로 집단적 피해나 명확한 금전적 피해 규모는 확인되지 않아 소송금융 투자 매력도가 제한적이다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>6955만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>공시지가로 증여세 신고해도 법원  시가로 다시 세금 내야</t>
+          <t>가자지구 구호선단 활동가 '여권 무효화'는 위법  민변 소송 제기</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12002473</t>
+          <t>https://www.pressian.com/pages/articles/2026040116092132831?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-30 13:02:23.493939+00:00</t>
+          <t>2026-04-01 13:21:05.128985+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 제기</t>
+          <t>대법원 위헌심사 개시</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>마포구가 은평광역자원순환센터 건립 분담금 188억원을 근거로 은평구를 상대로 소유권이전등기 청구 소송을 제기했다. 은평구는 분담금이 시설 이용 대가이며 소유권과는 무관하다고 주장하며, 마포구의 생활폐기물 반입 거부 등 협력체계 이행 문제를 갈등의 핵심으로 보고 강경 대응할 방침이다.</t>
+          <t>대법원이 출생시민권에 대한 위헌심사를 개시했다. 이는 현행 출생시민권 관련 법률 또는 해석의 헌법적 정당성을 검토하는 절차로, 그 결과에 따라 다수의 이해관계자들에게 중대한 영향을 미칠 수 있다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>소송 상대방인 은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억원을 근거로 소유권 지분을 주장하는 등 피해 규모가 크다(적합 조건 4). 또한 2019년 서북3구 협약서 등 객관적 증거가 존재한다(적합 조건 5). 다만, 일반적인 집단 피해자 소송이 아닌 공공기관 간의 계약 해석 및 소유권 분쟁이므로 소송금융의 전형적인 투자 대상과는 거리가 있다.</t>
+          <t>대법원에서 출생시민권 위헌심사가 개시되어 공적 절차가 진행 중이며 (적합 조건: 이미 공적 절차 진행 중), 그 결과에 따라 다수의 이해관계자에게 영향을 미쳐 집단적 피해 또는 이익 발생 가능성이 있습니다 (적합 조건: 집단적 피해 가능성). 다만, 기사 내용만으로는 구체적인 피해 규모나 소송 상대방의 책임이 명확히 특정되지 않아 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>은평구, 마포구의 소송 제기에  유감…강경 대응할 것</t>
+          <t>대법원 ‘출생시민권’ 위헌심사 개시</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260330_0003569891</t>
+          <t>http://www.koreatimes.com/article/1607360</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-30 12:46:54.260659+00:00</t>
+          <t>2026-04-01 13:13:52.241289+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>전국 17개 시도교육청</t>
+          <t>도널드 트럼프 행정부</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>취소 소송 1심 판결에서 원고 청구 일부 인용</t>
+          <t>미 연방지방법원 공사 중단 판결</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>학교 밖 청소년들이 전국연합학력평가(모의고사) 응시 기회를 얻기 위해 17개 시도교육청을 상대로 제기한 취소 소송에서 법원이 원고의 청구를 일부 받아들였습니다. 이는 학교 밖 청소년들의 교육 기회 확대에 긍정적인 영향을 미칠 것으로 보입니다.</t>
+          <t>미 연방지방법원은 도널드 트럼프 대통령의 백악관 대규모 연회장 건설 계획에 대해 의회 승인 없이 백악관을 개조할 권한이 없다고 판결하며 공사 중단을 명령했습니다. 국가역사보존협회(NTHP)가 제기한 소송에서 법원은 대통령은 백악관의 관리자일 뿐 주인이 아니라고 지적했습니다. 트럼프 대통령은 판결에 불만을 표하며 NTHP를 비난했습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방(17개 시도교육청)은 공공기관으로 자력이 충분하며(적합 조건 2), 법원이 원고의 청구를 일부 인용하여 상대방 책임이 일부 인정된 상태입니다(적합 조건 1, 5). '학교 밖 청소년'이라는 집단적 피해 가능성이 있으나(적합 조건 3), 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>미 연방지방법원 판결로 트럼프 대통령의 백악관 개조 권한 없음이 명확히 판단되었고(상대방 책임 명확), 소송 상대방은 미국 정부의 행위 주체이므로 자력이 충분합니다(상대방 자력 충분). 또한, 법원 판결문과 의회 승인 부재 등 객관적 증거가 존재합니다(증거 존재). 다만, 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>“학교 밖 청소년, 모의고사 응시 길 열리나”…법원 일부 인정</t>
+          <t>美법원  트럼프는 백악관 관리자이지 주인 아냐  연회장 공사 중단 판결</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>gosiweek.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.gosiweek.com/article/1065591099160400</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=203247</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-30 12:45:34.156590+00:00</t>
+          <t>2026-04-01 00:49:47.613055+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적으로 분담금 반환 청구 소송 제기</t>
+          <t>허위 신고에 대한 과태료 부과 및 형사 처벌(공무집행방해죄)이 상시적으로 진행 중.</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>서울 서북권 3개 자치구가 공동 투자한 은평광역자원순환센터의 소유권을 두고 마포구와 은평구 간 법적 분쟁이 발생했습니다. 은평구가 센터를 단독 소유로 보존등기하자 마포구는 188억 원의 분담금을 낸 만큼 지분권이 있다고 주장하며 소유권이전등기 청구 소송을 제기했습니다. 소유권 귀속에 대한 명확한 협약 조항이 없어 법원의 판단에 따라 향방이 결정될 것으로 보입니다.</t>
+          <t>만우절 장난전화는 줄었으나, 연중 112와 119 허위 신고는 여전히 발생하고 있다. 최근 5년간 112에 약 2만 4천 건, 119에 약 2천 9백 건의 허위 신고가 접수되었으며, 이는 공권력 낭비와 안전 공백을 초래한다. 허위 신고자에 대한 처벌이 강화되고 통신 기술 발달로 추적이 용이해졌음에도 불구하고, 긴급 대응 인력은 허위 신고 의심 건에도 출동해야 하는 어려움을 겪고 있다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방(은평구)은 자치구로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억 원이 걸려 있어 피해 규모가 크고(적합 조건 4), 서북3구 협약서 등 객관적 증거가 존재합니다(적합 조건 5). 다만, 소유권 귀속에 대한 협약 조항이 명확하지 않아 책임 소재가 법적 해석에 따라 달라질 수 있으며, 일반적인 의미의 집단적 피해는 아닙니다.</t>
+          <t>개별 허위 신고자에 대한 처벌 강화 및 추적 용이성(적합 조건 5, 6)이 있으나, 소송금융의 주요 투자 대상인 대기업/기관 피고가 아니며, 피해 주체가 불특정 다수의 개인이나 공공기관으로 특정하기 어려움. 또한, 피해 규모가 공권력 낭비 및 잠재적 안전 공백으로 나타나 직접적인 금전적 손해배상 청구의 대상이 되기 어려움.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>188억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>마포·은평구 '자원순환센터' 소유권 충돌…공동투자 해석 놓고 법정 공...</t>
+          <t>[팩트체크] 만우절 장난전화는 이제 옛말… 인식변화·처벌강화 영향</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243355</t>
+          <t>https://www.yna.co.kr/view/AKR20260331082500518?input=1195m</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-30 12:44:47.431541+00:00</t>
+          <t>2026-04-01 00:40:42.800772+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>은평구</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>마포구가 은평구를 상대로 소송 제기</t>
+          <t>김예원 변호사가 '황당한 불송치 이유 대나무숲' 웹사이트를 개설하여 경찰의 부실수사 및 불송치 사례를 수집 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>마포구가 '쓰레기 전쟁'으로 불리는 폐기물 처리 관련 분쟁으로 은평구를 상대로 소송을 제기했습니다. 이는 두 서울 자치구 간의 갈등이 법적 다툼으로 이어진 상황입니다. 소송은 현재 진행 단계에 있습니다.</t>
+          <t>김예원 변호사가 검경 수사권 조정 이후 경찰의 부실수사 및 불송치 결정 문제점을 지적하며, 이를 해결하기 위한 검찰의 보완수사권 존치를 주장. 변호사는 '황당한 불송치 이유 대나무숲' 웹사이트를 개설하여 경찰의 부당한 불송치 사례를 수집하고 있으며, 이는 향후 개별 또는 집단 소송의 잠재적 기반이 될 수 있음.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방(은평구)은 서울 자치구로서 자력이 충분하며(적합 조건 2), 공공기관 간 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 기사만으로는 집단적 피해 여부나 구체적인 피해 규모가 명확하지 않아 'Medium'으로 판단합니다.</t>
+          <t>본 기사는 검경 수사권 조정 이후 경찰의 부실수사 및 불송치 결정으로 인한 피해 사례를 다수 수집하고 있다는 점에서 집단적 피해 가능성이 높고, '황당한 불송치 이유 대나무숲' 웹사이트를 통해 증거 확보가 가능하다는 점에서 소송금융 투자 검토가 가능함. 다만, 기사 자체는 특정 사건이 아닌 시스템적 문제 제기이며, 개별 사건의 구체적인 피해 규모나 상대방의 자력은 아직 불분명하여 'Medium'으로 판단.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>'쓰레기 전쟁' 번지는 서울 자치구 … 마포구, 은평구 상대로 소송 돌입</t>
+          <t>김예원 변호사  썩은 재료로 요리? 경찰수사 통제해야 기소가능</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/30/2026033000146.html</t>
+          <t>https://www.yna.co.kr/view/AKR20260331105000004?input=1195m</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-30 12:42:24.066033+00:00</t>
+          <t>2026-04-01 00:40:22.491388+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>보건복지부 장관</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 진행 중</t>
+          <t>동성부부 11쌍이 혼인평등소송 제기, 추가 소송 예정</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>제약사 A·B사가 보건복지부 장관을 상대로 제기한 약제 급여 상한금액 인하처분 취소 소송에서 1심 법원이 복지부의 손을 들어줬다. 제네릭 의약품이 오리지널 의약품의 일부 효능을 갖추지 못했더라도 경쟁이 성립하면 약가 인하가 적법하다는 판단이다. A·B사는 1심 판결에 불복해 항소했다.</t>
+          <t>동성부부 11쌍이 수도권 법원에 혼인평등소송을 제기했으며, 추가 소송이 이어질 예정입니다. 정의당 대구시당은 동성부부의 혼인신고 불수리를 비판하며 법제화를 통한 가족권 보장을 촉구했습니다. 이 사건은 성소수자의 가족권 보장과 관련된 중요한 법적 쟁점을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(보건복지부), 피해 규모 큼(약가 53~70% 인하로 제약사 매출에 큰 영향). 부적합 조건: 상대방 책임 명확성 낮음(1심 법원이 복지부 처분 적법 판단), 집단적 피해 아님. 1심 패소로 항소심 승소 가능성에 대한 불확실성이 존재하여 투자 매력도가 제한적임.</t>
+          <t>상대방(국가)의 자력이 충분하고, 동성부부 11쌍이 이미 소송을 제기했으며 추가 소송이 예상되어 집단적 피해 양상을 보입니다. 혼인신고 불수리라는 명확한 행정 처분이 존재하여 증거 확보가 용이합니다. 다만, 직접적인 금전적 피해 규모가 불분명하여 소송금융의 주요 투자 대상과는 다소 차이가 있습니다. (적합 조건 1, 2, 3, 5 해당)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>2개 제약사</t>
+          <t>11쌍 이상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>제네릭 일부 효능 달라도 약가 인하 적법…법원 “경쟁 성립이 기준”</t>
+          <t>정의당 대구시당 “동성부부 혼인신고 불수리…법제화로 가족권 보장해...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065602882433712</t>
+          <t>http://www.breaknews.com/1196681</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-30 00:48:19.580177+00:00</t>
+          <t>2026-03-31 13:29:13.170458+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>은평구, 서대문구 등 관련 지자체</t>
+          <t>고양시</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>소유권 청구 소송 제기</t>
+          <t>주민들이 소송을 이어가고 있으며, 법원에서 일부 절차에 대해 위법 판단이 선고된 바 있음. 경기도 투자심사 반려 등 관련 절차 진행 중.</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>서울 마포구가 2019년 서북3구 협약에 따라 은평광역자원순환센터 건립 분담금 188억원을 부담했으나, 소유권이 불분명해지자 소유권 청구 소송을 제기했다. 마포추가소각장 문제와는 별개로 진행된 사안이다.</t>
+          <t>고양시청 신청사 이전 논란이 민선 9기 지방선거를 앞두고 재점화되었습니다. 이동환 시장의 백석동 이전 추진에 대해 경기도는 투자심사를 수차례 반려했고, 법원은 일부 절차에 위법 판단을 내렸습니다. 주민들은 소송과 집회를 이어가며 반대하고 있으며, 야당 예비후보들도 신청사 문제를 주요 쟁점으로 삼고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>마포구가 188억원의 분담금을 부담하여 피해 규모가 크고(피해 규모 큼), 2019년 서북3구 협약이라는 명확한 증거가 존재합니다(증거 확보 가능). 소송 상대방은 공공기관으로 자력이 충분합니다(상대방 자력 충분). 다만, 이 사건은 지방자치단체 간의 소유권 분쟁으로, 일반적인 소송금융 투자 대상인 집단적 피해 사건과는 성격이 다릅니다.</t>
+          <t>고양시라는 공공기관이 상대방으로 자력이 충분하며, 법원에서 일부 절차에 대해 위법 판단을 내린 객관적 증거가 존재하고, 경기도의 투자심사 반려 등 공적 절차가 진행 중입니다. 다만, 주민들의 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융의 수익 모델에 부합하는지 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>188억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주민 다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>서울 마포구, 은평광역자원순환센터 소유권 소송 제기</t>
+          <t>임기 내내 이어진 신청사 이전 논란…고양시장 선거 앞두고 재점화</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1626865/?sc=Naver</t>
+          <t>https://www.hani.co.kr/arti/area/capital/1252033.html</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-30 00:47:19.517507+00:00</t>
+          <t>2026-03-31 13:27:11.508228+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>변상금 집행정지 신청 기각, 본안 소송 진행 중</t>
+          <t>헌법재판소 재판소원 사전심사 진행 중, 다수 각하</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>울진군이 ㈜스카이레일에 죽변해안스카이레일 관련 변상금 약 11억원을 부과했습니다. ㈜스카이레일은 본안 소송 판결 선고 시까지 변상금 집행정지를 신청했으나, 법원에서 기각 결정이 내려졌습니다. 현재 본안 소송은 계속 진행 중입니다.</t>
+          <t>헌법재판소의 재판소원 제도 시행 이후 두 차례 사전심사에서 총 74건의 청구 사건이 모두 각하되었습니다. 헌재는 '재판에 적용된 법률의 위헌성'은 특별한 사정이 없는 한 재판소원 청구 사유로 인정할 수 없다는 기준을 제시했으며, 청구 기간 도과 및 청구 사유 미비가 주요 각하 원인으로 분석됩니다. 이는 새로운 구제 절차를 기대했던 다수의 국민에게 영향을 미치고 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방(울진군)이 공공기관으로 자력이 충분하고(적합 조건 2), 변상금 규모가 약 11억원으로 피해 규모가 큽니다(적합 조건 4). 변상금 부과 및 집행정지 신청 등 관련 절차가 진행 중이며 증거 확보가 가능합니다(적합 조건 5). 다만, 변상금 집행정지 신청이 기각된 점은 소송금융 투자에 있어 부정적인 신호로 작용할 수 있습니다.</t>
+          <t>헌법재판소의 재판소원 제도가 시행 초기부터 높은 각하율을 보이며, 다수의 청구인들이 새로운 구제 절차를 이용하는 데 어려움을 겪고 있습니다 (적합 조건: 집단적 피해). 헌재의 사전심사 절차가 진행 중이며, 엄격한 청구 사유 및 기간 요건 해석이 주요 쟁점입니다 (적합 조건: 이미 공적 절차 진행 중). 그러나 이 사건은 법원의 재판 자체를 다투는 헌법소원 절차에 대한 것으로, 특정 기업이나 기관으로부터 직접적인 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 성격이 다릅니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>약 11억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1 (㈜스카이레일)</t>
+          <t>74건 이상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>죽변해안스카이레일 변상금 집행정지 ‘기각’</t>
+          <t>헌재 재판소원 2주째 전원부 회부 '0'…누적 74건 각하(종합)</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597213</t>
+          <t>https://www.yna.co.kr/view/AKR20260331185251004?input=1195m</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-29 12:59:05.542627+00:00</t>
+          <t>2026-03-31 13:26:48.451597+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>대한민국 (사법부)</t>
+          <t>국민의힘</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>비실명 판결문 공개에 대한 비판 및 개선 요구가 제기되고 있음</t>
+          <t>충북지사 후보 컷오프 효력정지 가처분 인용</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>서울중앙지방법원이 윤석열 재판 판결문을 공개하면서 인명, 직책 등 주요 정보를 비실명 처리하여 국민의 알권리를 침해하고 있다는 비판이 제기되었습니다. 참여연대 등 시민단체와 언론이 사법부의 관행을 비판하며 실명 공개를 요구하고 있으며, 해외 사례를 참고하여 판결문 공개 방식을 개선할 필요성이 강조되고 있습니다.</t>
+          <t>법원이 국민의힘 충북지사 후보 컷오프에 대해 공관위 심사의 공정성 미비를 지적하며 효력정지 가처분을 인용했다. 이는 김 지사 측의 주장을 받아들인 것으로, 지역 정가에 큰 파장을 미칠 전망이다. 향후 본안 소송 진행 여부가 주목된다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>서울중앙지방법원의 비실명 판결문 공개 관행에 대한 책임이 명확하고(적합 조건 1), 상대방인 사법부/국가는 충분한 자력을 가집니다(적합 조건 2). 국민의 알권리 침해로 집단적 피해가 발생하며(적합 조건 3), 비실명 처리된 판결문 자체가 증거로 존재합니다(적합 조건 5). 시민단체와 언론의 비판 및 문제 제기가 활발히 진행 중입니다(적합 조건 6). 그러나 개별 피해자의 직접적인 금전적 피해 규모를 특정하기 어렵다는 점에서 소송금융 투자 수익 모델 구축에 어려움이 있을 수 있습니다.</t>
+          <t>법원이 국민의힘 공관위 심사의 공정성 미비를 지적하며 가처분을 인용하여 상대방의 책임이 비교적 명확하며(적합 조건 1), 국민의힘은 자력이 충분한 상대방입니다(적합 조건 2). 또한 법원의 가처분 인용 결정 자체가 중요한 증거가 됩니다(적합 조건 5). 다만, 집단적 피해나 명확한 금전적 피해 규모를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>국민 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[지금, 여기]비실명 판결문은 알권리 침해!</t>
+          <t>법원, 국힘 충북지사 컷오프 효력정지…다음은 대구·포항시장?</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603291957005</t>
+          <t>https://www.kbmaeil.com/article/20260331500803</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-29 12:57:27.129388+00:00</t>
+          <t>2026-03-31 13:25:29.598451+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>울진군</t>
+          <t>대한민국 외교부</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>변상금 부과처분 취소소송 및 인도소송 항소심 진행 중, 1심 울진군 승소</t>
+          <t>외교부의 여권법 위반 행정제재 및 형사처벌 경고, 실제 행정처분 시행 관측</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>울진군이 스카이레일 운영 업체에 11억 원의 변상금을 부과하자, 업체 측이 이에 불복하여 변상금 부과처분 취소소송 및 인도소송을 제기했습니다. 1심에서는 울진군이 승소했으며, 현재 항소심이 진행 중인 상황입니다. 스카이레일 운행 중단으로 인한 복합적인 위기가 발생하고 있습니다.</t>
+          <t>활동가 해초(김아현) 씨가 가자지구 구호품 전달을 재차 시도하자, 외교부가 여권법 위반을 이유로 행정처분 및 형사처벌 가능성을 경고하고 실제 조치를 취한 것으로 관측됩니다. 아직 가자지구에 도착하지 않은 상황에서 정부의 조치가 정당한 법 집행인지에 대한 법적 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>울진군이 상대방으로 자력이 충분하고(적합 조건 2), 11억 원의 변상금이라는 큰 금액이 걸려있으며(적합 조건 4), 행정처분에 대한 소송이 진행 중입니다(적합 조건 6). 그러나 1심에서 울진군이 승소하여 업체 측의 승소 가능성이 낮아졌다는 점이 소송금융 투자 리스크를 높입니다.</t>
+          <t>적합 조건으로 상대방(대한민국 외교부)의 자력이 충분하고, 외교부의 공지 및 여권법 등 증거 확보가 용이하며, 이미 행정처분 예고 및 시행 관측 등 공적 절차가 진행 중입니다. 그러나 피해 규모가 최대 1천만원 벌금 및 여권 무효화로 크지 않고, 피해자가 1인에 불과하여 집단적 피해가 아니므로 소송금융 투자 수익성 측면에서 매력도가 낮아 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>최대 1천만원 벌금</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>1개 업체</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>울진군 스카이레일 운행 중단 장기화…안전·소송 겹친 복합 위기</t>
+          <t>아직 가자지구에 도착도 안 했는데…구호품 전달, '시도'도 하지 말라는...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068329</t>
+          <t>https://www.pressian.com/pages/articles/2026033118033513589?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-29 12:45:43.006458+00:00</t>
+          <t>2026-03-31 13:24:24.031942+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국민의힘</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>도이치모터스 주가조작 사건 수사 무마 의혹 관련 종합특검 수사 진행 중</t>
+          <t>효력정지 가처분 인용</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>도이치모터스 주가조작 사건과 관련하여 검찰이 김건희 여사에 대한 불기소 처분을 미리 정해두고 '불기소 문건'을 작성했다는 의혹이 제기되었습니다. 현재 종합특검이 해당 문건의 작성 이유, 시점, 최초 지시자를 규명하기 위해 수사력을 모으고 있으며, 직권남용권리행사방해 혐의 입증 여부가 핵심 쟁점입니다.</t>
+          <t>법원이 국민의힘의 충북도지사 공천배제(컷오프) 결정에 대해 김영환 지사가 낸 효력정지 가처분 신청을 인용했다. 재판부는 국민의힘이 당헌·당규를 위반하고 재량권을 남용했다고 판단했으며, 특히 추가 공모 기간 단축이 당규 취지를 훼손한다고 지적했다. 이 결정으로 김 지사의 컷오프 효력이 정지되어 선거 참여 가능성이 열렸다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>검찰의 '도이치모터스 주가조작 수사 무마 의혹'은 상대방(대한민국)의 자력이 충분하고, '불기소 문건' 등 구체적인 증거가 존재하며, 종합특검 수사가 진행 중인 점(적합 조건 2, 5, 6)은 긍정적입니다. 그러나 이 사건은 주로 수사 절차의 적법성 및 공정성 문제에 초점을 맞추고 있어, 직접적인 민사상 손해배상 청구의 원고 특정 및 손해액 산정이 불명확하여 집단적 피해 및 피해 규모가 크다고 보기 어렵습니다(적합 조건 3, 4 미흡).</t>
+          <t>법원이 국민의힘의 당헌·당규 위반 및 재량권 남용을 명확히 판단하여 상대방의 책임이 분명하며(적합 조건 1), 상대방인 주요 정당은 충분한 자력을 가지고 있습니다(적합 조건 2). 또한 법원의 가처분 인용 결정 자체가 강력한 증거가 됩니다(적합 조건 5). 그러나 이 사건은 개별적인 정치적 분쟁으로, 주된 구제는 후보자 지위 회복이며 직접적인 금전적 손해배상이 아니므로 소송금융의 투자 수익 모델에 부합하지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (김영환 충북도지사)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>檢 ‘도이치 주가조작 수사 무마’ 관련 ‘불기소 문건’ 시점·지시자...</t>
+          <t>법원, 김영환 충북지사 '컷오프' 효력정지 가처분 인용</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774775682&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.newspim.com/news/view/20260331001273</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-29 12:28:17.996394+00:00</t>
+          <t>2026-03-31 13:19:08.870205+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>국방부</t>
+          <t>프랑스 정부, 파리정치대학, 소르본대학, 리옹 고등사범학교 등 8개 대학</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>연방 법원의 국방부 지정 결정 잠정 차단</t>
+          <t>프랑스 행정법원에 소송 제기</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>앤트로픽과 국방부 간 소송이 진행 중이며, 연방 법원이 국방부의 특정 지정 결정을 잠정적으로 차단했습니다. 이는 앤트로픽 측에 유리한 초기 법원 판단으로 해석될 수 있으나, 소송의 구체적인 쟁점과 피해 규모는 기사에 명시되지 않았습니다.</t>
+          <t>프랑스 시민단체들이 이스라엘 대학과의 협력이 국제법상 집단학살 방지 의무 원칙을 위반한다며 프랑스 정부와 8개 대학을 상대로 소송을 제기했습니다. 이들은 이스라엘 대학들이 팔레스타인 민간인 학살을 정당화하고 군사적 역할에 기여했다고 비판하며, 협정 효력 정지 및 공개를 요구하고 있습니다. 가자 전쟁 발발 이후 이스라엘 대학과의 협력 중단을 요구하는 움직임이 프랑스 내에서 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>소송 상대방(국방부)의 자력이 충분하며(적합 조건 2), 연방 법원이 국방부의 지정 결정을 잠정 차단한 것은 원고 측에 유리한 증거(적합 조건 5)로 볼 수 있습니다. 현재 소송이 진행 중이나, 소송의 구체적인 쟁점과 예상 피해 규모가 명확히 제시되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>프랑스 정부 및 주요 대학들이 상대방으로 자력이 충분하며, 7개 시민단체가 집단적으로 소송을 제기하여 집단적 피해 양상을 보입니다. 그러나 소송의 목적이 금전적 배상보다는 이스라엘 대학과의 협정 효력 정지 및 공개 명령에 있어 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 국제법 위반 및 이스라엘 대학의 책임 입증 난이도가 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>앤트로픽 클로드, 유료 가입자 급증...올해 2배 이상 늘어</t>
+          <t>“전쟁 돕는 이스라엘 대학과 손 끊어라”…프랑스 시민들, 대학·정부...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=648214</t>
+          <t>https://www.hani.co.kr/arti/international/europe/1251998.html</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-29 00:32:07.890340+00:00</t>
+          <t>2026-03-31 13:15:47.451174+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>집행정지 신청 및 행정소송 진행 중</t>
+          <t>허위 신고자들에 대한 형사 처벌 진행 중, 민사상 손해배상 청구 가능성 언급</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>하이트와 오비가 청주시의 폐기물선별장 중단 조치에 대해 절차 위반을 주장하며 집행정지 신청 및 행정소송을 제기했습니다. 청주시는 법적 문제가 없다는 입장으로, 양측 모두 소송 결과를 기다리고 있습니다. 이 사건은 폐기물 처리 시설 운영 중단으로 인한 기업의 사업적 피해와 관련된 행정 분쟁입니다.</t>
+          <t>충북 지역에서 만우절 허위 신고는 줄었으나, 평소 112 허위 신고는 최근 5년간 597건에 달하며 꾸준히 발생하고 있습니다. 경찰은 허위 신고자들에게 위계에 의한 공무집행방해 등 민형사상 책임을 물어 엄정 대응하고 있으며, 지난해 117명이 처벌받았습니다. 이는 경찰력 낭비와 치안 공백을 초래하는 문제로 지적됩니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>청주시(공공기관)가 피고로 자력이 충분하며(적합 조건 2), 폐기물선별장 중단으로 인한 하이트·오비의 사업적 피해 규모가 상당할 수 있습니다. 다만, 원고가 대기업이므로 소송금융의 일반적인 대상과는 다를 수 있으며, 상대방 책임 여부는 현재 다툼 중입니다.</t>
+          <t>허위 신고자의 책임이 명확하고(적합 조건 1), 경찰 기록을 통해 증거 확보가 가능하며(적합 조건 5), 이미 허위 신고자들에 대한 형사 처벌 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(개별 허위 신고자)의 자력이 불분명하고, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높으며, 집단적 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>하이트·오비 “폐기물선별장 중단” vs 청주시 “법적 문제 없다”… ...</t>
+          <t>충북 만우절 장난전화는 옛말… 민형사상 책임 엄정 대응</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/distribution/food/2026/03/29/5C4DHWF4YVB4ZLD6OLQ3XG2XDY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003571550</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-29 00:31:25.192111+00:00</t>
+          <t>2026-03-31 12:52:56.744041+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>연방법원 가처분 명령 인용</t>
+          <t>서울고법 집행정지 신청 기각 결정에 대한 불복 절차 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>미국 샌프란시스코 연방법원이 국방부가 앤스로픽을 국가안보 위험으로 지정하고 정부의 AI 도구 사용을 중단하려 한 조치에 대해 일시적 가처분 명령을 내렸다. 앤스로픽이 제기한 소송에 따른 것으로, 법원은 정부 조치가 자의적이라고 판단했다. 앤스로픽은 자사 모델이 치명적 자율무기 등에 사용되는 것을 허용하지 않아 정부와 긴장이 커진 것으로 알려졌다.</t>
+          <t>새만금신공항 기본계획 취소를 주장하는 국민 소송인단과 공동행동이 서울고법의 집행정지 신청 기각 결정에 불복하며 기자회견을 열었다. 이들은 기각 결정을 바로잡을 것을 촉구하며, 새만금신공항 건설 계획에 대한 법적 다툼을 이어가고 있다. 본 사건은 대규모 공공사업에 대한 행정 소송으로, 다수의 국민이 이해관계자로 얽혀있다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>상대방인 미국 국방부는 자력이 충분하며 (적합 조건 2), 법원이 정부 조치를 '자의적'이라고 판단하여 가처분 명령을 내린 것은 소송의 명확한 증거가 됩니다 (적합 조건 5). 그러나 집단적 피해가 아니며, 구체적인 피해 금액이 명시되지 않아 피해 규모를 특정하기 어렵습니다.</t>
+          <t>상대방(대한민국)의 자력이 충분하고, '국민 소송인단'이라는 점에서 집단적 피해의 가능성이 높다. 또한, 행정 소송의 특성상 관련 행정 문서 및 평가 보고서 등이 증거로 활용될 수 있다. 다만, 기사만으로는 직접적인 피해 금액이나 책임의 명확성을 판단하기 어렵다. (적합 조건 2, 3, 5 해당)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>1명 (앤스로픽)</t>
+          <t>미상 (다수의 국민 소송인단)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>구글, 앤스로픽 지원 텍사스 데이터센터 프로젝트에 50억달러 규모 대출...</t>
+          <t>폐기처분 받은 새만금신공항 기본계획…  당장 집행정지</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344234</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3059417</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-29 00:29:21.146708+00:00</t>
+          <t>2026-03-31 12:43:15.968623+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>대한민국 (육군/국방부)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>정부 에너지 정책 변경에 대한 손해배상 소송 제기</t>
+          <t>블랙리스트 관련 조사 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>의정부 민락지구 오피스텔 소유자들이 정부의 에너지 정책 변경으로 인해 10억 원 규모의 경제적 피해를 입었다며 손해배상 소송을 제기했다. 이들은 자신들이 위치한 지역이 집단에너지 공급 대상 지역으로 지정되면서 피해를 보았다고 주장하며 정부에 피해 회복을 요구하고 있다.</t>
+          <t>블랙리스트 피해자로 지목된 김상환 전 육군 법무실장이 관련 조사를 받았다는 단독 보도입니다. 계엄 직전 김용현 전 국방부 장관의 행적과 관련하여 김 전 실장이 육군 인사참모부장으로부터 국방부 검찰단장 보직 통보를 받았다는 내용이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방에게 자력이 충분함: 정부), 적합 조건 3 (집단적 피해: 의정부 오피스텔 소유자들), 적합 조건 4 (피해 규모가 큼: 10억 원)에 해당한다. 이미 소송이 제기되어 진행 중인 사건이나, 정부 정책 변경의 위법성 및 손해와의 인과관계 입증이 쟁점이 될 수 있다.</t>
+          <t>상대방이 육군/국방부로 추정되어 자력이 충분합니다. '블랙리스트 피해자'라는 표현에서 상대방 책임이 비교적 명확하며, 관련 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 중으로 볼 수 있습니다. 다만, 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>10억</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>의정부 오피스텔 소유자들, 정부 에너지 정책에 10억 손해배상 청구</t>
+          <t>[단독] 계엄 직전 김용현은 왜?…스쳐간 진술 '반전'</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861872</t>
+          <t>https://news.jtbc.co.kr/article/NB12292128?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-29 00:26:58.939981+00:00</t>
+          <t>2026-03-31 12:39:07.938898+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>울진군</t>
+          <t>서울 성동세무서장</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>본안 소송 진행 중, 변상금 집행정지 신청 기각</t>
+          <t>서울행정법원 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>울진군이 ㈜스카이레일에 공유재산 사용과 관련하여 약 11억 원의 변상금을 부과했습니다. 이에 ㈜스카이레일은 본안 소송을 제기했으나, 변상금 집행정지 신청은 기각되어 울진군의 행정 처분이 유지되었습니다. 본안 소송은 계속 진행될 예정입니다.</t>
+          <t>A씨 부부가 공시지가 기준으로 증여세를 신고했으나, 세무당국이 2년 이내의 높은 실거래가를 시가로 적용하여 약 7천만원의 추가 증여세를 부과했다. 이에 불복한 A씨 부부가 제기한 소송에서 서울행정법원은 세무당국의 손을 들어주며 원고 패소 판결했다. 법원은 부동산 가격 변동이 크지 않다면 과거의 높은 거래가를 시가로 보는 것이 조세 형평성에 부합한다고 판단했다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 울진군), 4(피해 규모 큼 - 11억 원 변상금), 5(증거 확보 가능 - 행정 기록)에 해당합니다. 그러나 일반적인 피해자-가해자 구도의 손해배상 청구가 아닌 행정소송이며, 집행정지 기각은 스카이레일 측에 불리한 중간 결정입니다.</t>
+          <t>상대방인 세무당국은 자력이 충분하며(적합 조건 2), 추가 증여세 약 7천만원은 개인에게 상당한 피해 금액입니다(적합 조건 4). 그러나 이 사건은 세금 부과 방식에 대한 법리 해석 다툼으로 상대방의 명확한 책임이 있다고 보기 어려우며, 기사에서 집단적 피해 사례로 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>6955만원</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (A씨 부부)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>죽변 스카이레일 변상금 집행정지 '기각'…울진군 행정 유지</t>
+          <t>공시지가로 증여세 5700만원 냈는데…법원 “시가 기준 7000만원 더 내라...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828251</t>
+          <t>https://www.mk.co.kr/article/12003059</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-29 00:25:35.138761+00:00</t>
+          <t>2026-03-31 00:42:25.444638+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>울진군</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>변상금 부과 처분 취소소송 및 인도 소송 1심에서 울진군 승소, ㈜스카이레일이 가처분 신청 진행 중</t>
+          <t>광역자원회수시설 입지결정고시 취소소송은 1, 2심 패소 후 상고포기로 종결되었으나, 주민들의 서울시를 상대로 한 손해배상 소송 가능성 존재.</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>㈜스카이레일이 울진군으로부터 약 11억 원의 변상금을 부과받아 이에 대한 취소소송 및 인도 소송을 제기했으나 1심에서 패소했다. 현재 ㈜스카이레일은 본안 소송 판결 선고에 앞서 가처분 신청을 진행 중이다.</t>
+          <t>서울시가 마포구에 추진했던 광역자원회수시설(소각장) 건립이 주민들의 입지결정고시 취소소송에서 1, 2심 패소 후 상고를 포기하며 사실상 무산되었다. 법원은 서울시가 입지 결정 과정에서 주민 의견을 실질적으로 반영하지 않았다고 판단했다. 이 판결은 주민들이 서울시의 위법한 행정 절차로 인해 입은 손해에 대한 새로운 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (울진군), 피해 규모가 큼 (변상금 약 11억 원). 다만 1심에서 이미 울진군이 승소한 상태로, ㈜스카이레일 측에서는 항소심을 준비해야 하는 상황이다.</t>
+          <t>서울시의 광역자원회수시설 입지 결정 과정에서 절차상 하자가 법원 판결로 인정되었고(적합 조건 1), 상대방인 서울시의 자력이 충분하다(적합 조건 2). 1850여 명의 주민이 집단적으로 피해를 우려하며 소송에 참여했고(적합 조건 3), 법원 판결은 향후 주민들이 서울시를 상대로 손해배상 소송을 제기할 강력한 근거가 될 수 있다(적합 조건 5). 다만, 해당 입지결정고시 취소소송은 이미 종결되었으며, 새로운 손해배상 소송의 구체적인 피해 규모 입증이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>약 11억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1 (㈜스카이레일)</t>
+          <t>1850여명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[위클리오늘] 울진군 소식(3. 27)</t>
+          <t>“집값 떨어질라”… 님비에 가로막힌 쓰레기 소각장 [심층기획-지자체...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>weeklytoday.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.weeklytoday.com/news/articleView.html?idxno=767955</t>
+          <t>https://www.segye.com/newsView/20260330515718?OutUrl=naver</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-28 00:44:50.102480+00:00</t>
+          <t>2026-03-31 00:39:51.202839+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>낙동강청</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>행정심판 청구 진행 중, 향후 행정소송 가능성</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>전북 교도소에서 재소자 A씨가 동료 재소자들에게 폭행당해 사망한 사건에 대해 법원이 국가의 관리·감독 책임을 인정했다. 재판부는 교도소가 A씨의 건강 상태를 인지했음에도 적절한 보호 조치를 취하지 않아 발생한 일이라며, 국가와 가해 재소자들이 공동으로 3000만원을 지급하라고 판결했다.</t>
+          <t>25년째 추진 중인 영남알프스 케이블카 개발사업이 낙동강청의 재검토 결정에 불복하여 행정심판을 청구했습니다. 행정심판 결과에 따라 사업 재추진의 발판이 마련되거나, 기각 시 행정소송으로 이어질 수 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>국가의 관리·감독 책임이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 상대방이 국가로 자력이 충분합니다(상대방 자력 충분). 교도소 내부 보고서 등 증거도 확보된 상태입니다(증거 확보 가능). 다만, 피해 규모가 크지 않고 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>공공기관인 낙동강청을 상대로 한 행정심판이 진행 중이며, 향후 행정소송으로 이어질 가능성이 있습니다 (적합 조건 2, 6). 그러나 기사 내용만으로는 직접적인 피해 금액이나 피해자 수가 명확히 특정되지 않아 소송금융 투자 대상으로서의 피해 규모가 불분명합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>“보호의무 소홀”…재소자 폭행 사망에 국가 공동배상 책임 인정</t>
+          <t>영남알프스 케이블카 재검토 불복…행정심판 청구</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260327506566?OutUrl=naver</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061138</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-28 00:40:57.494041+00:00</t>
+          <t>2026-03-30 13:17:36.822150+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>국가 또는 지방자치단체</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>1,000억 원 규모의 손해배상 소송 진행 중</t>
+          <t>소유권 이전등기 청구 소송 및 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>속초 대포항 개발사업과 관련하여 민간 업체가 행정을 믿고 기다렸으나 1,000억 원 규모의 손해배상 소송에 직면했다. 현재 법적 분쟁이 진행 중이며, 민간 소송 패소 시 1,000억 원대 혈세 낭비로 이어질 수 있다는 우려가 제기되고 있다.</t>
+          <t>서울 마포구가 은평광역자원순환센터 소유권을 두고 은평구를 상대로 소유권 이전등기 청구 소송을 제기했습니다. 마포구는 건립비 188억원을 분담한 만큼 지분권이 인정돼야 한다는 입장이며, 은평구는 협약에 소유권 귀속 규정이 없고 부지 제공 및 사업 주도를 근거로 단독 소유를 주장하고 있습니다. 재활용품 반입 문제도 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>상대방은 국가 또는 지방자치단체로 자력이 충분하며(적합 조건 2), 1,000억 원 규모의 손해배상 소송이 진행 중으로 피해 규모가 크다(적합 조건 4). 행정을 믿고 기다린 결과 소송에 이르게 되었다는 점에서 상대방 책임 가능성이 존재한다(적합 조건 1).</t>
+          <t>상대방인 은평구는 지방자치단체로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억 원이라는 피해 규모가 크고(적합 조건 4) 관련 협약 및 건축비 자료 등 객관적 증거 확보가 용이합니다(적합 조건 5). 그러나 상대방 책임이 명확하기보다는 협약 해석 및 소유권 귀속에 대한 법리적 다툼의 여지가 있어(적합 조건 1 불충분) 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>1,000억 원</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>속초 대포항 개발사업 '신뢰 위기'... 600억 국가사업 신청 이면의 갈등</t>
+          <t>“자원순환센터 188억 분담했다”…마포구, 은평구에 소유권 소송</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=76724</t>
+          <t>https://www.hani.co.kr/arti/area/capital/1251759.html</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-27 13:13:47.215755+00:00</t>
+          <t>2026-03-30 13:05:16.543917+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>전북도청</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>감사원 잼버리 부지 선정 관련 언급, 도지사 선거 정책 토론 중 행정 비판</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 및 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>전북도지사 후보들이 현직 도지사의 민선 8기 도정 운영에 대해 정책 토론에서 맹공을 퍼부었다. 주요 쟁점은 새만금 계통 연결 및 데이터센터 사업 지연, 2023 새만금 잼버리 파행, 전북 인사 배제, 새만금국제공항 소송 패소 등이다. 특히 잼버리 파행에 대해서는 감사원도 부지 선정에 근본 원인이 있다고 언급한 바 있다.</t>
+          <t>서울 서북3구가 공동 건립한 은평광역자원순환센터의 소유권을 두고 은평구와 마포구가 법정 다툼에 돌입했다. 마포구는 건립비 188억 원을 분담했음에도 은평구가 센터를 단독 소유로 보존등기하자 소유권이전등기 및 분담금 반환 소송을 제기했다. 협약서에 소유권 귀속 규정이 명시되지 않은 점이 주요 쟁점이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>기사는 주로 정치적 비판과 행정 실패를 다루며, 특정 피해자 집단에 대한 명확한 법적 책임과 손해배상 청구 가능성이 불분명합니다. 다만, 상대방이 공공기관(전북도청)으로 자력이 충분하고(적합 조건 2), 잼버리 파행과 관련하여 감사원의 언급이 있어 공적 절차 진행 및 증거 확보 가능성이 있습니다(적합 조건 5, 6). 하지만 피해 규모와 피해자 수가 구체적으로 명시되지 않아 투자 적합도가 'High'에 미치지 못합니다.</t>
+          <t>상대방인 은평구는 지방자치단체로 자력이 충분하며 (적합 조건 2), 마포구가 분담한 188억 원이라는 피해 규모가 크다 (적합 조건 4). 또한 협약서 및 분담금 내역 등 관련 증거 확보가 용이하다 (적합 조건 5). 다만, 소유권 귀속 규정이 협약서에 명시되지 않아 책임의 명확성은 법원의 판단에 달려있다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>전북도지사 선거 첫 토론…안호영·이원택, 김관영에 '공세'</t>
+          <t>은평·마포구, 자원순환센터 소유권 법정 다툼…왜?</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260327158300055?input=1195m</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260330010009258</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-27 13:11:19.384817+00:00</t>
+          <t>2026-03-30 13:04:56.717176+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>서울·경기교육감</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 승소 판결</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 제기</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>서울행정법원이 학교 밖 청소년 2명이 서울·경기교육감을 상대로 낸 학력평가 응시신청 거부처분 취소 소송에서 원고 승소 판결을 내렸다. 법원은 교육청의 예산 부족 핑계를 받아들이지 않고, 학교 밖 청소년에 대한 차별로 판단했다. 이 판결은 학교 밖 청소년의 교육권 보장에 중요한 의미를 가진다.</t>
+          <t>마포구가 은평광역자원순환센터 건립에 188억 원을 분담했으나, 은평구가 센터를 단독 소유로 보존등기하자 소유권이전등기 청구 소송을 제기했다. 양측은 2019년 협약서의 소유권 귀속 명확성 여부를 두고 대립하고 있으며, 폐기물 처리 협력 체계 미이행 문제도 쟁점이다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>서울행정법원이 교육청의 학력평가 응시 거부 처분이 차별이라고 판단하여 책임이 명확하며(적합 조건 1), 상대방인 교육청은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 학교 밖 청소년 전체에 해당하는 문제로 잠재적 피해자가 다수일 수 있습니다(적합 조건 3). 다만, 직접적인 금전적 피해 규모가 크다고 보기는 어렵습니다.</t>
+          <t>상대방인 은평구는 자력이 충분한 공공기관이며(적합 조건 2), 마포구의 분담금 188억 원은 피해 규모가 크다(적합 조건 4). 또한 협약서 등 객관적 증거 확보가 가능하다(적합 조건 5). 다만 소유권 귀속에 대한 명확한 규정이 없어 법리적 다툼의 여지가 있다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>학교 밖 청소년 다수</t>
+          <t>1개 구 (마포구)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>학교 밖 청소년 학력평가 거부는 차별 …사법부, 교육청 '예산 핑계' 제...</t>
+          <t>‘188억 분담했는데 단독등기’ 마포구 “은평구 상대 소유권 소송”…...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=367370</t>
+          <t>https://www.munhwa.com/article/11578467?ref=naver</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-27 13:07:46.183916+00:00</t>
+          <t>2026-03-30 13:04:46.257960+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>서울 성동세무서장</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>가처분 인용, 본안 소송 진행 중</t>
+          <t>서울행정법원 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>미국 트럼프 행정부가 AI 기업 앤스로픽을 '공급망 리스크'로 지정하고 연방 기관의 기술 사용을 금지한 조치에 대해, 미국 연방법원이 앤스로픽의 가처분 신청을 인용하며 제동을 걸었다. 법원은 국방부의 조치가 국가 안보 이익과 무관하며 앤스로픽의 '표현의 자유'를 침해한 불법 보복이라고 판단했다. 이에 따라 트럼프 대통령의 앤스로픽 기술 사용 중단 지시는 본안 소송 결과가 나올 때까지 중지되었다.</t>
+          <t>납세자가 공시지가를 기준으로 증여세를 신고했으나, 세무당국이 2년 이내 유사한 거래의 높은 실거래가를 시가로 보아 증여세를 추가 부과한 사건입니다. 서울행정법원은 세무당국의 손을 들어주며 원고 패소 판결을 내렸습니다. 이는 부동산 가격 변동이 없다고 판단될 경우 과거 거래가를 시가로 인정할 수 있다는 취지입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>미국 연방법원이 국방부의 앤스로픽 제재 조치를 '표현의 자유 위반'이자 '불법 보복'으로 판단하여 가처분 신청을 인용했으므로 상대방(미국 국방부)의 책임이 명확하고 자력이 충분합니다. 또한 법원의 판결문에서 증거의 존재가 확인됩니다. 다만, 집단적 피해가 아닌 단일 기업의 소송이며, 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>상대방은 자력이 충분한 세무당국(적합 조건 2)이며, 개별 피해 금액이 6천만원 이상으로 적지 않고(적합 조건 4), 증여세 부과 처분 및 관련 부동산 거래 기록 등 증거 확보가 용이합니다(적합 조건 5). 다만, 1심 법원이 세무당국의 손을 들어준 판결이 있어 법리적 다툼의 난이도가 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6955만원</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>1개 기업 (앤스로픽)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>美법원, 국방부 '앤스로픽 제재' 제동</t>
+          <t>공시지가로 증여세 신고해도 법원  시가로 다시 세금 내야</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12000673</t>
+          <t>https://www.mk.co.kr/article/12002473</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-27 13:06:42.137956+00:00</t>
+          <t>2026-03-30 13:02:23.493939+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>경기도</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>행정 단계 구제 실패 후 조세심판원 청구 또는 행정소송 예정</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 제기</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>칼럼은 경기도 지방세 구제 절차의 높은 문턱을 비판하며, 행정 단계에서 구제받지 못한 도민들이 막대한 비용과 시간이 소요되는 조세심판원 청구나 행정소송으로 내몰리고 있다고 지적합니다. 이는 불필요한 사회적 비용 증가로 이어진다고 강조하며, 57건의 사례가 언급되었습니다.</t>
+          <t>마포구가 은평광역자원순환센터 건립 분담금 188억원을 근거로 은평구를 상대로 소유권이전등기 청구 소송을 제기했다. 은평구는 분담금이 시설 이용 대가이며 소유권과는 무관하다고 주장하며, 마포구의 생활폐기물 반입 거부 등 협력체계 이행 문제를 갈등의 핵심으로 보고 강경 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방 자력은 충분(경기도)하며, 다수의 도민이 유사한 문제로 행정소송에 내몰릴 가능성(집단적 피해)이 있습니다. 그러나 개별 사건의 책임 명확성 및 구체적인 피해 규모가 불분명하여 소송금융 투자 매력도가 중간 수준입니다.</t>
+          <t>소송 상대방인 은평구는 공공기관으로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억원을 근거로 소유권 지분을 주장하는 등 피해 규모가 크다(적합 조건 4). 또한 2019년 서북3구 협약서 등 객관적 증거가 존재한다(적합 조건 5). 다만, 일반적인 집단 피해자 소송이 아닌 공공기관 간의 계약 해석 및 소유권 분쟁이므로 소송금융의 전형적인 투자 대상과는 거리가 있다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[칼럼] 지방세 구제의 높은 문턱-경기도 심의위원회, 무엇을 위한 절차...</t>
+          <t>은평구, 마포구의 소송 제기에  유감…강경 대응할 것</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>sejungilbo.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57715</t>
+          <t>https://www.newsis.com/view/NISX20260330_0003569891</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-27 00:51:17.111627+00:00</t>
+          <t>2026-03-30 12:46:54.260659+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>군</t>
+          <t>전국 17개 시도교육청</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>한강 철책 철거 사업 관련 소송 장기간 진행 중</t>
+          <t>취소 소송 1심 판결에서 원고 청구 일부 인용</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>김포시의 한강 철책 철거 사업이 군이 요구한 경계 장비 성능 미달로 중단되었고, 이로 인해 관련 소송이 장기간 진행 중이다. 2008년 군과 합의각서를 체결했으나, 장비 성능 문제로 사업이 지연된 것으로 보인다.</t>
+          <t>학교 밖 청소년들이 전국연합학력평가(모의고사) 응시 기회를 얻기 위해 17개 시도교육청을 상대로 제기한 취소 소송에서 법원이 원고의 청구를 일부 받아들였습니다. 이는 학교 밖 청소년들의 교육 기회 확대에 긍정적인 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>상대방(군)의 자력이 충분하고, 합의각서 및 장비 성능 관련 증거 확보가 가능합니다. (적합 조건 2, 5) 다만, 책임 소재가 명확히 드러나지 않고, 피해 규모가 구체적으로 명시되지 않아 추가 정보가 필요합니다. 이미 소송이 장기간 진행 중인 사건입니다.</t>
+          <t>상대방(17개 시도교육청)은 공공기관으로 자력이 충분하며(적합 조건 2), 법원이 원고의 청구를 일부 인용하여 상대방 책임이 일부 인정된 상태입니다(적합 조건 1, 5). '학교 밖 청소년'이라는 집단적 피해 가능성이 있으나(적합 조건 3), 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>김포시, 신곡수중보~일산대교 철책 철거…54년 만에 한강 둔치 시민 품...</t>
+          <t>“학교 밖 청소년, 모의고사 응시 길 열리나”…법원 일부 인정</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>gosiweek.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298844</t>
+          <t>https://www.gosiweek.com/article/1065591099160400</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-27 00:46:16.362876+00:00</t>
+          <t>2026-03-30 12:45:34.156590+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>금융정보분석원</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>영업 일부정지 처분 취소소송 및 효력정지 신청 제기</t>
+          <t>마포구가 은평구를 상대로 소유권이전등기 청구 소송 및 예비적으로 분담금 반환 청구 소송 제기</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>빗썸이 금융정보분석원(FIU)의 영업 일부정지 처분에 불복하여 행정소송을 제기했다. 빗썸은 처분 취소소송과 함께 처분 효력 일시 정지를 요청한 상태이다.</t>
+          <t>서울 서북권 3개 자치구가 공동 투자한 은평광역자원순환센터의 소유권을 두고 마포구와 은평구 간 법적 분쟁이 발생했습니다. 은평구가 센터를 단독 소유로 보존등기하자 마포구는 188억 원의 분담금을 낸 만큼 지분권이 있다고 주장하며 소유권이전등기 청구 소송을 제기했습니다. 소유권 귀속에 대한 명확한 협약 조항이 없어 법원의 판단에 따라 향방이 결정될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방인 금융정보분석원(FIU)은 공공기관으로 자력이 충분하며(적합 조건 2), 행정처분 관련 증거 확보가 가능하고(적합 조건 5), 이미 FIU의 제재라는 공적 절차가 진행된 사건임(적합 조건 6). 그러나 일반적인 손해배상 청구 사건이 아닌 행정처분 취소 소송이며, 기사만으로는 빗썸의 승소 가능성 및 FIU의 책임 명확성을 판단하기 어려워 투자 적합도가 중간 수준으로 평가됨.</t>
+          <t>상대방(은평구)은 자치구로 자력이 충분하며(적합 조건 2), 마포구의 분담금 188억 원이 걸려 있어 피해 규모가 크고(적합 조건 4), 서북3구 협약서 등 객관적 증거가 존재합니다(적합 조건 5). 다만, 소유권 귀속에 대한 협약 조항이 명확하지 않아 책임 소재가 법적 해석에 따라 달라질 수 있으며, 일반적인 의미의 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억 원</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>[더벨][크립토 컴퍼니 레이더] 빗썸, 법무팀 충원 '연이은 리스크 대응...</t>
+          <t>마포·은평구 '자원순환센터' 소유권 충돌…공동투자 해석 놓고 법정 공...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603251432558560104713</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1243355</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-27 00:42:37.151716+00:00</t>
+          <t>2026-03-30 12:44:47.431541+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>교육기관</t>
+          <t>은평구</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>취소 소송 중 법원 판단</t>
+          <t>마포구가 은평구를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>학교 밖 청소년들이 전국연합학력평가 응시를 거부당하자 취소 소송을 제기했다. 법원이 응시 제한에 제동을 걸었으나, 해당 거부처분이 행정처분으로 보기 어렵다는 판단도 함께 나와 소송의 법적 쟁점이 복잡해졌다. 이 사건은 학교 밖 청소년들의 학습권 보장과 관련된 중요한 판례가 될 수 있다.</t>
+          <t>마포구가 '쓰레기 전쟁'으로 불리는 폐기물 처리 관련 분쟁으로 은평구를 상대로 소송을 제기했습니다. 이는 두 서울 자치구 간의 갈등이 법적 다툼으로 이어진 상황입니다. 소송은 현재 진행 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대방(교육기관)의 자력이 충분하고(적합 조건 2), 학교 밖 청소년이라는 다수의 피해자가 존재하며(적합 조건 3), 응시 거부 처분 등 증거 확보가 가능함(적합 조건 5). 법원이 응시 제한에 제동을 걸어 상대방 책임이 인정될 가능성이 있으나(적합 조건 1), 직접적인 금전적 피해 규모 추정이 어렵고(적합 조건 4 불충족), 소송의 법적 쟁점에 불확실성이 존재한다.</t>
+          <t>상대방(은평구)은 서울 자치구로서 자력이 충분하며(적합 조건 2), 공공기관 간 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 기사만으로는 집단적 피해 여부나 구체적인 피해 규모가 명확하지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>학교 밖 청소년 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>학교 밖 청소년도 학력평가 길 열리나…응시 제한에 제동 건 법원</t>
+          <t>'쓰레기 전쟁' 번지는 서울 자치구 … 마포구, 은평구 상대로 소송 돌입</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1626153/?sc=Naver</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/30/2026033000146.html</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-26 13:30:37.002838+00:00</t>
+          <t>2026-03-30 12:42:24.066033+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>울산시</t>
+          <t>보건복지부 장관</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>행정심판 청구 준비 중, 행정소송 가능성 있음</t>
+          <t>서울고등법원 항소심 진행 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>한국철도공단이 울산시를 상대로 공유재산 사용료 감면과 관련하여 행정심판 청구를 준비 중이며, 향후 행정소송으로 확대될 가능성이 있습니다. 이번 분쟁의 핵심 쟁점은 철도시설의 법적 성격과 공단의 주장이 될 것으로 보입니다.</t>
+          <t>제약사 A·B사가 보건복지부 장관을 상대로 제기한 약제 급여 상한금액 인하처분 취소 소송에서 1심 법원이 복지부의 손을 들어줬다. 제네릭 의약품이 오리지널 의약품의 일부 효능을 갖추지 못했더라도 경쟁이 성립하면 약가 인하가 적법하다는 판단이다. A·B사는 1심 판결에 불복해 항소했다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>소송 상대방인 울산시와 철도공단 모두 공공기관으로 자력이 충분하며(적합 조건 2), 공유재산 사용료 관련 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 현재 행정심판 청구를 준비 중으로 공적 절차가 진행될 예정입니다(적합 조건 6). 다만, 다수의 피해자가 발생하는 집단소송 형태가 아니며, 구체적인 피해 금액이 명시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>적합 조건: 상대방 자력 충분(보건복지부), 피해 규모 큼(약가 53~70% 인하로 제약사 매출에 큰 영향). 부적합 조건: 상대방 책임 명확성 낮음(1심 법원이 복지부 처분 적법 판단), 집단적 피해 아님. 1심 패소로 항소심 승소 가능성에 대한 불확실성이 존재하여 투자 매력도가 제한적임.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2개 제약사</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>울산시-철도공단, 공유재산 사용료 감면 소송전 비화?</t>
+          <t>제네릭 일부 효능 달라도 약가 인하 적법…법원 “경쟁 성립이 기준”</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061030</t>
+          <t>https://mdtoday.co.kr/news/view/1065602882433712</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-26 13:29:57.217845+00:00</t>
+          <t>2026-03-30 00:48:19.580177+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>전국 17개 시도교육청 및 대한민국교육감협의회</t>
+          <t>은평구, 서대문구 등 관련 지자체</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 판결 선고, 교육청 항소 여부 및 제도 개선 검토 중</t>
+          <t>소유권 청구 소송 제기</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>서울행정법원이 학교 밖 청소년의 전국연합학력평가 응시 신청 거부 처분에 대해 일부 인용 판결을 내렸다. 교육청은 재학생 중심으로 평가를 운영해왔으나, 법원은 학교 밖 청소년의 교육 기회 확대를 인정했다. 서울시교육청은 판결을 존중하며 16개 시도교육청과 협의하여 제도 개선 및 지원 방안을 검토할 예정이다.</t>
+          <t>서울 마포구가 2019년 서북3구 협약에 따라 은평광역자원순환센터 건립 분담금 188억원을 부담했으나, 소유권이 불분명해지자 소유권 청구 소송을 제기했다. 마포추가소각장 문제와는 별개로 진행된 사안이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방(전국 시도교육청)의 책임이 법원 판결로 일부 인정되었고, 자력이 충분한 공공기관이다. 또한 전국 학교 밖 청소년이라는 다수의 피해자가 존재한다. 다만, 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력도가 중급으로 판단된다.</t>
+          <t>마포구가 188억원의 분담금을 부담하여 피해 규모가 크고(피해 규모 큼), 2019년 서북3구 협약이라는 명확한 증거가 존재합니다(증거 확보 가능). 소송 상대방은 공공기관으로 자력이 충분합니다(상대방 자력 충분). 다만, 이 사건은 지방자치단체 간의 소유권 분쟁으로, 일반적인 소송금융 투자 대상인 집단적 피해 사건과는 성격이 다릅니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>188억원</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>전국 학교 밖 청소년 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>서울행정법원, 전국연합학력평가 ‘학교 밖 청소년 응시 신청 거부 처분...</t>
+          <t>서울 마포구, 은평광역자원순환센터 소유권 소송 제기</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=210107</t>
+          <t>https://www.dailian.co.kr/news/view/1626865/?sc=Naver</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-26 13:22:27.379939+00:00</t>
+          <t>2026-03-30 00:47:19.517507+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>의정부시의회</t>
+          <t>울진군</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>제명결의 집행정지 관련 대법원 재항고 진행 중, 본안 소송은 아직 시작되지 않음</t>
+          <t>변상금 집행정지 신청 기각, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>의정부시의회가 제명결의 집행정지 인용 결정에 불복하여 대법원에 재항고했습니다. 1심에서는 집행정지 신청이 기각되었으나, 2심에서 인용된 상태이며, 본안 소송은 아직 시작되지 않았습니다.</t>
+          <t>울진군이 ㈜스카이레일에 죽변해안스카이레일 관련 변상금 약 11억원을 부과했습니다. ㈜스카이레일은 본안 소송 판결 선고 시까지 변상금 집행정지를 신청했으나, 법원에서 기각 결정이 내려졌습니다. 현재 본안 소송은 계속 진행 중입니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방인 의정부시의회가 공공기관으로 자력이 충분하며(적합 조건 2), 의회 결의에 대한 공식 기록 등 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사안으로 보이며, 피해 규모가 명확히 특정되지 않습니다.</t>
+          <t>상대방(울진군)이 공공기관으로 자력이 충분하고(적합 조건 2), 변상금 규모가 약 11억원으로 피해 규모가 큽니다(적합 조건 4). 변상금 부과 및 집행정지 신청 등 관련 절차가 진행 중이며 증거 확보가 가능합니다(적합 조건 5). 다만, 변상금 집행정지 신청이 기각된 점은 소송금융 투자에 있어 부정적인 신호로 작용할 수 있습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 11억원</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (㈜스카이레일)</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>의정부시의회, 제명결의 집행정지 인용 대법원 재항고</t>
+          <t>죽변해안스카이레일 변상금 집행정지 ‘기각’</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=600599</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597213</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-26 13:21:36.778890+00:00</t>
+          <t>2026-03-29 12:59:05.542627+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>김포시, 대한민국 국방부</t>
+          <t>대한민국 (사법부)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경계 장비 성능 미충족으로 인한 한강 철책 철거 사업 중단 관련 소송 진행 중</t>
+          <t>비실명 판결문 공개에 대한 비판 및 개선 요구가 제기되고 있음</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>김포시와 군은 2008년 한강 철책 철거를 위한 합의각서를 체결했으나, 시가 지원하려던 경계 장비가 군의 요구 성능을 충족하지 못해 사업이 중단되었다. 이로 인해 관련 소송이 장기간 진행 중인 상황이다. 해당 사업은 54년 만에 한강 둔치를 시민에게 돌려주는 것을 목표로 한다.</t>
+          <t>서울중앙지방법원이 윤석열 재판 판결문을 공개하면서 인명, 직책 등 주요 정보를 비실명 처리하여 국민의 알권리를 침해하고 있다는 비판이 제기되었습니다. 참여연대 등 시민단체와 언론이 사법부의 관행을 비판하며 실명 공개를 요구하고 있으며, 해외 사례를 참고하여 판결문 공개 방식을 개선할 필요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방(김포시, 대한민국 국방부)은 공공기관으로 자력이 충분하며 (적합 조건 2), 이미 장기간 소송이 진행 중이므로 관련 합의각서 및 소송 기록 등 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5). 다만, 기사 내용만으로는 직접적인 금전적 피해 규모나 다수의 개별 피해자 발생 여부가 명확하지 않아 소송금융 투자 매력도가 중간 수준입니다.</t>
+          <t>서울중앙지방법원의 비실명 판결문 공개 관행에 대한 책임이 명확하고(적합 조건 1), 상대방인 사법부/국가는 충분한 자력을 가집니다(적합 조건 2). 국민의 알권리 침해로 집단적 피해가 발생하며(적합 조건 3), 비실명 처리된 판결문 자체가 증거로 존재합니다(적합 조건 5). 시민단체와 언론의 비판 및 문제 제기가 활발히 진행 중입니다(적합 조건 6). 그러나 개별 피해자의 직접적인 금전적 피해 규모를 특정하기 어렵다는 점에서 소송금융 투자 수익 모델 구축에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민 다수</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>김포시, 신곡수중보~일산대교 철책 철거...  54년만에 한강 둔치 시민 품...</t>
+          <t>[지금, 여기]비실명 판결문은 알권리 침해!</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>tournews21.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.tournews21.com/news/articleView.html?idxno=132655</t>
+          <t>https://www.khan.co.kr/article/202603291957005</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-26 13:18:46.538461+00:00</t>
+          <t>2026-03-29 12:57:27.129388+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>방송통신위원회</t>
+          <t>울진군</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 원고 승소 판결</t>
+          <t>변상금 부과처분 취소소송 및 인도소송 항소심 진행 중, 1심 울진군 승소</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>서울행정법원이 방송통신위원회의 신동호 EBS 사장 임명 처분이 '2인 의결'로 위법하다고 판단, 임명을 취소하는 원고 승소 판결을 내렸다. 이는 방통위의 의결정족수 미달에 따른 절차적 하자를 인정한 것으로, 김유열 현 EBS 사장이 제기한 소송에서 승소하며 '한 지붕 두 사장' 갈등이 정리되었다. 법원은 YTN, KBS, MBC 관련 유사 판결을 잇달아 내놓고 있다.</t>
+          <t>울진군이 스카이레일 운영 업체에 11억 원의 변상금을 부과하자, 업체 측이 이에 불복하여 변상금 부과처분 취소소송 및 인도소송을 제기했습니다. 1심에서는 울진군이 승소했으며, 현재 항소심이 진행 중인 상황입니다. 스카이레일 운행 중단으로 인한 복합적인 위기가 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>법원 판결로 방송통신위원회의 2인 의결 위법성이 명확히 확인되었고(상대방 책임 명확, 증거 확보), 상대방은 공공기관으로 자력이 충분합니다. 그러나 본 사건은 행정처분 취소 소송으로, 대규모의 직접적인 금전적 피해가 명확히 특정되지 않아 소송금융 투자 대상으로서의 매력도가 제한적입니다.</t>
+          <t>울진군이 상대방으로 자력이 충분하고(적합 조건 2), 11억 원의 변상금이라는 큰 금액이 걸려있으며(적합 조건 4), 행정처분에 대한 소송이 진행 중입니다(적합 조건 6). 그러나 1심에서 울진군이 승소하여 업체 측의 승소 가능성이 낮아졌다는 점이 소송금융 투자 리스크를 높입니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 업체</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>법원 “신동호 EBS 사장 임명 취소…방통위 ‘2인 의결’ 위법”</t>
+          <t>울진군 스카이레일 운행 중단 장기화…안전·소송 겹친 복합 위기</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11999555</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4068329</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-26 13:14:47.856401+00:00</t>
+          <t>2026-03-29 12:45:43.006458+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>현도일반산업단지 내 폐기물 시설 부지 용도 변경 관련 행정소송 진행 중</t>
+          <t>도이치모터스 주가조작 사건 수사 무마 의혹 관련 종합특검 수사 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>오비맥주와 하이트진로가 청주시가 추진하는 현도일반산업단지 내 폐기물 시설 설치에 반대하며 공동 집회를 열고 행정소송을 제기했습니다. 양사는 폐기물 시설이 공장 운영에 미칠 악영향을 우려하고 있으며, 청주시의 부지 용도 변경 결정에 대해 법적 다툼을 벌이고 있습니다.</t>
+          <t>도이치모터스 주가조작 사건과 관련하여 검찰이 김건희 여사에 대한 불기소 처분을 미리 정해두고 '불기소 문건'을 작성했다는 의혹이 제기되었습니다. 현재 종합특검이 해당 문건의 작성 이유, 시점, 최초 지시자를 규명하기 위해 수사력을 모으고 있으며, 직권남용권리행사방해 혐의 입증 여부가 핵심 쟁점입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방인 청주시는 공공기관으로 자력이 충분하며, 행정 절차 기록 등 증거 확보가 용이합니다. 현재 행정소송이 진행 중이며 부적합 조건은 해당하지 않습니다. 다만, 기사에서 구체적인 피해 규모가 명확히 제시되지 않았고, 집단적 피해라기보다는 두 대기업의 개별적 피해에 가깝습니다.</t>
+          <t>검찰의 '도이치모터스 주가조작 수사 무마 의혹'은 상대방(대한민국)의 자력이 충분하고, '불기소 문건' 등 구체적인 증거가 존재하며, 종합특검 수사가 진행 중인 점(적합 조건 2, 5, 6)은 긍정적입니다. 그러나 이 사건은 주로 수사 절차의 적법성 및 공정성 문제에 초점을 맞추고 있어, 직접적인 민사상 손해배상 청구의 원고 특정 및 손해액 산정이 불명확하여 집단적 피해 및 피해 규모가 크다고 보기 어렵습니다(적합 조건 3, 4 미흡).</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>2개 기업 (오비맥주, 하이트진로)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>공장 옆 폐기물 시설 예고에…오비맥주·하이트진로 오월동주, 폐쇄·이...</t>
+          <t>檢 ‘도이치 주가조작 수사 무마’ 관련 ‘불기소 문건’ 시점·지시자...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=419232</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774775682&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-26 12:54:53.682215+00:00</t>
+          <t>2026-03-29 12:28:17.996394+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>청주시를 상대로 취소 소송 및 집행정지 신청 제기</t>
+          <t>연방 법원의 국방부 지정 결정 잠정 차단</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>하이트와 오비맥주가 청주시의 폐기물 선별장 건설에 반대하며 공동 대응에 나섰습니다. 이들 기업은 청주시를 상대로 취소 소송 및 집행정지 신청을 제기한 상태이며, 시설의 성격과 운영 방식이 기존 계획과 달라 지역경제에 피해를 줄 것을 우려하고 있습니다.</t>
+          <t>앤트로픽과 국방부 간 소송이 진행 중이며, 연방 법원이 국방부의 특정 지정 결정을 잠정적으로 차단했습니다. 이는 앤트로픽 측에 유리한 초기 법원 판단으로 해석될 수 있으나, 소송의 구체적인 쟁점과 피해 규모는 기사에 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>소송 상대방이 공공기관인 청주시로 자력이 충분하며 (적합 조건 2), 이미 취소 소송 및 집행정지 신청이 제기되어 소송이 진행 중입니다 (적합 조건 6). 다만, 이 사건은 기업들이 제기한 행정소송으로, 일반적인 집단적 피해자들의 손해배상 청구와는 성격이 다르며, '지역경제 피해'라는 포괄적 언급 외에 구체적인 피해 규모가 명시되지 않아 투자 매력도를 판단하기 어렵습니다.</t>
+          <t>소송 상대방(국방부)의 자력이 충분하며(적합 조건 2), 연방 법원이 국방부의 지정 결정을 잠정 차단한 것은 원고 측에 유리한 증거(적합 조건 5)로 볼 수 있습니다. 현재 소송이 진행 중이나, 소송의 구체적인 쟁점과 예상 피해 규모가 명확히 제시되지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>하이트·오비맥주, 현도산단 폐기물 선별장 건설 반대  지역경제 피해</t>
+          <t>앤트로픽 클로드, 유료 가입자 급증...올해 2배 이상 늘어</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>ekoreanews.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85204</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=648214</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-26 12:51:48.223812+00:00</t>
+          <t>2026-03-29 00:32:07.890340+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>대한민국 검찰</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>국정조사 진행 중</t>
+          <t>집행정지 신청 및 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>윤석열 정권의 정치검찰 조작기소 의혹에 대한 국정조사 특위 2차 회의에서 여야가 격돌했습니다. 야당은 검찰권 오남용과 표적 수사로 인한 피해자 구제를 주장하며 국정조사의 정당성을 강조했고, 여당은 이재명 대표의 재판 지우기 목적이라며 위법성을 제기했습니다.</t>
+          <t>하이트와 오비가 청주시의 폐기물선별장 중단 조치에 대해 절차 위반을 주장하며 집행정지 신청 및 행정소송을 제기했습니다. 청주시는 법적 문제가 없다는 입장으로, 양측 모두 소송 결과를 기다리고 있습니다. 이 사건은 폐기물 처리 시설 운영 중단으로 인한 기업의 사업적 피해와 관련된 행정 분쟁입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>국정조사가 진행 중이며 (적합 조건 6), 상대방(국가/검찰)의 자력은 충분하나 (적합 조건 2), '조작기소' 및 '검찰권 오남용'은 현재 정치적 논란 및 조사 단계로 책임이 명확히 입증되지 않았습니다 (적합 조건 1 불충분). 구체적인 피해 규모나 피해자 수가 명시되지 않아 소송금융 투자 대상으로서의 명확성이 부족합니다.</t>
+          <t>청주시(공공기관)가 피고로 자력이 충분하며(적합 조건 2), 폐기물선별장 중단으로 인한 하이트·오비의 사업적 피해 규모가 상당할 수 있습니다. 다만, 원고가 대기업이므로 소송금융의 일반적인 대상과는 다를 수 있으며, 상대방 책임 여부는 현재 다툼 중입니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>원영섭  힘 없는 국민의힘만 외로운 투쟁, 검사들도 목소리 높여라 [박...</t>
+          <t>하이트·오비 “폐기물선별장 중단” vs 청주시 “법적 문제 없다”… ...</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603260052</t>
+          <t>https://biz.chosun.com/distribution/food/2026/03/29/5C4DHWF4YVB4ZLD6OLQ3XG2XDY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-26 12:27:02.621364+00:00</t>
+          <t>2026-03-29 00:31:25.192111+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>국토교통부장관, 전북도</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>새만금국제공항 기본계획 취소 본안 항소심 진행 중. 집행정지 신청은 기각/각하됨.</t>
+          <t>연방법원 가처분 명령 인용</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>새만금국제공항 건설 사업 중단을 요구하는 시민들의 집행정지 신청이 서울고등법원에서 기각 및 각하되었다. 이는 본안 항소심 판결 전까지 공항 건설을 위한 후속 행정 절차가 진행될 수 있음을 의미한다. 앞서 1심에서는 환경단체와 주민들의 주장을 받아들여 기본계획 취소 판결이 내려진 바 있으며, 국토부는 이에 항소하여 현재 본안 항소심이 진행 중이다.</t>
+          <t>미국 샌프란시스코 연방법원이 국방부가 앤스로픽을 국가안보 위험으로 지정하고 정부의 AI 도구 사용을 중단하려 한 조치에 대해 일시적 가처분 명령을 내렸다. 앤스로픽이 제기한 소송에 따른 것으로, 법원은 정부 조치가 자의적이라고 판단했다. 앤스로픽은 자사 모델이 치명적 자율무기 등에 사용되는 것을 허용하지 않아 정부와 긴장이 커진 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방은 자력이 충분한 정부 기관(국토교통부, 전북도)이며 (적합 조건 2), 1심에서 원고 측이 승소하여 기본계획 취소 판결을 받은 점은 소송의 법적 명확성을 높이는 요인입니다 (적합 조건 1, 5). 또한 다수의 시민과 환경단체가 참여하는 집단적 성격의 소송입니다 (적합 조건 3). 그러나 소송의 목적이 공항 건설 중단으로 직접적인 금전적 피해 배상보다는 행정처분 취소에 있어 소송금융의 수익 모델과 연계하기 어려운 측면이 있습니다.</t>
+          <t>상대방인 미국 국방부는 자력이 충분하며 (적합 조건 2), 법원이 정부 조치를 '자의적'이라고 판단하여 가처분 명령을 내린 것은 소송의 명확한 증거가 됩니다 (적합 조건 5). 그러나 집단적 피해가 아니며, 구체적인 피해 금액이 명시되지 않아 피해 규모를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수 (시민, 환경단체, 주민)</t>
+          <t>1명 (앤스로픽)</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>서울행정법원, 새만금공항 기본계획 집행정지신청 ‘기각’·‘각하’</t>
+          <t>구글, 앤스로픽 지원 텍사스 데이터센터 프로젝트에 50억달러 규모 대출...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11577368?ref=naver</t>
+          <t>https://www.tokenpost.kr/news/breaking/344234</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-26 00:44:25.079371+00:00</t>
+          <t>2026-03-29 00:29:21.146708+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>인천경찰청</t>
+          <t>정부</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>상가 신탁사-수분양자 간 민사소송 1심 진행 중, 영종경찰서 7월 개서 예정</t>
+          <t>정부 에너지 정책 변경에 대한 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>인천 영종경찰서가 7월 개서 예정인 임시청사 건물을 두고 논란이 일고 있다. 해당 상가 건물은 신탁사와 수분양자 간 민사소송이 진행 중이며, 세금 체납으로 일부 면적이 압류된 상태다. 영종 주민단체는 공공기관 임대의 안정성 원칙을 무시한 처사라며 계약 파기, 혈세 낭비 등의 리스크를 우려하고 있다.</t>
+          <t>의정부 민락지구 오피스텔 소유자들이 정부의 에너지 정책 변경으로 인해 10억 원 규모의 경제적 피해를 입었다며 손해배상 소송을 제기했다. 이들은 자신들이 위치한 지역이 집단에너지 공급 대상 지역으로 지정되면서 피해를 보았다고 주장하며 정부에 피해 회복을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 따라 인천경찰청(공공기관)이 임대 계약의 주체이므로 자력은 충분하다. 또한 적합 조건 5(증거 확보 가능)에 따라 임시청사 건물에 대한 신탁사와 수분양자 간 민사소송 진행, 세금 체납 압류 등 객관적 증거가 존재한다. 그러나 현재까지 주민들의 직접적인 집단 피해가 발생한 상황은 아니며, 잠재적 리스크에 대한 우려가 주를 이루어 High 등급으로 보기 어렵다.</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함: 정부), 적합 조건 3 (집단적 피해: 의정부 오피스텔 소유자들), 적합 조건 4 (피해 규모가 큼: 10억 원)에 해당한다. 이미 소송이 제기되어 진행 중인 사건이나, 정부 정책 변경의 위법성 및 손해와의 인과관계 입증이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>7월 문여는 인천 영종경찰서…임시청사 건물 놓고 '시끌'</t>
+          <t>의정부 오피스텔 소유자들, 정부 에너지 정책에 10억 손해배상 청구</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260325113200065?input=1195m</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861872</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-26 00:40:38.755170+00:00</t>
+          <t>2026-03-29 00:26:58.939981+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>울진군</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>중재판정 취소소송은 정부 승소로 종결되었으나, ISDS '2라운드'가 시작됨</t>
+          <t>본안 소송 진행 중, 변상금 집행정지 신청 기각</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>한국 정부와 미국계 헤지펀드 엘리엇 간의 투자자-국가 분쟁 해결(ISDS) 사건에서, 정부가 엘리엇의 중재판정 취소소송에서 승소했으며 양측 모두 항소를 포기했습니다. 그러나 기사는 이 사건이 '2라운드'에 돌입했다고 언급하여 전체 분쟁은 지속될 가능성을 시사합니다.</t>
+          <t>울진군이 ㈜스카이레일에 공유재산 사용과 관련하여 약 11억 원의 변상금을 부과했습니다. 이에 ㈜스카이레일은 본안 소송을 제기했으나, 변상금 집행정지 신청은 기각되어 울진군의 행정 처분이 유지되었습니다. 본안 소송은 계속 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(대한민국 정부)의 자력이 충분하고(2), ISDS 사건의 특성상 피해 규모가 클 것으로 예상되며(4), 증거 확보 가능성이 높고(5), 국제 중재 절차 자체가 공적 절차에 해당합니다(6). 그러나 기사에 언급된 중재판정 취소소송은 정부 승소로 종결되었고 양측 항소 포기하여 잠재적 원고(엘리엇)에게 불리한 결과입니다. 또한, 로앤굿의 일반적인 고객 프로필(피해자)과는 다른 대형 헤지펀드와 정부 간의 분쟁이라는 점도 고려해야 합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 울진군), 4(피해 규모 큼 - 11억 원 변상금), 5(증거 확보 가능 - 행정 기록)에 해당합니다. 그러나 일반적인 피해자-가해자 구도의 손해배상 청구가 아닌 행정소송이며, 집행정지 기각은 스카이레일 측에 불리한 중간 결정입니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>정부 vs 엘리엇 ISDS '2라운드' 돌입…영국 법원 판정에 양측 항소 포기</t>
+          <t>죽변 스카이레일 변상금 집행정지 '기각'…울진군 행정 유지</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=199556</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828251</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-25 13:16:29.548048+00:00</t>
+          <t>2026-03-29 00:25:35.138761+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>부산시</t>
+          <t>울진군</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>행정소송 진행 중, 집행정지 결정으로 영업 재개</t>
+          <t>변상금 부과 처분 취소소송 및 인도 소송 1심에서 울진군 승소, ㈜스카이레일이 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>부산시가 수영만요트경기장 내 마리나 대여 업체들에 대규모 영업정지 처분을 내리자, 14개 업체가 부산시를 상대로 행정소송을 제기했다. 법원은 업체들의 집행정지 신청을 인용하여, 해당 업체들은 일단 영업을 재개하게 되었다.</t>
+          <t>㈜스카이레일이 울진군으로부터 약 11억 원의 변상금을 부과받아 이에 대한 취소소송 및 인도 소송을 제기했으나 1심에서 패소했다. 현재 ㈜스카이레일은 본안 소송 판결 선고에 앞서 가처분 신청을 진행 중이다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>부산시를 상대로 한 행정소송으로 상대방의 자력이 충분하며(적합 조건 2), 14개 업체가 집단적으로 피해를 입어 소송을 제기한 점(적합 조건 3), 행정처분 자체가 증거가 될 수 있다는 점(적합 조건 5)에서 투자 적합성이 있음. 다만, 처분의 위법성 여부가 아직 확정되지 않아 상대방 책임이 명확하다고 보기는 어려움.</t>
+          <t>상대방에게 자력이 충분함 (울진군), 피해 규모가 큼 (변상금 약 11억 원). 다만 1심에서 이미 울진군이 승소한 상태로, ㈜스카이레일 측에서는 항소심을 준비해야 하는 상황이다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 11억 원</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>14개 업체</t>
+          <t>1 (㈜스카이레일)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>수영만 요트업체들 영업정지 일단 풀렸다</t>
+          <t>[위클리오늘] 울진군 소식(3. 27)</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>weeklytoday.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.22006007954</t>
+          <t>http://www.weeklytoday.com/news/articleView.html?idxno=767955</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-25 13:13:04.817180+00:00</t>
+          <t>2026-03-28 00:44:50.102480+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>부산시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>영업정지 처분 집행정지 결정</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>부산시가 퇴거하지 않은 요트업체들에 내린 영업정지 처분에 대해 법원이 집행정지 결정을 내렸다. 요트업체들은 부산시가 공사 기간 중 일부 선착장을 유지하겠다는 기존 약속을 어겼다며 소송을 제기한 상태이다.</t>
+          <t>전북 교도소에서 재소자 A씨가 동료 재소자들에게 폭행당해 사망한 사건에 대해 법원이 국가의 관리·감독 책임을 인정했다. 재판부는 교도소가 A씨의 건강 상태를 인지했음에도 적절한 보호 조치를 취하지 않아 발생한 일이라며, 국가와 가해 재소자들이 공동으로 3000만원을 지급하라고 판결했다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방이 공공기관인 부산시로 자력이 충분하며(적합 조건 2), '요트업체들'이라는 표현에서 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 법원이 영업정지 처분에 대한 집행정지를 결정한 것은 요트업체들의 주장에 상당한 이유가 있다고 판단한 것으로, 상대방 책임이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
+          <t>국가의 관리·감독 책임이 법원 판결로 명확히 인정되었고(상대방 책임 명확), 상대방이 국가로 자력이 충분합니다(상대방 자력 충분). 교도소 내부 보고서 등 증거도 확보된 상태입니다(증거 확보 가능). 다만, 피해 규모가 크지 않고 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000만원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>부산지법, 부산시 요트업체 영업정지 처분 집행정지</t>
+          <t>“보호의무 소홀”…재소자 폭행 사망에 국가 공동배상 책임 인정</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283849</t>
+          <t>https://www.segye.com/newsView/20260327506566?OutUrl=naver</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-25 13:10:58.277405+00:00</t>
+          <t>2026-03-28 00:40:57.494041+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>국토교통부 장관</t>
+          <t>국가 또는 지방자치단체</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청은 기각</t>
+          <t>1,000억 원 규모의 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업에 대해 시민 1000여 명이 제기한 기본계획 취소소송 1심에서 승소했으나, 국토부의 항소로 현재 항소심이 진행 중이다. 시민들이 제기한 집행정지 신청은 소음 손해가 금전 보상으로 참고 견딜 수 없는 손해로 보기 부족하다는 이유로 기각되어 공항 건설 절차는 본안 판결 전까지 이어질 수 있게 되었다. 국토부는 국가 균형발전 등을 이유로 항소심에 적극 대응할 방침이다.</t>
+          <t>속초 대포항 개발사업과 관련하여 민간 업체가 행정을 믿고 기다렸으나 1,000억 원 규모의 손해배상 소송에 직면했다. 현재 법적 분쟁이 진행 중이며, 민간 소송 패소 시 1,000억 원대 혈세 낭비로 이어질 수 있다는 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방이 국토교통부로 자력이 충분하며(적합 조건 2), 1000여 명의 시민이 참여한 집단적 피해 사례(적합 조건 3)로 1심에서 승소하여 증거가 확보된 상태(적합 조건 5). 다만, 현재 진행 중인 소송은 공항 개발사업 취소소송으로 직접적인 금전적 손해배상 청구가 아니며, 집행정지 신청 기각 사유에서 소음 손해가 금전 보상으로 참고 견딜 수 없는 손해로 보기 부족하다고 판단된 점은 투자 매력도를 낮출 수 있음.</t>
+          <t>상대방은 국가 또는 지방자치단체로 자력이 충분하며(적합 조건 2), 1,000억 원 규모의 손해배상 소송이 진행 중으로 피해 규모가 크다(적합 조건 4). 행정을 믿고 기다린 결과 소송에 이르게 되었다는 점에서 상대방 책임 가능성이 존재한다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,000억 원</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1000여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>새만금공항 집행정지 기각에…국토부  항소심 적극 대응</t>
+          <t>속초 대포항 개발사업 '신뢰 위기'... 600억 국가사업 신청 이면의 갈등</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325518452?OutUrl=naver</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=76724</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-25 13:10:50.230939+00:00</t>
+          <t>2026-03-27 13:13:47.215755+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>국토교통부 장관</t>
+          <t>전북도청</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중, 집행정지 소송 기각</t>
+          <t>감사원 잼버리 부지 선정 관련 언급, 도지사 선거 정책 토론 중 행정 비판</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>새만금 신공항 백지화 공동행동 등 1,297명이 국토교통부 장관을 상대로 새만금 국제공항 개발사업 기본계획 취소 소송을 제기했으며 현재 항소심이 진행 중입니다. 이와 별개로 제기된 집행정지 소송은 기각되었습니다. 이 소송은 정부의 공항 개발 계획에 대한 행정 소송입니다.</t>
+          <t>전북도지사 후보들이 현직 도지사의 민선 8기 도정 운영에 대해 정책 토론에서 맹공을 퍼부었다. 주요 쟁점은 새만금 계통 연결 및 데이터센터 사업 지연, 2023 새만금 잼버리 파행, 전북 인사 배제, 새만금국제공항 소송 패소 등이다. 특히 잼버리 파행에 대해서는 감사원도 부지 선정에 근본 원인이 있다고 언급한 바 있다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>국토교통부 장관을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1,297명의 다수 인원이 참여하는 집단적 성격의 소송입니다(적합 조건 3). 그러나 기사 내용만으로는 상대방의 책임 명확성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>기사는 주로 정치적 비판과 행정 실패를 다루며, 특정 피해자 집단에 대한 명확한 법적 책임과 손해배상 청구 가능성이 불분명합니다. 다만, 상대방이 공공기관(전북도청)으로 자력이 충분하고(적합 조건 2), 잼버리 파행과 관련하여 감사원의 언급이 있어 공적 절차 진행 및 증거 확보 가능성이 있습니다(적합 조건 5, 6). 하지만 피해 규모와 피해자 수가 구체적으로 명시되지 않아 투자 적합도가 'High'에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1,297명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>'새만금 공항 집행정지 소송' 기각</t>
+          <t>전북도지사 선거 첫 토론…안호영·이원택, 김관영에 '공세'</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1194927</t>
+          <t>https://www.yna.co.kr/view/AKR20260327158300055?input=1195m</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-25 12:45:37.989778+00:00</t>
+          <t>2026-03-27 13:11:19.384817+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>관련 행정기관</t>
+          <t>서울·경기교육감</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>폐기물 처리시설 용도 변경 처분 취소 본안 소송 및 집행정지 신청 진행 중</t>
+          <t>서울행정법원 1심 승소 판결</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>하이트진로와 오비맥주 등 현도산단 입주기업협의회가 청주 폐기물 선별장 설치에 반대하며 공동 집회를 열고 있습니다. 이들은 기존 매립지 부지의 폐기물 처리시설 용도 변경 처분 취소를 요구하는 본안 소송과 집행정지 신청을 제기하여 법적 공방을 이어가고 있습니다.</t>
+          <t>서울행정법원이 학교 밖 청소년 2명이 서울·경기교육감을 상대로 낸 학력평가 응시신청 거부처분 취소 소송에서 원고 승소 판결을 내렸다. 법원은 교육청의 예산 부족 핑계를 받아들이지 않고, 학교 밖 청소년에 대한 차별로 판단했다. 이 판결은 학교 밖 청소년의 교육권 보장에 중요한 의미를 가진다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>상대방(관련 행정기관)의 자력이 충분하고(조건 2), 현도산단 입주기업협의회 소속 다수 기업이 공동으로 소송을 진행하는 집단적 성격의 사건입니다(조건 3). 행정 처분 관련 문서 등 증거 확보가 용이할 것으로 보입니다(조건 5). 다만, 직접적인 금전적 손해배상 청구가 아닌 행정 처분 취소 소송이라는 점에서 투자 수익 실현 방식에 대한 추가 검토가 필요합니다.</t>
+          <t>서울행정법원이 교육청의 학력평가 응시 거부 처분이 차별이라고 판단하여 책임이 명확하며(적합 조건 1), 상대방인 교육청은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 학교 밖 청소년 전체에 해당하는 문제로 잠재적 피해자가 다수일 수 있습니다(적합 조건 3). 다만, 직접적인 금전적 피해 규모가 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>현도산단 입주기업 다수</t>
+          <t>학교 밖 청소년 다수</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>폐기물 선별장 안 된다 …하이트진로·오비맥주, 청주서 '공동 집회'</t>
+          <t>학교 밖 청소년 학력평가 거부는 차별 …사법부, 교육청 '예산 핑계' 제...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1351551</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=367370</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-25 12:41:43.179205+00:00</t>
+          <t>2026-03-27 13:07:46.183916+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>미국 정부의 '공급망 위험' 기업 지정에 대한 위헌 소송</t>
+          <t>가처분 인용, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>미국 정부가 AI 기업 앤트로픽을 '공급망 위험' 기업으로 지정하며 양측 간 갈등이 심화되고 있습니다. 이는 통상 중국 기업에 적용되는 수준의 제재로, 앤트로픽은 해당 조치의 '보복성'을 주장하며 법원에서 위헌 가능성을 제기하고 있습니다. AI 기술의 군사 활용 범위를 둘러싼 이견이 갈등의 주요 원인입니다.</t>
+          <t>미국 트럼프 행정부가 AI 기업 앤스로픽을 '공급망 리스크'로 지정하고 연방 기관의 기술 사용을 금지한 조치에 대해, 미국 연방법원이 앤스로픽의 가처분 신청을 인용하며 제동을 걸었다. 법원은 국방부의 조치가 국가 안보 이익과 무관하며 앤스로픽의 '표현의 자유'를 침해한 불법 보복이라고 판단했다. 이에 따라 트럼프 대통령의 앤스로픽 기술 사용 중단 지시는 본안 소송 결과가 나올 때까지 중지되었다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>미국 정부가 상대방으로 자력이 충분하며(적합 조건 2), '공급망 위험' 기업 지정은 앤트로픽에 상당한 재정적 피해를 야기할 수 있어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한, 정부의 공식 조치에 대한 법적 다툼이므로 관련 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 상대방의 책임이 명확한 '잘못'이라기보다는 정부 조치의 위헌성 여부를 다투는 것이므로 법리적 쟁점이 복잡할 수 있습니다.</t>
+          <t>미국 연방법원이 국방부의 앤스로픽 제재 조치를 '표현의 자유 위반'이자 '불법 보복'으로 판단하여 가처분 신청을 인용했으므로 상대방(미국 국방부)의 책임이 명확하고 자력이 충분합니다. 또한 법원의 판결문에서 증거의 존재가 확인됩니다. 다만, 집단적 피해가 아닌 단일 기업의 소송이며, 피해 규모가 구체적으로 명시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1개 기업 (앤트로픽)</t>
+          <t>1개 기업 (앤스로픽)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>美 정부, 앤트로픽 제재 '보복성' 논란…법원서 위헌 가능성 제기</t>
+          <t>美법원, 국방부 '앤스로픽 제재' 제동</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703308</t>
+          <t>https://www.mk.co.kr/article/12000673</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-25 00:42:00.405793+00:00</t>
+          <t>2026-03-27 13:06:42.137956+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>경기도</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>ISDS 중재의향서 제출 후 90일 협의 진행 중</t>
+          <t>행정 단계 구제 실패 후 조세심판원 청구 또는 행정소송 예정</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>미국 쿠팡 투자사 그린옥스와 알티미터가 쿠팡 개인정보 유출 사태와 관련하여 한국 정부에 ISDS 중재의향서를 제출했습니다. 법률 전문가는 쿠팡의 개인정보 보호의무 위반은 인정하면서도 정부의 대응에 '괘씸죄' 정서가 작용한 측면과 투자사의 ISDS 제기 자격 요건을 따져봐야 한다고 지적했습니다. 현재 중재의향서 제출 후 90일간의 협의가 진행 중입니다.</t>
+          <t>칼럼은 경기도 지방세 구제 절차의 높은 문턱을 비판하며, 행정 단계에서 구제받지 못한 도민들이 막대한 비용과 시간이 소요되는 조세심판원 청구나 행정소송으로 내몰리고 있다고 지적합니다. 이는 불필요한 사회적 비용 증가로 이어진다고 강조하며, 57건의 사례가 언급되었습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>한국 정부가 상대방으로 자력이 충분하며(적합 조건 2), ISDS 중재의향서 제출로 공적 절차가 진행 중입니다(적합 조건 6). 또한 ISDS 특성상 피해 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 정부의 책임이 명확하지 않고 분쟁의 핵심이며(적합 조건 1 미충족), 다수의 피해자가 아닌 두 투자사가 주체이므로 집단적 피해로 보기 어렵습니다(적합 조건 3 미충족).</t>
+          <t>상대방 자력은 충분(경기도)하며, 다수의 도민이 유사한 문제로 행정소송에 내몰릴 가능성(집단적 피해)이 있습니다. 그러나 개별 사건의 책임 명확성 및 구체적인 피해 규모가 불분명하여 소송금융 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>2개 투자사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>쿠팡 아닌 투자사가 ISDS 노크… 제출 주체 적격성부터 따져야</t>
+          <t>[칼럼] 지방세 구제의 높은 문턱-경기도 심의위원회, 무엇을 위한 절차...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sejungilbo.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02191046645386928</t>
+          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57715</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-25 00:41:28.632431+00:00</t>
+          <t>2026-03-27 00:51:17.111627+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>창원시</t>
+          <t>군</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>대주단 소송 진행 중, 전 감사관의 공직윤리 위반 논란</t>
+          <t>한강 철책 철거 사업 관련 소송 장기간 진행 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>창원시 전 감사관이 퇴직 후 자신이 감사했던 액화수소플랜트 사업 관련 소송에서 대주단 측을 대리하는 로펌에 합류하여 공직윤리 훼손 논란이 일고 있습니다. 현재 해당 소송은 진행 중이며, 시의회에서 이 문제가 제기되었습니다.</t>
+          <t>김포시의 한강 철책 철거 사업이 군이 요구한 경계 장비 성능 미달로 중단되었고, 이로 인해 관련 소송이 장기간 진행 중이다. 2008년 군과 합의각서를 체결했으나, 장비 성능 문제로 사업이 지연된 것으로 보인다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>소송 상대방이 공공기관인 창원시로 자력이 충분하며(적합 조건 2), 전 감사관 재직 당시의 감사보고서가 존재하여 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 기사 내용만으로는 집단적 피해나 명확한 피해 규모가 특정되지 않아 소송금융 투자 대상으로서의 매력이 다소 낮습니다.</t>
+          <t>상대방(군)의 자력이 충분하고, 합의각서 및 장비 성능 관련 증거 확보가 가능합니다. (적합 조건 2, 5) 다만, 책임 소재가 명확히 드러나지 않고, 피해 규모가 구체적으로 명시되지 않아 추가 정보가 필요합니다. 이미 소송이 장기간 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>창원시 전 감사관 '퇴직 후 로펌행' 논란…시의회  공직윤리 훼손</t>
+          <t>김포시, 신곡수중보~일산대교 철책 철거…54년 만에 한강 둔치 시민 품...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633292</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298844</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-24 13:23:17.395941+00:00</t>
+          <t>2026-03-27 00:46:16.362876+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>진주시</t>
+          <t>금융정보분석원</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>정치권에서 문제 제기 중</t>
+          <t>영업 일부정지 처분 취소소송 및 효력정지 신청 제기</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>장문석 진주시장 예비후보가 현 시정의 문제점으로 '부산교통 소송 패소 후 상소 포기 과정에서의 직무상 과실'을 지적했다. 이는 진주시 관계자의 직무상 과실로 인해 시가 손해를 입었을 가능성을 제기하는 것으로, 구체적인 피해 규모는 언급되지 않았다. 현재는 정치적 공방 단계로, 실제 법적 절차로 이어질지는 미지수이다.</t>
+          <t>빗썸이 금융정보분석원(FIU)의 영업 일부정지 처분에 불복하여 행정소송을 제기했다. 빗썸은 처분 취소소송과 함께 처분 효력 일시 정지를 요청한 상태이다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>진주시 관계자의 '직무상 과실'이라는 명확한 책임 주체가 언급되었고(적합 조건 1), 상대방인 진주시의 자력은 충분하다(적합 조건 2). 관련 내부 문서 등을 통해 증거 확보 가능성도 있다(적합 조건 5). 다만, 피해 규모가 구체적으로 명시되지 않았고, 현재는 정치적 문제 제기 단계로 실제 소송으로 이어질지는 미지수이다.</t>
+          <t>상대방인 금융정보분석원(FIU)은 공공기관으로 자력이 충분하며(적합 조건 2), 행정처분 관련 증거 확보가 가능하고(적합 조건 5), 이미 FIU의 제재라는 공적 절차가 진행된 사건임(적합 조건 6). 그러나 일반적인 손해배상 청구 사건이 아닌 행정처분 취소 소송이며, 기사만으로는 빗썸의 승소 가능성 및 FIU의 책임 명확성을 판단하기 어려워 투자 적합도가 중간 수준으로 평가됨.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>장문석 민주당 진주시장 예비후보​​​​​​​  대중교통 10분 생활권...</t>
+          <t>[더벨][크립토 컴퍼니 레이더] 빗썸, 법무팀 충원 '연이은 리스크 대응...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633359</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603251432558560104713</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-24 13:22:42.325701+00:00</t>
+          <t>2026-03-27 00:42:37.151716+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교육기관</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>행정소송 및 집행정지 신청</t>
+          <t>취소 소송 중 법원 판단</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>빗썸이 예정된 제재에 대해 행정소송과 집행정지 신청을 법원에 제출했다. 빗썸은 제재 과정에서 추가적으로 검토할 부분이 있다고 설명하며 법정에서 입장을 충분히 밝힐 예정이다.</t>
+          <t>학교 밖 청소년들이 전국연합학력평가 응시를 거부당하자 취소 소송을 제기했다. 법원이 응시 제한에 제동을 걸었으나, 해당 거부처분이 행정처분으로 보기 어렵다는 판단도 함께 나와 소송의 법적 쟁점이 복잡해졌다. 이 사건은 학교 밖 청소년들의 학습권 보장과 관련된 중요한 판례가 될 수 있다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>상대방(정부/감독기관)의 자력은 충분하며(적합 조건 2), 이미 공적 절차(제재)가 진행되어 빗썸이 이에 대해 행정소송을 제기한 사건입니다(적합 조건 6). 그러나 기사에서 제재의 구체적인 내용과 빗썸이 입을 수 있는 재정적 피해 규모가 명확히 제시되지 않아 소송금융 투자 가치를 판단하기 어렵습니다.</t>
+          <t>상대방(교육기관)의 자력이 충분하고(적합 조건 2), 학교 밖 청소년이라는 다수의 피해자가 존재하며(적합 조건 3), 응시 거부 처분 등 증거 확보가 가능함(적합 조건 5). 법원이 응시 제한에 제동을 걸어 상대방 책임이 인정될 가능성이 있으나(적합 조건 1), 직접적인 금전적 피해 규모 추정이 어렵고(적합 조건 4 불충족), 소송의 법적 쟁점에 불확실성이 존재한다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>학교 밖 청소년 다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>빗썸, 왜 지금 소송 카드 꺼냈나…진짜 속내는</t>
+          <t>학교 밖 청소년도 학력평가 길 열리나…응시 제한에 제동 건 법원</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/226093</t>
+          <t>https://www.dailian.co.kr/news/view/1626153/?sc=Naver</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-24 13:21:42.397325+00:00</t>
+          <t>2026-03-26 13:30:37.002838+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>창원시</t>
+          <t>울산시</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>창원시의회 비판 및 제도 개선 촉구</t>
+          <t>행정심판 청구 준비 중, 행정소송 가능성 있음</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>전 창원시 감사관이 자신이 소송 원인을 제공했던 창원시의 소송 상대측 조력자로 합류한 사실이 KBS 보도로 드러나며 공직윤리 훼손 및 이해충돌 논란이 불거졌습니다. 창원시의회는 이를 강하게 비판하며 퇴직 공직자 취업 제한 등 제도 개선을 촉구하고 있습니다. 현재는 윤리적 비판과 제도 개선 논의 단계에 있습니다.</t>
+          <t>한국철도공단이 울산시를 상대로 공유재산 사용료 감면과 관련하여 행정심판 청구를 준비 중이며, 향후 행정소송으로 확대될 가능성이 있습니다. 이번 분쟁의 핵심 쟁점은 철도시설의 법적 성격과 공단의 주장이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>전 창원시 감사관의 이해충돌 행위가 명확히 드러났으며(적합 조건 1), 상대방인 창원시와 대형 로펌은 충분한 자력을 갖추고 있습니다(적합 조건 2). KBS 보도와 시의회 비판을 통해 증거가 확보되었습니다(적합 조건 5). 그러나 기사에서 구체적인 피해 금액이나 피해자 수가 명시되지 않아 집단적 피해 규모를 파악하기 어렵고, 현재는 윤리적 비판과 제도 개선 촉구 단계로 직접적인 손해배상 소송의 진행 여부가 불분명합니다.</t>
+          <t>소송 상대방인 울산시와 철도공단 모두 공공기관으로 자력이 충분하며(적합 조건 2), 공유재산 사용료 관련 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 현재 행정심판 청구를 준비 중으로 공적 절차가 진행될 예정입니다(적합 조건 6). 다만, 다수의 피해자가 발생하는 집단소송 형태가 아니며, 구체적인 피해 금액이 명시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>‘전 창원시 감사관 로펌행’ 질타…“제도 개선 시급”</t>
+          <t>울산시-철도공단, 공유재산 사용료 감면 소송전 비화?</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517026&amp;ref=A</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061030</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-24 13:20:26.992189+00:00</t>
+          <t>2026-03-26 13:29:57.217845+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>국방부</t>
+          <t>전국 17개 시도교육청 및 대한민국교육감협의회</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>파면 처분 취소 소송 진행 중, 집행정지 신청 기각. 형사 1심 재판 진행 중.</t>
+          <t>서울행정법원 1심 판결 선고, 교육청 항소 여부 및 제도 개선 검토 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>김용대 전 국군 드론작전사령관이 '평양 무인기 의혹'으로 파면된 후 제기한 파면 처분 집행정지 신청이 법원에서 기각되었습니다. 김 전 사령관은 정상 보고 계통을 거치지 않고 무인기 투입 작전을 지휘한 혐의로 특검에 기소되어 1심 재판 중이며, 국방부로부터 파면 처분을 받았습니다. 현재 파면 처분 취소 본안 소송의 첫 변론기일은 아직 지정되지 않았습니다.</t>
+          <t>서울행정법원이 학교 밖 청소년의 전국연합학력평가 응시 신청 거부 처분에 대해 일부 인용 판결을 내렸다. 교육청은 재학생 중심으로 평가를 운영해왔으나, 법원은 학교 밖 청소년의 교육 기회 확대를 인정했다. 서울시교육청은 판결을 존중하며 16개 시도교육청과 협의하여 제도 개선 및 지원 방안을 검토할 예정이다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방인 국방부는 자력이 충분하며(적합 조건 2), 특검 수사 및 국방부 징계 등 공적 절차가 진행되었고 관련 증거가 존재합니다(적합 조건 5, 6). 김용대 전 사령관 외 여러 간부가 유사한 징계를 받아 집단적 성격이 있으나(적합 조건 3), 일반적인 손해배상 청구 사건이 아닌 행정처분 취소 소송으로 피해 규모 산정이 복잡할 수 있습니다.</t>
+          <t>상대방(전국 시도교육청)의 책임이 법원 판결로 일부 인정되었고, 자력이 충분한 공공기관이다. 또한 전국 학교 밖 청소년이라는 다수의 피해자가 존재한다. 다만, 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 매력도가 중급으로 판단된다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>다수 (김용대 전 사령관 외 4명 이상)</t>
+          <t>전국 학교 밖 청소년 다수</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>법원, '평양 무인기' 김용대 前 사령관 파면 집행정지 기각(종합)</t>
+          <t>서울행정법원, 전국연합학력평가 ‘학교 밖 청소년 응시 신청 거부 처분...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260324_0003562257</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=210107</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-24 13:19:51.017617+00:00</t>
+          <t>2026-03-26 13:22:27.379939+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>금융정보분석원 (FIU)</t>
+          <t>의정부시의회</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>FIU의 영업 일부정지 및 과태료 처분에 대한 취소소송 제기 및 집행정지 신청</t>
+          <t>제명결의 집행정지 관련 대법원 재항고 진행 중, 본안 소송은 아직 시작되지 않음</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>빗썸이 금융정보분석원(FIU)으로부터 부과받은 6개월간의 영업 일부정지 및 과태료 처분에 대해 행정소송을 제기했습니다. 빗썸은 처분 취소소송과 함께 제재 집행정지도 신청한 상태입니다.</t>
+          <t>의정부시의회가 제명결의 집행정지 인용 결정에 불복하여 대법원에 재항고했습니다. 1심에서는 집행정지 신청이 기각되었으나, 2심에서 인용된 상태이며, 본안 소송은 아직 시작되지 않았습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방인 FIU는 정부 기관으로 자력이 충분하며, 빗썸에 부과된 6개월 영업정지 및 과태료는 피해 규모가 크다고 볼 수 있습니다. 또한 FIU의 처분서와 관련 자료를 통해 증거 확보가 가능하고, 이미 FIU의 행정처분이라는 공적 절차가 진행 중입니다. 다만, 일반적인 집단소송이 아닌 기업의 행정처분 취소 소송이라는 점에서 'Medium'으로 판단합니다.</t>
+          <t>상대방인 의정부시의회가 공공기관으로 자력이 충분하며(적합 조건 2), 의회 결의에 대한 공식 기록 등 증거 확보가 가능합니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 사안으로 보이며, 피해 규모가 명확히 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>1 (빗썸)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>빗썸, FIU 영업 일부정지 처분에 행정소송 맞대응</t>
+          <t>의정부시의회, 제명결의 집행정지 인용 대법원 재항고</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625112/?sc=Naver</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=600599</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-24 13:17:42.361500+00:00</t>
+          <t>2026-03-26 13:21:36.778890+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>국방장관</t>
+          <t>김포시, 대한민국 국방부</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>징계 처분 취소 소송 진행 중</t>
+          <t>경계 장비 성능 미충족으로 인한 한강 철책 철거 사업 중단 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>김용대 전 드론사령관이 '평양 무인기 침투' 관련 파면 처분에 불복하여 국방장관을 상대로 취소 소송을 제기했다. 이와 유사하게 비상계엄 연루 징계 처분을 받은 군 간부 4명도 징계 취소 소송을 진행 중이다. 이는 행정 소송으로, 징계 처분의 적법성 여부가 쟁점이다.</t>
+          <t>김포시와 군은 2008년 한강 철책 철거를 위한 합의각서를 체결했으나, 시가 지원하려던 경계 장비가 군의 요구 성능을 충족하지 못해 사업이 중단되었다. 이로 인해 관련 소송이 장기간 진행 중인 상황이다. 해당 사업은 54년 만에 한강 둔치를 시민에게 돌려주는 것을 목표로 한다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>국방장관을 상대로 한 소송으로 상대방(국가)의 자력이 충분하며(적합 조건 2), 김 전 사령관 외 4명의 군 간부가 유사한 징계 처분 취소 소송을 진행 중이어서 집단적 성격이 있습니다(적합 조건 3). 파면 및 징계 처분은 직위와 명예에 중대한 피해를 야기합니다(적합 조건 4).</t>
+          <t>상대방(김포시, 대한민국 국방부)은 공공기관으로 자력이 충분하며 (적합 조건 2), 이미 장기간 소송이 진행 중이므로 관련 합의각서 및 소송 기록 등 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5). 다만, 기사 내용만으로는 직접적인 금전적 피해 규모나 다수의 개별 피해자 발생 여부가 명확하지 않아 소송금융 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>최소 5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>‘평양 무인기 침투’ 김용대 前드론사령관, “파면 효력 멈춰달라” 신...</t>
+          <t>김포시, 신곡수중보~일산대교 철책 철거...  54년만에 한강 둔치 시민 품...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>tournews21.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/24/RF2TKX3OQJFKHE4PWMZMEKAGLA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.tournews21.com/news/articleView.html?idxno=132655</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-24 13:15:28.257606+00:00</t>
+          <t>2026-03-26 13:18:46.538461+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>동대문구청</t>
+          <t>방송통신위원회</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중, 1심과 2심에서 밥퍼나눔운동본부 승소</t>
+          <t>서울행정법원 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>밥퍼나눔운동본부가 동대문구청을 상대로 제기한 행정 소송에서 1심과 2심 모두 승소했으며, 현재 대법원 상고심이 진행 중이다. 이 사건은 밥퍼나눔운동본부의 운영과 관련된 행정 처분에 대한 다툼으로 보인다.</t>
+          <t>서울행정법원이 방송통신위원회의 신동호 EBS 사장 임명 처분이 '2인 의결'로 위법하다고 판단, 임명을 취소하는 원고 승소 판결을 내렸다. 이는 방통위의 의결정족수 미달에 따른 절차적 하자를 인정한 것으로, 김유열 현 EBS 사장이 제기한 소송에서 승소하며 '한 지붕 두 사장' 갈등이 정리되었다. 법원은 YTN, KBS, MBC 관련 유사 판결을 잇달아 내놓고 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심과 2심에서 인정되었고(적합 조건 1), 상대방이 자력이 충분한 공공기관(동대문구청)이라는 점(적합 조건 2)에서 소송금융 적합성이 있습니다. 또한, 이미 1, 2심 승소 판결을 통해 증거가 충분히 확보되었음을 알 수 있습니다(적합 조건 5). 다만, 집단적 피해나 구체적인 피해 규모가 명시되지 않아 High 등급으로 보기는 어렵습니다.</t>
+          <t>법원 판결로 방송통신위원회의 2인 의결 위법성이 명확히 확인되었고(상대방 책임 명확, 증거 확보), 상대방은 공공기관으로 자력이 충분합니다. 그러나 본 사건은 행정처분 취소 소송으로, 대규모의 직접적인 금전적 피해가 명확히 특정되지 않아 소송금융 투자 대상으로서의 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>부활의 기쁨, 이웃과 함께 …밥퍼, 4월 5일 부활절 감사예배</t>
+          <t>법원 “신동호 EBS 사장 임명 취소…방통위 ‘2인 의결’ 위법”</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>goodnews1.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.goodnews1.com/news/articleView.html?idxno=457961</t>
+          <t>https://www.mk.co.kr/article/11999555</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-24 12:55:34.329439+00:00</t>
+          <t>2026-03-26 13:14:47.856401+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>대통령 지시에 따른 다주택 공직자 자산 현황 전수 점검 및 정책 업무 배제 조치 진행 중</t>
+          <t>현도일반산업단지 내 폐기물 시설 부지 용도 변경 관련 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>이재명 대통령의 다주택 공직자 부동산 정책 논의 배제 지시로 공직 사회에 긴장감이 감돌고 있다. 세종 이전 등 업무상 이유로 다주택자가 된 공직자들이 많아 형평성 논란과 함께 과도한 기준 적용 시 법적 분쟁으로 이어질 수 있다는 우려가 제기된다. 현재 청와대는 관련 공직자의 자산 보유 현황을 전수 점검하고 있다.</t>
+          <t>오비맥주와 하이트진로가 청주시가 추진하는 현도일반산업단지 내 폐기물 시설 설치에 반대하며 공동 집회를 열고 행정소송을 제기했습니다. 양사는 폐기물 시설이 공장 운영에 미칠 악영향을 우려하고 있으며, 청주시의 부지 용도 변경 결정에 대해 법적 다툼을 벌이고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'(대한민국 정부), '집단적 피해'(세종 이전 등으로 다주택이 된 공직자 다수), '이미 공적 절차 진행 중'(대통령 지시에 따른 자산 점검 및 업무 배제)에 해당한다. 다만, '상대방 책임이 비교적 명확함' 조건은 충족되지 않아 법적 분쟁 시 재량권 남용 여부가 쟁점이 될 수 있으며, 피해 규모 또한 직접적인 금전적 손해보다는 경력상 불이익이 주를 이룰 것으로 예상된다.</t>
+          <t>적합 조건으로 상대방인 청주시는 공공기관으로 자력이 충분하며, 행정 절차 기록 등 증거 확보가 용이합니다. 현재 행정소송이 진행 중이며 부적합 조건은 해당하지 않습니다. 다만, 기사에서 구체적인 피해 규모가 명확히 제시되지 않았고, 집단적 피해라기보다는 두 대기업의 개별적 피해에 가깝습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>다수 (세종 이전 등으로 다주택이 된 공직자)</t>
+          <t>2개 기업 (오비맥주, 하이트진로)</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>'세종 공무원'이라 다주택 됐는데…누굴 넣고 누굴 빼나 [공직 다주택자...</t>
+          <t>공장 옆 폐기물 시설 예고에…오비맥주·하이트진로 오월동주, 폐쇄·이...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2568232</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=419232</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-24 12:54:02.860478+00:00</t>
+          <t>2026-03-26 12:54:53.682215+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>유진그룹</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>유진그룹의 항소로 소송 진행 중</t>
+          <t>청주시를 상대로 취소 소송 및 집행정지 신청 제기</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>민변 미디어언론위원회 등 언론현업단체들이 유진그룹의 YTN 대주주 자격 미달을 주장하며 퇴출을 촉구하고 있다. 방송통신위원회가 항소를 포기했음에도 유진그룹이 항소하여 관련 소송이 현재 진행 중이다. 이 사건은 YTN의 공정성 및 지배구조와 관련된 공익적 성격이 강한 사안이다.</t>
+          <t>하이트와 오비맥주가 청주시의 폐기물 선별장 건설에 반대하며 공동 대응에 나섰습니다. 이들 기업은 청주시를 상대로 취소 소송 및 집행정지 신청을 제기한 상태이며, 시설의 성격과 운영 방식이 기존 계획과 달라 지역경제에 피해를 줄 것을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>유진그룹이라는 대기업이 상대방으로 자력이 충분하고(적합 조건 2), 대주주 자격 미달이라는 책임 주장이 명확하며(적합 조건 1), 방송통신위원회의 결정과 소송이 진행 중이므로 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 이 사건은 직접적인 금전적 피해를 입은 다수의 피해자 특정 및 피해 규모 산정이 어려워 소송금융 투자 대상으로서의 매력이 다소 낮습니다.</t>
+          <t>소송 상대방이 공공기관인 청주시로 자력이 충분하며 (적합 조건 2), 이미 취소 소송 및 집행정지 신청이 제기되어 소송이 진행 중입니다 (적합 조건 6). 다만, 이 사건은 기업들이 제기한 행정소송으로, 일반적인 집단적 피해자들의 손해배상 청구와는 성격이 다르며, '지역경제 피해'라는 포괄적 언급 외에 구체적인 피해 규모가 명시되지 않아 투자 매력도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>민변  유진, YTN에서 손 떼라 …'대주주 자격 미달' 퇴출 촉구</t>
+          <t>하이트·오비맥주, 현도산단 폐기물 선별장 건설 반대  지역경제 피해</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>ekoreanews.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333267</t>
+          <t>https://www.ekoreanews.co.kr/news/articleView.html?idxno=85204</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-24 12:47:50.446318+00:00</t>
+          <t>2026-03-26 12:51:48.223812+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 검찰</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>서울중앙지법 국가배상 청구 기각 판결 후 헌재 재판소원 사전심사 각하</t>
+          <t>국정조사 진행 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>동해안 납북귀환어부 피해자시민모임이 형사보상 지연에 대한 국가배상 청구를 기각한 서울중앙지법 판결에 불복하여 헌법재판소에 재판소원을 제기했으나, 대법원의 판단을 받지 않았다는 이유로 사전심사에서 각하되었다. 이 사건은 국가를 상대로 한 집단적 피해 구제 시도이나, 현재 절차적 문제로 인해 진행이 어려운 상황이다.</t>
+          <t>윤석열 정권의 정치검찰 조작기소 의혹에 대한 국정조사 특위 2차 회의에서 여야가 격돌했습니다. 야당은 검찰권 오남용과 표적 수사로 인한 피해자 구제를 주장하며 국정조사의 정당성을 강조했고, 여당은 이재명 대표의 재판 지우기 목적이라며 위법성을 제기했습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), '동해안 납북귀환어부 피해자시민모임'이 주체로 집단적 피해(적합 조건 3)에 해당한다. 다만, 헌법재판소 사전심사에서 '대법원의 판단을 받지 않았다'는 이유로 각하되어 현재 법적 절차 진행에 어려움이 있어 추가적인 법률 전략이 필요하다.</t>
+          <t>국정조사가 진행 중이며 (적합 조건 6), 상대방(국가/검찰)의 자력은 충분하나 (적합 조건 2), '조작기소' 및 '검찰권 오남용'은 현재 정치적 논란 및 조사 단계로 책임이 명확히 입증되지 않았습니다 (적합 조건 1 불충분). 구체적인 피해 규모나 피해자 수가 명시되지 않아 소송금융 투자 대상으로서의 명확성이 부족합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 사전심사서 26건 각하…'2호 사건'도 포함돼</t>
+          <t>원영섭  힘 없는 국민의힘만 외로운 투쟁, 검사들도 목소리 높여라 [박...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=366930</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603260052</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-24 12:31:28.178131+00:00</t>
+          <t>2026-03-26 12:27:02.621364+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>일부 기초지자체</t>
+          <t>국토교통부장관, 전북도</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>인허가 지연/거부로 사업 차질 발생</t>
+          <t>새만금국제공항 기본계획 취소 본안 항소심 진행 중. 집행정지 신청은 기각/각하됨.</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>일부 기초지자체가 풍력발전 사업의 공유수면 점·사용 허가를 지연하거나 사실상 거부하여 사업 추진에 차질이 발생하고 있습니다. 이는 지역 상생을 위한 절차에도 불구하고 발생하고 있으며, 풍력 인허가권의 광역지자체 및 정부 이양 필요성이 제기되고 있습니다.</t>
+          <t>새만금국제공항 건설 사업 중단을 요구하는 시민들의 집행정지 신청이 서울고등법원에서 기각 및 각하되었다. 이는 본안 항소심 판결 전까지 공항 건설을 위한 후속 행정 절차가 진행될 수 있음을 의미한다. 앞서 1심에서는 환경단체와 주민들의 주장을 받아들여 기본계획 취소 판결이 내려진 바 있으며, 국토부는 이에 항소하여 현재 본안 항소심이 진행 중이다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>기초지자체가 상대방으로 자력이 충분하고(적합 조건 2), 풍력발전 사업 지연/무산 시 피해 규모가 클 것으로 예상되며(적합 조건 4), 인허가 관련 문서로 증거 확보도 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건), 기초지자체의 인허가 지연/거부가 법적으로 명확한 위법 행위인지 추가 검토가 필요하여 적합도를 Medium으로 판단했습니다.</t>
+          <t>상대방은 자력이 충분한 정부 기관(국토교통부, 전북도)이며 (적합 조건 2), 1심에서 원고 측이 승소하여 기본계획 취소 판결을 받은 점은 소송의 법적 명확성을 높이는 요인입니다 (적합 조건 1, 5). 또한 다수의 시민과 환경단체가 참여하는 집단적 성격의 소송입니다 (적합 조건 3). 그러나 소송의 목적이 공항 건설 중단으로 직접적인 금전적 피해 배상보다는 행정처분 취소에 있어 소송금융의 수익 모델과 연계하기 어려운 측면이 있습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (시민, 환경단체, 주민)</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>풍력 인허가권 광역지자체·정부로 이양해야 …기초지자체 개입에 사업...</t>
+          <t>서울행정법원, 새만금공항 기본계획 집행정지신청 ‘기각’·‘각하’</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=366348</t>
+          <t>https://www.munhwa.com/article/11577368?ref=naver</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:37.874176+00:00</t>
+          <t>2026-03-26 00:44:25.079371+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>인천경찰청</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>징계위 결정 취소 소송</t>
+          <t>상가 신탁사-수분양자 간 민사소송 1심 진행 중, 영종경찰서 7월 개서 예정</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>계엄 연루로 중징계 처분을 받은 군 간부 7명이 징계위 결정을 취소해달라며 대한민국을 상대로 소송을 제기했다. 이들은 더불어민주당 추미애 의원실이 국방부로부터 제출받은 자료에 따르면 총 38명의 중징계 처분 대상자 중 일부이다.</t>
+          <t>인천 영종경찰서가 7월 개서 예정인 임시청사 건물을 두고 논란이 일고 있다. 해당 상가 건물은 신탁사와 수분양자 간 민사소송이 진행 중이며, 세금 체납으로 일부 면적이 압류된 상태다. 영종 주민단체는 공공기관 임대의 안정성 원칙을 무시한 처사라며 계약 파기, 혈세 낭비 등의 리스크를 우려하고 있다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>대한민국(국방부)을 상대로 한 행정소송으로, 상대방의 자력이 충분합니다 (적합 조건 2). 7명의 군 간부가 집단적으로 징계 처분 취소 소송을 제기하여 집단적 피해 양상을 보입니다 (적합 조건 3). 국방부 자료 등 객관적 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 인천경찰청(공공기관)이 임대 계약의 주체이므로 자력은 충분하다. 또한 적합 조건 5(증거 확보 가능)에 따라 임시청사 건물에 대한 신탁사와 수분양자 간 민사소송 진행, 세금 체납 압류 등 객관적 증거가 존재한다. 그러나 현재까지 주민들의 직접적인 집단 피해가 발생한 상황은 아니며, 잠재적 리스크에 대한 우려가 주를 이루어 High 등급으로 보기 어렵다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>7명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>'계엄 연루' 중징계 군 간부 7명, 취소소송 제기</t>
+          <t>7월 문여는 인천 영종경찰서…임시청사 건물 놓고 '시끌'</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027511</t>
+          <t>https://www.yna.co.kr/view/AKR20260325113200065?input=1195m</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-24 00:47:04.086697+00:00</t>
+          <t>2026-03-26 00:40:38.755170+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>국방부</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>군 간부 7명이 징계 취소소송 제기, 일부는 내란중요임무종사 혐의로 재판 중</t>
+          <t>중재판정 취소소송은 정부 승소로 종결되었으나, ISDS '2라운드'가 시작됨</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>12·3 비상계엄에 연루돼 중징계 처분을 받은 군 간부 38명 중 7명이 국방부를 상대로 징계 취소소송을 제기했습니다. 파면된 전 정보사령관 등 고위 간부들이 포함되어 있으며, 일부는 내란중요임무종사 혐의로 재판을 받고 있습니다. 이들은 징계위 결정에 불복하여 소송을 통해 징계 취소를 구하고 있습니다.</t>
+          <t>한국 정부와 미국계 헤지펀드 엘리엇 간의 투자자-국가 분쟁 해결(ISDS) 사건에서, 정부가 엘리엇의 중재판정 취소소송에서 승소했으며 양측 모두 항소를 포기했습니다. 그러나 기사는 이 사건이 '2라운드'에 돌입했다고 언급하여 전체 분쟁은 지속될 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>국방부(정부 기관)가 상대방으로 자력이 충분하며(적합 조건 2), 38명의 군 간부가 중징계를 받아 집단적 성격이 있습니다(적합 조건 3). 징계위 결정 등 객관적 증거가 존재하고(적합 조건 5), 일부 간부는 내란중요임무종사 혐의로 재판 중인 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 소송의 직접적인 목적이 징계 취소이므로, 일반적인 손해배상 청구와 같은 대규모의 직접적인 금전적 피해 규모(적합 조건 4)는 명확하지 않습니다.</t>
+          <t>적합 조건으로 상대방(대한민국 정부)의 자력이 충분하고(2), ISDS 사건의 특성상 피해 규모가 클 것으로 예상되며(4), 증거 확보 가능성이 높고(5), 국제 중재 절차 자체가 공적 절차에 해당합니다(6). 그러나 기사에 언급된 중재판정 취소소송은 정부 승소로 종결되었고 양측 항소 포기하여 잠재적 원고(엘리엇)에게 불리한 결과입니다. 또한, 로앤굿의 일반적인 고객 프로필(피해자)과는 다른 대형 헤지펀드와 정부 간의 분쟁이라는 점도 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>군 간부 38명 (징계 대상), 7명 (소송 제기)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>‘계엄 연루’ 군 간부 7명 “중징계 취소해달라” 취소소송 제기</t>
+          <t>정부 vs 엘리엇 ISDS '2라운드' 돌입…영국 법원 판정에 양측 항소 포기</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603240727001</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=199556</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-24 00:41:30.488037+00:00</t>
+          <t>2026-03-25 13:16:29.548048+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>금융정보분석원 (FIU)</t>
+          <t>부산시</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>두나무는 FIU를 상대로 행정소송 진행 중, 빗썸은 행정소송 제기 검토 중.</t>
+          <t>행정소송 진행 중, 집행정지 결정으로 영업 재개</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)이 암호화폐 거래소 빗썸에 중징계를 내리면서 업계의 이목이 집중되고 있습니다. 앞서 두나무는 FIU의 징계안에 불복해 행정소송을 제기했으며, 빗썸 역시 행정소송 제기 여부를 검토 중입니다. 두나무의 행정소송 선고가 다음 달 예정되어 있어, 빗썸의 향후 대응에 영향을 미칠 것으로 보입니다.</t>
+          <t>부산시가 수영만요트경기장 내 마리나 대여 업체들에 대규모 영업정지 처분을 내리자, 14개 업체가 부산시를 상대로 행정소송을 제기했다. 법원은 업체들의 집행정지 신청을 인용하여, 해당 업체들은 일단 영업을 재개하게 되었다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>FIU는 공공기관으로 자력이 충분하며(적합 조건 2), '중징계'는 기업에 상당한 재정적, 평판적 피해를 야기할 수 있어 소송 가치가 있습니다(적합 조건 4). 이미 당국의 징계 절차가 진행되었고(적합 조건 6), 두나무는 행정소송을 제기하여 소송이 진행 중입니다. 다만, 일반적인 피해자 구제 목적의 소송이 아닌 기업이 당국의 징계에 불복하는 행정소송이라는 점에서 로앤굿의 일반적인 고객 프로필과는 차이가 있습니다.</t>
+          <t>부산시를 상대로 한 행정소송으로 상대방의 자력이 충분하며(적합 조건 2), 14개 업체가 집단적으로 피해를 입어 소송을 제기한 점(적합 조건 3), 행정처분 자체가 증거가 될 수 있다는 점(적합 조건 5)에서 투자 적합성이 있음. 다만, 처분의 위법성 여부가 아직 확정되지 않아 상대방 책임이 명확하다고 보기는 어려움.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14개 업체</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>빗썸 당국 중징계에 업계 촉각…두나무와 ‘징계 격차’ 논란</t>
+          <t>수영만 요트업체들 영업정지 일단 풀렸다</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026032315293323004</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260326.22006007954</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-24 00:39:26.440608+00:00</t>
+          <t>2026-03-25 13:13:04.817180+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>국민의힘</t>
+          <t>부산시</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>국민의힘 당내 공천 재심 청구</t>
+          <t>영업정지 처분 집행정지 결정</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>박강수 마포구청장이 백지신탁 의무 불이행으로 당원권 정지 중징계를 받았으나, 당 지도부의 징계 효력 정지 결정으로 마포구청장 후보로 단수 추천되었습니다. 이에 대해 다른 공천 신청자가 '5대 부적격' 대상에 해당한다며 재심을 청구한 상황입니다. 공직자윤리법 위반 및 당 윤리규칙 위반 논란이 핵심입니다.</t>
+          <t>부산시가 퇴거하지 않은 요트업체들에 내린 영업정지 처분에 대해 법원이 집행정지 결정을 내렸다. 요트업체들은 부산시가 공사 기간 중 일부 선착장을 유지하겠다는 기존 약속을 어겼다며 소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>박강수 구청장의 백지신탁 의무 불이행 및 관련 소송 패소로 책임이 비교적 명확하며(적합 조건 1), 당 윤리위 징계 및 법원 판결문 등 객관적 증거가 존재하고(적합 조건 5), 당내 공천 재심 청구 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 불분명하고 집단적 피해가 아니며, 소송금융의 직접적인 금전 배상 주체로서 상대방의 자력이 명확하지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방이 공공기관인 부산시로 자력이 충분하며(적합 조건 2), '요트업체들'이라는 표현에서 다수의 피해자가 존재할 가능성이 있습니다(적합 조건 3). 법원이 영업정지 처분에 대한 집행정지를 결정한 것은 요트업체들의 주장에 상당한 이유가 있다고 판단한 것으로, 상대방 책임이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>국힘 '백지신탁 논란' 박강수 단수공천…징계 정지 뒤 강행</t>
+          <t>부산지법, 부산시 요트업체 영업정지 처분 집행정지</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6489710?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260323085409</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283849</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-23 13:20:51.579676+00:00</t>
+          <t>2026-03-25 13:10:58.277405+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>보건복지부</t>
+          <t>국토교통부 장관</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 원고 패소 판결</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청은 기각</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>제약사로부터 980만원 상당의 리베이트를 받은 의사에게 보건복지부가 면허 자격정지 4개월 처분을 내렸다. 의사는 징계 시효가 지났다고 주장하며 처분 취소 소송을 제기했으나, 서울행정법원은 리베이트 수수 행위를 하나의 계속된 범죄로 보고 복지부의 처분이 정당하다고 판결했다.</t>
+          <t>새만금 국제공항 개발사업에 대해 시민 1000여 명이 제기한 기본계획 취소소송 1심에서 승소했으나, 국토부의 항소로 현재 항소심이 진행 중이다. 시민들이 제기한 집행정지 신청은 소음 손해가 금전 보상으로 참고 견딜 수 없는 손해로 보기 부족하다는 이유로 기각되어 공항 건설 절차는 본안 판결 전까지 이어질 수 있게 되었다. 국토부는 국가 균형발전 등을 이유로 항소심에 적극 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>의사 A씨의 리베이트 수수 사실이 형사 처벌 및 행정 처분으로 명확히 확인되어 책임이 명확하고(적합 조건 1), 관련 공적 절차(복지부 징계)가 진행되었으며(적합 조건 6), 증거가 충분하다(적합 조건 5). 그러나 이 사건은 의사가 복지부를 상대로 낸 행정소송으로, 소송금융이 투자할 만한 명확한 피해자 집단이나 대규모 손해배상 청구의 주체가 불분명하다. 또한 피해 규모가 소액이며(980만원), 집단적 피해가 아니다.</t>
+          <t>상대방이 국토교통부로 자력이 충분하며(적합 조건 2), 1000여 명의 시민이 참여한 집단적 피해 사례(적합 조건 3)로 1심에서 승소하여 증거가 확보된 상태(적합 조건 5). 다만, 현재 진행 중인 소송은 공항 개발사업 취소소송으로 직접적인 금전적 손해배상 청구가 아니며, 집행정지 신청 기각 사유에서 소음 손해가 금전 보상으로 참고 견딜 수 없는 손해로 보기 부족하다고 판단된 점은 투자 매력도를 낮출 수 있음.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>980만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000여명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>리베이트 받은 의사 면허정지 처분 정당</t>
+          <t>새만금공항 집행정지 기각에…국토부  항소심 적극 대응</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603231831529747</t>
+          <t>https://www.segye.com/newsView/20260325518452?OutUrl=naver</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-23 13:14:55.761400+00:00</t>
+          <t>2026-03-25 13:10:50.230939+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>관련 공공기관</t>
+          <t>국토교통부 장관</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>손실보상 법리 검토 중</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중, 집행정지 소송 기각</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>호미곶항 정비공사로 인해 호미곶 해녀들이 피해를 입었으며, 법률 전문가는 이를 불법행위가 아닌 공익사업에 따른 손실보상 문제로 보아야 한다고 제안했습니다. 보상 여부는 어업권 존재 여부에 따라 달라질 수 있습니다. 기사에는 피해 규모나 구체적인 진행 상황은 명시되지 않았습니다.</t>
+          <t>새만금 신공항 백지화 공동행동 등 1,297명이 국토교통부 장관을 상대로 새만금 국제공항 개발사업 기본계획 취소 소송을 제기했으며 현재 항소심이 진행 중입니다. 이와 별개로 제기된 집행정지 소송은 기각되었습니다. 이 소송은 정부의 공항 개발 계획에 대한 행정 소송입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>공익사업 주체인 공공기관이 상대방이므로 자력이 충분하고(적합 조건 2), '호미곶 해녀들'이라는 표현에서 다수의 피해자가 존재함을 알 수 있습니다(적합 조건 3). 그러나 불법행위가 아닌 손실보상 문제로 법리적 쟁점이 명확히 규명되어야 하며, 피해 규모나 증거 확보 여부가 불분명합니다.</t>
+          <t>국토교통부 장관을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1,297명의 다수 인원이 참여하는 집단적 성격의 소송입니다(적합 조건 3). 그러나 기사 내용만으로는 상대방의 책임 명확성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,297명</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>보상 근거 없는 ‘호미곶항 정비공사’ 피해···호미곶 해녀들 “피해...</t>
+          <t>'새만금 공항 집행정지 소송' 기각</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260323500464</t>
+          <t>http://www.breaknews.com/1194927</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-23 13:00:12.055896+00:00</t>
+          <t>2026-03-25 12:45:37.989778+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>미추홀구</t>
+          <t>관련 행정기관</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>대법원 명도소송 판결 확정 후 강제집행정지 인용, 제3자 이의의 소 제기, 행정소송(재심의 관련) 진행 중</t>
+          <t>폐기물 처리시설 용도 변경 처분 취소 본안 소송 및 집행정지 신청 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>인천 미추홀구와 소극장 '작은극장 돌체'를 운영하는 극단마임 간의 명도소송이 대법원에서 구의 승소로 확정되었으나, 극단마임은 강제집행정지 신청 인용 및 제3자 이의의 소를 제기하며 퇴거에 불응하고 있습니다. 구는 극단마임에 1억 7천만원 이상의 변상금을 부과했으며, 극단마임은 행정 절차의 부당함을 주장하며 재심의 관련 행정소송을 진행 중입니다.</t>
+          <t>하이트진로와 오비맥주 등 현도산단 입주기업협의회가 청주 폐기물 선별장 설치에 반대하며 공동 집회를 열고 있습니다. 이들은 기존 매립지 부지의 폐기물 처리시설 용도 변경 처분 취소를 요구하는 본안 소송과 집행정지 신청을 제기하여 법적 공방을 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>상대방인 미추홀구는 자력이 충분하며(적합 조건 2), 변상금 1억 7천만원 이상 및 극단마임의 운영비, 일실수익 등 피해 규모가 상당할 수 있습니다(적합 조건 4). 또한 행정 절차 관련 증거 확보가 가능하며(적합 조건 5), 이미 행정소송에서 승소한 이력이 있어 소송 가능성이 있습니다. 다만 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해가 아니라는 점(적합 조건 3 불충족)이 한계입니다.</t>
+          <t>상대방(관련 행정기관)의 자력이 충분하고(조건 2), 현도산단 입주기업협의회 소속 다수 기업이 공동으로 소송을 진행하는 집단적 성격의 사건입니다(조건 3). 행정 처분 관련 문서 등 증거 확보가 용이할 것으로 보입니다(조건 5). 다만, 직접적인 금전적 손해배상 청구가 아닌 행정 처분 취소 소송이라는 점에서 투자 수익 실현 방식에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>최소 1억 7천만원 (변상금), 극단마임 운영비 및 일실수익 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>1 (극단마임)</t>
+          <t>현도산단 입주기업 다수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>명도소송 확정 한 달…해법 못찾는 '47년 된 작은극장 돌체'</t>
+          <t>폐기물 선별장 안 된다 …하이트진로·오비맥주, 청주서 '공동 집회'</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320099300065?input=1195m</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1351551</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-23 00:42:38.584448+00:00</t>
+          <t>2026-03-25 12:41:43.179205+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>국토부, 현대건설</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>대장홍대선 관련 행정소송 진행 중</t>
+          <t>미국 정부의 '공급망 위험' 기업 지정에 대한 위헌 소송</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>대장홍대선 사업과 관련하여 행정소송이 제기되었으며, 국토부와 시공사인 현대건설이 소송 상대방입니다. 부천대장 지역의 교통난 우려가 소송의 배경으로 보이며, 현대건설 측은 마포구 외 구간은 일정대로 착공 중이므로 개통 일정에는 변함이 없다는 입장입니다.</t>
+          <t>미국 정부가 AI 기업 앤트로픽을 '공급망 위험' 기업으로 지정하며 양측 간 갈등이 심화되고 있습니다. 이는 통상 중국 기업에 적용되는 수준의 제재로, 앤트로픽은 해당 조치의 '보복성'을 주장하며 법원에서 위헌 가능성을 제기하고 있습니다. AI 기술의 군사 활용 범위를 둘러싼 이견이 갈등의 주요 원인입니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>적합 조건으로 국토부와 현대건설이라는 명확하고 자력 있는 상대방이 특정되었으며, 대장홍대선 지연으로 인한 지역 교통난 우려는 다수 주민에게 영향을 미치는 집단적 피해 가능성이 있습니다. 이미 행정소송이 진행 중인 점도 긍정적입니다. 다만, 구체적인 피해 금액이나 피해자 수가 명시되지 않아 피해 규모를 파악하기 어렵습니다.</t>
+          <t>미국 정부가 상대방으로 자력이 충분하며(적합 조건 2), '공급망 위험' 기업 지정은 앤트로픽에 상당한 재정적 피해를 야기할 수 있어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한, 정부의 공식 조치에 대한 법적 다툼이므로 관련 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 상대방의 책임이 명확한 '잘못'이라기보다는 정부 조치의 위헌성 여부를 다투는 것이므로 법리적 쟁점이 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (앤트로픽)</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>속도 못 내는 대장홍대선…부천대장 교통난 ‘우려’</t>
+          <t>美 정부, 앤트로픽 제재 '보복성' 논란…법원서 위헌 가능성 제기</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623589/?sc=Naver</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703308</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-23 00:41:10.800701+00:00</t>
+          <t>2026-03-25 00:42:00.405793+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>공소청법 및 중수청법 국회 통과, 강제 전직 및 인사 불이익 우려 확산</t>
+          <t>ISDS 중재의향서 제출 후 90일 협의 진행 중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>더불어민주당 주도로 공소청과 중대범죄수사청 신설 법안이 국회 본회의를 통과하며 검찰개혁이 사실상 마무리 단계에 들어섰다. 법안 부칙에 '검사 및 검찰 공무원을 다른 기관으로 배치할 수 있다'는 조항이 추가되어 검사들 사이에서 강제 전직 및 인사 불이익에 대한 우려가 확산되고 있다. 법조계는 수사기관 견제 장치 약화 및 '공룡 경찰' 탄생 가능성을 지적하며 보완수사권 존치 여부에 관심을 모으고 있다.</t>
+          <t>미국 쿠팡 투자사 그린옥스와 알티미터가 쿠팡 개인정보 유출 사태와 관련하여 한국 정부에 ISDS 중재의향서를 제출했습니다. 법률 전문가는 쿠팡의 개인정보 보호의무 위반은 인정하면서도 정부의 대응에 '괘씸죄' 정서가 작용한 측면과 투자사의 ISDS 제기 자격 요건을 따져봐야 한다고 지적했습니다. 현재 중재의향서 제출 후 90일간의 협의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당합니다. 공소청법 부칙 조항으로 인해 다수의 검사 및 검찰 공무원들이 강제 전직 및 인사 불이익을 우려하고 있으며, 이는 법안 내용과 법조계 의견으로 명확히 확인됩니다. 그러나 직접적인 금전적 피해 규모 산정이 어렵고, 소송의 형태가 일반적인 손해배상보다는 행정소송이나 헌법소원 등일 가능성이 높아 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>한국 정부가 상대방으로 자력이 충분하며(적합 조건 2), ISDS 중재의향서 제출로 공적 절차가 진행 중입니다(적합 조건 6). 또한 ISDS 특성상 피해 규모가 클 가능성이 있습니다(적합 조건 4). 그러나 정부의 책임이 명확하지 않고 분쟁의 핵심이며(적합 조건 1 미충족), 다수의 피해자가 아닌 두 투자사가 주체이므로 집단적 피해로 보기 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>다수 검사 및 검찰 공무원</t>
+          <t>2개 투자사</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>검사들 ‘타 기관 발령 조항’에 술렁… 보완수사권 마지막 뇌관</t>
+          <t>쿠팡 아닌 투자사가 ISDS 노크… 제출 주체 적격성부터 따져야</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/law/2026/03/23/20260323010006?wlog_tag3=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02191046645386928</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-23 00:33:03.258958+00:00</t>
+          <t>2026-03-25 00:41:28.632431+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>창원시</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>전자발찌 관리 시스템의 지속적인 문제 제기 및 재범 발생</t>
+          <t>대주단 소송 진행 중, 전 감사관의 공직윤리 위반 논란</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>전자발찌 시스템에 100억 원 이상의 세금이 투입되었음에도 불구하고, 보호조치 중인 피해자가 재범으로 인해 또 다른 참사를 겪는 사례가 발생하고 있다. 이는 전자감독 시스템의 효용성과 정부의 지속적인 개입 및 관리 필요성에 대한 논란을 야기하며, 재범으로 인한 피해자가 계속 발생하고 있음을 지적한다.</t>
+          <t>창원시 전 감사관이 퇴직 후 자신이 감사했던 액화수소플랜트 사업 관련 소송에서 대주단 측을 대리하는 로펌에 합류하여 공직윤리 훼손 논란이 일고 있습니다. 현재 해당 소송은 진행 중이며, 시의회에서 이 문제가 제기되었습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>전자발찌 관리 시스템의 지속적인 실패로 인한 재범 발생은 정부의 관리 부실 책임으로 볼 수 있어 상대방 책임이 비교적 명확합니다. 피고가 국가(정부)이므로 배상 능력이 충분하며, '피해자는 계속 발생하는'이라는 언급에서 다수의 피해자 발생 가능성이 높습니다.</t>
+          <t>소송 상대방이 공공기관인 창원시로 자력이 충분하며(적합 조건 2), 전 감사관 재직 당시의 감사보고서가 존재하여 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 기사 내용만으로는 집단적 피해나 명확한 피해 규모가 특정되지 않아 소송금융 투자 대상으로서의 매력이 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>세금 100억 더 들였는데 또 참사…'효용성 논란' 전자발찌 [혈세 누수 탐...</t>
+          <t>창원시 전 감사관 '퇴직 후 로펌행' 논란…시의회  공직윤리 훼손</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032057057</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633292</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-23 00:19:38.535592+00:00</t>
+          <t>2026-03-24 13:23:17.395941+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>창원시</t>
+          <t>진주시</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>전 감사관의 공직윤리 위반 논란이 소송에 영향 미칠 가능성</t>
+          <t>정치권에서 문제 제기 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>전 창원시 감사관이 퇴직 후 창원시와 소송 중인 액화수소플랜트 대주단 측 법무법인에 취업하여 논란이 되고 있습니다. 이 소송은 전 감사관이 재직 당시 직접 수행한 감사에서 비롯된 것으로, 공직윤리 위반 및 이해충돌 문제가 제기됩니다. 현재 창원시와 대주단 간 소송이 진행 중입니다.</t>
+          <t>장문석 진주시장 예비후보가 현 시정의 문제점으로 '부산교통 소송 패소 후 상소 포기 과정에서의 직무상 과실'을 지적했다. 이는 진주시 관계자의 직무상 과실로 인해 시가 손해를 입었을 가능성을 제기하는 것으로, 구체적인 피해 규모는 언급되지 않았다. 현재는 정치적 공방 단계로, 실제 법적 절차로 이어질지는 미지수이다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>창원시는 공공기관으로 자력이 충분하며(적합 조건 2), 액화수소플랜트 관련 소송이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 전 감사관이 직접 수행한 감사가 소송의 출발점이라는 점에서 관련 증거 확보가 용이할 수 있습니다(적합 조건 5). 다만, 기사는 소송의 직접적인 쟁점보다는 전 감사관의 공직윤리 위반에 초점을 맞추고 있어 원고(대주단)의 승소 가능성에 대한 추가 분석이 필요합니다.</t>
+          <t>진주시 관계자의 '직무상 과실'이라는 명확한 책임 주체가 언급되었고(적합 조건 1), 상대방인 진주시의 자력은 충분하다(적합 조건 2). 관련 내부 문서 등을 통해 증거 확보 가능성도 있다(적합 조건 5). 다만, 피해 규모가 구체적으로 명시되지 않았고, 현재는 정치적 문제 제기 단계로 실제 소송으로 이어질지는 미지수이다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>[기고] 공직윤리의 배반, 견리망의(見利忘義)를 경계한다</t>
+          <t>장문석 민주당 진주시장 예비후보​​​​​​​  대중교통 10분 생활권...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=541512</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=633359</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-22 12:50:39.893481+00:00</t>
+          <t>2026-03-24 13:22:42.325701+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>대한민국 (검찰)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>검찰 조작기소 의혹 국정조사 계획서 국회 본회의 의결 논의 중</t>
+          <t>행정소송 및 집행정지 신청</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>국회에서 '윤석열 정권 시절 검찰의 조작기소 의혹에 관한 국정조사' 계획서의 본회의 의결을 논의 중입니다. 민주당은 6월 지방선거 이후에도 형사소송법 개정안 등을 통해 검찰 개혁 작업을 지속할 예정입니다.</t>
+          <t>빗썸이 예정된 제재에 대해 행정소송과 집행정지 신청을 법원에 제출했다. 빗썸은 제재 과정에서 추가적으로 검토할 부분이 있다고 설명하며 법정에서 입장을 충분히 밝힐 예정이다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>검찰의 조작기소 의혹에 대한 국정조사 계획서가 국회 본회의 의결을 논의 중으로, 공적 절차가 진행될 가능성이 높으며(적합 조건 6), 이를 통해 증거 확보가 가능할 수 있습니다(적합 조건 5). 또한 소송 상대방이 국가 기관(검찰)이므로 자력이 충분합니다(적합 조건 2). 다만, 아직 '의혹' 단계이며 구체적인 피해 규모나 피해자 수가 명확히 특정되지 않았습니다.</t>
+          <t>상대방(정부/감독기관)의 자력은 충분하며(적합 조건 2), 이미 공적 절차(제재)가 진행되어 빗썸이 이에 대해 행정소송을 제기한 사건입니다(적합 조건 6). 그러나 기사에서 제재의 구체적인 내용과 빗썸이 입을 수 있는 재정적 피해 규모가 명확히 제시되지 않아 소송금융 투자 가치를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>공소청·중수청법 국회 통과…10월 검찰청 폐지 뒤 신설</t>
+          <t>빗썸, 왜 지금 소송 카드 꺼냈나…진짜 속내는</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060800</t>
+          <t>http://coinreaders.com/226093</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-22 12:46:28.689407+00:00</t>
+          <t>2026-03-24 13:21:42.397325+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>창원시</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>정부의 부정수급 근절 대책 발표 및 점검 강화</t>
+          <t>창원시의회 비판 및 제도 개선 촉구</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>지난 8년간 2000억원이 넘는 국고보조금 부정수급이 적발되었으며, 실제 규모는 훨씬 클 것으로 추정된다. 정부는 이재명 대통령의 지시 이후 제재금 인상, 점검 대상 확대 등 근절 방안을 발표하고 관리감독을 강화하고 있다. 그러나 담당 공무원의 감독 한계, 지능적 수법, 온정주의 등으로 부정수급이 줄지 않고 있다.</t>
+          <t>전 창원시 감사관이 자신이 소송 원인을 제공했던 창원시의 소송 상대측 조력자로 합류한 사실이 KBS 보도로 드러나며 공직윤리 훼손 및 이해충돌 논란이 불거졌습니다. 창원시의회는 이를 강하게 비판하며 퇴직 공직자 취업 제한 등 제도 개선을 촉구하고 있습니다. 현재는 윤리적 비판과 제도 개선 논의 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>국고보조금 부정수급 규모가 8년간 2000억원을 넘고 실제는 수십 배에 달할 것으로 추정되어 피해 규모가 매우 크다(적합 조건 4). 정부의 감사 및 점검을 통해 부정수급 사실과 증거가 확보 가능하며(적합 조건 5), 현재 정부 차원의 근절 대책 발표 및 점검 강화 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자가 국민 전체로 간접적이고, 특정 가능한 소송 상대방(피고)을 다수로 특정하기 어려워 집단소송 구성에 난항이 예상된다.</t>
+          <t>전 창원시 감사관의 이해충돌 행위가 명확히 드러났으며(적합 조건 1), 상대방인 창원시와 대형 로펌은 충분한 자력을 갖추고 있습니다(적합 조건 2). KBS 보도와 시의회 비판을 통해 증거가 확보되었습니다(적합 조건 5). 그러나 기사에서 구체적인 피해 금액이나 피해자 수가 명시되지 않아 집단적 피해 규모를 파악하기 어렵고, 현재는 윤리적 비판과 제도 개선 촉구 단계로 직접적인 손해배상 소송의 진행 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>2000억원 이상 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>전국민 (간접 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>활개치는 세금 도둑… 국고보조금 부정수급 8년간 2000억 [정상균의 깊이...</t>
+          <t>‘전 창원시 감사관 로펌행’ 질타…“제도 개선 시급”</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221814310973</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517026&amp;ref=A</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-22 12:25:35.661504+00:00</t>
+          <t>2026-03-24 13:20:26.992189+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>강제 전직 강행 시 법적 분쟁 예상</t>
+          <t>파면 처분 취소 소송 진행 중, 집행정지 신청 기각. 형사 1심 재판 진행 중.</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>공소청법 부칙으로 인해 검찰 내부에서 중수청 인력 확보를 위한 강제 전직 우려가 커지고 있다. 만약 정부가 강제 전직을 강행할 경우, 검사들의 신분 보장 및 직무 독립성 침해를 이유로 헌법소원 및 행정소송 등 법적 분쟁으로 이어질 가능성이 제기된다.</t>
+          <t>김용대 전 국군 드론작전사령관이 '평양 무인기 의혹'으로 파면된 후 제기한 파면 처분 집행정지 신청이 법원에서 기각되었습니다. 김 전 사령관은 정상 보고 계통을 거치지 않고 무인기 투입 작전을 지휘한 혐의로 특검에 기소되어 1심 재판 중이며, 국방부로부터 파면 처분을 받았습니다. 현재 파면 처분 취소 본안 소송의 첫 변론기일은 아직 지정되지 않았습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>상대방(정부)의 자력이 충분하고, 다수의 검사가 강제 전직 대상이 될 수 있어 집단적 피해 발생 가능성이 높습니다. (적합 조건 2, 3, 4) 그러나 아직 강제 전직이 실행되지 않아 법적 분쟁이 확정된 상태는 아니며, 피해 규모가 직접적인 금전적 손해보다는 신분 보장 침해에 해당합니다.</t>
+          <t>상대방인 국방부는 자력이 충분하며(적합 조건 2), 특검 수사 및 국방부 징계 등 공적 절차가 진행되었고 관련 증거가 존재합니다(적합 조건 5, 6). 김용대 전 사령관 외 여러 간부가 유사한 징계를 받아 집단적 성격이 있으나(적합 조건 3), 일반적인 손해배상 청구 사건이 아닌 행정처분 취소 소송으로 피해 규모 산정이 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>다수 검사</t>
+          <t>다수 (김용대 전 사령관 외 4명 이상)</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>공소청법 부칙 놓고 검찰 술렁…중수청 인력 확보용 강제 전보 우려</t>
+          <t>법원, '평양 무인기' 김용대 前 사령관 파면 집행정지 기각(종합)</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298239</t>
+          <t>https://www.newsis.com/view/NISX20260324_0003562257</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-22 00:36:27.573542+00:00</t>
+          <t>2026-03-24 13:19:51.017617+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>조희대 대법원장 외 고위 공직자 다수</t>
+          <t>금융정보분석원 (FIU)</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>경찰 수사 개시, 법왜곡죄 고발</t>
+          <t>FIU의 영업 일부정지 및 과태료 처분에 대한 취소소송 제기 및 집행정지 신청</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>신설된 '법왜곡죄' 시행과 동시에 조희대 대법원장 등 고위 법관 및 공수처장, 특별검사 등 26명에 대한 고발장이 경찰에 접수되어 수사가 시작되었습니다. 고발인들은 이들이 재판 및 수사 과정에서 의도적으로 법령을 왜곡했다고 주장하고 있으나, 경찰은 '의도성' 입증이 까다롭고 관련 판례가 없어 수사에 난항이 예상된다고 밝혔습니다.</t>
+          <t>빗썸이 금융정보분석원(FIU)으로부터 부과받은 6개월간의 영업 일부정지 및 과태료 처분에 대해 행정소송을 제기했습니다. 빗썸은 처분 취소소송과 함께 제재 집행정지도 신청한 상태입니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>적합 조건으로 고위 공직자 다수가 피고발인으로 특정되었고(상대방 자력 충분), 경찰 수사가 진행 중이며(공적 절차 진행 중), 다수의 고발인이 존재하여 집단적 성격이 있습니다. 그러나 '의도적 법왜곡' 입증이 매우 까다롭고(상대방 책임 명확성 낮음, 증거 확보 어려움), 현재까지 구체적인 피해 금액이 확인되지 않아(피해 규모 미상) 소송금융 투자 적합도는 중간 수준입니다.</t>
+          <t>적합 조건으로 상대방인 FIU는 정부 기관으로 자력이 충분하며, 빗썸에 부과된 6개월 영업정지 및 과태료는 피해 규모가 크다고 볼 수 있습니다. 또한 FIU의 처분서와 관련 자료를 통해 증거 확보가 가능하고, 이미 FIU의 행정처분이라는 공적 절차가 진행 중입니다. 다만, 일반적인 집단소송이 아닌 기업의 행정처분 취소 소송이라는 점에서 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (빗썸)</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 지귀연 판사 수사하는 경찰…‘법왜곡죄’ 쏟아지는...</t>
+          <t>빗썸, FIU 영업 일부정지 처분에 행정소송 맞대응</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699431?ref=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1625112/?sc=Naver</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-21 12:37:42.200331+00:00</t>
+          <t>2026-03-24 13:17:42.361500+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>펜타곤</t>
+          <t>국방장관</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>펜타곤을 상대로 '공급망 위험 지정의 위법성' 주장 소송 제기</t>
+          <t>징계 처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 펜타곤을 상대로 '공급망 위험 지정의 위법성'을 주장하며 소송을 제기했다. 이 사건은 AI의 군사적 통제권과 기술 거버넌스를 둘러싼 중요한 법적 분쟁으로, 앤트로픽과 오픈AI의 시장 경쟁을 넘어선 갈등의 일환이다.</t>
+          <t>김용대 전 드론사령관이 '평양 무인기 침투' 관련 파면 처분에 불복하여 국방장관을 상대로 취소 소송을 제기했다. 이와 유사하게 비상계엄 연루 징계 처분을 받은 군 간부 4명도 징계 취소 소송을 진행 중이다. 이는 행정 소송으로, 징계 처분의 적법성 여부가 쟁점이다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방(펜타곤)은 자력이 충분한 공공기관이다(적합 조건 2). 소송이 이미 제기되어 진행 중이며, '공급망 위험 지정'이라는 공적 절차가 선행되었다(적합 조건 6). 그러나 기사 내용만으로는 구체적인 피해 금액이나 피해자 수가 명확하지 않으며, 집단적 피해 사례는 아니다.</t>
+          <t>국방장관을 상대로 한 소송으로 상대방(국가)의 자력이 충분하며(적합 조건 2), 김 전 사령관 외 4명의 군 간부가 유사한 징계 처분 취소 소송을 진행 중이어서 집단적 성격이 있습니다(적합 조건 3). 파면 및 징계 처분은 직위와 명예에 중대한 피해를 야기합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 5명</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>AI 전쟁 권력 누가 쥐나…펜타곤 vs 앤트로픽</t>
+          <t>‘평양 무인기 침투’ 김용대 前드론사령관, “파면 효력 멈춰달라” 신...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49819</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/24/RF2TKX3OQJFKHE4PWMZMEKAGLA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-21 00:36:59.405623+00:00</t>
+          <t>2026-03-24 13:15:28.257606+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>하버드 대학교</t>
+          <t>동대문구청</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>트럼프 측이 하버드대에 지원금 환수 소송 제기</t>
+          <t>대법원 상고심 진행 중, 1심과 2심에서 밥퍼나눔운동본부 승소</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>트럼프 측이 하버드 대학교에 수십억 달러 규모의 지원금 환수 소송을 제기했다. 이는 트럼프 행정부가 과거 하버드대에 입학 자료를 요구하며 소송을 제기했던 것과 유사한 맥락으로 보인다. 소송의 구체적인 사유는 명시되지 않았다.</t>
+          <t>밥퍼나눔운동본부가 동대문구청을 상대로 제기한 행정 소송에서 1심과 2심 모두 승소했으며, 현재 대법원 상고심이 진행 중이다. 이 사건은 밥퍼나눔운동본부의 운영과 관련된 행정 처분에 대한 다툼으로 보인다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방(하버드 대학교)의 자력이 충분하고(적합 조건 2), 소송 금액이 수십억 달러로 매우 크다(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 소송의 구체적인 책임 소재나 증거에 대한 상세 내용이 기사에 명시되어 있지 않아 적합도 판단에 한계가 있다.</t>
+          <t>상대방 책임이 1심과 2심에서 인정되었고(적합 조건 1), 상대방이 자력이 충분한 공공기관(동대문구청)이라는 점(적합 조건 2)에서 소송금융 적합성이 있습니다. 또한, 이미 1, 2심 승소 판결을 통해 증거가 충분히 확보되었음을 알 수 있습니다(적합 조건 5). 다만, 집단적 피해나 구체적인 피해 규모가 명시되지 않아 High 등급으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>트럼프, 하버드대에 수십억 달러 지원금 환수 소송 제기</t>
+          <t>부활의 기쁨, 이웃과 함께 …밥퍼, 4월 5일 부활절 감사예배</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>goodnews1.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6108939</t>
+          <t>https://www.goodnews1.com/news/articleView.html?idxno=457961</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-21 00:35:34.434069+00:00</t>
+          <t>2026-03-24 12:55:34.329439+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>오하이오주 애덤스 카운티 경찰</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경찰의 명예훼손 소송에서 Afroman 승소. Afroman의 경찰 상대 손해배상 소송 가능성 존재.</t>
+          <t>대통령 지시에 따른 다주택 공직자 자산 현황 전수 점검 및 정책 업무 배제 조치 진행 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>래퍼 Afroman이 2022년 경찰의 자택 압수수색 과정에서 발생한 재물 손괴 및 현금 압수 등에 대해 경찰을 조롱하는 뮤직비디오를 제작했고, 이에 경찰이 제기한 명예훼손 소송에서 Afroman이 승소했습니다. Afroman은 압수수색 피해에 대한 보상을 받지 못했다고 주장하고 있어, 경찰을 상대로 한 손해배상 소송 가능성이 있습니다.</t>
+          <t>이재명 대통령의 다주택 공직자 부동산 정책 논의 배제 지시로 공직 사회에 긴장감이 감돌고 있다. 세종 이전 등 업무상 이유로 다주택자가 된 공직자들이 많아 형평성 논란과 함께 과도한 기준 적용 시 법적 분쟁으로 이어질 수 있다는 우려가 제기된다. 현재 청와대는 관련 공직자의 자산 보유 현황을 전수 점검하고 있다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>경찰의 부당한 압수수색으로 인한 재물 손괴 및 현금 압수 등 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 오하이오주 애덤스 카운티 경찰은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 자택 보안카메라 영상이라는 객관적 증거가 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않아 추가 확인이 필요합니다. 경찰의 명예훼손 소송은 종결되었으나, Afroman이 경찰의 부당한 압수수색으로 인한 손해배상을 청구할 새로운 소송 기회가 있습니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(대한민국 정부), '집단적 피해'(세종 이전 등으로 다주택이 된 공직자 다수), '이미 공적 절차 진행 중'(대통령 지시에 따른 자산 점검 및 업무 배제)에 해당한다. 다만, '상대방 책임이 비교적 명확함' 조건은 충족되지 않아 법적 분쟁 시 재량권 남용 여부가 쟁점이 될 수 있으며, 피해 규모 또한 직접적인 금전적 손해보다는 경력상 불이익이 주를 이룰 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>1명 (래퍼 Afroman)</t>
+          <t>다수 (세종 이전 등으로 다주택이 된 공직자)</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>재판 승리 직후 4685% 급등…Afroman 밈코인 ‘이벤트 장세’ 재현</t>
+          <t>'세종 공무원'이라 다주택 됐는데…누굴 넣고 누굴 빼나 [공직 다주택자...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/341732</t>
+          <t>https://www.etoday.co.kr/news/view/2568232</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:33.093015+00:00</t>
+          <t>2026-03-24 12:54:02.860478+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>콜로라도, 아이오와, 네브래스카, 테네시, 웨스트버지니아 주 정부</t>
+          <t>유진그룹</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>5개 주 정부를 상대로 한 제도 위법성 소송 진행 중</t>
+          <t>유진그룹의 항소로 소송 진행 중</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>미국 5개 주 정부의 저소득층 식품지원 프로그램 내 탄산음료 및 사탕 구매 제한 정책에 대해 소송이 제기되었다. 이 소송은 공공 식품지원이 개인 식단에 개입할 수 있는 범위의 위법성 여부를 다루며, 저소득층 다수에게 영향을 미치는 사안이다.</t>
+          <t>민변 미디어언론위원회 등 언론현업단체들이 유진그룹의 YTN 대주주 자격 미달을 주장하며 퇴출을 촉구하고 있다. 방송통신위원회가 항소를 포기했음에도 유진그룹이 항소하여 관련 소송이 현재 진행 중이다. 이 사건은 YTN의 공정성 및 지배구조와 관련된 공익적 성격이 강한 사안이다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>5개 주 정부를 상대로 한 소송으로 상대방의 자력이 충분하며, 저소득층 다수에게 영향을 미치는 집단적 피해가 예상됩니다. 관련 법령 및 정책이 증거로 활용될 수 있으나, 직접적인 금전적 피해 규모가 불분명하고 제도 위법성 판단에 법리적 쟁점이 복잡할 수 있어 Medium 등급으로 판단합니다.</t>
+          <t>유진그룹이라는 대기업이 상대방으로 자력이 충분하고(적합 조건 2), 대주주 자격 미달이라는 책임 주장이 명확하며(적합 조건 1), 방송통신위원회의 결정과 소송이 진행 중이므로 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 이 사건은 직접적인 금전적 피해를 입은 다수의 피해자 특정 및 피해 규모 산정이 어려워 소송금융 투자 대상으로서의 매력이 다소 낮습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>저소득층 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>美, 저소득층 식품지원에 ‘탄산·사탕 제한’… 건강이냐, 취향이냐</t>
+          <t>민변  유진, YTN에서 손 떼라 …'대주주 자격 미달' 퇴출 촉구</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>cooknchefnews.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://cooknchefnews.com/news/view/1065596776207200</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333267</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-20 00:46:23.747606+00:00</t>
+          <t>2026-03-24 12:47:50.446318+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>국가수사본부 수사 착수</t>
+          <t>서울중앙지법 국가배상 청구 기각 판결 후 헌재 재판소원 사전심사 각하</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>국가수사본부가 윤석열 대통령의 '제3자 변제' 정책에 주진우 씨의 개입 정황을 포착하고 수사에 착수했습니다. 더불어민주당 이인영 의원실은 이에 대해 이해 충돌 소지가 전혀 없으며 억지에 불과하다고 반박했습니다.</t>
+          <t>동해안 납북귀환어부 피해자시민모임이 형사보상 지연에 대한 국가배상 청구를 기각한 서울중앙지법 판결에 불복하여 헌법재판소에 재판소원을 제기했으나, 대법원의 판단을 받지 않았다는 이유로 사전심사에서 각하되었다. 이 사건은 국가를 상대로 한 집단적 피해 구제 시도이나, 현재 절차적 문제로 인해 진행이 어려운 상황이다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>국가수사본부의 수사 착수로 공적 절차가 진행 중이며(적합 조건 6), 상대방이 국가 또는 관련 기관이 될 가능성이 높아 자력이 충분합니다(적합 조건 2). 또한, 수사를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사 내용이 매우 짧아 구체적인 피해 규모나 피해자 수, 상대방 책임의 명확성을 파악하기 어렵습니다.</t>
+          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), '동해안 납북귀환어부 피해자시민모임'이 주체로 집단적 피해(적합 조건 3)에 해당한다. 다만, 헌법재판소 사전심사에서 '대법원의 판단을 받지 않았다'는 이유로 각하되어 현재 법적 절차 진행에 어려움이 있어 추가적인 법률 전략이 필요하다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[단독] 주진우 개입 정황…국수본, 윤석열 '제3자 변제' 수사 착수 / 풀...</t>
+          <t>헌재, 재판소원 사전심사서 26건 각하…'2호 사건'도 포함돼</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12290486?influxDiv=NAVER</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=366930</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-19 13:15:33.474622+00:00</t>
+          <t>2026-03-24 12:31:28.178131+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>대한민국, 서울시</t>
+          <t>일부 기초지자체</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>파기환송심 진행 중</t>
+          <t>인허가 지연/거부로 사업 차질 발생</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>론스타 관련 9개 법인이 대한민국과 서울시를 상대로 제기한 1700억 원 규모의 부당이득금 반환 청구 소송 파기환송심이 시작되었습니다. 이 소송은 론스타가 외환은행 매각 과정에서 부과된 세금에 대해 부당이득 반환을 주장하는 사건입니다.</t>
+          <t>일부 기초지자체가 풍력발전 사업의 공유수면 점·사용 허가를 지연하거나 사실상 거부하여 사업 추진에 차질이 발생하고 있습니다. 이는 지역 상생을 위한 절차에도 불구하고 발생하고 있으며, 풍력 인허가권의 광역지자체 및 정부 이양 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>대한민국과 서울시라는 자력 있는 상대방(적합 조건 2)이 특정되었고, 1700억 원이라는 매우 큰 피해 규모(적합 조건 4)를 가지고 있습니다. 이미 파기환송심이 진행 중으로 법리적 쟁점이 상당 부분 정리되었을 가능성이 높습니다. 다만, 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>기초지자체가 상대방으로 자력이 충분하고(적합 조건 2), 풍력발전 사업 지연/무산 시 피해 규모가 클 것으로 예상되며(적합 조건 4), 인허가 관련 문서로 증거 확보도 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건), 기초지자체의 인허가 지연/거부가 법적으로 명확한 위법 행위인지 추가 검토가 필요하여 적합도를 Medium으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>1700억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>9개 회사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>‘ISDS 일격’ 당한 론스타, 이번엔 1700억 세금 소송 파기환송심 시작</t>
+          <t>풍력 인허가권 광역지자체·정부로 이양해야 …기초지자체 개입에 사업...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/19/PLK6QV64T5GP7LIXS5KWOVOPKQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=366348</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-19 13:05:42.000643+00:00</t>
+          <t>2026-03-24 12:27:37.874176+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>국가 (아동권리보장원)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>입양 절차 지연 및 행정 서비스 미흡</t>
+          <t>징계위 결정 취소 소송</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>국가가 입양을 책임진다고 했음에도 불구하고, 아동권리보장원의 가정환경조사 인력이 전국 13명에 불과하여 입양 절차가 지연되고 있습니다. 예비 부모들은 법적 절차 문의조차 어렵다며 불편을 호소하고 있으며, 이는 입양 속도를 늦추는 주요 원인으로 지적됩니다.</t>
+          <t>계엄 연루로 중징계 처분을 받은 군 간부 7명이 징계위 결정을 취소해달라며 대한민국을 상대로 소송을 제기했다. 이들은 더불어민주당 추미애 의원실이 국방부로부터 제출받은 자료에 따르면 총 38명의 중징계 처분 대상자 중 일부이다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>국가 기관(보장원)의 행정 서비스 미흡으로 인한 다수의 예비 부모 피해가 예상됩니다. 상대방의 자력은 충분하며(적합 조건 2), 인력 부족 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 직접적인 금전적 피해 규모가 불분명하고, 아직 공적 절차가 진행 중이라는 언급은 없습니다.</t>
+          <t>대한민국(국방부)을 상대로 한 행정소송으로, 상대방의 자력이 충분합니다 (적합 조건 2). 7명의 군 간부가 집단적으로 징계 처분 취소 소송을 제기하여 집단적 피해 양상을 보입니다 (적합 조건 3). 국방부 자료 등 객관적 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>예비 부모 다수</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>국가가 책임진다더니…가정환경조사 인력 전국 13명뿐</t>
+          <t>'계엄 연루' 중징계 군 간부 7명, 취소소송 제기</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031721140004106?did=NA</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027511</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-19 13:04:08.999407+00:00</t>
+          <t>2026-03-24 00:47:04.086697+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>유통산업발전법 개정 논의 및 위헌 소송 예고, 소상공인 단체 집회</t>
+          <t>군 간부 7명이 징계 취소소송 제기, 일부는 내란중요임무종사 혐의로 재판 중</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>대형마트 새벽배송 허용을 둘러싸고 정치권과 소상공인 단체 간 갈등이 격화되고 있습니다. 소상공인들은 대형마트 새벽배송이 골목상권에 '사형선고'라며 위헌 소송까지 거론하고 있으며, 정치권에서는 낡은 유통법이 현실과 괴리가 크다는 지적에 따라 개정안을 발의했습니다. 이 사안은 온라인 유통 시장으로의 재편 속에서 오프라인 유통 생태계 전체의 체질 개선을 요구하는 정책적 논쟁입니다.</t>
+          <t>12·3 비상계엄에 연루돼 중징계 처분을 받은 군 간부 38명 중 7명이 국방부를 상대로 징계 취소소송을 제기했습니다. 파면된 전 정보사령관 등 고위 간부들이 포함되어 있으며, 일부는 내란중요임무종사 혐의로 재판을 받고 있습니다. 이들은 징계위 결정에 불복하여 소송을 통해 징계 취소를 구하고 있습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>수백만 소상공인이라는 집단적 피해가 명확하고, 위헌 소송 시 상대방(국가)의 자력이 충분하며, 유통법 개정 논의 및 소상공인 단체 집회 등 공적 절차가 진행 중이라는 적합 조건이 있습니다. 그러나 직접적인 손해배상 청구 대상이 불분명하고, 정책/규제 관련 위헌 소송의 성격이 강하여 일반적인 소송금융 투자와는 다른 접근이 필요합니다.</t>
+          <t>국방부(정부 기관)가 상대방으로 자력이 충분하며(적합 조건 2), 38명의 군 간부가 중징계를 받아 집단적 성격이 있습니다(적합 조건 3). 징계위 결정 등 객관적 증거가 존재하고(적합 조건 5), 일부 간부는 내란중요임무종사 혐의로 재판 중인 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 소송의 직접적인 목적이 징계 취소이므로, 일반적인 손해배상 청구와 같은 대규모의 직접적인 금전적 피해 규모(적합 조건 4)는 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>수백만 소상공인</t>
+          <t>군 간부 38명 (징계 대상), 7명 (소송 제기)</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>대형마트가 잠든 사이 쿠팡만 웃었다…새벽배송 규제의 역설</t>
+          <t>‘계엄 연루’ 군 간부 7명 “중징계 취소해달라” 취소소송 제기</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/19/0024</t>
+          <t>https://www.khan.co.kr/article/202603240727001</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-19 12:45:30.521632+00:00</t>
+          <t>2026-03-24 00:41:30.488037+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>보건복지부장관</t>
+          <t>금융정보분석원 (FIU)</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 판결</t>
+          <t>두나무는 FIU를 상대로 행정소송 진행 중, 빗썸은 행정소송 제기 검토 중.</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>서울행정법원이 감염병전담병원 의료법인 A가 보건복지부를 상대로 제기한 손실보상정산결정 취소 소송에서 원고 승소 판결을 내렸다. 법원은 복지부의 손실보상 감액 소급 적용이 위법하다고 판단, 정산결정을 모두 취소하고 소송비용은 복지부가 부담하도록 했다. 이는 감염병전담병원에 대한 손실보상 정책의 적법성 논란에 중요한 선례가 될 것으로 보인다.</t>
+          <t>금융정보분석원(FIU)이 암호화폐 거래소 빗썸에 중징계를 내리면서 업계의 이목이 집중되고 있습니다. 앞서 두나무는 FIU의 징계안에 불복해 행정소송을 제기했으며, 빗썸 역시 행정소송 제기 여부를 검토 중입니다. 두나무의 행정소송 선고가 다음 달 예정되어 있어, 빗썸의 향후 대응에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>보건복지부의 손실보상금 감액 소급 적용이 위법하다는 법원 판결로 상대방 책임이 명확하며(적합 조건 1), 상대방(보건복지부)의 자력이 충분합니다(적합 조건 2). 이미 법원 판결이 나와 증거가 명확합니다(적합 조건 5). 다만, 기사에서 집단적 피해 규모나 구체적인 피해 금액이 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>FIU는 공공기관으로 자력이 충분하며(적합 조건 2), '중징계'는 기업에 상당한 재정적, 평판적 피해를 야기할 수 있어 소송 가치가 있습니다(적합 조건 4). 이미 당국의 징계 절차가 진행되었고(적합 조건 6), 두나무는 행정소송을 제기하여 소송이 진행 중입니다. 다만, 일반적인 피해자 구제 목적의 소송이 아닌 기업이 당국의 징계에 불복하는 행정소송이라는 점에서 로앤굿의 일반적인 고객 프로필과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>감염병전담병원 손실보상 감액 '소급 적용' 위법…복지부 정산결정 취소</t>
+          <t>빗썸 당국 중징계에 업계 촉각…두나무와 ‘징계 격차’ 논란</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000983</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026032315293323004</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-19 00:42:43.948148+00:00</t>
+          <t>2026-03-24 00:39:26.440608+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr"/>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>국민의힘</t>
+        </is>
+      </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>잘못된 행정으로 인한 피해 문제 제기</t>
+          <t>국민의힘 당내 공천 재심 청구</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>기사는 잘못된 이민정책과 행정으로 인해 미등록 체류자들이 '시스템의 피해자'가 되고 있음을 지적합니다. 필리핀 출신 노동자 ㄱ씨의 사례를 통해 고용허가제(E-9) 관련 문제점을 언급하며, 미등록 체류자들의 존재가 미래 이민정책 논의에서 배제되고 있음을 비판합니다.</t>
+          <t>박강수 마포구청장이 백지신탁 의무 불이행으로 당원권 정지 중징계를 받았으나, 당 지도부의 징계 효력 정지 결정으로 마포구청장 후보로 단수 추천되었습니다. 이에 대해 다른 공천 신청자가 '5대 부적격' 대상에 해당한다며 재심을 청구한 상황입니다. 공직자윤리법 위반 및 당 윤리규칙 위반 논란이 핵심입니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>잘못된 행정으로 인한 '시스템의 피해자'라는 점에서 정부/공공기관의 책임이 제기될 수 있으며(적합 조건 1), 이 경우 상대방의 자력은 충분합니다(적합 조건 2). '미등록 체류자들'이라는 표현에서 다수의 피해자가 발생했을 가능성이 있어 집단적 소송으로 발전할 여지가 있습니다(적합 조건 3). 다만, 구체적인 피해 규모나 증거, 진행 중인 공적 절차가 명확히 언급되지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>박강수 구청장의 백지신탁 의무 불이행 및 관련 소송 패소로 책임이 비교적 명확하며(적합 조건 1), 당 윤리위 징계 및 법원 판결문 등 객관적 증거가 존재하고(적합 조건 5), 당내 공천 재심 청구 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 불분명하고 집단적 피해가 아니며, 소송금융의 직접적인 금전 배상 주체로서 상대방의 자력이 명확하지 않아 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>[외국인력정책 개편, 이것만은 ④] 성찰 없는 이민정책, 미래전략에 미...</t>
+          <t>국힘 '백지신탁 논란' 박강수 단수공천…징계 정지 뒤 강행</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233283</t>
+          <t>https://www.nocutnews.co.kr/news/6489710?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260323085409</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-19 00:25:23.113766+00:00</t>
+          <t>2026-03-23 13:20:51.579676+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>특정 불가</t>
+          <t>보건복지부</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>전 감사관의 이해충돌 논란 발생, 관련 대형 소송 진행 중</t>
+          <t>서울행정법원 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>전직 창원시 감사관이 시와 대형 소송을 벌이는 상대측 법무법인에 취업한 사실이 확인되어 이해충돌 논란이 일고 있다. 해당 감사관은 소송 쟁점을 훤히 꿰고 있었던 당사자로, 이로 인해 소송의 공정성에 대한 우려가 제기되고 있다.</t>
+          <t>제약사로부터 980만원 상당의 리베이트를 받은 의사에게 보건복지부가 면허 자격정지 4개월 처분을 내렸다. 의사는 징계 시효가 지났다고 주장하며 처분 취소 소송을 제기했으나, 서울행정법원은 리베이트 수수 행위를 하나의 계속된 범죄로 보고 복지부의 처분이 정당하다고 판결했다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>전직 감사관이 시와 소송 중인 상대측 로펌에 취업한 것은 명백한 이해충돌 논란을 야기하며, 상대방(로펌)의 책임이 비교적 명확하다(적합 조건 1). 해당 로펌은 대형 로펌으로 자력이 충분할 것으로 예상된다(적합 조건 2). 또한, 전 감사관의 업무 관련성 및 취업 사실에 대한 증거 확보가 용이하다(적합 조건 5). 다만, 이 사건 자체가 소송금융의 직접적인 대상이 될지는 추가적인 법리 검토가 필요하며, 기사에서 피해 규모나 피해자가 명확히 드러나지 않는다.</t>
+          <t>의사 A씨의 리베이트 수수 사실이 형사 처벌 및 행정 처분으로 명확히 확인되어 책임이 명확하고(적합 조건 1), 관련 공적 절차(복지부 징계)가 진행되었으며(적합 조건 6), 증거가 충분하다(적합 조건 5). 그러나 이 사건은 의사가 복지부를 상대로 낸 행정소송으로, 소송금융이 투자할 만한 명확한 피해자 집단이나 대규모 손해배상 청구의 주체가 불분명하다. 또한 피해 규모가 소액이며(980만원), 집단적 피해가 아니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>980만원</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>창원시 전 감사관, 대형 로펌행에 업무 관련성 논란</t>
+          <t>리베이트 받은 의사 면허정지 처분 정당</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2001553</t>
+          <t>http://www.fnnews.com/news/202603231831529747</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-18 12:57:30.388963+00:00</t>
+          <t>2026-03-23 13:14:55.761400+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>수영구청</t>
+          <t>관련 공공기관</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>항소심 사업자 승소 판결</t>
+          <t>손실보상 법리 검토 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>광안리 수상호텔 사업자가 수영구청의 사업 취소 통보에 불복하여 제기한 소송에서 항소심이 사업자 승소 판결을 내렸다. 1심은 구청의 결정이 정당하다고 보았으나, 항소심은 관련 법에 따라 준공 기한이 남아있으므로 사업 취소 처분을 내릴 수 없다고 판단했다. 이 판결로 2011년부터 추진된 수상호텔 사업의 재개가 가능해졌다.</t>
+          <t>호미곶항 정비공사로 인해 호미곶 해녀들이 피해를 입었으며, 법률 전문가는 이를 불법행위가 아닌 공익사업에 따른 손실보상 문제로 보아야 한다고 제안했습니다. 보상 여부는 어업권 존재 여부에 따라 달라질 수 있습니다. 기사에는 피해 규모나 구체적인 진행 상황은 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>상대방인 수영구청은 공공기관으로 자력이 충분하며(적합 조건 2), 항소심에서 사업자 승소 판결이 나 상대방의 사업 취소 처분이 부당하다는 점이 확인되었습니다(적합 조건 1). 또한, 소송이 진행되며 관련 증거가 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며, 기사에서 구체적인 피해 금액이 명시되지 않아 피해 규모를 파악하기 어렵습니다.</t>
+          <t>공익사업 주체인 공공기관이 상대방이므로 자력이 충분하고(적합 조건 2), '호미곶 해녀들'이라는 표현에서 다수의 피해자가 존재함을 알 수 있습니다(적합 조건 3). 그러나 불법행위가 아닌 손실보상 문제로 법리적 쟁점이 명확히 규명되어야 하며, 피해 규모나 증거 확보 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>광안리 수상호텔 ‘사업 취소’ 항소심서 제동</t>
+          <t>보상 근거 없는 ‘호미곶항 정비공사’ 피해···호미곶 해녀들 “피해...</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511333&amp;ref=A</t>
+          <t>https://www.kbmaeil.com/article/20260323500464</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-18 00:51:41.497841+00:00</t>
+          <t>2026-03-23 13:00:12.055896+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>국가인권위</t>
+          <t>미추홀구</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>법인설립허가 부작위위법확인 소송 진행 중</t>
+          <t>대법원 명도소송 판결 확정 후 강제집행정지 인용, 제3자 이의의 소 제기, 행정소송(재심의 관련) 진행 중</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>변희수재단이 국가인권위를 상대로 법인설립허가 부작위위법확인 소송을 제기했다. 이는 성소수자 단체가 당연한 기본권을 인정받기 위해 반복적인 행정심판과 소송을 거쳐야 하는 상황을 보여준다.</t>
+          <t>인천 미추홀구와 소극장 '작은극장 돌체'를 운영하는 극단마임 간의 명도소송이 대법원에서 구의 승소로 확정되었으나, 극단마임은 강제집행정지 신청 인용 및 제3자 이의의 소를 제기하며 퇴거에 불응하고 있습니다. 구는 극단마임에 1억 7천만원 이상의 변상금을 부과했으며, 극단마임은 행정 절차의 부당함을 주장하며 재심의 관련 행정소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대방(국가인권위)은 공공기관으로 자력이 충분하며, 이미 행정심판 등 공적 절차가 진행되었고 현재 행정소송이 진행 중이다. 또한 성소수자 단체에 대한 차별 문제로 집단적 피해의 성격이 있다. 다만, 기사에서 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융의 회수 가능성 판단에 제약이 있다.</t>
+          <t>상대방인 미추홀구는 자력이 충분하며(적합 조건 2), 변상금 1억 7천만원 이상 및 극단마임의 운영비, 일실수익 등 피해 규모가 상당할 수 있습니다(적합 조건 4). 또한 행정 절차 관련 증거 확보가 가능하며(적합 조건 5), 이미 행정소송에서 승소한 이력이 있어 소송 가능성이 있습니다. 다만 상대방 책임이 명확하지 않고(적합 조건 1 불충족), 집단적 피해가 아니라는 점(적합 조건 3 불충족)이 한계입니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1억 7천만원 (변상금), 극단마임 운영비 및 일실수익 미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1 (극단마임)</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>(4) 성소수자 단체 차별 잔혹사</t>
+          <t>명도소송 확정 한 달…해법 못찾는 '47년 된 작은극장 돌체'</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217839</t>
+          <t>https://www.yna.co.kr/view/AKR20260320099300065?input=1195m</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-18 00:41:50.560653+00:00</t>
+          <t>2026-03-23 00:42:38.584448+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국토부, 현대건설</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>경찰의 부실 순찰 의혹 제기</t>
+          <t>대장홍대선 관련 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>경찰이 피해자 보호를 위해 '맞춤형 순찰'을 해왔다고 밝혔으나, 정작 사건이 발생한 피해자의 직장 주변은 순찰 대상에서 빠졌다는 단독 보도. 경찰의 약속 불이행으로 인한 피해 발생 가능성이 제기되고 있습니다.</t>
+          <t>대장홍대선 사업과 관련하여 행정소송이 제기되었으며, 국토부와 시공사인 현대건설이 소송 상대방입니다. 부천대장 지역의 교통난 우려가 소송의 배경으로 보이며, 현대건설 측은 마포구 외 구간은 일정대로 착공 중이므로 개통 일정에는 변함이 없다는 입장입니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>경찰의 맞춤형 순찰 약속 불이행으로 인한 책임이 비교적 명확하며(적합 조건 1), 상대방인 경찰은 공공기관으로 자력이 충분합니다(적합 조건 2). 순찰 기록 등 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 기사만으로는 피해 규모나 집단성 여부가 불분명하여 추가 확인이 필요합니다.</t>
+          <t>적합 조건으로 국토부와 현대건설이라는 명확하고 자력 있는 상대방이 특정되었으며, 대장홍대선 지연으로 인한 지역 교통난 우려는 다수 주민에게 영향을 미치는 집단적 피해 가능성이 있습니다. 이미 행정소송이 진행 중인 점도 긍정적입니다. 다만, 구체적인 피해 금액이나 피해자 수가 명시되지 않아 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>[단독] '맞춤형 순찰' 했다더니…정작 피해자 직장은 빠졌다</t>
+          <t>속도 못 내는 대장홍대선…부천대장 교통난 ‘우려’</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481408&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.dailian.co.kr/news/view/1623589/?sc=Naver</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-18 00:23:19.991974+00:00</t>
+          <t>2026-03-23 00:41:10.800701+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 지귀연 부장판사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>서울경찰청 반부패수사대 수사 배당</t>
+          <t>공소청법 및 중수청법 국회 통과, 강제 전직 및 인사 불이익 우려 확산</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>조희대 대법원장과 지귀연 부장판사가 '법왜곡죄' 혐의로 고발되어 서울경찰청 반부패수사대에 사건이 배당되었다. 지 부장판사는 윤석열 전 대통령 구속기간 계산 왜곡, 조 대법원장은 이재명 후보 사건 심리 중 서면주의 원칙 위반 혐의를 받고 있다. 경찰은 관련 기록 검토 후 수사 방향을 정할 예정이다.</t>
+          <t>더불어민주당 주도로 공소청과 중대범죄수사청 신설 법안이 국회 본회의를 통과하며 검찰개혁이 사실상 마무리 단계에 들어섰다. 법안 부칙에 '검사 및 검찰 공무원을 다른 기관으로 배치할 수 있다'는 조항이 추가되어 검사들 사이에서 강제 전직 및 인사 불이익에 대한 우려가 확산되고 있다. 법조계는 수사기관 견제 장치 약화 및 '공룡 경찰' 탄생 가능성을 지적하며 보완수사권 존치 여부에 관심을 모으고 있다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방은 대법원장 및 부장판사로 자력이 충분하며(적합 조건 2), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 집단적 피해나 구체적인 피해 금액이 명확하지 않아(적합 조건 3, 4 미충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능)에 해당합니다. 공소청법 부칙 조항으로 인해 다수의 검사 및 검찰 공무원들이 강제 전직 및 인사 불이익을 우려하고 있으며, 이는 법안 내용과 법조계 의견으로 명확히 확인됩니다. 그러나 직접적인 금전적 피해 규모 산정이 어렵고, 소송의 형태가 일반적인 손해배상보다는 행정소송이나 헌법소원 등일 가능성이 높아 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 검사 및 검찰 공무원</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>'법왜곡죄' 조희대 이어 지귀연도 피고발…서울청이 직접 수사</t>
+          <t>검사들 ‘타 기관 발령 조항’에 술렁… 보완수사권 마지막 뇌관</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6486575?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317074056</t>
+          <t>https://www.seoul.co.kr/news/society/law/2026/03/23/20260323010006?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-17 18:00:59.537556+00:00</t>
+          <t>2026-03-23 00:33:03.258958+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>진주시</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>동부시립도서관 사업 관련 가처분 소송 진행 중</t>
+          <t>전자발찌 관리 시스템의 지속적인 문제 제기 및 재범 발생</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>진주시 동부시립도서관 사업과 관련하여 시의원이 무리한 행정 집행을 지적했다. 가처분 소송이 진행 중임에도 새로운 업체와 수의계약을 체결한 점이 문제로 제기되었으며, 소송 이후 발생할 수 있는 재정 부담에 대한 우려가 표명되었다.</t>
+          <t>전자발찌 시스템에 100억 원 이상의 세금이 투입되었음에도 불구하고, 보호조치 중인 피해자가 재범으로 인해 또 다른 참사를 겪는 사례가 발생하고 있다. 이는 전자감독 시스템의 효용성과 정부의 지속적인 개입 및 관리 필요성에 대한 논란을 야기하며, 재범으로 인한 피해자가 계속 발생하고 있음을 지적한다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>진주시가 공공기관으로서 자력이 충분하며(적합 조건 2), 가처분 소송이 진행 중인 점은 관련 증거가 존재할 가능성을 시사합니다(적합 조건 5). 다만, 피해 규모와 피해자 수가 명확히 언급되지 않았고, 집단적 피해의 가능성도 낮아 추가적인 정보 확인이 필요합니다.</t>
+          <t>전자발찌 관리 시스템의 지속적인 실패로 인한 재범 발생은 정부의 관리 부실 책임으로 볼 수 있어 상대방 책임이 비교적 명확합니다. 피고가 국가(정부)이므로 배상 능력이 충분하며, '피해자는 계속 발생하는'이라는 언급에서 다수의 피해자 발생 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>강진철 진주시의원,  동부시립도서관 중단, 무리한 행정 집행  지적</t>
+          <t>세금 100억 더 들였는데 또 참사…'효용성 논란' 전자발찌 [혈세 누수 탐...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407202</t>
+          <t>https://www.hankyung.com/article/2026032057057</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-17 13:38:47.074623+00:00</t>
+          <t>2026-03-23 00:19:38.535592+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 지귀연 부장판사</t>
+          <t>창원시</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>서울경찰청 반부패수사대 수사 진행 중</t>
+          <t>전 감사관의 공직윤리 위반 논란이 소송에 영향 미칠 가능성</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>조희대 대법원장과 지귀연 부장판사가 '법왜곡죄' 혐의로 서울경찰청 반부패수사대의 수사를 받게 되었다. 지 부장판사는 윤석열 전 대통령 구속기간 계산 오류, 조 대법원장은 이재명 후보 사건 심리 중 서면주의 원칙 위반 혐의를 받고 있다. 경찰은 사건 기록 검토 후 수사 방향을 결정할 예정이다.</t>
+          <t>전 창원시 감사관이 퇴직 후 창원시와 소송 중인 액화수소플랜트 대주단 측 법무법인에 취업하여 논란이 되고 있습니다. 이 소송은 전 감사관이 재직 당시 직접 수행한 감사에서 비롯된 것으로, 공직윤리 위반 및 이해충돌 문제가 제기됩니다. 현재 창원시와 대주단 간 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중이며(적합 조건 6), 상대방(판사, 궁극적으로 국가)의 자력은 충분하다(적합 조건 2). 법왜곡죄라는 새로운 법률 적용 사례로 사회적 관심이 높고, 관련 증거 확보 가능성이 있다(적합 조건 5). 다만, 아직 피해 규모가 명확하지 않고, 집단적 피해가 아닌 개별 사건이며, 책임 명확성도 수사 결과에 따라 달라질 수 있다.</t>
+          <t>창원시는 공공기관으로 자력이 충분하며(적합 조건 2), 액화수소플랜트 관련 소송이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 전 감사관이 직접 수행한 감사가 소송의 출발점이라는 점에서 관련 증거 확보가 용이할 수 있습니다(적합 조건 5). 다만, 기사는 소송의 직접적인 쟁점보다는 전 감사관의 공직윤리 위반에 초점을 맞추고 있어 원고(대주단)의 승소 가능성에 대한 추가 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>조희대 이어 지귀연도 대상…서울경찰청 '법 왜곡죄' 수사</t>
+          <t>[기고] 공직윤리의 배반, 견리망의(見利忘義)를 경계한다</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790306.html</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=541512</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-17 13:34:15.051830+00:00</t>
+          <t>2026-03-22 12:50:39.893481+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>미 국방부</t>
+          <t>대한민국 (검찰)</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>미 국방부의 '공급망 위험 기업' 지정에 대한 소송 제기</t>
+          <t>검찰 조작기소 의혹 국정조사 계획서 국회 본회의 의결 논의 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>앤트로픽이 미 국방부를 상대로 소송을 제기했습니다. 이는 미 국방부가 앤트로픽을 '공급망 위험 기업'으로 지정한 것에 대한 조치로, 이 지정은 앤트로픽이 국방부 관련 모든 사업에서 배제됨을 의미합니다. 앤트로픽은 이 지정의 부당함을 다투고 있습니다.</t>
+          <t>국회에서 '윤석열 정권 시절 검찰의 조작기소 의혹에 관한 국정조사' 계획서의 본회의 의결을 논의 중입니다. 민주당은 6월 지방선거 이후에도 형사소송법 개정안 등을 통해 검찰 개혁 작업을 지속할 예정입니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>미 국방부라는 자력이 충분한 상대방(적합 조건 2)을 대상으로 하며, '공급망 위험 기업' 지정으로 인해 앤트로픽의 잠재적 사업 손실이 클 것으로 예상됩니다(적합 조건 4). 또한, 미 국방부의 행정적 지정에 대한 소송이므로 기존 공적 절차와 연관성이 있습니다(적합 조건 6). 그러나 집단적 피해가 아닌 단일 기업의 소송이며, 기사만으로는 책임의 명확성이나 구체적인 손해액을 파악하기 어렵습니다.</t>
+          <t>검찰의 조작기소 의혹에 대한 국정조사 계획서가 국회 본회의 의결을 논의 중으로, 공적 절차가 진행될 가능성이 높으며(적합 조건 6), 이를 통해 증거 확보가 가능할 수 있습니다(적합 조건 5). 또한 소송 상대방이 국가 기관(검찰)이므로 자력이 충분합니다(적합 조건 2). 다만, 아직 '의혹' 단계이며 구체적인 피해 규모나 피해자 수가 명확히 특정되지 않았습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>앤트로픽</t>
+          <t>공소청·중수청법 국회 통과…10월 검찰청 폐지 뒤 신설</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32616</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060800</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-17 13:24:50.033233+00:00</t>
+          <t>2026-03-22 12:46:28.689407+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>가처분 소송 진행 중</t>
+          <t>정부의 부정수급 근절 대책 발표 및 점검 강화</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>강진철 의원이 동부시립도서관 사업 중단 사태와 관련하여 행정의 안일함을 지적했다. 가처분 소송이 진행 중임에도 새로운 업체와 수의계약을 체결한 점을 문제 삼으며, 소송 이후 발생할 수 있는 재정 부담에 대한 철저한 대비를 촉구했다.</t>
+          <t>지난 8년간 2000억원이 넘는 국고보조금 부정수급이 적발되었으며, 실제 규모는 훨씬 클 것으로 추정된다. 정부는 이재명 대통령의 지시 이후 제재금 인상, 점검 대상 확대 등 근절 방안을 발표하고 관리감독을 강화하고 있다. 그러나 담당 공무원의 감독 한계, 지능적 수법, 온정주의 등으로 부정수급이 줄지 않고 있다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방이 공공기관(지방자치단체)으로 자력이 충분하며(2), 의회에서 행정의 안일함을 지적하고 가처분 소송이 진행 중이므로 책임 소재가 명확해질 가능성이 높다(1, 5). 부적합 조건은 없으나, 기사 내용이 단편적이어서 구체적인 피해 규모나 원고 특정, 소송의 쟁점 파악이 어렵다.</t>
+          <t>국고보조금 부정수급 규모가 8년간 2000억원을 넘고 실제는 수십 배에 달할 것으로 추정되어 피해 규모가 매우 크다(적합 조건 4). 정부의 감사 및 점검을 통해 부정수급 사실과 증거가 확보 가능하며(적합 조건 5), 현재 정부 차원의 근절 대책 발표 및 점검 강화 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자가 국민 전체로 간접적이고, 특정 가능한 소송 상대방(피고)을 다수로 특정하기 어려워 집단소송 구성에 난항이 예상된다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2000억원 이상 (추정)</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국민 (간접 피해)</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>강진철 의원  행정 안일함이 부른 동부시립도서관 중단  지적</t>
+          <t>활개치는 세금 도둑… 국고보조금 부정수급 8년간 2000억 [정상균의 깊이...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>dandinews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>http://www.dandinews.com/news/articleView.html?idxno=16543</t>
+          <t>http://www.fnnews.com/news/202603221814310973</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-17 13:23:36.945780+00:00</t>
+          <t>2026-03-22 12:25:35.661504+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>일본 국가</t>
+          <t>정부</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>도쿄지방재판소 1심 원고 패소 판결</t>
+          <t>강제 전직 강행 시 법적 분쟁 예상</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>일본에서 여성의 불임 수술을 원칙적으로 금지하는 모체보호법이 자기결정권을 침해한다며 20~30대 여성 5명이 국가를 상대로 손해배상 및 수술 대상 지위 확인 소송을 제기했으나 1심에서 패소했다. 원고 측은 임신으로 인한 육체적, 정신적 고통에도 불구하고 불임 수술을 받을 권리를 빼앗는 것이 헌법상 자기 결정권을 침해한다고 주장했다. 일본 정부는 임신 회피 수단이 수술 외에도 있다고 반론했다.</t>
+          <t>공소청법 부칙으로 인해 검찰 내부에서 중수청 인력 확보를 위한 강제 전직 우려가 커지고 있다. 만약 정부가 강제 전직을 강행할 경우, 검사들의 신분 보장 및 직무 독립성 침해를 이유로 헌법소원 및 행정소송 등 법적 분쟁으로 이어질 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>상대방이 일본 국가로 자력이 충분하며(적합 조건 2), 현재 원고는 5명이나 해당 법률은 일본 내 모든 여성에게 영향을 미치므로 법리적 승소 시 잠재적 피해자 수가 매우 많습니다(적합 조건 3). 1심에서 패소했으나, 상소 절차가 남아있어 법리적 다툼의 여지가 있습니다.</t>
+          <t>상대방(정부)의 자력이 충분하고, 다수의 검사가 강제 전직 대상이 될 수 있어 집단적 피해 발생 가능성이 높습니다. (적합 조건 2, 3, 4) 그러나 아직 강제 전직이 실행되지 않아 법적 분쟁이 확정된 상태는 아니며, 피해 규모가 직접적인 금전적 손해보다는 신분 보장 침해에 해당합니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 검사</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>일본 법원 “‘여성 불임수술 금지법’,자기결정권 침해 아냐”</t>
+          <t>공소청법 부칙 놓고 검찰 술렁…중수청 인력 확보용 강제 전보 우려</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510660&amp;ref=A</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298239</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-17 13:09:18.634578+00:00</t>
+          <t>2026-03-22 00:36:27.573542+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>A한의사</t>
+          <t>조희대 대법원장 외 고위 공직자 다수</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 판결 선고, 대법원 상고 중</t>
+          <t>경찰 수사 개시, 법왜곡죄 고발</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>내원하지 않은 환자의 진료비를 허위 청구하여 요양급여를 부당하게 받아낸 한의사에게 보건복지부가 부과한 2억 5천만원 상당의 과징금 처분이 적법하다는 항소심 판결이 나왔다. 해당 한의사는 과거에도 부당 청구로 처분을 받은 전력이 있으며, 현재 대법원에 상고한 상태이다.</t>
+          <t>신설된 '법왜곡죄' 시행과 동시에 조희대 대법원장 등 고위 법관 및 공수처장, 특별검사 등 26명에 대한 고발장이 경찰에 접수되어 수사가 시작되었습니다. 고발인들은 이들이 재판 및 수사 과정에서 의도적으로 법령을 왜곡했다고 주장하고 있으나, 경찰은 '의도성' 입증이 까다롭고 관련 판례가 없어 수사에 난항이 예상된다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>한의사의 요양급여 허위 청구 사실이 보건복지부 조사 및 행정소송을 통해 명확히 드러났고(적합 조건 1, 5), 이미 면허 취소 및 과징금 부과 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 소송 상대방이 개인 한의사로 자력에 한계가 있을 수 있으며, 직접적인 집단 피해자(환자)의 금전적 손해 규모가 명확하지 않아 소송금융 투자 대상으로서의 매력은 중간 수준입니다.</t>
+          <t>적합 조건으로 고위 공직자 다수가 피고발인으로 특정되었고(상대방 자력 충분), 경찰 수사가 진행 중이며(공적 절차 진행 중), 다수의 고발인이 존재하여 집단적 성격이 있습니다. 그러나 '의도적 법왜곡' 입증이 매우 까다롭고(상대방 책임 명확성 낮음, 증거 확보 어려움), 현재까지 구체적인 피해 금액이 확인되지 않아(피해 규모 미상) 소송금융 투자 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>약 5천만원 (부당 청구 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>내원하지 않은 환자 진료비 허위 청구한 한의사…‘2배 과징금’ 적법</t>
+          <t>조희대 대법원장, 지귀연 판사 수사하는 경찰…‘법왜곡죄’ 쏟아지는...</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065583322677056</t>
+          <t>https://biz.heraldcorp.com/article/10699431?ref=naver</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-17 00:49:59.356523+00:00</t>
+          <t>2026-03-21 12:37:42.200331+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>미국 질병통제예방센터 (CDC), 미 보건복지부 장관</t>
+          <t>펜타곤</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>연방 법원의 정책 효력 중단 결정</t>
+          <t>펜타곤을 상대로 '공급망 위험 지정의 위법성' 주장 소송 제기</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>미국 연방 법원이 트럼프 행정부의 소아 백신 접종 권고 목록 축소 정책에 제동을 걸었습니다. CDC가 예방 접종 자문위원회(ACIP) 심의 없이 자의적으로 백신 권고 목록을 개정한 것이 위법하다고 판단했으며, ACIP 위원 임명 과정의 절차적 문제도 지적했습니다. 이에 따라 개정 백신 목록 및 새 위원 임명 결정의 효력이 중단되었습니다.</t>
+          <t>AI 기업 앤트로픽이 펜타곤을 상대로 '공급망 위험 지정의 위법성'을 주장하며 소송을 제기했다. 이 사건은 AI의 군사적 통제권과 기술 거버넌스를 둘러싼 중요한 법적 분쟁으로, 앤트로픽과 오픈AI의 시장 경쟁을 넘어선 갈등의 일환이다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(법원의 위법 판단), 상대방에게 자력이 충분합니다(미국 연방 정부 기관). 그러나 이 소송은 주로 행정 절차의 적법성 및 공중 보건 정책에 관한 것으로, 정책이 중단되어 집단적 피해의 금전적 규모가 미상이며, 개별 피해자들의 직접적인 금전적 손해배상 청구로 이어지기보다는 정책의 중단이라는 결과에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 금전적 회수 가능성이 불분명합니다.</t>
+          <t>상대방(펜타곤)은 자력이 충분한 공공기관이다(적합 조건 2). 소송이 이미 제기되어 진행 중이며, '공급망 위험 지정'이라는 공적 절차가 선행되었다(적합 조건 6). 그러나 기사 내용만으로는 구체적인 피해 금액이나 피해자 수가 명확하지 않으며, 집단적 피해 사례는 아니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>미국 연방 법원  트럼프 행정부 소아 백신 축소 효력 중단</t>
+          <t>AI 전쟁 권력 누가 쥐나…펜타곤 vs 앤트로픽</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603170823197766</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49819</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-17 00:49:32.304432+00:00</t>
+          <t>2026-03-21 00:36:59.405623+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>하버드 대학교</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>검찰 개혁 논의 및 국정조사 추진</t>
+          <t>트럼프 측이 하버드대에 지원금 환수 소송 제기</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>이 기사는 검찰 개혁의 필요성과 방향에 대한 논의를 다루며, 이재명 대통령의 신중론과 여당의 강경론을 소개합니다. 쌍방울그룹 대북 송금 의혹 사건과 SM엔터테인먼트 주식 시세 조종 의혹 사건 등을 검찰 직접 수사의 폐해 사례로 언급하며, 검찰권 남용으로 인한 시민 권익 보호의 중요성을 강조합니다. 현재 여당은 검찰 국정조사를 추진하고 있습니다.</t>
+          <t>트럼프 측이 하버드 대학교에 수십억 달러 규모의 지원금 환수 소송을 제기했다. 이는 트럼프 행정부가 과거 하버드대에 입학 자료를 요구하며 소송을 제기했던 것과 유사한 맥락으로 보인다. 소송의 구체적인 사유는 명시되지 않았다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>이 기사는 검찰권 남용에 대한 시스템 개혁 논의를 다루며, 쌍방울 및 SM엔터테인먼트 사건 등 과거 검찰 수사의 폐해 사례를 언급합니다. 상대방(대한민국)은 충분한 자력을 가지고 있으며(적합 조건 2), 여당에서 검찰 국정조사를 추진하는 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 특정 피해자 집단이 검찰을 상대로 제기할 수 있는 구체적이고 직접적인 민사 소송 사건이 명확히 제시되지 않아 소송금융 투자 대상으로서의 적합도는 중간 수준입니다.</t>
+          <t>상대방(하버드 대학교)의 자력이 충분하고(적합 조건 2), 소송 금액이 수십억 달러로 매우 크다(적합 조건 4). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 소송의 구체적인 책임 소재나 증거에 대한 상세 내용이 기사에 명시되어 있지 않아 적합도 판단에 한계가 있다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>[광화문뷰] 인권 보호 최우선 원칙으로 檢 개혁 이뤄져야</t>
+          <t>트럼프, 하버드대에 수십억 달러 지원금 환수 소송 제기</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260316100736412</t>
+          <t>https://www.news1.kr/world/usa-canada/6108939</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-17 00:41:38.997181+00:00</t>
+          <t>2026-03-21 00:35:34.434069+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>오하이오주 애덤스 카운티 경찰</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>국회에서 제도 개선 논의 중</t>
+          <t>경찰의 명예훼손 소송에서 Afroman 승소. Afroman의 경찰 상대 손해배상 소송 가능성 존재.</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>전자장치 부착 신청이 165% 급증했음에도 법원의 인용률이 30%대에 머물러 스토킹 피해자 보호에 미흡하다는 지적이 제기되었습니다. 권칠승 의원은 피해자 보호를 중심으로 제도의 실효성을 전면 재검토할 것을 촉구하며, 이는 국가의 스토킹 피해자 보호 의무 미흡으로 인한 집단적 피해 발생 가능성을 시사합니다.</t>
+          <t>래퍼 Afroman이 2022년 경찰의 자택 압수수색 과정에서 발생한 재물 손괴 및 현금 압수 등에 대해 경찰을 조롱하는 뮤직비디오를 제작했고, 이에 경찰이 제기한 명예훼손 소송에서 Afroman이 승소했습니다. Afroman은 압수수색 피해에 대한 보상을 받지 못했다고 주장하고 있어, 경찰을 상대로 한 손해배상 소송 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>국가기관(법원)의 제도 운영 미흡으로 인한 다수의 스토킹 피해자 발생 가능성이 높습니다. 국회의원 발언 및 통계로 문제의 심각성이 드러나 증거 확보가 용이하며, 국회 차원의 공적 절차가 진행 중입니다. 다만, 국가의 보호 의무 위반에 따른 개별 피해자의 손해배상 청구 법리 구성 및 피해액 산정이 복잡할 수 있습니다.</t>
+          <t>경찰의 부당한 압수수색으로 인한 재물 손괴 및 현금 압수 등 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 오하이오주 애덤스 카운티 경찰은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 자택 보안카메라 영상이라는 객관적 증거가 확보되어 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며 피해 규모가 구체적으로 명시되지 않아 추가 확인이 필요합니다. 경찰의 명예훼손 소송은 종결되었으나, Afroman이 경찰의 부당한 압수수색으로 인한 손해배상을 청구할 새로운 소송 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>스토킹 피해자 다수</t>
+          <t>1명 (래퍼 Afroman)</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>전자장치 부착 신청 165% 급증에도 법원 인용률은 30% 대 '제자리'</t>
+          <t>재판 승리 직후 4685% 급등…Afroman 밈코인 ‘이벤트 장세’ 재현</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=437327</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/341732</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-17 00:29:41.418868+00:00</t>
+          <t>2026-03-21 00:34:33.093015+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>충북도의회</t>
+          <t>콜로라도, 아이오와, 네브래스카, 테네시, 웨스트버지니아 주 정부</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>행정소송 및 집행정지 가처분 인용</t>
+          <t>5개 주 정부를 상대로 한 제도 위법성 소송 진행 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>충북도의회 박진희 의원이 자신에게 내려진 30일 출석정지 징계가 정치 공세라며 법적 대응을 시사했다. 청주지법은 징계 처분에 대한 집행정지 결정을 내렸으며, 박 의원은 권한 남용, 명예훼손 등 위법 행위에 대해 민·형사상 책임을 묻겠다고 밝혔다. 윤리특위 민간자문위원회는 징계 대상이 아니라고 판단했으나, 본회의에서 징계 수위가 상향된 바 있다.</t>
+          <t>미국 5개 주 정부의 저소득층 식품지원 프로그램 내 탄산음료 및 사탕 구매 제한 정책에 대해 소송이 제기되었다. 이 소송은 공공 식품지원이 개인 식단에 개입할 수 있는 범위의 위법성 여부를 다루며, 저소득층 다수에게 영향을 미치는 사안이다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>법원이 징계 처분 집행정지 결정을 내렸고, 윤리특위 민간자문위원회에서도 징계 대상이 아니라고 판단하여 상대방 책임이 비교적 명확하며 증거 확보가 용이하다. 또한, 충북도의회는 공공기관으로 배상 능력이 충분하다는 점에서 적합 조건 3가지에 해당한다. 다만, 집단적 피해나 대규모 금전적 피해가 아니므로 High 등급에는 미치지 못한다.</t>
+          <t>5개 주 정부를 상대로 한 소송으로 상대방의 자력이 충분하며, 저소득층 다수에게 영향을 미치는 집단적 피해가 예상됩니다. 관련 법령 및 정책이 증거로 활용될 수 있으나, 직접적인 금전적 피해 규모가 불분명하고 제도 위법성 판단에 법리적 쟁점이 복잡할 수 있어 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>저소득층 다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>징계는 정치공세 … 민·형사 책임 물을 것</t>
+          <t>美, 저소득층 식품지원에 ‘탄산·사탕 제한’… 건강이냐, 취향이냐</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>cooknchefnews.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=896633</t>
+          <t>https://cooknchefnews.com/news/view/1065596776207200</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-16 13:14:46.048688+00:00</t>
+          <t>2026-03-20 00:46:23.747606+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>울주군의회</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>신규원전 유치 동의안 가결에 대한 확인 소송 검토 중</t>
+          <t>국가수사본부 수사 착수</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>울주군의회가 신규원전 유치 동의안을 가결했으나, 회의규칙 위반 여부를 두고 확인 소송이 필요하다는 주장이 제기되었습니다. 이는 의회의 절차적 정당성에 대한 법적 다툼으로 이어질 가능성이 있습니다.</t>
+          <t>국가수사본부가 윤석열 대통령의 '제3자 변제' 정책에 주진우 씨의 개입 정황을 포착하고 수사에 착수했습니다. 더불어민주당 이인영 의원실은 이에 대해 이해 충돌 소지가 전혀 없으며 억지에 불과하다고 반박했습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>울주군의회는 공공기관으로 자력이 충분하며(적합 조건 2), 회의규칙 위반 여부에 대한 증거(회의록, 규칙 등) 확보가 용이합니다(적합 조건 5). 그러나 기사 내용만으로는 상대방의 책임이 명확히 드러나지 않고(적합 조건 1 불분명), 집단적 피해 규모나 피해자 수가 구체적으로 명시되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>국가수사본부의 수사 착수로 공적 절차가 진행 중이며(적합 조건 6), 상대방이 국가 또는 관련 기관이 될 가능성이 높아 자력이 충분합니다(적합 조건 2). 또한, 수사를 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 기사 내용이 매우 짧아 구체적인 피해 규모나 피해자 수, 상대방 책임의 명확성을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>울주군의회, 신규원전 유치 동의안 가결</t>
+          <t>[단독] 주진우 개입 정황…국수본, 윤석열 '제3자 변제' 수사 착수 / 풀...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=382598</t>
+          <t>https://news.jtbc.co.kr/article/NB12290486?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-16 13:13:01.168796+00:00</t>
+          <t>2026-03-19 13:15:33.474622+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>충북도의회</t>
+          <t>대한민국, 서울시</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>징계 처분 취소 행정소송 및 집행정지 가처분 신청 진행 중</t>
+          <t>파기환송심 진행 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>박진희 충북도의원이 충북도의회의 징계 처분에 불복하여 징계 처분 취소 행정소송과 집행정지 가처분 신청을 법원에 제기했습니다. 박 의원은 징계 처분에 법적 하자가 없다고 주장하며 부당함을 호소하고 있으며, 청주지법 행정1부에서 본안 소송 심리에 앞서 가처분 신청을 심리 중입니다.</t>
+          <t>론스타 관련 9개 법인이 대한민국과 서울시를 상대로 제기한 1700억 원 규모의 부당이득금 반환 청구 소송 파기환송심이 시작되었습니다. 이 소송은 론스타가 외환은행 매각 과정에서 부과된 세금에 대해 부당이득 반환을 주장하는 사건입니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방(충북도의회)이 공공기관으로 자력이 충분하고, 징계 처분 관련 증거 확보가 가능합니다. (적합 조건 2, 5) 그러나 집단적 피해가 아닌 개별 행정소송이며, 기사에서 구체적인 피해 금액이 명시되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>대한민국과 서울시라는 자력 있는 상대방(적합 조건 2)이 특정되었고, 1700억 원이라는 매우 큰 피해 규모(적합 조건 4)를 가지고 있습니다. 이미 파기환송심이 진행 중으로 법리적 쟁점이 상당 부분 정리되었을 가능성이 높습니다. 다만, 집단적 피해는 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1700억 원</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>9개 회사</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>박진희  충북도의회 징계는 정치 공세</t>
+          <t>‘ISDS 일격’ 당한 론스타, 이번엔 1700억 세금 소송 파기환송심 시작</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1067998</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/19/PLK6QV64T5GP7LIXS5KWOVOPKQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-16 13:05:49.501177+00:00</t>
+          <t>2026-03-19 13:05:42.000643+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>국가 (아동권리보장원)</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>운영 중단 업체에 대한 손해배상 청구 및 행정조치 진행 중</t>
+          <t>입양 절차 지연 및 행정 서비스 미흡</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>무인 페트병 회수기가 5개월째 운영을 멈춰 시민들이 불편을 겪고 있습니다. 지자체는 기존 운영 중단 업체에 대한 손해배상 청구 등 행정조치가 완료되면 운영 방식을 최종 결정할 예정입니다. 이는 공적 절차를 통해 문제 해결을 모색하는 단계입니다.</t>
+          <t>국가가 입양을 책임진다고 했음에도 불구하고, 아동권리보장원의 가정환경조사 인력이 전국 13명에 불과하여 입양 절차가 지연되고 있습니다. 예비 부모들은 법적 절차 문의조차 어렵다며 불편을 호소하고 있으며, 이는 입양 속도를 늦추는 주요 원인으로 지적됩니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>운영 중단 업체에 대한 손해배상 청구 등 행정조치가 진행 중으로 상대방의 책임이 비교적 명확하고 공적 절차가 진행되고 있습니다. 다만, 상대방의 자력과 피해 규모, 그리고 개별 피해자들의 구체적인 손해액 파악이 어렵습니다.</t>
+          <t>국가 기관(보장원)의 행정 서비스 미흡으로 인한 다수의 예비 부모 피해가 예상됩니다. 상대방의 자력은 충분하며(적합 조건 2), 인력 부족 등 객관적 증거 확보가 가능합니다(적합 조건 5). 다만, 직접적인 금전적 피해 규모가 불분명하고, 아직 공적 절차가 진행 중이라는 언급은 없습니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>예비 부모 다수</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>5개월째 멈춘 무인 페트병 회수기…운영 재개는 하세월</t>
+          <t>국가가 책임진다더니…가정환경조사 인력 전국 13명뿐</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260316500474</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031721140004106?did=NA</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-16 12:53:32.727457+00:00</t>
+          <t>2026-03-19 13:04:08.999407+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>광주 북구청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>재난지원금 일괄 지급에 대한 소상공인 불만 제기</t>
+          <t>유통산업발전법 개정 논의 및 위헌 소송 예고, 소상공인 단체 집회</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>광주 북구가 지난해 폭우 피해 소상공인 약 1,550여명에게 재난지원금 1천만원을 일괄 지급한 것에 대해 피해 정도가 다른 소상공인들이 형평성 문제를 제기하고 있다. 북구는 현행 규정상 차등 지원 기준이 없다는 입장이며, 전문가들은 제도 개선의 필요성을 강조하고 있다.</t>
+          <t>대형마트 새벽배송 허용을 둘러싸고 정치권과 소상공인 단체 간 갈등이 격화되고 있습니다. 소상공인들은 대형마트 새벽배송이 골목상권에 '사형선고'라며 위헌 소송까지 거론하고 있으며, 정치권에서는 낡은 유통법이 현실과 괴리가 크다는 지적에 따라 개정안을 발의했습니다. 이 사안은 온라인 유통 시장으로의 재편 속에서 오프라인 유통 생태계 전체의 체질 개선을 요구하는 정책적 논쟁입니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 자력 충분(광주 북구청) 및 집단적 피해(약 1,550여명 중 다수 소상공인 불만)에 해당한다. 그러나 북구청의 책임이 현행 규정에 따른 것이므로 법적 책임 입증이 명확하지 않고, 제도 개선이 필요한 사안으로 소송금융 투자 매력도가 낮다.</t>
+          <t>수백만 소상공인이라는 집단적 피해가 명확하고, 위헌 소송 시 상대방(국가)의 자력이 충분하며, 유통법 개정 논의 및 소상공인 단체 집회 등 공적 절차가 진행 중이라는 적합 조건이 있습니다. 그러나 직접적인 손해배상 청구 대상이 불분명하고, 정책/규제 관련 위헌 소송의 성격이 강하여 일반적인 소송금융 투자와는 다른 접근이 필요합니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>개별 소상공인당 1천만원 초과분 (총액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>약 1,550여명 중 피해 규모가 큰 소상공인 다수</t>
+          <t>수백만 소상공인</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>“폭우 피해 규모 다른데 모두 1천만원?”…북구 소상공인 ‘불만’</t>
+          <t>대형마트가 잠든 사이 쿠팡만 웃었다…새벽배송 규제의 역설</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1773658117675020005</t>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/19/0024</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-16 12:28:31.358996+00:00</t>
+          <t>2026-03-19 12:45:30.521632+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>경기도장애인체육회</t>
+          <t>보건복지부장관</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>경기도장애인육상연맹 회장 선거 당선인 측이 경기도장애인체육회에 행정소송 제기</t>
+          <t>서울행정법원 1심 판결</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>경기도장애인체육회가 가맹단체인 경기도장애인육상연맹의 회장 궐위 후 2년간 방치하여 행정 공백을 초래했다는 지적을 받았다. 이에 육상연맹 회장 선거 당선인 측이 도 장애인체육회를 상대로 행정소송을 제기한 상태이다. 감사보고서에서도 유사한 관리 소홀 문제가 지적된 바 있다.</t>
+          <t>서울행정법원이 감염병전담병원 의료법인 A가 보건복지부를 상대로 제기한 손실보상정산결정 취소 소송에서 원고 승소 판결을 내렸다. 법원은 복지부의 손실보상 감액 소급 적용이 위법하다고 판단, 정산결정을 모두 취소하고 소송비용은 복지부가 부담하도록 했다. 이는 감염병전담병원에 대한 손실보상 정책의 적법성 논란에 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>경기도장애인체육회의 관리 소홀 책임이 감사보고서 등으로 명확하고(적합 조건 1, 5, 6), 상대방이 공공기관 성격으로 자력이 있으나(적합 조건 2), 다수의 피해자가 금전적 손해배상을 청구하는 집단소송 형태가 아니며(부적합 조건 3), 피해 규모 또한 금전적으로 특정하기 어렵다(부적합 조건 4). 행정소송의 성격상 소송금융 투자 매력이 낮다.</t>
+          <t>보건복지부의 손실보상금 감액 소급 적용이 위법하다는 법원 판결로 상대방 책임이 명확하며(적합 조건 1), 상대방(보건복지부)의 자력이 충분합니다(적합 조건 2). 이미 법원 판결이 나와 증거가 명확합니다(적합 조건 5). 다만, 기사에서 집단적 피해 규모나 구체적인 피해 금액이 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[함께 생각해봐요] 장애인 복지는 선진국의 척도다</t>
+          <t>감염병전담병원 손실보상 감액 '소급 적용' 위법…복지부 정산결정 취소</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=887510</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000983</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-16 00:43:17.211919+00:00</t>
+          <t>2026-03-19 00:42:43.948148+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 원고 승소 판결</t>
+          <t>잘못된 행정으로 인한 피해 문제 제기</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>서울행정법원은 '세금도둑잡아라' 하승수 공동대표가 서울중앙지검장을 상대로 제기한 특수활동비 정보공개 거부처분 취소 소송에서 원고 승소 판결을 내렸다. 재판부는 특활비 지출내역 일부 공개가 수사 직무 수행에 장애를 초래한다고 보기 어렵다고 판단했다. 이 판결로 서울중앙지검은 월별 특활비 지출내역 기록 정보를 공개해야 한다.</t>
+          <t>기사는 잘못된 이민정책과 행정으로 인해 미등록 체류자들이 '시스템의 피해자'가 되고 있음을 지적합니다. 필리핀 출신 노동자 ㄱ씨의 사례를 통해 고용허가제(E-9) 관련 문제점을 언급하며, 미등록 체류자들의 존재가 미래 이민정책 논의에서 배제되고 있음을 비판합니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>법원이 서울중앙지검의 정보공개 거부 처분이 위법하다고 판단하여 상대방의 책임이 명확하며(적합 조건 1), 상대방은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한 정보공개 대상인 특활비 내역이 존재하여 증거 확보가 용이합니다(적합 조건 5). 그러나 직접적인 금전적 피해가 발생한 사건이 아니며 집단적 피해로 보기 어려워 소송금융 투자 매력도가 낮습니다.</t>
+          <t>잘못된 행정으로 인한 '시스템의 피해자'라는 점에서 정부/공공기관의 책임이 제기될 수 있으며(적합 조건 1), 이 경우 상대방의 자력은 충분합니다(적합 조건 2). '미등록 체류자들'이라는 표현에서 다수의 피해자가 발생했을 가능성이 있어 집단적 소송으로 발전할 여지가 있습니다(적합 조건 3). 다만, 구체적인 피해 규모나 증거, 진행 중인 공적 절차가 명확히 언급되지 않아 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>법원 “서울중앙지검장, 검찰 월별 특활비 정보 공개해야”</t>
+          <t>[외국인력정책 개편, 이것만은 ④] 성찰 없는 이민정책, 미래전략에 미...</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000519039</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233283</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-16 00:33:09.932029+00:00</t>
+          <t>2026-03-19 00:25:23.113766+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>세종시</t>
+          <t>특정 불가</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>생활 편의시설 부족으로 인한 주민 불편 지속</t>
+          <t>전 감사관의 이해충돌 논란 발생, 관련 대형 소송 진행 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>세종시 집현동 4-2생활권에 거주하는 2만 명이 넘는 주민들이 식당, 학원, 병원 등 기본적인 생활 편의시설 부족으로 큰 불편을 겪고 있다. 특화설계의 문제점으로 지적되며 실질적인 개선책 마련이 요구되고 있다.</t>
+          <t>전직 창원시 감사관이 시와 대형 소송을 벌이는 상대측 법무법인에 취업한 사실이 확인되어 이해충돌 논란이 일고 있다. 해당 감사관은 소송 쟁점을 훤히 꿰고 있었던 당사자로, 이로 인해 소송의 공정성에 대한 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방(세종시)의 자력이 충분하고, 2만 명 이상의 대규모 집단 피해가 발생했으며, 시설 부족은 객관적으로 확인 가능하다는 점에서 적합 조건에 해당한다. 그러나 도시 계획 및 행정 미비로 인한 손해배상 책임 입증과 피해액 산정의 법적 쟁점이 복잡할 수 있어 소송금융 투자에 신중한 접근이 필요하다.</t>
+          <t>전직 감사관이 시와 소송 중인 상대측 로펌에 취업한 것은 명백한 이해충돌 논란을 야기하며, 상대방(로펌)의 책임이 비교적 명확하다(적합 조건 1). 해당 로펌은 대형 로펌으로 자력이 충분할 것으로 예상된다(적합 조건 2). 또한, 전 감사관의 업무 관련성 및 취업 사실에 대한 증거 확보가 용이하다(적합 조건 5). 다만, 이 사건 자체가 소송금융의 직접적인 대상이 될지는 추가적인 법리 검토가 필요하며, 기사에서 피해 규모나 피해자가 명확히 드러나지 않는다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>2만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>[사설] 특화설계 덫에 갇힌 세종시 실질적 개선책 필요</t>
+          <t>창원시 전 감사관, 대형 로펌행에 업무 관련성 논란</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227008</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2001553</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-16 00:23:51.111196+00:00</t>
+          <t>2026-03-18 12:57:30.388963+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>서울디자인재단</t>
+          <t>수영구청</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>1심 판결 후 강제집행 완료, 항소 가능성 있음</t>
+          <t>항소심 사업자 승소 판결</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>DDP에 입점했던 카페 운영 상인이 4년간 방치된 공간에 10억 원을 투자해 활성화했으나, 서울디자인재단이 '시장 홍보관 활용'을 명분으로 퇴거를 통보하고 명도소송을 제기했다. 1심에서 재단이 승소하여 강제집행이 완료되었으며, 상인 측은 이를 '관제 젠트리피케이션'이자 '행정의 폭거'로 규정하며 임대료 감면 약속 불이행 등을 주장하고 있다.</t>
+          <t>광안리 수상호텔 사업자가 수영구청의 사업 취소 통보에 불복하여 제기한 소송에서 항소심이 사업자 승소 판결을 내렸다. 1심은 구청의 결정이 정당하다고 보았으나, 항소심은 관련 법에 따라 준공 기한이 남아있으므로 사업 취소 처분을 내릴 수 없다고 판단했다. 이 판결로 2011년부터 추진된 수상호텔 사업의 재개가 가능해졌다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>서울디자인재단은 서울시 산하 공공기관으로 자력이 충분하며(적합 조건 2), 상인이 10억 원을 투자하고 재단이 13건의 소송 및 압류를 진행하는 등 피해 규모가 크다(적합 조건 4). 상인 측은 재단의 약속 불이행과 일방적인 퇴거 통보를 주장하며 재단에 책임이 있다고 본다(적합 조건 1). 비록 1심에서 패소하고 강제집행이 완료되었으나, 상인 측의 주장이 명확하고 항소 가능성이 있어 소송금융의 여지가 있다.</t>
+          <t>상대방인 수영구청은 공공기관으로 자력이 충분하며(적합 조건 2), 항소심에서 사업자 승소 판결이 나 상대방의 사업 취소 처분이 부당하다는 점이 확인되었습니다(적합 조건 1). 또한, 소송이 진행되며 관련 증거가 확보되었을 것으로 판단됩니다(적합 조건 5). 그러나 집단적 피해가 아니며, 기사에서 구체적인 피해 금액이 명시되지 않아 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>10억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>1명 (사업자 개인 및 그 가족/노동자)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>이제는 소상공인의 생존권을 경제적으로 고사시키는 형태로 진화했다</t>
+          <t>광안리 수상호텔 ‘사업 취소’ 항소심서 제동</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031414443522340?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511333&amp;ref=A</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-15 13:07:25.268744+00:00</t>
+          <t>2026-03-18 00:51:41.497841+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>서산시의회</t>
+          <t>국가인권위</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>시의원 소송비용 혈세 지출 문제 제기</t>
+          <t>법인설립허가 부작위위법확인 소송 진행 중</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>서산시의회 가선숙 의원이 동료 의원과의 소송에서 패소했음에도 불구하고 수천만 원의 변호사 비용이 시민 세금으로 지출된 사실이 보도되었습니다. 이는 시의회의 책임과 도덕성 문제로 지적되며, 혈세 낭비에 대한 비판이 제기되고 있습니다.</t>
+          <t>변희수재단이 국가인권위를 상대로 법인설립허가 부작위위법확인 소송을 제기했다. 이는 성소수자 단체가 당연한 기본권을 인정받기 위해 반복적인 행정심판과 소송을 거쳐야 하는 상황을 보여준다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>서산시의회라는 공공기관이 피고가 될 수 있으며(적합 조건 2), 혈세로 수천만 원의 변호사 비용이 지출된 사실이 명확히 언급되어 상대방 책임이 비교적 명확하고(적합 조건 1) 증거 확보가 용이합니다(적합 조건 5). 다만, 직접적인 집단 피해자 수가 명확하지 않고, 피해 규모가 수억 원 이상으로 크다고 보기는 어렵습니다.</t>
+          <t>상대방(국가인권위)은 공공기관으로 자력이 충분하며, 이미 행정심판 등 공적 절차가 진행되었고 현재 행정소송이 진행 중이다. 또한 성소수자 단체에 대한 차별 문제로 집단적 피해의 성격이 있다. 다만, 기사에서 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융의 회수 가능성 판단에 제약이 있다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>서산시민 다수 (간접 피해)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>가선숙 서산시의원  혈세로 소송비 지출…시의회 책임·도덕성 실종  비...</t>
+          <t>(4) 성소수자 단체 차별 잔혹사</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2403035</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217839</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-15 13:07:15.656371+00:00</t>
+          <t>2026-03-18 00:41:50.560653+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>검찰</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>행정법원 판결 확정</t>
+          <t>경찰의 부실 순찰 의혹 제기</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>시민단체가 검찰의 특수활동비 월별 수입, 지출, 잔액 정보 비공개에 대해 제기한 정보공개 청구 소송에서 법원이 공개해야 한다고 판결했다. 검찰이 항소하지 않아 판결이 확정되었으며, 이에 따라 특활비 잔액 등이 공개될 예정이다. 이 판결은 검찰 특활비의 투명성을 높이는 계기가 될 것이나, 구체적인 사용 목적까지는 알기 어려워 추가적인 논의가 필요하다는 지적도 있다.</t>
+          <t>경찰이 피해자 보호를 위해 '맞춤형 순찰'을 해왔다고 밝혔으나, 정작 사건이 발생한 피해자의 직장 주변은 순찰 대상에서 빠졌다는 단독 보도. 경찰의 약속 불이행으로 인한 피해 발생 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>상대방인 검찰은 정부 기관으로 자력이 충분하며(적합 조건 2), 법원의 정보 공개 판결 자체가 중요한 증거가 됩니다(적합 조건 5). 비록 정보 공개 소송 자체는 판결 확정으로 종결되었으나(부적합 조건), 이 판결로 인해 검찰 특활비의 월별 수입, 지출, 잔액 정보가 공개될 예정이므로, 이를 바탕으로 한 추가적인 법적 검토나 손해배상 청구 가능성이 열릴 수 있습니다.</t>
+          <t>경찰의 맞춤형 순찰 약속 불이행으로 인한 책임이 비교적 명확하며(적합 조건 1), 상대방인 경찰은 공공기관으로 자력이 충분합니다(적합 조건 2). 순찰 기록 등 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 기사만으로는 피해 규모나 집단성 여부가 불분명하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>특활비 월별 수입·지출·잔액 비공개한 검찰‥법원  공개해야</t>
+          <t>[단독] '맞춤형 순찰' 했다더니…정작 피해자 직장은 빠졌다</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807574_37004.html</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481408&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-15 13:06:27.008745+00:00</t>
+          <t>2026-03-18 00:23:19.991974+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>조희대 대법원장, 지귀연 부장판사</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>남원시의회에서 과거 소송 및 사업 진행 과정에 대한 객관적 검증 요구 결의안 채택</t>
+          <t>서울경찰청 반부패수사대 수사 배당</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>과거 소송 기간 장기화로 약 23억 원의 지연이자가 추가 발생하여 시민 부담이 가중된 것으로 나타났습니다. 이에 남원시의회는 결의안을 통해 사업 구상 단계부터 소송 진행 및 대법원 판결에 이르는 전 과정에 대한 객관적 검증을 요구하고 있습니다.</t>
+          <t>조희대 대법원장과 지귀연 부장판사가 '법왜곡죄' 혐의로 고발되어 서울경찰청 반부패수사대에 사건이 배당되었다. 지 부장판사는 윤석열 전 대통령 구속기간 계산 왜곡, 조 대법원장은 이재명 후보 사건 심리 중 서면주의 원칙 위반 혐의를 받고 있다. 경찰은 관련 기록 검토 후 수사 방향을 정할 예정이다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>약 23억 원의 지연이자 발생으로 피해 규모가 크며(적합 조건 4), 남원시의회에서 결의안을 통해 사업 구상부터 소송 진행 및 대법원 판결까지 객관적 검증을 요구하고 있어 추가적인 법적 또는 행정적 조치 가능성이 있습니다(적합 조건 6). 과거 소송이 대법원 판결까지 진행되어 종결되었을 가능성이 있으나, 시의회 결의안을 통한 '객관적 검증' 요구는 새로운 책임 소재를 규명하거나 추가적인 법적 대응을 모색할 여지를 남깁니다.</t>
+          <t>상대방은 대법원장 및 부장판사로 자력이 충분하며(적합 조건 2), 경찰 수사가 진행 중이므로 증거 확보 가능성이 높고(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 집단적 피해나 구체적인 피해 금액이 명확하지 않아(적합 조건 3, 4 미충족) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>약 23억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>남원시민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>막대한 재정적 손실, 객관적 검증 필요</t>
+          <t>'법왜곡죄' 조희대 이어 지귀연도 피고발…서울청이 직접 수사</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034942</t>
+          <t>https://www.nocutnews.co.kr/news/6486575?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317074056</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-15 12:54:45.355222+00:00</t>
+          <t>2026-03-17 18:00:59.537556+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>강원도</t>
-[...2 lines deleted...]
-      <c r="D166" t="inlineStr"/>
+          <t>진주시</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>도청사 재원 조달 방안에 대한 정치적 논쟁 및 재검토 요구</t>
+          <t>동부시립도서관 사업 관련 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>우상호 강원도지사 예비후보가 강원도의 고은리 도청사 신축 재원 조달 방안(아파트 분양 수익 충당)이 시장 원리상 불가능하며, 실패 시 최대 1조 4천억 원의 빚이 도민에게 전가될 것이라고 비판했습니다. 그는 현재의 계획 중단과 합리적인 재원 조달 방안 마련을 요구했으며, 강원도는 우 후보의 주장이 사실이 아니라고 반박했습니다.</t>
+          <t>진주시 동부시립도서관 사업과 관련하여 시의원이 무리한 행정 집행을 지적했다. 가처분 소송이 진행 중임에도 새로운 업체와 수의계약을 체결한 점이 문제로 제기되었으며, 소송 이후 발생할 수 있는 재정 부담에 대한 우려가 표명되었다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>강원도(공공기관)는 충분한 자력을 가지며(적합 조건 2), 아파트 분양 실패 시 최대 1조 4천억 원의 빚이 도민에게 전가될 수 있어 집단적이고(적합 조건 3) 매우 큰 규모의 피해(적합 조건 4)가 예상됩니다. 다만 현재는 정치적 논쟁 단계로 상대방의 책임이 명확히 입증되지 않았고, 공적 절차 진행 중인 사안도 아닙니다.</t>
+          <t>진주시가 공공기관으로서 자력이 충분하며(적합 조건 2), 가처분 소송이 진행 중인 점은 관련 증거가 존재할 가능성을 시사합니다(적합 조건 5). 다만, 피해 규모와 피해자 수가 명확히 언급되지 않았고, 집단적 피해의 가능성도 낮아 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>최대 1조 4천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>도민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>우상호,  도청사 고은리 이전 존중.. 재원 조달 재검토</t>
+          <t>강진철 진주시의원,  동부시립도서관 중단, 무리한 행정 집행  지적</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>chmbc.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://chmbc.co.kr/article/xAvREaM_GM81UwpQW</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407202</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-15 12:53:35.521883+00:00</t>
+          <t>2026-03-17 13:38:47.074623+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>강원도</t>
+          <t>조희대 대법원장, 지귀연 부장판사</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>강원도청 신청사 재원 조달 방식에 대한 정치적 비판 및 재검토 요구</t>
+          <t>서울경찰청 반부패수사대 수사 진행 중</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>우상호 강원도지사 예비후보가 강원도청 신청사 건립의 재원 조달 방식에 대해 강하게 비판했습니다. 아파트 분양 수익에 의존하는 것은 주택 공급 과잉 등으로 실패할 가능성이 크며, 이 경우 최대 1조4000억 원의 빚이 도민에게 전가될 수 있다고 지적했습니다. 그는 현재 추진 중인 사업 절차를 중단하고 당선 시 도민과 함께 합리적인 재원 조달 방안을 마련하겠다고 공약했습니다.</t>
+          <t>조희대 대법원장과 지귀연 부장판사가 '법왜곡죄' 혐의로 서울경찰청 반부패수사대의 수사를 받게 되었다. 지 부장판사는 윤석열 전 대통령 구속기간 계산 오류, 조 대법원장은 이재명 후보 사건 심리 중 서면주의 원칙 위반 혐의를 받고 있다. 경찰은 사건 기록 검토 후 수사 방향을 결정할 예정이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>상대방인 강원도정은 공공기관으로 자력이 충분하며, 아파트 분양 실패 시 최소 수천억 원에서 최대 1조4000억 원에 달하는 막대한 빚이 강원도민 전체에게 전가될 수 있어 집단적 피해 규모가 매우 큽니다. 다만, 현재는 정치적 비판 단계로 실제 피해 발생 및 상대방의 법적 책임이 명확히 확정된 상황은 아닙니다.</t>
+          <t>경찰 수사가 진행 중이며(적합 조건 6), 상대방(판사, 궁극적으로 국가)의 자력은 충분하다(적합 조건 2). 법왜곡죄라는 새로운 법률 적용 사례로 사회적 관심이 높고, 관련 증거 확보 가능성이 있다(적합 조건 5). 다만, 아직 피해 규모가 명확하지 않고, 집단적 피해가 아닌 개별 사건이며, 책임 명확성도 수사 결과에 따라 달라질 수 있다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>최소 수천억 원에서 최대 1조4000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>강원도민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>우상호  고은리 도청사 신축은 존중…'빚더미 도청'은 막겠다</t>
+          <t>조희대 이어 지귀연도 대상…서울경찰청 '법 왜곡죄' 수사</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260315000155</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790306.html</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-15 12:51:45.608174+00:00</t>
+          <t>2026-03-17 13:34:15.051830+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>서울중앙지검</t>
+          <t>미 국방부</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 원고 승소 판결</t>
+          <t>미 국방부의 '공급망 위험 기업' 지정에 대한 소송 제기</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>시민단체 대표가 서울중앙지검의 특수활동비 지출내역 정보공개 거부 처분에 대해 제기한 소송에서 법원이 원고 승소 판결을 내렸습니다. 법원은 특활비 총액 공개만으로는 수사 기밀이 누출되지 않아 검찰의 직무 수행에 장애가 발생하기 어렵다고 판단했습니다. 이 판결은 검찰의 특활비 투명성 확보에 중요한 의미를 가집니다.</t>
+          <t>앤트로픽이 미 국방부를 상대로 소송을 제기했습니다. 이는 미 국방부가 앤트로픽을 '공급망 위험 기업'으로 지정한 것에 대한 조치로, 이 지정은 앤트로픽이 국방부 관련 모든 사업에서 배제됨을 의미합니다. 앤트로픽은 이 지정의 부당함을 다투고 있습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>상대방(서울중앙지검)의 정보 비공개 처분에 대한 법원의 위법 판단이 명확하며(적합 조건 1), 상대방은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 법원의 판결문 자체가 강력한 증거가 됩니다(적합 조건 5). 그러나 이 사건은 직접적인 금전적 피해를 수반하는 집단적 피해 사건이 아니므로 소송금융의 일반적인 투자 대상과는 거리가 있습니다.</t>
+          <t>미 국방부라는 자력이 충분한 상대방(적합 조건 2)을 대상으로 하며, '공급망 위험 기업' 지정으로 인해 앤트로픽의 잠재적 사업 손실이 클 것으로 예상됩니다(적합 조건 4). 또한, 미 국방부의 행정적 지정에 대한 소송이므로 기존 공적 절차와 연관성이 있습니다(적합 조건 6). 그러나 집단적 피해가 아닌 단일 기업의 소송이며, 기사만으로는 책임의 명확성이나 구체적인 손해액을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>법원, 檢 특활비 비공개 제동... 수사 지장 초래 안 해</t>
+          <t>앤트로픽</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603150913386160</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32616</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-15 12:40:32.241862+00:00</t>
+          <t>2026-03-17 13:24:50.033233+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>경상북도, 포항시</t>
+          <t>지방자치단체</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>포항지진피해구제특별법 개정 추진 중</t>
+          <t>가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보가 포항 산업 현안과 관련해 경북도와 포항시의 행정 책임을 지적하며, 특히 포항 지진으로 인한 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 공약했습니다. 많은 시민들이 여전히 지진으로 인한 정신적 피해와 생활상의 어려움을 겪고 있다고 언급했습니다.</t>
+          <t>강진철 의원이 동부시립도서관 사업 중단 사태와 관련하여 행정의 안일함을 지적했다. 가처분 소송이 진행 중임에도 새로운 업체와 수의계약을 체결한 점을 문제 삼으며, 소송 이후 발생할 수 있는 재정 부담에 대한 철저한 대비를 촉구했다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>상대방(경상북도, 포항시)이 공공기관으로 자력이 충분하며(적합 조건 2), 포항 지진으로 인한 정신적 피해를 겪는 다수의 시민들이 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 그러나 현재 '포항지진피해구제특별법' 개정을 통해 정신적 피해보상 지원금 지급을 추진하는 단계로, 현행법상 상대방 책임이 명확히 확정된 상태가 아니며(적합 조건 1 미흡), 검찰 수사 등 공적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 미흡).</t>
+          <t>적합 조건: 상대방이 공공기관(지방자치단체)으로 자력이 충분하며(2), 의회에서 행정의 안일함을 지적하고 가처분 소송이 진행 중이므로 책임 소재가 명확해질 가능성이 높다(1, 5). 부적합 조건은 없으나, 기사 내용이 단편적이어서 구체적인 피해 규모나 원고 특정, 소송의 쟁점 파악이 어렵다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>많은 시민들</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보 “포항 산업위기, 책임 행정으로 해결하겠다...</t>
+          <t>강진철 의원  행정 안일함이 부른 동부시립도서관 중단  지적</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>dandinews.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694624?ref=naver</t>
+          <t>http://www.dandinews.com/news/articleView.html?idxno=16543</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-15 12:21:32.967807+00:00</t>
+          <t>2026-03-17 13:23:36.945780+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>일본 국가</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 접수</t>
+          <t>도쿄지방재판소 1심 원고 패소 판결</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>새롭게 시행된 재판소원 제도를 통해 동해안 납북귀환어부 피해자시민모임이 형사보상 지연에 대한 국가배상 청구를 기각한 법원 판결을 취소해달라며 헌법소원을 제기했습니다. 이 사건은 다수의 피해자가 국가를 상대로 손해배상을 청구하는 것으로, 새로운 법적 절차를 통해 구제를 모색하고 있습니다.</t>
+          <t>일본에서 여성의 불임 수술을 원칙적으로 금지하는 모체보호법이 자기결정권을 침해한다며 20~30대 여성 5명이 국가를 상대로 손해배상 및 수술 대상 지위 확인 소송을 제기했으나 1심에서 패소했다. 원고 측은 임신으로 인한 육체적, 정신적 고통에도 불구하고 불임 수술을 받을 권리를 빼앗는 것이 헌법상 자기 결정권을 침해한다고 주장했다. 일본 정부는 임신 회피 수단이 수술 외에도 있다고 반론했다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>동해안 납북귀환어부 피해자시민모임 사건은 집단적 피해(피해자시민모임)이며, 상대방(대한민국)의 자력이 충분합니다. 또한, 헌법재판소에 재판소원이 접수되어 공적 절차가 진행 중입니다. 다만, 이미 법원에서 기각된 판결에 대한 헌법소원이라는 점에서 법리적 난이도가 높을 수 있습니다.</t>
+          <t>상대방이 일본 국가로 자력이 충분하며(적합 조건 2), 현재 원고는 5명이나 해당 법률은 일본 내 모든 여성에게 영향을 미치므로 법리적 승소 시 잠재적 피해자 수가 매우 많습니다(적합 조건 3). 1심에서 패소했으나, 상소 절차가 남아있어 법리적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>‘19세 철인 소녀’의 위대한 질주… 사진으로 돌아보는 한 주의 기록 [...</t>
+          <t>일본 법원 “‘여성 불임수술 금지법’,자기결정권 침해 아냐”</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260313507267?OutUrl=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8510660&amp;ref=A</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-15 00:40:06.183971+00:00</t>
+          <t>2026-03-17 13:09:18.634578+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>대구지방식품의약품안전청</t>
+          <t>A한의사</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>대구고등법원 2심 승소</t>
+          <t>서울고등법원 항소심 판결 선고, 대법원 상고 중</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>한국비엔씨가 보툴리눔톡신 간접수출 관련 식약당국의 제조 중지 처분에 대해 제기한 행정소송 2심에서 승소했다. 대구고등법원은 국내 유통 위험성이 낮아 제조 중지 처분이 과도했다고 판단했다. 이로써 한국비엔씨는 식약당국과의 소송전에서 다시 한번 유리한 위치를 점하게 되었다.</t>
+          <t>내원하지 않은 환자의 진료비를 허위 청구하여 요양급여를 부당하게 받아낸 한의사에게 보건복지부가 부과한 2억 5천만원 상당의 과징금 처분이 적법하다는 항소심 판결이 나왔다. 해당 한의사는 과거에도 부당 청구로 처분을 받은 전력이 있으며, 현재 대법원에 상고한 상태이다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(대구지방식품의약품안전청)은 자력이 충분한 공공기관이며, 2심에서 한국비엔씨가 승소하여 상대방의 행정처분이 과도했음이 법적으로 인정되어 책임이 명확하다. 또한, 2심 판결이라는 객관적 증거가 존재한다. 그러나 이 사건은 기업과 정부 간의 행정소송으로 집단적 피해나 다수의 피해자가 존재하지 않으며, 피해 규모가 명확히 제시되지 않아 소송금융의 일반적인 투자 대상과는 차이가 있다.</t>
+          <t>한의사의 요양급여 허위 청구 사실이 보건복지부 조사 및 행정소송을 통해 명확히 드러났고(적합 조건 1, 5), 이미 면허 취소 및 과징금 부과 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 소송 상대방이 개인 한의사로 자력에 한계가 있을 수 있으며, 직접적인 집단 피해자(환자)의 금전적 손해 규모가 명확하지 않아 소송금융 투자 대상으로서의 매력은 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5천만원 (부당 청구 금액)</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>이어지는 톡신 간접수출 소송, 한국비엔씨 2심도 '승소'</t>
+          <t>내원하지 않은 환자 진료비 허위 청구한 한의사…‘2배 과징금’ 적법</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74595</t>
+          <t>https://mdtoday.co.kr/news/view/1065583322677056</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-15 00:32:35.067264+00:00</t>
+          <t>2026-03-17 00:49:59.356523+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>양승태 전 대법원장</t>
+          <t>미국 질병통제예방센터 (CDC), 미 보건복지부 장관</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중, 2심 유죄 판결에 대한 법리 다툼</t>
+          <t>연방 법원의 정책 효력 중단 결정</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>양승태 전 대법원장이 사법농단 혐의로 2심에서 유죄를 선고받은 후 대법원에 상고이유서를 제출하며 2심 재판부가 제시한 5개 판례의 법리 해석에 반박했다. 핵심 쟁점은 '월권적 직권남용'의 인정 범위로, 대법원장에게 재판 개입 권한이 없으므로 직권남용이 성립할 수 없다는 양 전 대법원장 측 주장과 재판 독립 침해 사안 처벌의 모순을 지적하는 2심 재판부의 판단이 대립하고 있다. 현재 대법원 2부에 배당되어 전원합의체 회부 여부가 주목된다.</t>
+          <t>미국 연방 법원이 트럼프 행정부의 소아 백신 접종 권고 목록 축소 정책에 제동을 걸었습니다. CDC가 예방 접종 자문위원회(ACIP) 심의 없이 자의적으로 백신 권고 목록을 개정한 것이 위법하다고 판단했으며, ACIP 위원 임명 과정의 절차적 문제도 지적했습니다. 이에 따라 개정 백신 목록 및 새 위원 임명 결정의 효력이 중단되었습니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>2심에서 유죄가 선고되어 상대방 책임이 비교적 명확하며(적합 조건 1), 이미 형사재판이 진행되어 증거 확보가 용이함(적합 조건 5). 사법농단 사건의 특성상 잠재적 피해자는 다수일 수 있고(적합 조건 3), 국가를 상대로 한 민사소송으로 확장될 경우 상대방의 자력도 충분할 수 있으나(적합 조건 2), 이 기사는 형사사건의 상고심 법리 다툼에 초점을 맞추고 있어 직접적인 민사 피해자들의 소송금융 기회로 연결되기까지는 추가적인 분석이 필요하다.</t>
+          <t>상대방 책임이 비교적 명확하고(법원의 위법 판단), 상대방에게 자력이 충분합니다(미국 연방 정부 기관). 그러나 이 소송은 주로 행정 절차의 적법성 및 공중 보건 정책에 관한 것으로, 정책이 중단되어 집단적 피해의 금전적 규모가 미상이며, 개별 피해자들의 직접적인 금전적 손해배상 청구로 이어지기보다는 정책의 중단이라는 결과에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 금전적 회수 가능성이 불분명합니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>[단독]양승태 측  월권적 직권남용 아냐 …2심 유죄 근거 판결들 직격</t>
+          <t>미국 연방 법원  트럼프 행정부 소아 백신 축소 효력 중단</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484894?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315050028</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603170823197766</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-15 00:31:50.360144+00:00</t>
+          <t>2026-03-17 00:49:32.304432+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>2014년 일부 생존자 무죄 선고. 나머지 피해자들에 대한 국가배상 및 명예회복 절차 가능성.</t>
+          <t>검찰 개혁 논의 및 국정조사 추진</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>1974년 중앙정보부가 발표한 '울릉도간첩단' 사건은 47명의 피해자를 낳은 조작 사건으로, 2014년 일부 생존자들이 재심을 통해 무죄를 선고받았다. 국가의 명백한 책임과 다수의 심각한 피해가 확인되었으나, 아직 모든 피해자에 대한 구제 및 국가배상이 완료되지 않았을 가능성이 있다.</t>
+          <t>이 기사는 검찰 개혁의 필요성과 방향에 대한 논의를 다루며, 이재명 대통령의 신중론과 여당의 강경론을 소개합니다. 쌍방울그룹 대북 송금 의혹 사건과 SM엔터테인먼트 주식 시세 조종 의혹 사건 등을 검찰 직접 수사의 폐해 사례로 언급하며, 검찰권 남용으로 인한 시민 권익 보호의 중요성을 강조합니다. 현재 여당은 검찰 국정조사를 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>국가의 책임이 명확한 조작간첩사건으로, 다수의 피해자(47명)에게 사형 및 장기 징역이라는 심각한 피해가 발생했습니다. 2014년 법원의 무죄 선고로 국가의 잘못이 객관적으로 입증되었으며(적합 조건 1, 3, 4, 5), 상대방(대한민국)의 자력도 충분합니다(적합 조건 2). 다만, 기사는 과거 사건의 역사적 기록이며, 일부 생존자에 대한 무죄 선고는 있었으나, 모든 피해자에 대한 국가배상 등 후속 절차가 현재 진행 중인지 명확하지 않아 '종결된 사건'에 해당할 가능성도 있습니다. 하지만 아직 구제받지 못한 피해자들이 있을 수 있어 잠재적 소송금융 투자 기회는 존재합니다.</t>
+          <t>이 기사는 검찰권 남용에 대한 시스템 개혁 논의를 다루며, 쌍방울 및 SM엔터테인먼트 사건 등 과거 검찰 수사의 폐해 사례를 언급합니다. 상대방(대한민국)은 충분한 자력을 가지고 있으며(적합 조건 2), 여당에서 검찰 국정조사를 추진하는 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 특정 피해자 집단이 검찰을 상대로 제기할 수 있는 구체적이고 직접적인 민사 소송 사건이 명확히 제시되지 않아 소송금융 투자 대상으로서의 적합도는 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>47명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>[역사속 오늘·3.15·세계소비자권리의날] 아인슈타인 광양자 이론(1904)...</t>
+          <t>[광화문뷰] 인권 보호 최우선 원칙으로 檢 개혁 이뤄져야</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/402025</t>
+          <t>https://www.ajunews.com/view/20260316100736412</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-15 00:28:14.208041+00:00</t>
+          <t>2026-03-17 00:41:38.997181+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>충북도의회</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>징계 처분 집행정지 가처분 인용, 본안소송 진행 중</t>
+          <t>국회에서 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>충북도의회가 박진희 도의원에게 30일 출석정지 징계를 내리자, 박 의원이 이에 불복해 제기한 집행정지 가처분 신청을 법원이 인용했습니다. 재판부는 징계 처분으로 회복하기 어려운 손해가 발생할 우려가 있다고 판단했으며, 이에 따라 징계 효력은 본안소송 판결 선고일까지 정지됩니다. 박 의원은 징계 절차상 하자와 보좌관 채용의 적법성을 주장하고 있습니다.</t>
+          <t>전자장치 부착 신청이 165% 급증했음에도 법원의 인용률이 30%대에 머물러 스토킹 피해자 보호에 미흡하다는 지적이 제기되었습니다. 권칠승 의원은 피해자 보호를 중심으로 제도의 실효성을 전면 재검토할 것을 촉구하며, 이는 국가의 스토킹 피해자 보호 의무 미흡으로 인한 집단적 피해 발생 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>상대방인 충북도의회는 공공기관으로 자력이 충분하며, 징계 절차의 적법성 및 보좌관 채용 관련 증거 확보가 가능합니다. 그러나 피해가 한 명의 도의원에게 국한된 개별 사건이며, 금전적 피해 규모가 명확히 특정되지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>국가기관(법원)의 제도 운영 미흡으로 인한 다수의 스토킹 피해자 발생 가능성이 높습니다. 국회의원 발언 및 통계로 문제의 심각성이 드러나 증거 확보가 용이하며, 국회 차원의 공적 절차가 진행 중입니다. 다만, 국가의 보호 의무 위반에 따른 개별 피해자의 손해배상 청구 법리 구성 및 피해액 산정이 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>스토킹 피해자 다수</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>법원, 박진희 충북도의원 징계 효력정지…가처분 인용</t>
+          <t>전자장치 부착 신청 165% 급증에도 법원 인용률은 30% 대 '제자리'</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260313158000064?input=1195m</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=437327</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-13 13:05:31.951434+00:00</t>
+          <t>2026-03-17 00:29:41.418868+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>대한민국 국회 / 보건복지부</t>
+          <t>충북도의회</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>의료분쟁조정법 개정안 국회 보건복지위원회 전체회의 상정 및 환자단체 반발</t>
+          <t>행정소송 및 집행정지 가처분 인용</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>필수의료 사고에 대한 형사 기소 제한을 담은 의료분쟁조정법 개정안이 국회 보건복지위원회 소위를 통과해 전체회의에 상정되었습니다. 환자 및 소비자 단체들은 정부가 공청회와 사회적 논의 약속을 파기하고 법안을 통과시켰다며 절차적 정당성 훼손을 지적하고 있습니다. 이 법안은 필수의료 사고 피해자들의 재판받을 권리를 침해할 수 있다는 우려를 낳고 있습니다.</t>
+          <t>충북도의회 박진희 의원이 자신에게 내려진 30일 출석정지 징계가 정치 공세라며 법적 대응을 시사했다. 청주지법은 징계 처분에 대한 집행정지 결정을 내렸으며, 박 의원은 권한 남용, 명예훼손 등 위법 행위에 대해 민·형사상 책임을 묻겠다고 밝혔다. 윤리특위 민간자문위원회는 징계 대상이 아니라고 판단했으나, 본회의에서 징계 수위가 상향된 바 있다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>정부가 공청회 약속을 파기하고 의료분쟁조정법 개정안을 소위 통과시킨 것은 절차적 정당성 훼손이라는 명확한 증거가 존재합니다. 해당 법안은 필수의료 사고 피해자들의 형사 고소 및 재판받을 권리를 침해할 수 있어 잠재적으로 집단적 피해를 야기할 수 있으며, 현재 국회에서 법안 논의라는 공적 절차가 진행 중입니다. 다만, 직접적인 금전적 손해배상 소송보다는 입법 과정의 절차적 문제 제기나 헌법소원 등 다른 형태의 법적 대응이 예상되어 소송금융의 일반적인 투자 대상과는 차이가 있습니다.</t>
+          <t>법원이 징계 처분 집행정지 결정을 내렸고, 윤리특위 민간자문위원회에서도 징계 대상이 아니라고 판단하여 상대방 책임이 비교적 명확하며 증거 확보가 용이하다. 또한, 충북도의회는 공공기관으로 배상 능력이 충분하다는 점에서 적합 조건 3가지에 해당한다. 다만, 집단적 피해나 대규모 금전적 피해가 아니므로 High 등급에는 미치지 못한다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>전국민 또는 필수의료 사고 피해자 및 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>필수의료 사고 기소제한 복지 전체회의…환자들  의견수렴 약속 파기</t>
+          <t>징계는 정치공세 … 민·형사 책임 물을 것</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2301942.htm</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=896633</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-13 12:18:55.583771+00:00</t>
+          <t>2026-03-16 13:14:46.048688+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 박영재 대법관</t>
+          <t>울주군의회</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>경찰 고발 접수, 재판소원 제도 시행 첫날</t>
+          <t>신규원전 유치 동의안 가결에 대한 확인 소송 검토 중</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>사법개혁 3법이 공포 및 즉시 시행된 첫날, 16건의 재판소원이 접수되었다. 특히 조희대 대법원장과 박영재 대법관이 이재명 대통령 선거법 사건 유죄취지 파기환송과 관련하여 '법왜곡죄'로 경찰에 고발되어 수사가 배당되었다. 대법원은 재판소원 및 법왜곡죄 도입에 따른 실무 혼란과 공정한 재판권 제약 가능성에 우려를 표했다.</t>
+          <t>울주군의회가 신규원전 유치 동의안을 가결했으나, 회의규칙 위반 여부를 두고 확인 소송이 필요하다는 주장이 제기되었습니다. 이는 의회의 절차적 정당성에 대한 법적 다툼으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>대법원장 및 대법관에 대한 고발로 상대방의 자력이 충분하며(적합 조건 2), 관련 판결문 등 객관적 증거 확보가 가능하고(적합 조건 5), 경찰 고발이라는 공적 절차가 진행 중이다(적합 조건 6). 그러나 '법왜곡죄'는 신설된 법률로 법리적용의 불확실성이 크고, 직접적인 금전적 피해 규모가 명확하지 않아 투자 적합도는 Medium으로 판단된다.</t>
+          <t>울주군의회는 공공기관으로 자력이 충분하며(적합 조건 2), 회의규칙 위반 여부에 대한 증거(회의록, 규칙 등) 확보가 용이합니다(적합 조건 5). 그러나 기사 내용만으로는 상대방의 책임이 명확히 드러나지 않고(적합 조건 1 불분명), 집단적 피해 규모나 피해자 수가 구체적으로 명시되지 않아 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>사법개혁 첫날‥'법왜곡죄' 1호 고발은 조희대</t>
+          <t>울주군의회, 신규원전 유치 동의안 가결</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807079_37012.html</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=382598</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-13 00:46:02.356582+00:00</t>
+          <t>2026-03-16 13:13:01.168796+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>충북도의회</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 진행 중</t>
+          <t>징계 처분 취소 행정소송 및 집행정지 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>유족 측이 형사보상 결정이 법정 기간을 크게 넘겨 내려졌다고 주장하며 손해배상을 청구했으나 법원에서 이를 인정하지 않았습니다. 이에 유족 측은 법원의 판단에 대해 헌법재판소에 재판소원을 제기했으며, 첫날 16건이 접수되었습니다.</t>
+          <t>박진희 충북도의원이 충북도의회의 징계 처분에 불복하여 징계 처분 취소 행정소송과 집행정지 가처분 신청을 법원에 제기했습니다. 박 의원은 징계 처분에 법적 하자가 없다고 주장하며 부당함을 호소하고 있으며, 청주지법 행정1부에서 본안 소송 심리에 앞서 가처분 신청을 심리 중입니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 형사보상 관련 손해배상 청구 사건으로, 법원에서 유족 측 주장이 인정되지 않아 헌법재판소에 재판소원이 제기된 상황입니다. 상대방의 자력은 충분하고 헌법재판소 절차가 진행 중이나, 법원이 이미 청구를 기각한 점과 직접적인 손해배상 청구보다는 법원의 판단에 대한 헌법적 정당성을 다투는 특수성이 있어 소송금융 투자 적합도가 중간 수준으로 판단됩니다.</t>
+          <t>상대방(충북도의회)이 공공기관으로 자력이 충분하고, 징계 처분 관련 증거 확보가 가능합니다. (적합 조건 2, 5) 그러나 집단적 피해가 아닌 개별 행정소송이며, 기사에서 구체적인 피해 금액이 명시되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>다수 (최소 16건)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>대법 판결도 헌재 판단 받는다...재판소원 첫날 16건 접수</t>
+          <t>박진희  충북도의회 징계는 정치 공세</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564494&amp;class=32&amp;grp=</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1067998</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-13 00:33:40.677704+00:00</t>
+          <t>2026-03-16 13:05:49.501177+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>기존 국가배상 소송은 판결 확정되었으나, 새로 시행된 재판소원제에 따라 헌법재판소에 재판소원 접수</t>
+          <t>운영 중단 업체에 대한 손해배상 청구 및 행정조치 진행 중</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>납북귀환 어부 유족 측이 형사보상 결정 지연에 대한 국가배상 소송에서 패소한 법원 판결에 대해 재판소원을 제기했다. 법원이 6개월 이내에 보상 결정을 해야 하는 기한을 현저히 초과했음에도 국가 책임을 인정하지 않은 판결이 헌법에 위반된다는 주장이다. 이 사건은 재판 지연으로 고통받는 시민의 권리 보호를 위한 중요한 법리적 쟁점을 담고 있다.</t>
+          <t>무인 페트병 회수기가 5개월째 운영을 멈춰 시민들이 불편을 겪고 있습니다. 지자체는 기존 운영 중단 업체에 대한 손해배상 청구 등 행정조치가 완료되면 운영 방식을 최종 결정할 예정입니다. 이는 공적 절차를 통해 문제 해결을 모색하는 단계입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>국가(대법원)를 상대로 한 재판소원이며, 형사보상 결정 지연이라는 명확한 사실관계와 다수 피해자 발생 가능성이 있어 적합 조건(1, 2, 3, 5)을 충족한다. 기존 소송은 종결되었으나, 재판소원제 시행으로 새로운 법적 다툼의 길이 열렸다. 다만, 개별 피해 금액이 소액이라는 점이 투자 매력도를 낮춘다.</t>
+          <t>운영 중단 업체에 대한 손해배상 청구 등 행정조치가 진행 중으로 상대방의 책임이 비교적 명확하고 공적 절차가 진행되고 있습니다. 다만, 상대방의 자력과 피해 규모, 그리고 개별 피해자들의 구체적인 손해액 파악이 어렵습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>개별 사건 300만원 (지연손해금), 전체 피해 규모 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>납북귀환 어부 유족 다수 (정확한 수는 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>‘시리아인’ 이어 ‘납북귀환 어부’…재판소원 첫날 16건 접수</t>
+          <t>5개월째 멈춘 무인 페트병 회수기…운영 재개는 하세월</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603122035005</t>
+          <t>https://www.jjan.kr/article/20260316500474</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-12 13:28:01.520612+00:00</t>
+          <t>2026-03-16 12:53:32.727457+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>광주 북구청</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>재판소원(헌법소원) 접수 시작</t>
+          <t>재난지원금 일괄 지급에 대한 소상공인 불만 제기</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>사법개혁 3법 공표로 대법원 확정 판결에 대한 '재판소원'이 가능해진 첫날, 시리아인 강제퇴거, 납북귀환 어부 사건 등 16건이 헌법재판소에 접수되었습니다. 이는 기존 사법 절차에서 구제받지 못한 이들이 헌법재판소를 통해 기본권 침해 여부를 다툴 수 있게 된 새로운 법적 구제 절차입니다.</t>
+          <t>광주 북구가 지난해 폭우 피해 소상공인 약 1,550여명에게 재난지원금 1천만원을 일괄 지급한 것에 대해 피해 정도가 다른 소상공인들이 형평성 문제를 제기하고 있다. 북구는 현행 규정상 차등 지원 기준이 없다는 입장이며, 전문가들은 제도 개선의 필요성을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>새롭게 도입된 '재판소원' 제도를 통해 대법원 확정 판결에 대한 헌법소원이 가능해진 사건들로, 국가를 상대로 하는 만큼 상대방에게 자력이 충분합니다. (적합 조건 2) 특히 납북귀환 어부 사건은 집단적 피해의 성격을 가집니다. (적합 조건 3) 다만, 일반적인 손해배상 소송과 달리 금전적 피해 규모의 직접적인 파악이 어렵고, 헌법소원의 성공 가능성 및 그로 인한 금전적 이득 전환의 불확실성이 존재합니다.</t>
+          <t>적합 조건으로 상대방 자력 충분(광주 북구청) 및 집단적 피해(약 1,550여명 중 다수 소상공인 불만)에 해당한다. 그러나 북구청의 책임이 현행 규정에 따른 것이므로 법적 책임 입증이 명확하지 않고, 제도 개선이 필요한 사안으로 소송금융 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 소상공인당 1천만원 초과분 (총액 미상)</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1,550여명 중 피해 규모가 큰 소상공인 다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>'재판소원 첫날' 시리아인·납북귀환 어부 사건 등 16건 접수(종합)</t>
+          <t>“폭우 피해 규모 다른데 모두 1천만원?”…북구 소상공인 ‘불만’</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6099654</t>
+          <t>http://www.kjdaily.com/article.php?aid=1773658117675020005</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-12 13:15:16.557355+00:00</t>
+          <t>2026-03-16 12:28:31.358996+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>경기도장애인체육회</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 연방법원에 국방부 결정 무효화 소송 제기</t>
+          <t>경기도장애인육상연맹 회장 선거 당선인 측이 경기도장애인체육회에 행정소송 제기</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>앤스로픽이 미국 국방부의 '공급망 위험 기업' 지정에 반발하여 캘리포니아 연방법원에 해당 결정 무효화 소송을 제기했습니다. 이는 미 정부가 자국 기업을 공급망 위험 기업으로 지정하고 기업이 이에 맞서 소송을 제기한 이례적인 사례입니다.</t>
+          <t>경기도장애인체육회가 가맹단체인 경기도장애인육상연맹의 회장 궐위 후 2년간 방치하여 행정 공백을 초래했다는 지적을 받았다. 이에 육상연맹 회장 선거 당선인 측이 도 장애인체육회를 상대로 행정소송을 제기한 상태이다. 감사보고서에서도 유사한 관리 소홀 문제가 지적된 바 있다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>상대방인 미 국방부는 자력이 충분하며 (적합 조건 2), '공급망 위험 기업' 지정은 앤스로픽에 막대한 사업적 피해를 야기할 수 있어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 이미 소송이 제기되어 진행 중인 활성 사건입니다 (적합 조건 6).</t>
+          <t>경기도장애인체육회의 관리 소홀 책임이 감사보고서 등으로 명확하고(적합 조건 1, 5, 6), 상대방이 공공기관 성격으로 자력이 있으나(적합 조건 2), 다수의 피해자가 금전적 손해배상을 청구하는 집단소송 형태가 아니며(부적합 조건 3), 피해 규모 또한 금전적으로 특정하기 어렵다(부적합 조건 4). 행정소송의 성격상 소송금융 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>1 (앤스로픽)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>국가 안보 vs 기업 윤리 … 군사 AI 갈등 결국 美법원으로</t>
+          <t>[함께 생각해봐요] 장애인 복지는 선진국의 척도다</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240602</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=887510</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-12 13:12:09.590461+00:00</t>
+          <t>2026-03-16 00:43:17.211919+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>서울중앙지방검찰청</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>미국 국방부의 펜타곤 프로그램 참여 금지 조치에 대한 가처분 소송 제기</t>
+          <t>서울행정법원 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>앤트로픽이 AI 윤리 원칙 문제로 미국 국방부로부터 펜타곤 프로그램 참여 금지 조치를 받자, 이에 반발하여 가처분 소송을 제기했다. 국방부는 앤트로픽을 '공급망 위험' 기업으로 규정했으며, 이는 AI 산업 전반에 영향을 미칠 수 있다는 분석이 나온다. 앤트로픽은 AI의 사회·경제적 영향을 연구하는 싱크탱크를 설립하며 AI 윤리 문제에 대한 입장을 강조하고 있다.</t>
+          <t>서울행정법원은 '세금도둑잡아라' 하승수 공동대표가 서울중앙지검장을 상대로 제기한 특수활동비 정보공개 거부처분 취소 소송에서 원고 승소 판결을 내렸다. 재판부는 특활비 지출내역 일부 공개가 수사 직무 수행에 장애를 초래한다고 보기 어렵다고 판단했다. 이 판결로 서울중앙지검은 월별 특활비 지출내역 기록 정보를 공개해야 한다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>상대방이 미국 국방부로 자력이 충분하며(적합 조건 2), 국방부의 행정 조치(참여 금지)가 선행되었고 이에 대한 소송이 진행 중임(적합 조건 6). 관련 증거 확보 가능성도 높음(적합 조건 5). 다만, 집단적 피해가 아니며, 책임 소재가 이념적 충돌에 가까워 명확하지 않고, 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못함.</t>
+          <t>법원이 서울중앙지검의 정보공개 거부 처분이 위법하다고 판단하여 상대방의 책임이 명확하며(적합 조건 1), 상대방은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한 정보공개 대상인 특활비 내역이 존재하여 증거 확보가 용이합니다(적합 조건 5). 그러나 직접적인 금전적 피해가 발생한 사건이 아니며 집단적 피해로 보기 어려워 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>앤트로픽, AI 사회·경제 영향 연구하는 싱크탱크 설립</t>
+          <t>법원 “서울중앙지검장, 검찰 월별 특활비 정보 공개해야”</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>itworld.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.itworld.co.kr/article/4144057/%EC%95%A4%ED%8A%B8%EB%A1%9C%ED%94%BD-ai-%EC%82%AC%ED%9A%8C%C2%B7%EA%B2%BD%EC%A0%9C-%EC%98%81%ED%96%A5-%EC%97%B0%EA%B5%AC%ED%95%98%EB%8A%94-%EC%8B%B1%ED%81%AC%ED%83%B1%ED%81%AC-%EC%84%A4%EB%A6%BD.html</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000519039</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-12 12:41:48.903783+00:00</t>
+          <t>2026-03-16 00:33:09.932029+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>국방부</t>
+          <t>세종시</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>국방부 계약 제외 관련 소송 진행 중</t>
+          <t>생활 편의시설 부족으로 인한 주민 불편 지속</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 자사 AI 기술이 국방부 계약에서 제외된 것에 대해 국방부를 상대로 소송을 제기한 상태다. 이번 소송은 기업공개를 앞둔 앤트로픽의 사업적 결정과 연관되어 있으며, 트럼프 대통령의 과거 발언도 배경에 있는 것으로 보인다.</t>
+          <t>세종시 집현동 4-2생활권에 거주하는 2만 명이 넘는 주민들이 식당, 학원, 병원 등 기본적인 생활 편의시설 부족으로 큰 불편을 겪고 있다. 특화설계의 문제점으로 지적되며 실질적인 개선책 마련이 요구되고 있다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>상대방은 국방부로 자력이 충분하며(적합 조건 2), 국방부 계약 제외에 따른 피해 규모가 클 것으로 예상되고(적합 조건 4), 계약 관련 문서 등 증거 확보 가능성이 있다(적합 조건 5). 그러나 상대방의 책임이 명확한지는 추가 확인이 필요하며, 집단적 피해가 아닌 단일 기업의 소송이다.</t>
+          <t>상대방(세종시)의 자력이 충분하고, 2만 명 이상의 대규모 집단 피해가 발생했으며, 시설 부족은 객관적으로 확인 가능하다는 점에서 적합 조건에 해당한다. 그러나 도시 계획 및 행정 미비로 인한 손해배상 책임 입증과 피해액 산정의 법적 쟁점이 복잡할 수 있어 소송금융 투자에 신중한 접근이 필요하다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만 명 이상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>기업공개 앞둔 앤트로픽, AI 미래 전담 '싱크탱크' 세웠다</t>
+          <t>[사설] 특화설계 덫에 갇힌 세종시 실질적 개선책 필요</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640070</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2227008</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-12 12:39:02.489884+00:00</t>
+          <t>2026-03-16 00:23:51.111196+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>서울디자인재단</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>재판소원법 시행 첫날 접수</t>
+          <t>1심 판결 후 강제집행 완료, 항소 가능성 있음</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>재판소원법 시행 첫날인 3월 12일, 헌법재판소에 총 16건의 재판소원이 접수되었습니다. 확정된 재판이 헌법이나 법률을 위반하여 기본권을 침해한 경우, 재판 확정일로부터 30일 이내에 청구할 수 있는 새로운 제도입니다. 시리아 국적 외국인의 강제퇴거명령 취소 사건과 동해안 납북귀환어부 피해자시민모임 사건 등이 접수되었습니다.</t>
+          <t>DDP에 입점했던 카페 운영 상인이 4년간 방치된 공간에 10억 원을 투자해 활성화했으나, 서울디자인재단이 '시장 홍보관 활용'을 명분으로 퇴거를 통보하고 명도소송을 제기했다. 1심에서 재단이 승소하여 강제집행이 완료되었으며, 상인 측은 이를 '관제 젠트리피케이션'이자 '행정의 폭거'로 규정하며 임대료 감면 약속 불이행 등을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>재판소원법 도입으로 기존 확정된 재판에 대한 새로운 법적 다툼의 기회가 열렸습니다. 특히 '동해안 납북귀환어부 피해자시민모임' 사건처럼 집단적 피해를 입은 다수의 피해자가 국가를 상대로 재판소원을 제기할 가능성이 있어 소송금융 투자 기회가 될 수 있습니다. 다만, 개별 사건의 구체적인 위헌·위법성 및 승소 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>서울디자인재단은 서울시 산하 공공기관으로 자력이 충분하며(적합 조건 2), 상인이 10억 원을 투자하고 재단이 13건의 소송 및 압류를 진행하는 등 피해 규모가 크다(적합 조건 4). 상인 측은 재단의 약속 불이행과 일방적인 퇴거 통보를 주장하며 재단에 책임이 있다고 본다(적합 조건 1). 비록 1심에서 패소하고 강제집행이 완료되었으나, 상인 측의 주장이 명확하고 항소 가능성이 있어 소송금융의 여지가 있다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 원 이상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사업자 개인 및 그 가족/노동자)</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>헌재  재판소원 도입 첫날 오후 6시까지 16건 접수</t>
+          <t>이제는 소상공인의 생존권을 경제적으로 고사시키는 형태로 진화했다</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/12/2026031290204.html</t>
+          <t>https://www.pressian.com/pages/articles/2026031414443522340?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-12 12:27:12.869647+00:00</t>
+          <t>2026-03-15 13:07:25.268744+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>배태숙 전 중구의회의장</t>
+          <t>서산시의회</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>제명처분취소 소송 1심 원고 패소, 불법 수의계약 혐의 1심 유죄 판결 후 항소</t>
+          <t>시의원 소송비용 혈세 지출 문제 제기</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>배태숙 전 대구 중구의회 의장이 차명회사를 통해 중구청 및 의회와 수의계약을 맺은 의혹으로 제명 처분을 받았다. 대구지방법원은 배 전 의장이 제기한 제명처분취소 소송에서 원고 패소 판결을 내렸으며, 불법 수의계약 혐의로 기소된 형사 사건 1심에서는 징역형의 집행유예를 선고받고 항소한 상태이다.</t>
+          <t>서산시의회 가선숙 의원이 동료 의원과의 소송에서 패소했음에도 불구하고 수천만 원의 변호사 비용이 시민 세금으로 지출된 사실이 보도되었습니다. 이는 시의회의 책임과 도덕성 문제로 지적되며, 혈세 낭비에 대한 비판이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>배태숙 전 의장의 차명회사 수의계약 의혹에 대해 법원의 제명처분 적법 판단과 1심 유죄 판결이 있어 상대방 책임이 명확하고 증거가 확보되어 있습니다. (적합 조건 1, 5) 또한 형사 재판이 진행 중입니다. (적합 조건 6) 그러나 피해 규모가 1,800만 원으로 크지 않고, 집단적 피해로 보기 어려워 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 3, 4)</t>
+          <t>서산시의회라는 공공기관이 피고가 될 수 있으며(적합 조건 2), 혈세로 수천만 원의 변호사 비용이 지출된 사실이 명확히 언급되어 상대방 책임이 비교적 명확하고(적합 조건 1) 증거 확보가 용이합니다(적합 조건 5). 다만, 직접적인 집단 피해자 수가 명확하지 않고, 피해 규모가 수억 원 이상으로 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>1,800만 원</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>서산시민 다수 (간접 피해)</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>대구지법  배태숙 전 중구의회의장 제명은 적법</t>
+          <t>가선숙 서산시의원  혈세로 소송비 지출…시의회 책임·도덕성 실종  비...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260311161840AE07106&amp;id=204348</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2403035</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-12 00:49:21.788421+00:00</t>
+          <t>2026-03-15 13:07:15.656371+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>검찰</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>국정조사 요구서 제출, 특검 추진 예정</t>
+          <t>행정법원 판결 확정</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>이재명 대통령 관련 대장동, 위례신도시, 쌍방울 대북송금 사건에서 검찰의 조작 기소 의혹이 제기되었습니다. 김성태 전 쌍방울그룹 회장의 녹취록과 정영학 녹취록 조작 의혹 등이 근거로 제시되었으며, 더불어민주당은 국정조사 요구서를 제출하고 특검 수사를 추진할 계획입니다. 현재 이재명 대통령이 피고인으로 기소된 사건들은 재판이 정지된 상태입니다.</t>
+          <t>시민단체가 검찰의 특수활동비 월별 수입, 지출, 잔액 정보 비공개에 대해 제기한 정보공개 청구 소송에서 법원이 공개해야 한다고 판결했다. 검찰이 항소하지 않아 판결이 확정되었으며, 이에 따라 특활비 잔액 등이 공개될 예정이다. 이 판결은 검찰 특활비의 투명성을 높이는 계기가 될 것이나, 구체적인 사용 목적까지는 알기 어려워 추가적인 논의가 필요하다는 지적도 있다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>검찰의 조작 기소 의혹이 제기되었으며, 상대방(대한민국)의 자력이 충분하고, 김성태 녹취록 등 증거가 존재하거나 확보 가능성이 높습니다. 또한 국정조사 및 특검 추진 등 공적 절차가 진행 중입니다. 다만, 피해 규모가 구체적으로 특정되지 않았고, 집단적 피해로 보기 어렵다는 점에서 'High' 등급에는 미치지 못합니다.</t>
+          <t>상대방인 검찰은 정부 기관으로 자력이 충분하며(적합 조건 2), 법원의 정보 공개 판결 자체가 중요한 증거가 됩니다(적합 조건 5). 비록 정보 공개 소송 자체는 판결 확정으로 종결되었으나(부적합 조건), 이 판결로 인해 검찰 특활비의 월별 수입, 지출, 잔액 정보가 공개될 예정이므로, 이를 바탕으로 한 추가적인 법적 검토나 손해배상 청구 가능성이 열릴 수 있습니다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>[이충재의 인사이트] '이재명 조작 기소' 규명이 먼저인 이유</t>
+          <t>특활비 월별 수입·지출·잔액 비공개한 검찰‥법원  공개해야</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213956&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807574_37004.html</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-12 00:42:08.135414+00:00</t>
+          <t>2026-03-15 13:06:27.008745+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>수사기관 고발 예고</t>
+          <t>남원시의회에서 과거 소송 및 사업 진행 과정에 대한 객관적 검증 요구 결의안 채택</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>심보균 익산시장 예비후보가 정헌율 현 시장이 고위직 공무원들을 동원해 자신의 아파트 정책 공약에 반박 기자회견을 열게 한 것은 선거 개입이라고 주장했습니다. 이는 공직사회의 정치적 중립성을 훼손하는 행위이며, 동원된 공무원들도 피해자라고 지적했습니다. 심 예비후보는 정 시장에게 해명을 요구하고, 사실관계 확인 시 선관위 및 수사기관에 고발 조치를 취하겠다고 예고했습니다.</t>
+          <t>과거 소송 기간 장기화로 약 23억 원의 지연이자가 추가 발생하여 시민 부담이 가중된 것으로 나타났습니다. 이에 남원시의회는 결의안을 통해 사업 구상 단계부터 소송 진행 및 대법원 판결에 이르는 전 과정에 대한 객관적 검증을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>정헌율 익산시장의 공무원 동원 선거 개입 의혹으로 상대방 책임이 비교적 명확하고, 익산시라는 공공기관이 상대방이므로 자력이 충분합니다. 다수의 공무원이 피해자로 언급되며, 수사기관 고발 조치가 예고되어 공적 절차 진행 가능성이 높습니다. 다만, 피해자(공무원)들의 직접적인 금전적 피해 규모가 불분명하여 소송금융 투자 수익성 측면에서 불확실성이 존재합니다.</t>
+          <t>약 23억 원의 지연이자 발생으로 피해 규모가 크며(적합 조건 4), 남원시의회에서 결의안을 통해 사업 구상부터 소송 진행 및 대법원 판결까지 객관적 검증을 요구하고 있어 추가적인 법적 또는 행정적 조치 가능성이 있습니다(적합 조건 6). 과거 소송이 대법원 판결까지 진행되어 종결되었을 가능성이 있으나, 시의회 결의안을 통한 '객관적 검증' 요구는 새로운 책임 소재를 규명하거나 추가적인 법적 대응을 모색할 여지를 남깁니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 23억 원</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>공무원 십수 명</t>
+          <t>남원시민 다수</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>심보균 익산시장 예비후보, “공무원 동원 선거개입 정황”…정헌율 익...</t>
+          <t>막대한 재정적 손실, 객관적 검증 필요</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260312024437142</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034942</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-12 00:27:36.858471+00:00</t>
+          <t>2026-03-15 12:54:45.355222+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>방송미디어통신위원회</t>
-[...6 lines deleted...]
-      </c>
+          <t>강원도</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 원고 승소 판결</t>
+          <t>도청사 재원 조달 방안에 대한 정치적 논쟁 및 재검토 요구</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>MBC가 '바이든-날리면' 자막 보도와 관련하여 방송미디어통신위원회(방미통위)로부터 부과받은 과징금 3천만원 처분 취소 소송에서 승소했다. 법원은 MBC의 보도가 방송심의 규정상 객관성 조항을 위반하지 않았다고 판단했다. 이 판결은 MBC가 외교부와의 정정보도 청구 소송에서도 유리한 결과를 얻은 데 이어 나온 것으로, MBC의 법적 입지를 강화한다.</t>
+          <t>우상호 강원도지사 예비후보가 강원도의 고은리 도청사 신축 재원 조달 방안(아파트 분양 수익 충당)이 시장 원리상 불가능하며, 실패 시 최대 1조 4천억 원의 빚이 도민에게 전가될 것이라고 비판했습니다. 그는 현재의 계획 중단과 합리적인 재원 조달 방안 마련을 요구했으며, 강원도는 우 후보의 주장이 사실이 아니라고 반박했습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 법원 판결로 명확해졌고(1), 상대방이 정부 기관으로 자력이 충분하며(2), 법원 판결문 등 객관적 증거가 확보되어 있음(5). 또한 과징금 부과 자체가 공적 절차였음(6). MBC가 이미 승소하여 직접적인 소송금융의 필요성은 낮지만, 이 판결을 근거로 추가 손해배상 소송을 제기할 경우 승소 가능성이 높다. 다만, 피해 규모가 수억 원 이상으로 명확히 추정되지 않는 점이 한계이다.</t>
+          <t>강원도(공공기관)는 충분한 자력을 가지며(적합 조건 2), 아파트 분양 실패 시 최대 1조 4천억 원의 빚이 도민에게 전가될 수 있어 집단적이고(적합 조건 3) 매우 큰 규모의 피해(적합 조건 4)가 예상됩니다. 다만 현재는 정치적 논쟁 단계로 상대방의 책임이 명확히 입증되지 않았고, 공적 절차 진행 중인 사안도 아닙니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>3천만원 (과징금), 추가 손해배상 미상</t>
+          <t>최대 1조 4천억 원</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>1 (MBC)</t>
+          <t>도민 다수</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>법원, '바이든 날리면' MBC 과징금 3천만원 처분 판결.. 원고 승소</t>
+          <t>우상호,  도청사 고은리 이전 존중.. 재원 조달 재검토</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>chmbc.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260311580564</t>
+          <t>https://chmbc.co.kr/article/xAvREaM_GM81UwpQW</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-11 13:06:12.288877+00:00</t>
+          <t>2026-03-15 12:53:35.521883+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>강원도</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>캘리포니아 북부연방지방법원에 소송 제기</t>
+          <t>강원도청 신청사 재원 조달 방식에 대한 정치적 비판 및 재검토 요구</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>AI 기업 앤스로픽이 군사 활용 범위를 둘러싼 정부의 '공급망 위험 지정' 조치에 반발하여 캘리포니아 북부연방지방법원에 소송을 제기했습니다. 이는 실리콘밸리 내 AI 윤리 논쟁의 일환으로, 기업이 정부의 규제 조치에 법적으로 대응하는 사례입니다.</t>
+          <t>우상호 강원도지사 예비후보가 강원도청 신청사 건립의 재원 조달 방식에 대해 강하게 비판했습니다. 아파트 분양 수익에 의존하는 것은 주택 공급 과잉 등으로 실패할 가능성이 크며, 이 경우 최대 1조4000억 원의 빚이 도민에게 전가될 수 있다고 지적했습니다. 그는 현재 추진 중인 사업 절차를 중단하고 당선 시 도민과 함께 합리적인 재원 조달 방안을 마련하겠다고 공약했습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>AI 기업 앤스로픽이 정부의 '공급망 위험 지정' 조치에 반발하여 소송을 제기한 사건입니다. 상대방인 정부는 자력이 충분하며(적합 조건 2), 소송이 이미 제기되어 진행 중이므로 관련 증거가 존재할 것으로 예상됩니다(적합 조건 5, 6). 다만, 기사에 명시된 직접적인 피해 금액이나 다수의 피해자 발생 여부는 불분명합니다.</t>
+          <t>상대방인 강원도정은 공공기관으로 자력이 충분하며, 아파트 분양 실패 시 최소 수천억 원에서 최대 1조4000억 원에 달하는 막대한 빚이 강원도민 전체에게 전가될 수 있어 집단적 피해 규모가 매우 큽니다. 다만, 현재는 정치적 비판 단계로 실제 피해 발생 및 상대방의 법적 책임이 명확히 확정된 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 수천억 원에서 최대 1조4000억 원</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>1개 기업 (앤스로픽)</t>
+          <t>강원도민 다수</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>실리콘밸리, AI 전쟁 투입 놓고 윤리논쟁</t>
+          <t>우상호  고은리 도청사 신축은 존중…'빚더미 도청'은 막겠다</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031146601</t>
+          <t>https://www.newspim.com/news/view/20260315000155</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-11 13:05:27.413700+00:00</t>
+          <t>2026-03-15 12:51:45.608174+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>방송통신위원회</t>
+          <t>서울중앙지검</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>서울행정법원 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>MBC가 방송통신위원회를 상대로 제기한 과징금 처분 취소 소송에서 서울행정법원이 MBC의 손을 들어주며 원고 승소 판결을 내렸습니다. 이는 MBC에 부과된 '바이든 날리면' 보도 관련 과징금 3천만 원이 부당하다는 판단으로, 향후 방송통신위원회의 항소 여부에 따라 추가 법적 절차가 진행될 수 있습니다.</t>
+          <t>시민단체 대표가 서울중앙지검의 특수활동비 지출내역 정보공개 거부 처분에 대해 제기한 소송에서 법원이 원고 승소 판결을 내렸습니다. 법원은 특활비 총액 공개만으로는 수사 기밀이 누출되지 않아 검찰의 직무 수행에 장애가 발생하기 어렵다고 판단했습니다. 이 판결은 검찰의 특활비 투명성 확보에 중요한 의미를 가집니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>서울행정법원이 방송통신위원회의 과징금 처분을 취소하며 상대방의 책임이 명확해졌고(적합 조건 1), 방송통신위원회는 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 법원의 원고 승소 판결이 강력한 증거가 됩니다(적합 조건 5). 다만, 집단적 피해 사건이 아니며, 직접적인 피해 금액이 소송금융 투자 대상으로 'High' 등급을 부여하기에는 상대적으로 크지 않습니다.</t>
+          <t>상대방(서울중앙지검)의 정보 비공개 처분에 대한 법원의 위법 판단이 명확하며(적합 조건 1), 상대방은 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 법원의 판결문 자체가 강력한 증거가 됩니다(적합 조건 5). 그러나 이 사건은 직접적인 금전적 피해를 수반하는 집단적 피해 사건이 아니므로 소송금융의 일반적인 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>3천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>MBC '바이든 날리면' 과징금 취소에  '입틀막 심의' 김우석 사퇴하라</t>
+          <t>법원, 檢 특활비 비공개 제동... 수사 지장 초래 안 해</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6483333?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311054539</t>
+          <t>http://www.fnnews.com/news/202603150913386160</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-11 13:04:44.162290+00:00</t>
+          <t>2026-03-15 12:40:32.241862+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>대한민국 (대통령실, 대통령기록관)</t>
+          <t>경상북도, 포항시</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>대통령기록관 및 이재명 대통령실 상대로 정보공개 행정소송 진행 중</t>
+          <t>포항지진피해구제특별법 개정 추진 중</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>뉴스타파와 하승수 변호사가 전·현직 대통령실의 특수활동비 등 예산 자료 공개를 위한 행정소송을 진행 중이다. 윤석열 대통령실 건은 대법원 승소 후 대통령기록관의 비공개에 대해 재소송을 제기했으며, 이재명 대통령실 건은 일부 공개된 자료의 미흡함을 이유로 소송을 제기했다. 이 소송은 국민의 알 권리 보장을 위한 공공의 이익 소송이다.</t>
+          <t>김재원 경북지사 예비후보가 포항 산업 현안과 관련해 경북도와 포항시의 행정 책임을 지적하며, 특히 포항 지진으로 인한 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 공약했습니다. 많은 시민들이 여전히 지진으로 인한 정신적 피해와 생활상의 어려움을 겪고 있다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>대통령실 및 대통령기록관은 공공기관으로 자력이 충분하며(적합 조건 2), 대법원 판결로 정보 공개 의무가 명확하고 비공개 사유가 법적으로 취약하여 상대방 책임이 명확하다(적합 조건 1). 또한 대법원 판결 등 객관적 증거 확보가 가능하다(적합 조건 5). 그러나 금전적 피해를 입은 다수의 피해자가 있는 사건이 아니므로, 소송금융의 일반적인 투자 회수 모델과는 거리가 있다.</t>
+          <t>상대방(경상북도, 포항시)이 공공기관으로 자력이 충분하며(적합 조건 2), 포항 지진으로 인한 정신적 피해를 겪는 다수의 시민들이 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 그러나 현재 '포항지진피해구제특별법' 개정을 통해 정신적 피해보상 지원금 지급을 추진하는 단계로, 현행법상 상대방 책임이 명확히 확정된 상태가 아니며(적합 조건 1 미흡), 검찰 수사 등 공적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 미흡).</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>많은 시민들</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>뉴스타파X하승수, 전·현직 대통령실의 금고를 열어라</t>
+          <t>김재원 경북지사 예비후보 “포항 산업위기, 책임 행정으로 해결하겠다...</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>newstapa.org</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://newstapa.org/article/L6kYO</t>
+          <t>https://biz.heraldcorp.com/article/10694624?ref=naver</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-11 12:45:18.611007+00:00</t>
+          <t>2026-03-15 12:21:32.967807+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>미 국방부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>미 국방부의 '공급망 위험 기업' 지정에 대한 헌법 소송</t>
+          <t>헌법재판소 재판소원 접수</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 미 국방부를 상대로 소송을 제기했습니다. 앤트로픽은 자사를 '공급망 위험 기업'으로 지정한 국방부의 결정이 헌법상 표현의 자유와 적법 절차를 위반한 보복성 조치라고 주장합니다. 이 사건은 AI 기술의 군사적 활용과 기업의 윤리적 신념, 그리고 국가 안보 논리가 충돌하는 중대한 법정 싸움으로, AI 산업의 윤리적 위축 효과 등 광범위한 파급 효과가 예상됩니다.</t>
+          <t>새롭게 시행된 재판소원 제도를 통해 동해안 납북귀환어부 피해자시민모임이 형사보상 지연에 대한 국가배상 청구를 기각한 법원 판결을 취소해달라며 헌법소원을 제기했습니다. 이 사건은 다수의 피해자가 국가를 상대로 손해배상을 청구하는 것으로, 새로운 법적 절차를 통해 구제를 모색하고 있습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당합니다. 미 국방부가 앤트로픽을 '공급망 위험 기업'으로 지정한 조치가 보복성이라는 주장이 제기되었고, 트럼프 전 대통령의 발언과 국방부의 이중적 태도(지정 후 서비스 요청)가 근거로 제시됩니다. 상대방이 미 국방부로 자력이 충분하며, 헌법상 표현의 자유 및 적법 절차 위반 여부가 쟁점이므로 법리적 다툼의 여지가 있습니다. 다만, 집단적 피해가 아니며 구체적인 피해 금액이 명시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>동해안 납북귀환어부 피해자시민모임 사건은 집단적 피해(피해자시민모임)이며, 상대방(대한민국)의 자력이 충분합니다. 또한, 헌법재판소에 재판소원이 접수되어 공적 절차가 진행 중입니다. 다만, 이미 법원에서 기각된 판결에 대한 헌법소원이라는 점에서 법리적 난이도가 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>전례 없는 ‘AI 공급망 위험’ 지정, 앤트로픽은 왜 미국 정부 고발했나</t>
+          <t>‘19세 철인 소녀’의 위대한 질주… 사진으로 돌아보는 한 주의 기록 [...</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260311101253</t>
+          <t>https://www.segye.com/newsView/20260313507267?OutUrl=naver</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-11 12:42:28.497254+00:00</t>
+          <t>2026-03-15 00:40:06.183971+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>경찰</t>
+          <t>대구지방식품의약품안전청</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>대구고등법원 2심 승소</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>경찰이 인터넷을 통한 집회신고서 수리를 거부한 처분에 대해 법원이 1, 2심 모두 위법하다고 판결했습니다. 경찰은 이에 불복하여 대법원에 상고했으며, 현재 소송이 계류 중입니다. 이 사건은 온라인 집회신고 시스템 도입과 관련된 행정 소송으로, 경찰의 행정 처분 적법성 여부가 쟁점입니다.</t>
+          <t>한국비엔씨가 보툴리눔톡신 간접수출 관련 식약당국의 제조 중지 처분에 대해 제기한 행정소송 2심에서 승소했다. 대구고등법원은 국내 유통 위험성이 낮아 제조 중지 처분이 과도했다고 판단했다. 이로써 한국비엔씨는 식약당국과의 소송전에서 다시 한번 유리한 위치를 점하게 되었다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>적합 조건: 경찰의 처분이 1, 2심에서 위법하다고 판단되어 상대방 책임이 명확하고(조건 1), 상대방(경찰)은 공공기관으로 자력이 충분하며(조건 2), 1, 2심 판결이라는 객관적 증거가 존재합니다(조건 5). 그러나 이 사건은 행정 소송으로 직접적인 금전적 피해 규모나 집단적 피해자 수가 명확히 드러나지 않아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건으로 상대방(대구지방식품의약품안전청)은 자력이 충분한 공공기관이며, 2심에서 한국비엔씨가 승소하여 상대방의 행정처분이 과도했음이 법적으로 인정되어 책임이 명확하다. 또한, 2심 판결이라는 객관적 증거가 존재한다. 그러나 이 사건은 기업과 정부 간의 행정소송으로 집단적 피해나 다수의 피해자가 존재하지 않으며, 피해 규모가 명확히 제시되지 않아 소송금융의 일반적인 투자 대상과는 차이가 있다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>경찰, 인터넷 통한 집회신고 시스템 이르면 올해 8월부터 시범 운영...관...</t>
+          <t>이어지는 톡신 간접수출 소송, 한국비엔씨 2심도 '승소'</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=116507</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74595</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-11 00:48:22.316321+00:00</t>
+          <t>2026-03-15 00:32:35.067264+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>한국씨티은행, JP모건</t>
+          <t>양승태 전 대법원장</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 서울고등법원 재심리 예정</t>
+          <t>대법원 상고심 진행 중, 2심 유죄 판결에 대한 법리 다툼</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>한국씨티은행과 JP모건이 공정위의 과징금 부과에 불복해 제기한 취소 소송에서 대법원이 은행 측 승소 원심을 파기하고 사건을 서울고등법원으로 돌려보냈다. 이는 공정위의 과징금 부과 처분이 정당할 가능성을 시사하며, 현재 해당 사건은 서울고등법원에서 재심리가 진행될 예정이다.</t>
+          <t>양승태 전 대법원장이 사법농단 혐의로 2심에서 유죄를 선고받은 후 대법원에 상고이유서를 제출하며 2심 재판부가 제시한 5개 판례의 법리 해석에 반박했다. 핵심 쟁점은 '월권적 직권남용'의 인정 범위로, 대법원장에게 재판 개입 권한이 없으므로 직권남용이 성립할 수 없다는 양 전 대법원장 측 주장과 재판 독립 침해 사안 처벌의 모순을 지적하는 2심 재판부의 판단이 대립하고 있다. 현재 대법원 2부에 배당되어 전원합의체 회부 여부가 주목된다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>대형 금융기관인 한국씨티은행과 JP모건이 상대방이며(적합 조건 2), 공정위의 과징금 부과 및 대법원 파기환송으로 상대방의 책임이 명확해지고 있고(적합 조건 1), 공정위 조사 및 소송 기록 등 증거 확보가 용이하며(적합 조건 5), 공적 절차(공정위 과징금 부과)가 이미 진행 중임(적합 조건 6). 다만, 기사 내용만으로는 직접적인 피해자 집단이나 피해 규모가 명확하지 않아 소송금융 고객(피해자) 발굴을 위한 추가 조사가 필요하다는 점에서 Medium 등급으로 판단.</t>
+          <t>2심에서 유죄가 선고되어 상대방 책임이 비교적 명확하며(적합 조건 1), 이미 형사재판이 진행되어 증거 확보가 용이함(적합 조건 5). 사법농단 사건의 특성상 잠재적 피해자는 다수일 수 있고(적합 조건 3), 국가를 상대로 한 민사소송으로 확장될 경우 상대방의 자력도 충분할 수 있으나(적합 조건 2), 이 기사는 형사사건의 상고심 법리 다툼에 초점을 맞추고 있어 직접적인 민사 피해자들의 소송금융 기회로 연결되기까지는 추가적인 분석이 필요하다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[Who Is ?] 유명순 한국씨티은행 행장</t>
+          <t>[단독]양승태 측  월권적 직권남용 아냐 …2심 유죄 근거 판결들 직격</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432512</t>
+          <t>https://www.nocutnews.co.kr/news/6484894?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260315050028</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-11 00:45:50.874894+00:00</t>
+          <t>2026-03-15 00:31:50.360144+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>공정거래위원회</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>공정위 제재에 대한 행정소송 준비 중</t>
+          <t>2014년 일부 생존자 무죄 선고. 나머지 피해자들에 대한 국가배상 및 명예회복 절차 가능성.</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>신한금융이 공정거래위원회의 LTV 관련 제재에 대해 행정소송을 준비 중이며, 다수 법무법인 자문 결과 승소 가능성이 높다고 판단했습니다. 이 내용은 정기 주주총회 안건 설명 자료를 통해 주주들에게 공개되었습니다.</t>
+          <t>1974년 중앙정보부가 발표한 '울릉도간첩단' 사건은 47명의 피해자를 낳은 조작 사건으로, 2014년 일부 생존자들이 재심을 통해 무죄를 선고받았다. 국가의 명백한 책임과 다수의 심각한 피해가 확인되었으나, 아직 모든 피해자에 대한 구제 및 국가배상이 완료되지 않았을 가능성이 있다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>상대방(공정위)은 공공기관으로 자력이 충분하며(적합 조건 2), 이미 공정위 제재라는 공적 절차가 진행되었습니다(적합 조건 6). 신한금융 측이 법무법인 자문을 통해 행정소송 승소 가능성을 높게 보고 있어 소송의 법리적 타당성이 있을 수 있습니다. 다만, 기사 내용만으로는 피해자 수나 피해 규모가 명확하지 않아 집단적 피해나 큰 피해 규모 조건에는 해당하지 않습니다.</t>
+          <t>국가의 책임이 명확한 조작간첩사건으로, 다수의 피해자(47명)에게 사형 및 장기 징역이라는 심각한 피해가 발생했습니다. 2014년 법원의 무죄 선고로 국가의 잘못이 객관적으로 입증되었으며(적합 조건 1, 3, 4, 5), 상대방(대한민국)의 자력도 충분합니다(적합 조건 2). 다만, 기사는 과거 사건의 역사적 기록이며, 일부 생존자에 대한 무죄 선고는 있었으나, 모든 피해자에 대한 국가배상 등 후속 절차가 현재 진행 중인지 명확하지 않아 '종결된 사건'에 해당할 가능성도 있습니다. 하지만 아직 구제받지 못한 피해자들이 있을 수 있어 잠재적 소송금융 투자 기회는 존재합니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>47명</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>신한금융  LTV 공정위 제재, 소송시 이길 가능성 높아</t>
+          <t>[역사속 오늘·3.15·세계소비자권리의날] 아인슈타인 광양자 이론(1904)...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>kor.theasian.asia</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000296473?division=NAVER</t>
+          <t>http://kor.theasian.asia/archives/402025</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-11 00:40:37.582024+00:00</t>
+          <t>2026-03-15 00:28:14.208041+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>학교</t>
+          <t>충북도의회</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>교원 임용 무효 확인 및 손해배상 청구 소송 진행 중</t>
+          <t>징계 처분 집행정지 가처분 인용, 본안소송 진행 중</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>한 학교에서 '실적 부풀리기', '논문 쪼개기' 등 불공정한 교수 임용 의혹이 제기되었습니다. 고득점 지원자 대신 내정자가 임용되었다는 주장이 있으며, 이에 탈락한 지원자 한 명이 학교를 상대로 교원 임용 무효 확인 및 손해배상 청구 소송을 제기했습니다.</t>
+          <t>충북도의회가 박진희 도의원에게 30일 출석정지 징계를 내리자, 박 의원이 이에 불복해 제기한 집행정지 가처분 신청을 법원이 인용했습니다. 재판부는 징계 처분으로 회복하기 어려운 손해가 발생할 우려가 있다고 판단했으며, 이에 따라 징계 효력은 본안소송 판결 선고일까지 정지됩니다. 박 의원은 징계 절차상 하자와 보좌관 채용의 적법성을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>학교의 불공정한 교수 임용 의혹으로 인한 소송으로, 상대방(학교)의 책임이 명확하게 주장되고 자력이 충분합니다. 또한 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만, 피해자가 1명으로 집단적 피해는 아니며, 구체적인 피해 금액은 명시되지 않았습니다.</t>
+          <t>상대방인 충북도의회는 공공기관으로 자력이 충분하며, 징계 절차의 적법성 및 보좌관 채용 관련 증거 확보가 가능합니다. 그러나 피해가 한 명의 도의원에게 국한된 개별 사건이며, 금전적 피해 규모가 명확히 특정되지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>[단독] '실적 부풀리기' '논문 쪼개기' 잇단 의혹에도 교수 임용 강행.....</t>
+          <t>법원, 박진희 충북도의원 징계 효력정지…가처분 인용</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030110190004829?did=NA</t>
+          <t>https://www.yna.co.kr/view/AKR20260313158000064?input=1195m</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-11 00:33:04.160622+00:00</t>
+          <t>2026-03-13 13:05:31.951434+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 국회 / 보건복지부</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>참여연대가 기자회견 및 온라인 서명 진행, 법원에 서명서 전달. 법원이 실명 공개 거부 시 처분 취소소송 및 헌법소원 제기 예고.</t>
+          <t>의료분쟁조정법 개정안 국회 보건복지위원회 전체회의 상정 및 환자단체 반발</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>참여연대가 '12·3 내란죄' 1심 판결문의 실명 공개를 촉구하며, 현재 비실명 처리된 판결문이 국민의 알 권리를 침해한다고 주장했습니다. 법원이 실명 공개를 거부할 경우 처분 취소소송 및 헌법소원 제기를 예고했으며, 5748명의 시민이 서명에 참여했습니다.</t>
+          <t>필수의료 사고에 대한 형사 기소 제한을 담은 의료분쟁조정법 개정안이 국회 보건복지위원회 소위를 통과해 전체회의에 상정되었습니다. 환자 및 소비자 단체들은 정부가 공청회와 사회적 논의 약속을 파기하고 법안을 통과시켰다며 절차적 정당성 훼손을 지적하고 있습니다. 이 법안은 필수의료 사고 피해자들의 재판받을 권리를 침해할 수 있다는 우려를 낳고 있습니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(대한민국/법원)의 자력이 충분하고(조건 2), 5천 명 이상의 시민이 '알 권리 침해'라는 집단적 피해를 주장하며(조건 3), 비실명 판결문 등 증거 확보가 용이합니다(조건 5). 그러나 이 사건은 금전적 손해배상 청구가 아닌 '판결문 실명 공개'를 목적으로 하는 행정소송 및 헌법소원 예정으로, 소송금융의 주요 투자 기준인 명확한 금전적 피해 규모 산정이 어렵다는 점에서 투자 적합도가 낮아집니다.</t>
+          <t>정부가 공청회 약속을 파기하고 의료분쟁조정법 개정안을 소위 통과시킨 것은 절차적 정당성 훼손이라는 명확한 증거가 존재합니다. 해당 법안은 필수의료 사고 피해자들의 형사 고소 및 재판받을 권리를 침해할 수 있어 잠재적으로 집단적 피해를 야기할 수 있으며, 현재 국회에서 법안 논의라는 공적 절차가 진행 중입니다. 다만, 직접적인 금전적 손해배상 소송보다는 입법 과정의 절차적 문제 제기나 헌법소원 등 다른 형태의 법적 대응이 예상되어 소송금융의 일반적인 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>5748명</t>
+          <t>전국민 또는 필수의료 사고 피해자 및 유족 다수</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>참여연대  내란죄 1심 판결문, 실명 공개하라</t>
+          <t>필수의료 사고 기소제한 복지 전체회의…환자들  의견수렴 약속 파기</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213573&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://news.tf.co.kr/read/life/2301942.htm</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-11 00:26:16.519800+00:00</t>
+          <t>2026-03-13 12:18:55.583771+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>조희대 대법원장, 박영재 대법관</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>검찰 개혁 및 진상 규명 촉구</t>
+          <t>경찰 고발 접수, 재판소원 제도 시행 첫날</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>기자수첩은 검찰의 수사 조작으로 인한 피해자들의 진상 규명과 검찰 개혁의 필요성을 강조한다. 대통령까지 피해를 입었다고 언급하며 문제의 심각성을 부각한다. 이는 과거 검찰의 부당한 수사로 인해 발생한 피해에 대한 집단적 구제 가능성을 시사한다.</t>
+          <t>사법개혁 3법이 공포 및 즉시 시행된 첫날, 16건의 재판소원이 접수되었다. 특히 조희대 대법원장과 박영재 대법관이 이재명 대통령 선거법 사건 유죄취지 파기환송과 관련하여 '법왜곡죄'로 경찰에 고발되어 수사가 배당되었다. 대법원은 재판소원 및 법왜곡죄 도입에 따른 실무 혼란과 공정한 재판권 제약 가능성에 우려를 표했다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>검찰의 수사 조작으로 인한 피해라는 상대방 책임이 명확하며, 상대방(국가기관)의 자력이 충분합니다. '피해자들'이라는 표현으로 집단적 피해 가능성이 있으나, 구체적인 피해 규모나 피해자 수가 명시되지 않았고, 현재 진행 중인 공적 절차나 명확한 증거 확보 여부가 불분명합니다.</t>
+          <t>대법원장 및 대법관에 대한 고발로 상대방의 자력이 충분하며(적합 조건 2), 관련 판결문 등 객관적 증거 확보가 가능하고(적합 조건 5), 경찰 고발이라는 공적 절차가 진행 중이다(적합 조건 6). 그러나 '법왜곡죄'는 신설된 법률로 법리적용의 불확실성이 크고, 직접적인 금전적 피해 규모가 명확하지 않아 투자 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>[기자수첩] 검찰이 만든 죄, 대통령도 당했다</t>
+          <t>사법개혁 첫날‥'법왜곡죄' 1호 고발은 조희대</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057555</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6807079_37012.html</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-11 00:20:44.045867+00:00</t>
+          <t>2026-03-13 00:46:02.356582+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>인권위</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>서울행정법원 판결</t>
+          <t>헌법재판소 재판소원 진행 중</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>군 복무를 희망했으나 강제 전역된 변희수 하사가 2021년 사망한 사건과 관련하여, 변희수재단 준비위원회가 인권위의 절차 지연에 대해 행정소송을 제기했습니다. 서울행정법원은 지난달 인권위의 절차 지연이 있었음을 인정하는 판결을 내렸습니다.</t>
+          <t>유족 측이 형사보상 결정이 법정 기간을 크게 넘겨 내려졌다고 주장하며 손해배상을 청구했으나 법원에서 이를 인정하지 않았습니다. 이에 유족 측은 법원의 판단에 대해 헌법재판소에 재판소원을 제기했으며, 첫날 16건이 접수되었습니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>상대방은 공공기관인 인권위로 자력이 충분하며, 서울행정법원이 인권위의 절차 지연을 인정한 판결이 있어 상대방 책임이 명확하고 증거가 확보된 상태입니다. 다만, 이 소송의 구체적인 피해 규모나 집단적 피해 여부는 기사에서 명확히 파악되지 않습니다.</t>
+          <t>국가를 상대로 한 형사보상 관련 손해배상 청구 사건으로, 법원에서 유족 측 주장이 인정되지 않아 헌법재판소에 재판소원이 제기된 상황입니다. 상대방의 자력은 충분하고 헌법재판소 절차가 진행 중이나, 법원이 이미 청구를 기각한 점과 직접적인 손해배상 청구보다는 법원의 판단에 대한 헌법적 정당성을 다투는 특수성이 있어 소송금융 투자 적합도가 중간 수준으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최소 16건)</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>변희수재단</t>
+          <t>대법 판결도 헌재 판단 받는다...재판소원 첫날 16건 접수</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32541</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564494&amp;class=32&amp;grp=</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-10 13:19:41.697949+00:00</t>
+          <t>2026-03-13 00:33:40.677704+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>국토부장관</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중</t>
+          <t>기존 국가배상 소송은 판결 확정되었으나, 새로 시행된 재판소원제에 따라 헌법재판소에 재판소원 접수</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>새만금 신공항 백지화 공동행동 등 시민 1297명이 국토부장관을 상대로 낸 새만금국제공항 개발사업 기본계획 취소소송의 항소심 첫 재판이 열립니다. 이 소송은 새만금 국제공항 건설 계획의 적법성 및 타당성을 다투는 행정소송입니다.</t>
+          <t>납북귀환 어부 유족 측이 형사보상 결정 지연에 대한 국가배상 소송에서 패소한 법원 판결에 대해 재판소원을 제기했다. 법원이 6개월 이내에 보상 결정을 해야 하는 기한을 현저히 초과했음에도 국가 책임을 인정하지 않은 판결이 헌법에 위반된다는 주장이다. 이 사건은 재판 지연으로 고통받는 시민의 권리 보호를 위한 중요한 법리적 쟁점을 담고 있다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>국토부장관을 상대로 한 행정소송으로 상대방의 자력이 충분하며(적합 조건 2), 1297명의 시민이 참여하는 집단적 소송(적합 조건 3)입니다. 현재 항소심이 진행 중인 사건입니다. 다만, 직접적인 금전적 피해액 산정이 어렵고, 책임 명확성이 기사만으로는 판단하기 어렵습니다.</t>
+          <t>국가(대법원)를 상대로 한 재판소원이며, 형사보상 결정 지연이라는 명확한 사실관계와 다수 피해자 발생 가능성이 있어 적합 조건(1, 2, 3, 5)을 충족한다. 기존 소송은 종결되었으나, 재판소원제 시행으로 새로운 법적 다툼의 길이 열렸다. 다만, 개별 피해 금액이 소액이라는 점이 투자 매력도를 낮춘다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 사건 300만원 (지연손해금), 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>1297명</t>
+          <t>납북귀환 어부 유족 다수 (정확한 수는 미상)</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>김윤덕 장관 부임후 새만금 국제공항 첫 재판 열린다</t>
+          <t>‘시리아인’ 이어 ‘납북귀환 어부’…재판소원 첫날 16건 접수</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260310500397</t>
+          <t>https://www.khan.co.kr/article/202603122035005</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-10 12:48:15.587904+00:00</t>
+          <t>2026-03-12 13:28:01.520612+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>국무총리실 산하 행정협의조정위원회 조정 신청</t>
+          <t>재판소원(헌법소원) 접수 시작</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>종묘 앞 재개발을 둘러싸고 서울시와 국가유산청 간 건물 높이 및 세계유산영향평가 시행 여부 등 갈등이 심화되고 있습니다. 국가유산청은 국무총리실 산하 행정협의조정위원회에 조정을 신청했으며, 위원회 결정은 이행 의무를 갖습니다. 그러나 위원 선임 절차로 인해 실제 논의까지는 시간이 걸릴 것으로 예상됩니다.</t>
+          <t>사법개혁 3법 공표로 대법원 확정 판결에 대한 '재판소원'이 가능해진 첫날, 시리아인 강제퇴거, 납북귀환 어부 사건 등 16건이 헌법재판소에 접수되었습니다. 이는 기존 사법 절차에서 구제받지 못한 이들이 헌법재판소를 통해 기본권 침해 여부를 다툴 수 있게 된 새로운 법적 구제 절차입니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>서울시와 국가유산청 모두 공공기관으로 자력이 충분하며, 국무총리실 산하 행정협의조정위원회에 조정 신청이 접수되어 공적 절차가 진행 중입니다. 또한 세계유산영향평가, 경관 공동 실측 조사 등 증거 확보 가능성이 있습니다. 그러나 이 사건은 문화유산 보존과 도시 개발 간의 행정적 갈등으로, 직접적인 금전적 손해를 입은 다수의 피해자나 명확한 피해 금액을 특정하기 어려워 소송금융의 주된 투자 대상과는 거리가 있습니다.</t>
+          <t>새롭게 도입된 '재판소원' 제도를 통해 대법원 확정 판결에 대한 헌법소원이 가능해진 사건들로, 국가를 상대로 하는 만큼 상대방에게 자력이 충분합니다. (적합 조건 2) 특히 납북귀환 어부 사건은 집단적 피해의 성격을 가집니다. (적합 조건 3) 다만, 일반적인 손해배상 소송과 달리 금전적 피해 규모의 직접적인 파악이 어렵고, 헌법소원의 성공 가능성 및 그로 인한 금전적 이득 전환의 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>종묘 앞 재개발 갈등, 행정조정 심판대로…유산청, 조정 신청</t>
+          <t>'재판소원 첫날' 시리아인·납북귀환 어부 사건 등 16건 접수(종합)</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04883926645382008</t>
+          <t>https://www.news1.kr/society/court-prosecution/6099654</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-10 12:47:24.685558+00:00</t>
+          <t>2026-03-12 13:15:16.557355+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>구치소</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>구치소의 관리 소홀 및 우려자 지정 검토 미진행 사실 확인</t>
+          <t>미국 캘리포니아 연방법원에 국방부 결정 무효화 소송 제기</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>구치소 내 폭행 사건 발생 전, 피해자와 가해자 모두 '폭행 피해·가해 우려자'로 지정되지 않았으며, 구치소 측의 사전 검토조차 없었던 것으로 드러났다. 이는 구치소의 관리 소홀로 인한 '뒷북 교정행정'이라는 비판을 받고 있다. 피해자 A씨는 구치소의 부실한 관리로 인해 피해를 입은 것으로 보인다.</t>
+          <t>앤스로픽이 미국 국방부의 '공급망 위험 기업' 지정에 반발하여 캘리포니아 연방법원에 해당 결정 무효화 소송을 제기했습니다. 이는 미 정부가 자국 기업을 공급망 위험 기업으로 지정하고 기업이 이에 맞서 소송을 제기한 이례적인 사례입니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>구치소의 관리 소홀로 인한 폭행 사건으로 상대방(공공기관)의 책임이 비교적 명확하고 자력이 충분합니다. (적합 조건 1, 2) 또한, 우려자 지정 검토 미진행 사실이 확인되어 증거 확보 가능성이 높습니다. (적합 조건 5) 다만, 피해 규모가 명확하지 않고 집단적 피해는 아닌 것으로 보입니다. (적합 조건 3, 4 미충족)</t>
+          <t>상대방인 미 국방부는 자력이 충분하며 (적합 조건 2), '공급망 위험 기업' 지정은 앤스로픽에 막대한 사업적 피해를 야기할 수 있어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 이미 소송이 제기되어 진행 중인 활성 사건입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (앤스로픽)</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>폭행 터지고 나서야 ‘우려자’ 지정… 뒷북 교정행정</t>
+          <t>국가 안보 vs 기업 윤리 … 군사 AI 갈등 결국 美법원으로</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031018382973866</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240602</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-10 12:39:34.013500+00:00</t>
+          <t>2026-03-12 13:12:09.590461+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr"/>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>미국 국방부</t>
+        </is>
+      </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해지원 설명회 진행 및 신청 접수 중</t>
+          <t>미국 국방부의 펜타곤 프로그램 참여 금지 조치에 대한 가처분 소송 제기</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>경북 안동시가 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민들을 대상으로 피해지원 설명회를 마무리했습니다. 7개 면 4천여 명의 주민이 대상이며, 내년 1월 28일까지 피해지원 신청을 받습니다. 총 14회에 걸쳐 설명회가 진행되었고 171건의 질의응답이 이루어졌습니다.</t>
+          <t>앤트로픽이 AI 윤리 원칙 문제로 미국 국방부로부터 펜타곤 프로그램 참여 금지 조치를 받자, 이에 반발하여 가처분 소송을 제기했다. 국방부는 앤트로픽을 '공급망 위험' 기업으로 규정했으며, 이는 AI 산업 전반에 영향을 미칠 수 있다는 분석이 나온다. 앤트로픽은 AI의 사회·경제적 영향을 연구하는 싱크탱크를 설립하며 AI 윤리 문제에 대한 입장을 강조하고 있다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>집단적 피해(4천여 명)와 피해 규모(피해자 수)가 크고, 산불특별법 시행 및 피해지원 설명회 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 기사 내용만으로는 소송 상대방 및 책임 주체가 명확히 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 불분명합니다.</t>
+          <t>상대방이 미국 국방부로 자력이 충분하며(적합 조건 2), 국방부의 행정 조치(참여 금지)가 선행되었고 이에 대한 소송이 진행 중임(적합 조건 6). 관련 증거 확보 가능성도 높음(적합 조건 5). 다만, 집단적 피해가 아니며, 책임 소재가 이념적 충돌에 가까워 명확하지 않고, 피해 규모가 구체적으로 명시되지 않아 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>4천여 명</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>안동시, 산불특별법 피해지원 설명회 마무리…7개 면 4천여 명 대상 안...</t>
+          <t>앤트로픽, AI 사회·경제 영향 연구하는 싱크탱크 설립</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>itworld.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=75154</t>
+          <t>https://www.itworld.co.kr/article/4144057/%EC%95%A4%ED%8A%B8%EB%A1%9C%ED%94%BD-ai-%EC%82%AC%ED%9A%8C%C2%B7%EA%B2%BD%EC%A0%9C-%EC%98%81%ED%96%A5-%EC%97%B0%EA%B5%AC%ED%95%98%EB%8A%94-%EC%8B%B1%ED%81%AC%ED%83%B1%ED%81%AC-%EC%84%A4%EB%A6%BD.html</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-10 12:23:38.219402+00:00</t>
+          <t>2026-03-12 12:41:48.903783+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 연방법원에 소송 제기</t>
+          <t>국방부 계약 제외 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 미국 국방부를 상대로 소송을 제기했습니다. 국방부가 앤트로픽을 '공급망 위험' 기업으로 지정하고 연방기관의 자사 AI 사용을 금지한 조치가 위헌이며 회사에 돌이킬 수 없는 피해를 입히고 있다고 주장합니다. 이는 미국 기업이 공급망 위험 기업으로 지정된 첫 사례입니다.</t>
+          <t>AI 기업 앤트로픽이 자사 AI 기술이 국방부 계약에서 제외된 것에 대해 국방부를 상대로 소송을 제기한 상태다. 이번 소송은 기업공개를 앞둔 앤트로픽의 사업적 결정과 연관되어 있으며, 트럼프 대통령의 과거 발언도 배경에 있는 것으로 보인다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>미국 국방부라는 명확하고 자력 있는 상대방이 특정되며, 앤트로픽은 국방부의 조치가 '전례 없는 위법 행위'로 '돌이킬 수 없는 피해'를 입히고 있다고 주장하여 소송의 명분이 명확합니다 (적합 조건 1, 2). 또한, 국방부의 공식 지정 행위가 증거로 활용될 수 있습니다 (적합 조건 5). 다만, 다수의 피해자가 아닌 단일 기업의 소송이라는 점에서 집단적 피해 조건에는 해당하지 않습니다.</t>
+          <t>상대방은 국방부로 자력이 충분하며(적합 조건 2), 국방부 계약 제외에 따른 피해 규모가 클 것으로 예상되고(적합 조건 4), 계약 관련 문서 등 증거 확보 가능성이 있다(적합 조건 5). 그러나 상대방의 책임이 명확한지는 추가 확인이 필요하며, 집단적 피해가 아닌 단일 기업의 소송이다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>1개 기업 (앤트로픽)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽, '공급망 위험' 지정에 美 정부 상대 소송</t>
+          <t>기업공개 앞둔 앤트로픽, AI 미래 전담 '싱크탱크' 세웠다</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1947048</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640070</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-10 01:03:31.118677+00:00</t>
+          <t>2026-03-12 12:39:02.489884+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>미 국방부, 18곳의 연방기관, 행정부 고위 인사들</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>미 국방부의 '공급망 위험 기업' 지정 취소 소송 제기</t>
+          <t>재판소원법 시행 첫날 접수</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>앤트로픽이 미 국방부의 '공급망 위험 기업' 지정에 불복하여 이를 취소해달라는 소송을 제기했다. 미 국방부를 비롯한 총 18곳의 연방기관과 행정부 고위 인사들이 피고로 지정되었으며, 이는 앤트로픽의 기업 활동에 대한 정부 규제에 대한 법적 다툼이다.</t>
+          <t>재판소원법 시행 첫날인 3월 12일, 헌법재판소에 총 16건의 재판소원이 접수되었습니다. 확정된 재판이 헌법이나 법률을 위반하여 기본권을 침해한 경우, 재판 확정일로부터 30일 이내에 청구할 수 있는 새로운 제도입니다. 시리아 국적 외국인의 강제퇴거명령 취소 사건과 동해안 납북귀환어부 피해자시민모임 사건 등이 접수되었습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>피고가 미 국방부를 포함한 연방기관 및 행정부 고위 인사들로 자력이 충분하며(적합 조건 2), '공급망 위험 기업' 지정 행위 자체가 객관적 증거가 될 수 있다(적합 조건 5). 다만, 단일 기업이 원고이며 피해 금액이 구체적으로 명시되지 않아 피해 규모를 정확히 파악하기 어렵다.</t>
+          <t>재판소원법 도입으로 기존 확정된 재판에 대한 새로운 법적 다툼의 기회가 열렸습니다. 특히 '동해안 납북귀환어부 피해자시민모임' 사건처럼 집단적 피해를 입은 다수의 피해자가 국가를 상대로 재판소원을 제기할 가능성이 있어 소송금융 투자 기회가 될 수 있습니다. 다만, 개별 사건의 구체적인 위헌·위법성 및 승소 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>[매아리] 트럼프  전쟁 곧 끝나  발언에 유가 뚝… 모즈타바 선출은 큰...</t>
+          <t>헌재  재판소원 도입 첫날 오후 6시까지 16건 접수</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>mbnmoney.mbn.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005783870</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/12/2026031290204.html</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-10 00:59:02.223209+00:00</t>
+          <t>2026-03-12 12:27:12.869647+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>검찰청</t>
+          <t>배태숙 전 중구의회의장</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>과거 정보공개소송 승소 경험을 바탕으로 공공기관의 정보 비공개 행태에 대한 문제 제기 및 혁신 촉구</t>
+          <t>제명처분취소 소송 1심 원고 패소, 불법 수의계약 혐의 1심 유죄 판결 후 항소</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>필자는 검찰청을 상대로 4건의 정보공개소송에서 모두 승소한 경험을 바탕으로 공공부문의 정보 비공개 행태가 비효율적임을 지적하며 혁신을 촉구했습니다. 이는 개별 소송을 통해 정보를 얻는 방식의 낭비와 힘 있는 기관들의 지속적인 문제 행태를 비판하는 논평입니다.</t>
+          <t>배태숙 전 대구 중구의회 의장이 차명회사를 통해 중구청 및 의회와 수의계약을 맺은 의혹으로 제명 처분을 받았다. 대구지방법원은 배 전 의장이 제기한 제명처분취소 소송에서 원고 패소 판결을 내렸으며, 불법 수의계약 혐의로 기소된 형사 사건 1심에서는 징역형의 집행유예를 선고받고 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당하나, 기사는 이미 승소한 과거 소송 경험을 바탕으로 한 논평으로, 현재 진행 중이거나 새롭게 발생한 구체적인 집단 피해 사건을 제시하고 있지 않습니다. 다만, 공공기관의 정보 비공개 행태가 지속될 경우 유사 소송 발생 가능성은 있습니다.</t>
+          <t>배태숙 전 의장의 차명회사 수의계약 의혹에 대해 법원의 제명처분 적법 판단과 1심 유죄 판결이 있어 상대방 책임이 명확하고 증거가 확보되어 있습니다. (적합 조건 1, 5) 또한 형사 재판이 진행 중입니다. (적합 조건 6) 그러나 피해 규모가 1,800만 원으로 크지 않고, 집단적 피해로 보기 어려워 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 3, 4)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,800만 원</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>공공부문 혁신이 필요하다</t>
+          <t>대구지법  배태숙 전 중구의회의장 제명은 적법</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233096</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260311161840AE07106&amp;id=204348</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-10 00:56:01.001608+00:00</t>
+          <t>2026-03-12 00:49:21.788421+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>미국 국방부의 '공급망 위험 기업' 지정에 대한 소송</t>
+          <t>국정조사 요구서 제출, 특검 추진 예정</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>앤트로픽이 미국 국방부로부터 '공급망 위험 기업'으로 지정된 것에 반발하여 미국 행정부를 상대로 소송을 제기했습니다. 이란 전쟁과 관련된 것으로 보이며, 기업 지정의 적법성에 대한 법적 다툼이 진행 중입니다.</t>
+          <t>이재명 대통령 관련 대장동, 위례신도시, 쌍방울 대북송금 사건에서 검찰의 조작 기소 의혹이 제기되었습니다. 김성태 전 쌍방울그룹 회장의 녹취록과 정영학 녹취록 조작 의혹 등이 근거로 제시되었으며, 더불어민주당은 국정조사 요구서를 제출하고 특검 수사를 추진할 계획입니다. 현재 이재명 대통령이 피고인으로 기소된 사건들은 재판이 정지된 상태입니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>소송 상대방이 미국 정부로 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용이 매우 간략하여 사건의 구체적인 쟁점, 피해 규모, 책임 명확성 등 다른 적합 조건을 판단하기 어렵습니다. 이미 소송이 제기된 상태입니다.</t>
+          <t>검찰의 조작 기소 의혹이 제기되었으며, 상대방(대한민국)의 자력이 충분하고, 김성태 녹취록 등 증거가 존재하거나 확보 가능성이 높습니다. 또한 국정조사 및 특검 추진 등 공적 절차가 진행 중입니다. 다만, 피해 규모가 구체적으로 특정되지 않았고, 집단적 피해로 보기 어렵다는 점에서 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이재명)</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>[외신 헤드라인] WSJ  1970년대 이후 최악 에너지 위기</t>
+          <t>[이충재의 인사이트] '이재명 조작 기소' 규명이 먼저인 이유</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000296154?division=NAVER</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213956&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-10 00:49:52.117418+00:00</t>
+          <t>2026-03-12 00:42:08.135414+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>식품의약품안전처</t>
+          <t>익산시</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>GMP 적합판정 취소 처분 및 동일 위반 중복 처벌 문제 제기, 행정처분 취소소송 가능성 언급</t>
+          <t>수사기관 고발 예고</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>식품의약품안전처의 GMP 적합판정 취소 처분과 관련하여 동일 위반에 대한 중복 처벌 문제가 제기되고 있다. 제약사들은 취소소송을 통해 처분의 효력을 다툴 수 있으며, 승소 시 두 번째 행정처분이 유효해지는 복잡한 상황에 놓여있다. 이는 다수의 제약사에 영향을 미치는 행정처분 관련 법적 쟁점으로, 소송금융 관점에서 검토할 가치가 있다.</t>
+          <t>심보균 익산시장 예비후보가 정헌율 현 시장이 고위직 공무원들을 동원해 자신의 아파트 정책 공약에 반박 기자회견을 열게 한 것은 선거 개입이라고 주장했습니다. 이는 공직사회의 정치적 중립성을 훼손하는 행위이며, 동원된 공무원들도 피해자라고 지적했습니다. 심 예비후보는 정 시장에게 해명을 요구하고, 사실관계 확인 시 선관위 및 수사기관에 고발 조치를 취하겠다고 예고했습니다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>적합 조건: 다수의 제약사가 GMP 적합판정 취소 처분 대상이 되어 집단적 피해(3) 가능성이 있으며, 처분 취소 시 상당한 경제적 이익을 얻을 수 있어 피해 규모가 클 수 있음(4). 또한, 행정처분 관련 공식 문서 및 소송 기록 등 증거 확보가 용이함(5). 다만, 소송 상대방이 정부 기관(식약처)이며, 직접적인 손해배상 청구보다는 행정처분 취소 소송이 주된 쟁점이 될 것으로 보여 일반적인 소송금융 투자와는 다른 접근이 필요할 수 있습니다.</t>
+          <t>정헌율 익산시장의 공무원 동원 선거 개입 의혹으로 상대방 책임이 비교적 명확하고, 익산시라는 공공기관이 상대방이므로 자력이 충분합니다. 다수의 공무원이 피해자로 언급되며, 수사기관 고발 조치가 예고되어 공적 절차 진행 가능성이 높습니다. 다만, 피해자(공무원)들의 직접적인 금전적 피해 규모가 불분명하여 소송금융 투자 수익성 측면에서 불확실성이 존재합니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>공무원 십수 명</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>GMP 취소 처분 완화 예고에도 동일 위반 중복 처벌은 여전</t>
+          <t>심보균 익산시장 예비후보, “공무원 동원 선거개입 정황”…정헌율 익...</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336324?REFERER=NP</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260312024437142</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-10 00:48:49.974068+00:00</t>
+          <t>2026-03-12 00:27:36.858471+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>방송미디어통신위원회</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>일괄약가인하 정책에 대한 제약사들의 소송 검토 단계</t>
+          <t>서울행정법원 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>본 기사는 다국적 제약사들이 정부의 일괄약가인하 정책에 맞서 '최후의 소송카드'를 던질지 여부에 대한 초강경론이 고개를 들고 있다고 보도합니다. 미국에서 글로벌 빅파마 애브비가 보톡스 약가인하 거부 소송을 제기한 사례를 언급하며, 국내 제약사들 역시 정부를 상대로 한 소송전을 검토 중임을 시사합니다.</t>
+          <t>MBC가 '바이든-날리면' 자막 보도와 관련하여 방송미디어통신위원회(방미통위)로부터 부과받은 과징금 3천만원 처분 취소 소송에서 승소했다. 법원은 MBC의 보도가 방송심의 규정상 객관성 조항을 위반하지 않았다고 판단했다. 이 판결은 MBC가 외교부와의 정정보도 청구 소송에서도 유리한 결과를 얻은 데 이어 나온 것으로, MBC의 법적 입지를 강화한다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>본 기사는 다국적 제약사들이 정부의 일괄약가인하 정책에 대해 소송을 제기할 '가능성'을 논하고 있습니다. 이는 '상대방에게 자력이 충분함'(정부), '집단적 피해'(다수 제약사), '피해 규모가 큼'(약가 인하로 인한 매출 손실), '증거가 있거나 확보 가능함'(정부의 약가 인하 결정) 등 여러 적합 조건에 부합할 잠재력이 높습니다. 그러나 아직 국내에서 구체적인 소송이 제기된 상황이 아니며, 소송 여부가 논의 단계에 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>적합 조건으로 상대방 책임이 법원 판결로 명확해졌고(1), 상대방이 정부 기관으로 자력이 충분하며(2), 법원 판결문 등 객관적 증거가 확보되어 있음(5). 또한 과징금 부과 자체가 공적 절차였음(6). MBC가 이미 승소하여 직접적인 소송금융의 필요성은 낮지만, 이 판결을 근거로 추가 손해배상 소송을 제기할 경우 승소 가능성이 높다. 다만, 피해 규모가 수억 원 이상으로 명확히 추정되지 않는 점이 한계이다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만원 (과징금), 추가 손해배상 미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (MBC)</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>일괄약가인하 '최후의 소송카드' 던질까...초강경론 고개</t>
+          <t>법원, '바이든 날리면' MBC 과징금 3천만원 처분 판결.. 원고 승소</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>pharmnews.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.pharmnews.com/news/articleView.html?idxno=301937</t>
+          <t>https://www.kyeonggi.com/article/20260311580564</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-10 00:47:37.797699+00:00</t>
+          <t>2026-03-11 13:06:12.288877+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>서울특별시교육청</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>서울행정법원 판결 선고 및 교육청 항소 포기, 서울시의회 현안질의 진행 중</t>
+          <t>캘리포니아 북부연방지방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>서울시의회 황철규 의원이 지혜복 교사 사건을 예로 들며 서울시 공익제보센터의 운영 개선을 촉구했다. 지혜복 교사는 공익신고자로 인정받지 못해 전보 처분을 받았으나, 서울행정법원이 이를 공익신고로 인정하고 교육청의 처분을 취소했으며 교육청은 항소를 포기했다. 황 의원은 공익신고 판단 체계와 청렴시민감사관 제도의 공정성 및 전문성 문제를 지적하며 전반적인 제도 개선을 요구했다.</t>
+          <t>AI 기업 앤스로픽이 군사 활용 범위를 둘러싼 정부의 '공급망 위험 지정' 조치에 반발하여 캘리포니아 북부연방지방법원에 소송을 제기했습니다. 이는 실리콘밸리 내 AI 윤리 논쟁의 일환으로, 기업이 정부의 규제 조치에 법적으로 대응하는 사례입니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>지혜복 교사의 개별 행정소송은 이미 판결이 확정되어 종결되었으나, 해당 사건은 서울시 공익제보센터 및 청렴시민감사관 제도의 운영상 근본적인 문제점을 드러내는 사례로 활용됨. 상대방인 서울시 교육청은 자력이 충분하며(적합 조건 2), 법원의 판결로 공익신고 판단 실패 책임이 명확히 인정된 선례가 존재함(적합 조건 1, 5). 현재 서울시의회 현안질의를 통해 공적 절차가 진행 중이며(적합 조건 6), 이는 향후 유사 피해 발생 시 소송금융 투자 기회로 이어질 가능성이 있음.</t>
+          <t>AI 기업 앤스로픽이 정부의 '공급망 위험 지정' 조치에 반발하여 소송을 제기한 사건입니다. 상대방인 정부는 자력이 충분하며(적합 조건 2), 소송이 이미 제기되어 진행 중이므로 관련 증거가 존재할 것으로 예상됩니다(적합 조건 5, 6). 다만, 기사에 명시된 직접적인 피해 금액이나 다수의 피해자 발생 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (앤스로픽)</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>황철규 서울시의원, 서울시 공익제보센터 운영 전면 개선 촉구... 지혜복...</t>
+          <t>실리콘밸리, AI 전쟁 투입 놓고 윤리논쟁</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>fntoday.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379332</t>
+          <t>https://www.hankyung.com/article/2026031146601</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-09 13:28:19.921300+00:00</t>
+          <t>2026-03-11 13:05:27.413700+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>금융정보분석원 (FIU)</t>
+          <t>방송통신위원회</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>영업정지 처분 취소 소송 진행 중, 집행정지 신청 인용</t>
+          <t>서울행정법원 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>FIU가 특금법 위반을 이유로 빗썸에 일부 영업정지를 통보했다는 제목의 기사이나, 본문에서는 두나무가 FIU를 상대로 영업정지 처분 취소 소송을 제기했으며 법원이 집행정지 신청을 인용했다고 언급합니다. 이는 가상자산 사업자에 대한 규제 당국의 행정처분에 대한 법적 다툼으로, 현재 소송이 진행 중인 상황입니다.</t>
+          <t>MBC가 방송통신위원회를 상대로 제기한 과징금 처분 취소 소송에서 서울행정법원이 MBC의 손을 들어주며 원고 승소 판결을 내렸습니다. 이는 MBC에 부과된 '바이든 날리면' 보도 관련 과징금 3천만 원이 부당하다는 판단으로, 향후 방송통신위원회의 항소 여부에 따라 추가 법적 절차가 진행될 수 있습니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>FIU는 공공기관으로 자력이 충분하며 (적합 조건 2), 영업정지 처분이라는 공적 절차가 진행 중인 상황에서 (적합 조건 6) 이에 대한 행정소송이 제기되어 증거 확보가 가능합니다 (적합 조건 5). 다만, 집단적 피해가 아니며, 소송의 원고가 피해자가 아닌 영업정지 처분을 받은 기업이므로 소송금융의 일반적인 투자 대상과는 차이가 있습니다.</t>
+          <t>서울행정법원이 방송통신위원회의 과징금 처분을 취소하며 상대방의 책임이 명확해졌고(적합 조건 1), 방송통신위원회는 공공기관으로 자력이 충분합니다(적합 조건 2). 또한, 법원의 원고 승소 판결이 강력한 증거가 됩니다(적합 조건 5). 다만, 집단적 피해 사건이 아니며, 직접적인 피해 금액이 소송금융 투자 대상으로 'High' 등급을 부여하기에는 상대적으로 크지 않습니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만 원</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>FIU, '특금법 위반'에 빗썸에 일부 영업정지 통보…제재안 사전 통지</t>
+          <t>MBC '바이든 날리면' 과징금 취소에  '입틀막 심의' 김우석 사퇴하라</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4402649</t>
+          <t>https://www.nocutnews.co.kr/news/6483333?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260311054539</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-09 13:22:43.035653+00:00</t>
+          <t>2026-03-11 13:04:44.162290+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>한국전력공사, 한국수력원자력</t>
+          <t>대한민국 (대통령실, 대통령기록관)</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>공공기관 국내 중재 의무화법 국회 발의 및 논의 중</t>
+          <t>대통령기록관 및 이재명 대통령실 상대로 정보공개 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>한국전력과 한국수력원자력 등 공공기관 간의 해외 중재 및 소송으로 약 368억 원의 막대한 비용이 발생하며 국부 유출 비판이 제기되고 있다. 이에 국회에서는 공공기관 간 분쟁 시 국내 중재를 의무화하는 법안이 발의되어 논의 중이다.</t>
+          <t>뉴스타파와 하승수 변호사가 전·현직 대통령실의 특수활동비 등 예산 자료 공개를 위한 행정소송을 진행 중이다. 윤석열 대통령실 건은 대법원 승소 후 대통령기록관의 비공개에 대해 재소송을 제기했으며, 이재명 대통령실 건은 일부 공개된 자료의 미흡함을 이유로 소송을 제기했다. 이 소송은 국민의 알 권리 보장을 위한 공공의 이익 소송이다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>공공기관인 한국전력공사와 한국수력원자력이 당사자로 자력이 충분하며(적합 조건 2), 약 368억 원에 달하는 막대한 규모의 소송 및 중재 비용이 발생(적합 조건 4). 또한, 국회에서 관련 법안이 발의되어 공적 절차가 진행 중(적합 조건 6). 다만, 특정 피해자가 명확하지 않고, 소송금융의 일반적인 대상인 손해배상 청구 사건과는 성격이 다름.</t>
+          <t>대통령실 및 대통령기록관은 공공기관으로 자력이 충분하며(적합 조건 2), 대법원 판결로 정보 공개 의무가 명확하고 비공개 사유가 법적으로 취약하여 상대방 책임이 명확하다(적합 조건 1). 또한 대법원 판결 등 객관적 증거 확보가 가능하다(적합 조건 5). 그러나 금전적 피해를 입은 다수의 피해자가 있는 사건이 아니므로, 소송금융의 일반적인 투자 회수 모델과는 거리가 있다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>약 368억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>한전-한수원 혈세 낭비 막는 공공기관 국내 중재 의무화법 국회에</t>
+          <t>뉴스타파X하승수, 전·현직 대통령실의 금고를 열어라</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>newstapa.org</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=434959</t>
+          <t>https://newstapa.org/article/L6kYO</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-09 00:49:30.198574+00:00</t>
+          <t>2026-03-11 12:45:18.611007+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>미 국방부</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>1심 승소 후 국가 항소, 2심 진행 예정</t>
+          <t>미 국방부의 '공급망 위험 기업' 지정에 대한 헌법 소송</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>해병대 훈련병 A씨가 입대 2주 만에 교관의 질책과 폭언을 듣고 극단적 선택을 한 사건입니다. 유족이 대한민국을 상대로 손해배상 소송을 제기하여 1심에서 국가의 책임이 인정되어 4500만원 배상 판결을 받았습니다. 현재 국가는 1심 판결에 불복하여 항소한 상태로, 2심이 진행될 예정입니다.</t>
+          <t>AI 기업 앤트로픽이 미 국방부를 상대로 소송을 제기했습니다. 앤트로픽은 자사를 '공급망 위험 기업'으로 지정한 국방부의 결정이 헌법상 표현의 자유와 적법 절차를 위반한 보복성 조치라고 주장합니다. 이 사건은 AI 기술의 군사적 활용과 기업의 윤리적 신념, 그리고 국가 안보 논리가 충돌하는 중대한 법정 싸움으로, AI 산업의 윤리적 위축 효과 등 광범위한 파급 효과가 예상됩니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>국가(대한민국)가 피고로 자력이 충분하며, 1심 법원에서 교관의 질책과 폭언으로 인한 훈련병의 극단적 선택이라는 책임이 명확하게 인정되었습니다. 증거 또한 1심에서 인정된 사실관계로 확보된 것으로 보입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 1심 배상액이 수억 원 이상에는 미치지 못합니다. 현재 국가가 항소하여 2심이 진행될 예정입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당합니다. 미 국방부가 앤트로픽을 '공급망 위험 기업'으로 지정한 조치가 보복성이라는 주장이 제기되었고, 트럼프 전 대통령의 발언과 국방부의 이중적 태도(지정 후 서비스 요청)가 근거로 제시됩니다. 상대방이 미 국방부로 자력이 충분하며, 헌법상 표현의 자유 및 적법 절차 위반 여부가 쟁점이므로 법리적 다툼의 여지가 있습니다. 다만, 집단적 피해가 아니며 구체적인 피해 금액이 명시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>4500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>해병대 입대 2주 만에 삶을 등진 아들, 위자료는 4500만원…국가는 항소...</t>
+          <t>전례 없는 ‘AI 공급망 위험’ 지정, 앤트로픽은 왜 미국 정부 고발했나</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10689072?ref=naver</t>
+          <t>https://zdnet.co.kr/view/?no=20260311101253</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-09 00:40:50.085195+00:00</t>
+          <t>2026-03-11 12:42:28.497254+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>국방부</t>
+          <t>경찰</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>소송 준비 중</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>앤트로픽은 국방부의 조치가 법적으로 타당하지 않다고 주장하며 소송을 통해 다툴 준비를 하고 있습니다. 기사에는 앤트로픽이 입은 피해의 구체적인 내용이나 규모에 대한 상세 정보는 포함되어 있지 않습니다.</t>
+          <t>경찰이 인터넷을 통한 집회신고서 수리를 거부한 처분에 대해 법원이 1, 2심 모두 위법하다고 판결했습니다. 경찰은 이에 불복하여 대법원에 상고했으며, 현재 소송이 계류 중입니다. 이 사건은 온라인 집회신고 시스템 도입과 관련된 행정 소송으로, 경찰의 행정 처분 적법성 여부가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>국방부라는 자력 있는 상대방(적합 조건 2)을 대상으로 소송을 준비 중이며, '2차전' 언급으로 보아 이미 공적 절차(행정처분 등)가 진행되었을 가능성(적합 조건 6)이 있습니다. 다만, 피해 규모와 구체적인 법적 쟁점에 대한 정보가 부족하여 추가 확인이 필요합니다.</t>
+          <t>적합 조건: 경찰의 처분이 1, 2심에서 위법하다고 판단되어 상대방 책임이 명확하고(조건 1), 상대방(경찰)은 공공기관으로 자력이 충분하며(조건 2), 1, 2심 판결이라는 객관적 증거가 존재합니다(조건 5). 그러나 이 사건은 행정 소송으로 직접적인 금전적 피해 규모나 집단적 피해자 수가 명확히 드러나지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>[외신 헤드라인] 이란 전쟁으로 현대차 '직격탄'…번스타인의 경고</t>
+          <t>경찰, 인터넷 통한 집회신고 시스템 이르면 올해 8월부터 시범 운영...관...</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000295851?division=NAVER</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=116507</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-09 00:39:23.379417+00:00</t>
+          <t>2026-03-11 00:48:22.316321+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>한국씨티은행, JP모건</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 예정 (1심 원고 승소)</t>
+          <t>대법원 파기환송 후 서울고등법원 재심리 예정</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송의 항소심이 서울고등법원에서 오는 3월 11일 예정되어 있습니다. 지난해 9월 서울행정법원 1심에서는 원고가 승소한 바 있어, 향후 사업 추진 여부에 관심이 커지고 있습니다. 이 사건은 정부의 개발 계획 적법성을 다투는 행정소송입니다.</t>
+          <t>한국씨티은행과 JP모건이 공정위의 과징금 부과에 불복해 제기한 취소 소송에서 대법원이 은행 측 승소 원심을 파기하고 사건을 서울고등법원으로 돌려보냈다. 이는 공정위의 과징금 부과 처분이 정당할 가능성을 시사하며, 현재 해당 사건은 서울고등법원에서 재심리가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>서울행정법원 1심에서 원고가 승소하여 상대방 책임이 비교적 명확하며 (적합 조건 1), 상대방은 자력이 충분한 공공기관입니다 (적합 조건 2). 그러나 이 사건은 개발사업 기본계획 취소 소송으로, 직접적인 피해 금액이나 피해자 수가 명확히 특정되지 않아 소송금융 투자 매력도가 중간 수준입니다.</t>
+          <t>대형 금융기관인 한국씨티은행과 JP모건이 상대방이며(적합 조건 2), 공정위의 과징금 부과 및 대법원 파기환송으로 상대방의 책임이 명확해지고 있고(적합 조건 1), 공정위 조사 및 소송 기록 등 증거 확보가 용이하며(적합 조건 5), 공적 절차(공정위 과징금 부과)가 이미 진행 중임(적합 조건 6). 다만, 기사 내용만으로는 직접적인 피해자 집단이나 피해 규모가 명확하지 않아 소송금융 고객(피해자) 발굴을 위한 추가 조사가 필요하다는 점에서 Medium 등급으로 판단.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>새만금 국제공항 건설 지역 산업의 핵심</t>
+          <t>[Who Is ?] 유명순 한국씨티은행 행장</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>jjn.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034207</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432512</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-08 12:51:42.922844+00:00</t>
+          <t>2026-03-11 00:45:50.874894+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>공정거래위원회</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중</t>
+          <t>공정위 제재에 대한 행정소송 준비 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>전북지역 기업인 1,500여 명이 새만금국제공항의 조속한 추진을 촉구하는 서명운동에 참여했습니다. 기업인들은 공항 건설 지연 시 새만금 투자 활성화와 지역 산업 발전에 큰 차질이 발생할 수 있다고 강조했습니다. 현재 새만금국제공항 개발사업 기본계획 취소소송의 항소심이 진행 중입니다.</t>
+          <t>신한금융이 공정거래위원회의 LTV 관련 제재에 대해 행정소송을 준비 중이며, 다수 법무법인 자문 결과 승소 가능성이 높다고 판단했습니다. 이 내용은 정기 주주총회 안건 설명 자료를 통해 주주들에게 공개되었습니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>전북지역 기업인 1,500여 명이 새만금국제공항 건설 지연으로 인한 경제적 차질을 우려하며 집단적 피해를 호소하고 있습니다. (적합 조건: 집단적 피해, 피해 규모가 큼) 또한, 사업 주체가 정부이므로 상대방의 자력은 충분합니다. (적합 조건: 상대방에게 자력이 충분함) 다만, 현재 진행 중인 소송은 공항 개발사업 기본계획 취소소송으로, 기업인들의 직접적인 손해배상 소송은 아직 제기되지 않은 상태입니다.</t>
+          <t>상대방(공정위)은 공공기관으로 자력이 충분하며(적합 조건 2), 이미 공정위 제재라는 공적 절차가 진행되었습니다(적합 조건 6). 신한금융 측이 법무법인 자문을 통해 행정소송 승소 가능성을 높게 보고 있어 소송의 법리적 타당성이 있을 수 있습니다. 다만, 기사 내용만으로는 피해자 수나 피해 규모가 명확하지 않아 집단적 피해나 큰 피해 규모 조건에는 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>1,500여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>전북지역 기업인 1,500여 명… 새만금국제공항 조속 추진 촉구</t>
+          <t>신한금융  LTV 공정위 제재, 소송시 이길 가능성 높아</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=873216</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000296473?division=NAVER</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-08 12:49:44.090669+00:00</t>
+          <t>2026-03-11 00:40:37.582024+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>공군참모총장</t>
+          <t>학교</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>서울행정법원 1심 판결 선고 (해임처분 취소 소송)</t>
+          <t>교원 임용 무효 확인 및 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>공군 군무원 A씨가 성희롱 혐의로 해임된 후 공군참모총장을 상대로 제기한 해임처분 취소 소송에서 서울행정법원이 해임 처분이 과도하다는 취지로 판단했다. A씨는 국방부 군무원 항고심사위원회에서 항고가 기각되자 행정소송을 제기한 상태였다. 이 판결은 A씨의 해임이 부당했음을 시사한다.</t>
+          <t>한 학교에서 '실적 부풀리기', '논문 쪼개기' 등 불공정한 교수 임용 의혹이 제기되었습니다. 고득점 지원자 대신 내정자가 임용되었다는 주장이 있으며, 이에 탈락한 지원자 한 명이 학교를 상대로 교원 임용 무효 확인 및 손해배상 청구 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>공공기관인 공군참모총장을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 법원이 이미 해임 처분이 과도하다고 판단하여 원고(군무원 A씨)의 승소 가능성이 높음(적합 조건 1). 해임으로 인한 소득 상실은 개인에게 상당한 피해 규모로 볼 수 있으며(적합 조건 4), 징계 및 소송 관련 증거 확보가 용이함(적합 조건 5).</t>
+          <t>학교의 불공정한 교수 임용 의혹으로 인한 소송으로, 상대방(학교)의 책임이 명확하게 주장되고 자력이 충분합니다. 또한 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만, 피해자가 1명으로 집단적 피해는 아니며, 구체적인 피해 금액은 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>코르셋 입은 것 같다 …法 성희롱 군무원 해임 과도한 징계</t>
+          <t>[단독] '실적 부풀리기' '논문 쪼개기' 잇단 의혹에도 교수 임용 강행.....</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260308500023</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030110190004829?did=NA</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-08 12:43:59.102784+00:00</t>
+          <t>2026-03-11 00:33:04.160622+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>미국 정부 (트럼프 행정부)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>미국 국제무역법원(CIT)에 상호관세 반환 소송 제기</t>
+          <t>참여연대가 기자회견 및 온라인 서명 진행, 법원에 서명서 전달. 법원이 실명 공개 거부 시 처분 취소소송 및 헌법소원 제기 예고.</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>일본 게임사 닌텐도의 미국 법인이 도널드 트럼프 행정부의 관세 정책으로 손해를 입었다며 미국 국제무역법원(CIT)에 상호관세 반환 소송을 제기했다. 닌텐도는 소장에서 트럼프 행정부의 조치로 인한 피해를 근거로 보상을 요구하고 있다.</t>
+          <t>참여연대가 '12·3 내란죄' 1심 판결문의 실명 공개를 촉구하며, 현재 비실명 처리된 판결문이 국민의 알 권리를 침해한다고 주장했습니다. 법원이 실명 공개를 거부할 경우 처분 취소소송 및 헌법소원 제기를 예고했으며, 5748명의 시민이 서명에 참여했습니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>상대방(미국 정부)의 책임이 비교적 명확하고 자력이 충분하며, 이미 소송이 제기되어 증거 확보가 용이할 것으로 판단됩니다. 다만, 집단적 피해가 아닌 단일 기업의 소송이며, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>적합 조건으로 상대방(대한민국/법원)의 자력이 충분하고(조건 2), 5천 명 이상의 시민이 '알 권리 침해'라는 집단적 피해를 주장하며(조건 3), 비실명 판결문 등 증거 확보가 용이합니다(조건 5). 그러나 이 사건은 금전적 손해배상 청구가 아닌 '판결문 실명 공개'를 목적으로 하는 행정소송 및 헌법소원 예정으로, 소송금융의 주요 투자 기준인 명확한 금전적 피해 규모 산정이 어렵다는 점에서 투자 적합도가 낮아집니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>1 (닌텐도 미국 법인)</t>
+          <t>5748명</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>日, 대미 투자 약속 따라 JDI 미국 공장 검토</t>
+          <t>참여연대  내란죄 1심 판결문, 실명 공개하라</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030812270337519</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213573&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-08 12:33:06.000734+00:00</t>
+          <t>2026-03-11 00:26:16.519800+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>법무부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>서울행정법원 해임 취소 조정안 권고, 법무부 수용 여부 검토 중</t>
+          <t>검찰 개혁 및 진상 규명 촉구</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>이규원 전 검사가 법무부의 해임 징계에 불복하여 제기한 취소 소송에서 서울행정법원이 해임 처분을 취소하라는 조정안을 권고했다. 이 전 검사는 해임 사유 중 핵심인 김학의 전 차관 불법 출국금지 혐의에 대해 대법원에서 무죄를 확정받았고, 허위 보고서 작성 혐의는 선고유예를 받았다. 법무부는 현재 조정안 수용 여부를 검토 중이다.</t>
+          <t>기자수첩은 검찰의 수사 조작으로 인한 피해자들의 진상 규명과 검찰 개혁의 필요성을 강조한다. 대통령까지 피해를 입었다고 언급하며 문제의 심각성을 부각한다. 이는 과거 검찰의 부당한 수사로 인해 발생한 피해에 대한 집단적 구제 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>상대방인 법무부(공공기관)는 자력이 충분하며, 법원이 해임 취소 조정안을 권고하고 형사사건에서 무죄 및 선고유예 판결이 나온 점은 법무부의 징계 책임이 명확해지고 있다는 증거입니다. 다만, 이 사건은 집단적 피해가 아닌 개인 소송이며, 피해 규모가 소송금융 투자 기준에 비해 크지 않을 수 있습니다.</t>
+          <t>검찰의 수사 조작으로 인한 피해라는 상대방 책임이 명확하며, 상대방(국가기관)의 자력이 충분합니다. '피해자들'이라는 표현으로 집단적 피해 가능성이 있으나, 구체적인 피해 규모나 피해자 수가 명시되지 않았고, 현재 진행 중인 공적 절차나 명확한 증거 확보 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>[단독] 법원  이규원 전 검사 해임 취소  조정안 수용 권고</t>
+          <t>[기자수첩] 검찰이 만든 죄, 대통령도 당했다</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newsclaim.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409947</t>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3057555</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-08 00:33:41.825541+00:00</t>
+          <t>2026-03-11 00:20:44.045867+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>국방부</t>
+          <t>인권위</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>소송 제기 예정</t>
+          <t>서울행정법원 판결</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>아모데이 CEO는 국방부의 결정이 법적으로 타당하지 않다고 판단, 법정에서 이의를 제기할 것이라고 밝혔다. 국방부를 상대로 한 소송을 제기하겠다고 거듭 강조했으나, 구체적인 피해 내용이나 규모는 언급되지 않았다.</t>
+          <t>군 복무를 희망했으나 강제 전역된 변희수 하사가 2021년 사망한 사건과 관련하여, 변희수재단 준비위원회가 인권위의 절차 지연에 대해 행정소송을 제기했습니다. 서울행정법원은 지난달 인권위의 절차 지연이 있었음을 인정하는 판결을 내렸습니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>상대방이 국방부라는 공공기관이므로 자력이 충분합니다 (적합 조건 2). 아모데이 CEO가 국방부의 결정이 법적으로 타당하지 않다고 판단하여 소송 의지가 명확합니다. 다만, 기사만으로는 국방부의 책임 명확성이나 구체적인 피해 규모에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
+          <t>상대방은 공공기관인 인권위로 자력이 충분하며, 서울행정법원이 인권위의 절차 지연을 인정한 판결이 있어 상대방 책임이 명확하고 증거가 확보된 상태입니다. 다만, 이 소송의 구체적인 피해 규모나 집단적 피해 여부는 기사에서 명확히 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>아모데이, 트럼프 비난 보도에 사과... 하지만 법적 대응은 불가피</t>
+          <t>변희수재단</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207673</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32541</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-08 00:27:27.400710+00:00</t>
+          <t>2026-03-10 13:19:41.697949+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>국토부장관</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>미국 정부를 상대로 소송 제기</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>닌텐도가 트럼프 행정부 시절 부과된 관세가 부당하다며 미국 정부를 상대로 소송을 제기했습니다. 닌텐도는 이미 납부한 관세 전액과 이자를 환급해 줄 것을 요구하고 있습니다. 이는 트럼프 전 대통령의 고율 관세 정책에 대한 기업들의 법적 대응이 이어지고 있음을 보여줍니다.</t>
+          <t>새만금 신공항 백지화 공동행동 등 시민 1297명이 국토부장관을 상대로 낸 새만금국제공항 개발사업 기본계획 취소소송의 항소심 첫 재판이 열립니다. 이 소송은 새만금 국제공항 건설 계획의 적법성 및 타당성을 다투는 행정소송입니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>소송 상대방이 미국 정부로 자력이 충분하며(적합 조건 2), 닌텐도가 납부한 관세 전액과 이자 환급을 요구하는 것으로 보아 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 다만, 정부의 관세 정책에 대한 법적 다툼은 법리적 쟁점이 복잡하고 승소 가능성 예측이 어려울 수 있습니다.</t>
+          <t>국토부장관을 상대로 한 행정소송으로 상대방의 자력이 충분하며(적합 조건 2), 1297명의 시민이 참여하는 집단적 소송(적합 조건 3)입니다. 현재 항소심이 진행 중인 사건입니다. 다만, 직접적인 금전적 피해액 산정이 어렵고, 책임 명확성이 기사만으로는 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1297명</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>닌텐도, 트럼프 관세 놓고 美 정부 상대로 소송</t>
+          <t>김윤덕 장관 부임후 새만금 국제공항 첫 재판 열린다</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/336813</t>
+          <t>https://www.jjan.kr/article/20260310500397</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-07 00:37:18.082874+00:00</t>
+          <t>2026-03-10 12:48:15.587904+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>대한민국 (국토교통부 등)</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중 (1심 원고 승소)</t>
+          <t>국무총리실 산하 행정협의조정위원회 조정 신청</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심을 앞두고 전북 기업인 1500여 명이 공항 조속 건설을 촉구하는 서명운동을 벌였다. 기업인들은 공항 건설 지연 시 현대차그룹의 9조원 투자 협약 등 새만금 투자 활성화와 지역 산업 발전에 큰 차질이 빚어질 수 있다고 경고했다. 현재 이 소송은 1심에서 환경단체인 원고가 승소했으며, 오는 3월 11일 서울고등법원에서 항소심이 열릴 예정이다.</t>
+          <t>종묘 앞 재개발을 둘러싸고 서울시와 국가유산청 간 건물 높이 및 세계유산영향평가 시행 여부 등 갈등이 심화되고 있습니다. 국가유산청은 국무총리실 산하 행정협의조정위원회에 조정을 신청했으며, 위원회 결정은 이행 의무를 갖습니다. 그러나 위원 선임 절차로 인해 실제 논의까지는 시간이 걸릴 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>상대방인 정부는 자력이 충분하며, 공항 건설 지연 시 1500여 명의 기업인과 지역 경제 전반에 막대한 경제적 피해(9조원 투자 차질)가 예상되어 집단적 피해 규모가 크다 (적합 조건 2, 3, 4 해당). 그러나 현재 진행 중인 소송은 환경단체가 제기한 행정소송으로, 직접적인 금전적 손해배상을 청구하는 사건이 아니며, 로앤굿의 잠재 고객인 기업인들이 원고로 참여하고 있지 않아 소송금융 투자 대상으로서의 직접적인 적합성이 낮다.</t>
+          <t>서울시와 국가유산청 모두 공공기관으로 자력이 충분하며, 국무총리실 산하 행정협의조정위원회에 조정 신청이 접수되어 공적 절차가 진행 중입니다. 또한 세계유산영향평가, 경관 공동 실측 조사 등 증거 확보 가능성이 있습니다. 그러나 이 사건은 문화유산 보존과 도시 개발 간의 행정적 갈등으로, 직접적인 금전적 손해를 입은 다수의 피해자나 명확한 피해 금액을 특정하기 어려워 소송금융의 주된 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>9조원 규모의 투자 차질 및 지역 경제 전반의 막대한 피해 예상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>전북 기업인 1500여 명 및 지역 경제 주체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>전북 기업인 1500명 새만금공항 건설 촉구… 지역 경제 도약의 열쇠</t>
+          <t>종묘 앞 재개발 갈등, 행정조정 심판대로…유산청, 조정 신청</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>jeonmin.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=435270</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04883926645382008</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-07 00:32:02.480474+00:00</t>
+          <t>2026-03-10 12:47:24.685558+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>대한민국 (정부 관련 기관)</t>
+          <t>구치소</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 예정</t>
+          <t>구치소의 관리 소홀 및 우려자 지정 검토 미진행 사실 확인</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>전북지역 기업인 1500여 명이 새만금국제공항 건설 지연에 대한 우려를 표하며 서명운동을 진행 중이다. 이들은 공항이 지역 경제의 핵심 인프라임을 강조하며, 사업 지연이 지역 발전에 차질을 줄 수 있다고 주장한다. 현재 새만금국제공항 개발사업 기본계획 취소소송의 항소심이 서울고등법원에서 진행될 예정이다.</t>
+          <t>구치소 내 폭행 사건 발생 전, 피해자와 가해자 모두 '폭행 피해·가해 우려자'로 지정되지 않았으며, 구치소 측의 사전 검토조차 없었던 것으로 드러났다. 이는 구치소의 관리 소홀로 인한 '뒷북 교정행정'이라는 비판을 받고 있다. 피해자 A씨는 구치소의 부실한 관리로 인해 피해를 입은 것으로 보인다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>상대방(정부)의 자력이 충분하고, 1500여 명의 지역 기업인들이 공항 건설 지연으로 인한 지역 경제 차질을 우려하며 집단적인 이해관계를 형성하고 있습니다. 새만금국제공항은 9조 원 규모의 투자와 연관된 핵심 인프라로, 사업 지연 또는 취소 시 피해 규모가 클 수 있습니다. 다만, 현재 진행 중인 소송은 기본계획 취소소송으로, 기업인들의 직접적인 손해배상 청구 소송은 아니므로 추가적인 법리 검토가 필요합니다.</t>
+          <t>구치소의 관리 소홀로 인한 폭행 사건으로 상대방(공공기관)의 책임이 비교적 명확하고 자력이 충분합니다. (적합 조건 1, 2) 또한, 우려자 지정 검토 미진행 사실이 확인되어 증거 확보 가능성이 높습니다. (적합 조건 5) 다만, 피해 규모가 명확하지 않고 집단적 피해는 아닌 것으로 보입니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>1500여 명 (지역 기업인)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>새만금국제공항은 전북 경제의 필수 인프라 …지역 기업인 1500명 공항...</t>
+          <t>폭행 터지고 나서야 ‘우려자’ 지정… 뒷북 교정행정</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030614041609927?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031018382973866</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-06 13:02:51.430371+00:00</t>
+          <t>2026-03-10 12:39:34.013500+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>비공개 조정 회의 진행 예정</t>
+          <t>산불특별법에 따른 피해지원 설명회 진행 및 신청 접수 중</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>미 연방법원이 트럼프 대통령의 관세 환급 소송과 관련하여 비공개 조정 회의를 진행할 예정이다. 이 회의는 관세 환급을 둘러싼 분쟁 해결 가능성을 모색하기 위한 절차로, 구체적인 안건과 협의 내용은 공개되지 않았다.</t>
+          <t>경북 안동시가 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민들을 대상으로 피해지원 설명회를 마무리했습니다. 7개 면 4천여 명의 주민이 대상이며, 내년 1월 28일까지 피해지원 신청을 받습니다. 총 14회에 걸쳐 설명회가 진행되었고 171건의 질의응답이 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>상대방인 미국 정부의 자력이 충분하며(적합 조건 2), 관세 관련 소송의 특성상 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 그러나 기사에서 피해 규모와 피해자 수가 명확히 언급되지 않아 집단적 피해 여부를 단정하기 어렵고, 소송금융 투자 매력도를 높이는 추가 정보가 부족하다.</t>
+          <t>집단적 피해(4천여 명)와 피해 규모(피해자 수)가 크고, 산불특별법 시행 및 피해지원 설명회 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 기사 내용만으로는 소송 상대방 및 책임 주체가 명확히 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 불분명합니다.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4천여 명</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>미 법원, 트럼프 관세 환급 소송 비공개 ‘조정 회의’ 진행 예정</t>
+          <t>안동시, 산불특별법 피해지원 설명회 마무리…7개 면 4천여 명 대상 안...</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/336588</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=75154</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-03-06 13:02:01.063829+00:00</t>
+          <t>2026-03-10 12:23:38.219402+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>보은군</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>산업단지 지정 승인·고시 완료, 집단 행정소송 예정</t>
+          <t>미국 캘리포니아 연방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>충북 보은군 탄부면 고승·사직리 일원에 추진되는 '보은 제3일반산업단지' 조성 사업에 대해 산단반대 대책위원회가 집단 행정소송을 예고했습니다. 대책위는 산업단지 지정 승인·고시가 완료된 직후 소송을 제기할 계획입니다.</t>
+          <t>AI 기업 앤트로픽이 미국 국방부를 상대로 소송을 제기했습니다. 국방부가 앤트로픽을 '공급망 위험' 기업으로 지정하고 연방기관의 자사 AI 사용을 금지한 조치가 위헌이며 회사에 돌이킬 수 없는 피해를 입히고 있다고 주장합니다. 이는 미국 기업이 공급망 위험 기업으로 지정된 첫 사례입니다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>상대방인 보은군이 공공기관으로 자력이 충분하며(적합 조건 2), 산단반대 대책위원회가 집단 행정소송을 예고하여 집단적 피해가 예상됩니다(적합 조건 3). 또한 산업단지 지정 승인·고시가 완료되어 공적 절차가 진행된 상태입니다(적합 조건 6).</t>
+          <t>미국 국방부라는 명확하고 자력 있는 상대방이 특정되며, 앤트로픽은 국방부의 조치가 '전례 없는 위법 행위'로 '돌이킬 수 없는 피해'를 입히고 있다고 주장하여 소송의 명분이 명확합니다 (적합 조건 1, 2). 또한, 국방부의 공식 지정 행위가 증거로 활용될 수 있습니다 (적합 조건 5). 다만, 다수의 피해자가 아닌 단일 기업의 소송이라는 점에서 집단적 피해 조건에는 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1개 기업 (앤트로픽)</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>보은군 탄부면 고승사직산단 반대대책위, 제3산단 지정에 집단 행정소송...</t>
+          <t>AI 기업 앤트로픽, '공급망 위험' 지정에 美 정부 상대 소송</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=429961</t>
+          <t>http://www.inews24.com/view/1947048</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-03-06 12:39:16.998928+00:00</t>
+          <t>2026-03-10 01:03:31.118677+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>대한체육회</t>
+          <t>미 국방부, 18곳의 연방기관, 행정부 고위 인사들</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>감사원 감사 결과 발표 및 대한체육회 개선 조치 발표</t>
+          <t>미 국방부의 '공급망 위험 기업' 지정 취소 소송 제기</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>대한체육회가 감사원의 '대한체육회 운영 및 관리·감독 실태' 감사 결과에 대해 조직 운영 및 관리 체계 개선 의지를 밝혔습니다. 국가대표 선발 공정성, 선수 인권 보호, 종목단체 운영 등에서 지적 사항이 있었으며, 대한체육회는 관련 규정 개정 및 제도 개선 노력을 설명했습니다. 이번 감사 결과를 계기로 내부 통제 및 지도·감독 기능을 강화하겠다고 재천명했습니다.</t>
+          <t>앤트로픽이 미 국방부의 '공급망 위험 기업' 지정에 불복하여 이를 취소해달라는 소송을 제기했다. 미 국방부를 비롯한 총 18곳의 연방기관과 행정부 고위 인사들이 피고로 지정되었으며, 이는 앤트로픽의 기업 활동에 대한 정부 규제에 대한 법적 다툼이다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>대한체육회는 공공기관으로 자력이 충분하며(적합 조건 2), 감사원의 감사 결과는 강력한 객관적 증거가 될 수 있습니다(적합 조건 5). 또한 감사원 감사는 이미 진행된 공적 절차입니다(적합 조건 6). 다만, 기사 내용만으로는 구체적인 피해자 집단과 피해 규모가 명확히 특정되지 않아 소송금융 투자 대상으로서의 직접적인 소송 가능성을 판단하기 어렵습니다.</t>
+          <t>피고가 미 국방부를 포함한 연방기관 및 행정부 고위 인사들로 자력이 충분하며(적합 조건 2), '공급망 위험 기업' 지정 행위 자체가 객관적 증거가 될 수 있다(적합 조건 5). 다만, 단일 기업이 원고이며 피해 금액이 구체적으로 명시되지 않아 피해 규모를 정확히 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>대한체육회  감사원 지적사항 적극 반영...체육행정 공정성X투명성 강화...</t>
+          <t>[매아리] 트럼프  전쟁 곧 끝나  발언에 유가 뚝… 모즈타바 선출은 큰...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>mbnmoney.mbn.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/sports-news/2026-03-06/202603060100041820002859</t>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005783870</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-06 12:33:01.567937+00:00</t>
+          <t>2026-03-10 00:59:02.223209+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>국민의힘</t>
+          <t>검찰청</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>징계 효력정지 가처분 인용, 본안 소송 진행 중</t>
+          <t>과거 정보공개소송 승소 경험을 바탕으로 공공기관의 정보 비공개 행태에 대한 문제 제기 및 혁신 촉구</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>국민의힘 윤리위원회가 배현진 의원에게 내린 당원권 정지 1년 징계에 대해 법원이 효력정지 가처분 신청을 인용했다. 재판부는 징계 사유 심의 부족, 균형을 벗어난 양정, 절차적 하자를 지적하며 국민의힘의 재량권 일탈·남용을 인정했다. 이에 따라 징계 효력은 본안 소송 판결 선고 시까지 정지된다.</t>
+          <t>필자는 검찰청을 상대로 4건의 정보공개소송에서 모두 승소한 경험을 바탕으로 공공부문의 정보 비공개 행태가 비효율적임을 지적하며 혁신을 촉구했습니다. 이는 개별 소송을 통해 정보를 얻는 방식의 낭비와 힘 있는 기관들의 지속적인 문제 행태를 비판하는 논평입니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>법원이 국민의힘의 징계 처분에 재량권 일탈·남용 및 절차적 하자가 있다고 판단하여 상대방 책임이 명확하며(적합 조건 1), 상대방인 국민의힘은 자력이 충분한 주요 정당입니다(적합 조건 2). 또한 법원의 가처분 인용 결정 자체가 상대방의 하자를 입증하는 강력한 증거입니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 의원의 징계 관련 소송이며, 소송금융의 주요 투자 대상인 대규모 금전적 피해가 명확히 확인되지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당하나, 기사는 이미 승소한 과거 소송 경험을 바탕으로 한 논평으로, 현재 진행 중이거나 새롭게 발생한 구체적인 집단 피해 사건을 제시하고 있지 않습니다. 다만, 공공기관의 정보 비공개 행태가 지속될 경우 유사 소송 발생 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>국힘 '배현진 징계' 효력정지…法, 가처분 인용</t>
+          <t>공공부문 혁신이 필요하다</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050619&amp;t=NN</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233096</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-06 01:55:16.343226+00:00</t>
+          <t>2026-03-10 00:56:01.001608+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>경기도장애인체육회</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>행정소송 진행 중</t>
+          <t>미국 국방부의 '공급망 위험 기업' 지정에 대한 소송</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>경기도장애인체육회가 종목단체 관리 소홀을 이유로 행정소송을 당했습니다. 육상연맹 회장 궐위 이후 2년간 정상적인 운영이 어려웠던 점이 문제로 지적되며, 이로 인해 여러 가맹단체가 운영에 어려움을 겪고 있는 것으로 알려졌습니다.</t>
+          <t>앤트로픽이 미국 국방부로부터 '공급망 위험 기업'으로 지정된 것에 반발하여 미국 행정부를 상대로 소송을 제기했습니다. 이란 전쟁과 관련된 것으로 보이며, 기업 지정의 적법성에 대한 법적 다툼이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>상대방 책임이 '종목단체 관리소홀'로 명확하며(적합 조건 1), 경기도장애인체육회는 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 다수의 가맹단체가 운영에 어려움을 겪고 있어 집단적 피해의 가능성도 있습니다(적합 조건 3).</t>
+          <t>소송 상대방이 미국 정부로 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용이 매우 간략하여 사건의 구체적인 쟁점, 피해 규모, 책임 명확성 등 다른 적합 조건을 판단하기 어렵습니다. 이미 소송이 제기된 상태입니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>'종목단체 관리소홀' 경기도장애인체육회, 결국 법정 다툼까지</t>
+          <t>[외신 헤드라인] WSJ  1970년대 이후 최악 에너지 위기</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363718917</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000296154?division=NAVER</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-06 01:45:01.066476+00:00</t>
+          <t>2026-03-10 00:49:52.117418+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>식품의약품안전처</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>국가배상 1심 판결 확정 (법무부 항소 포기)</t>
+          <t>GMP 적합판정 취소 처분 및 동일 위반 중복 처벌 문제 제기, 행정처분 취소소송 가능성 언급</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>일명 '부산 돌려차기' 사건 피해자가 경찰의 부실 수사 의혹을 제기하며 국가를 상대로 손해배상 청구 소송을 제기했습니다. 1심 법원은 국가의 책임을 인정하여 피해자에게 1500만원을 배상하라고 판결했으며, 법무부는 이 판결에 항소하지 않기로 결정하며 국가의 책임을 무겁게 받아들인다고 밝혔습니다.</t>
+          <t>식품의약품안전처의 GMP 적합판정 취소 처분과 관련하여 동일 위반에 대한 중복 처벌 문제가 제기되고 있다. 제약사들은 취소소송을 통해 처분의 효력을 다툴 수 있으며, 승소 시 두 번째 행정처분이 유효해지는 복잡한 상황에 놓여있다. 이는 다수의 제약사에 영향을 미치는 행정처분 관련 법적 쟁점으로, 소송금융 관점에서 검토할 가치가 있다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>국가배상 책임이 명확하게 인정되었고(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 1심 판결에서 경찰의 부실 수사가 구체적으로 인정되었으며 법무부가 항소를 포기하여 증거 확보가 용이합니다(적합 조건 5). 다만, 이 사건 자체는 1심 판결이 확정되어 종결되었으나, 국가의 경찰 부실 수사 책임 인정이라는 선례가 다른 유사 피해 사건 발굴에 긍정적인 영향을 줄 수 있습니다.</t>
+          <t>적합 조건: 다수의 제약사가 GMP 적합판정 취소 처분 대상이 되어 집단적 피해(3) 가능성이 있으며, 처분 취소 시 상당한 경제적 이익을 얻을 수 있어 피해 규모가 클 수 있음(4). 또한, 행정처분 관련 공식 문서 및 소송 기록 등 증거 확보가 용이함(5). 다만, 소송 상대방이 정부 기관(식약처)이며, 직접적인 손해배상 청구보다는 행정처분 취소 소송이 주된 쟁점이 될 것으로 보여 일반적인 소송금융 투자와는 다른 접근이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>1500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>'부산 돌려차기' 사건, 1500만원 국가 배상 판결에 법무부 항소 포기</t>
+          <t>GMP 취소 처분 완화 예고에도 동일 위반 중복 처벌은 여전</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/05/2026030517255972456</t>
+          <t>https://www.dailypharm.com/user/news/336324?REFERER=NP</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-06 01:41:37.270835+00:00</t>
+          <t>2026-03-10 00:48:49.974068+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>대한민국 (국토교통부, 국회)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>자동차손해배상 보장법 하위법령 개정안 논의 중</t>
+          <t>일괄약가인하 정책에 대한 제약사들의 소송 검토 단계</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>대한한의사협회가 교통사고 피해자의 치료기간을 8주로 제한하는 자동차손해배상 보장법 하위법령 개정안에 반대하며 철회를 촉구하고 있다. 이 개정안이 통과될 경우 다수의 교통사고 피해자들이 적절한 치료를 받지 못하게 될 우려가 있어 집단적 피해가 예상된다. 현재 국토교통부와 국회에서 관련 논의가 진행 중이다.</t>
+          <t>본 기사는 다국적 제약사들이 정부의 일괄약가인하 정책에 맞서 '최후의 소송카드'를 던질지 여부에 대한 초강경론이 고개를 들고 있다고 보도합니다. 미국에서 글로벌 빅파마 애브비가 보톡스 약가인하 거부 소송을 제기한 사례를 언급하며, 국내 제약사들 역시 정부를 상대로 한 소송전을 검토 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>현재 국토교통부와 국회에서 자동차손해배상 보장법 하위법령 개정 논의가 진행 중으로 (공적 절차 진행), 법 개정 시 다수의 교통사고 피해자에게 집단적이고 광범위한 피해가 발생할 수 있습니다 (집단적 피해, 피해 규모 큼). 상대방은 국가 기관으로 자력이 충분하며 (상대방 자력 충분), 치료 기간 제한의 부당성을 입증할 의학적 증거 확보도 가능합니다 (증거 확보 가능). 다만, 아직 법령 개정 논의 단계로 직접적인 손해배상 청구 사건이 아니므로, 현재 시점에서는 Medium 등급으로 판단합니다.</t>
+          <t>본 기사는 다국적 제약사들이 정부의 일괄약가인하 정책에 대해 소송을 제기할 '가능성'을 논하고 있습니다. 이는 '상대방에게 자력이 충분함'(정부), '집단적 피해'(다수 제약사), '피해 규모가 큼'(약가 인하로 인한 매출 손실), '증거가 있거나 확보 가능함'(정부의 약가 인하 결정) 등 여러 적합 조건에 부합할 잠재력이 높습니다. 그러나 아직 국내에서 구체적인 소송이 제기된 상황이 아니며, 소송 여부가 논의 단계에 있어 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>교통사고 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>한의계 “자보법 개정 논의 즉각 중단하라”</t>
+          <t>일괄약가인하 '최후의 소송카드' 던질까...초강경론 고개</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>whosaeng.com</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>http://www.whosaeng.com/168605</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=301937</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-06 01:36:43.254237+00:00</t>
+          <t>2026-03-10 00:47:37.797699+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>정부/관련 부처</t>
+          <t>서울특별시교육청</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>하위법령 개정령안 추진 및 이에 대한 반대 시위</t>
+          <t>서울행정법원 판결 선고 및 교육청 항소 포기, 서울시의회 현안질의 진행 중</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>한의사들이 국회 앞에서 1인 시위를 통해 교통사고 피해자의 치료 기간을 8주로 제한하는 '자동차손해배상 보장법' 하위법령 개정령안의 즉각적인 철회를 촉구하고 있습니다. 이 개정안은 교통사고 피해자들의 치료권을 제한하고 잠재적으로 광범위한 피해를 야기할 수 있다는 우려를 낳고 있습니다.</t>
+          <t>서울시의회 황철규 의원이 지혜복 교사 사건을 예로 들며 서울시 공익제보센터의 운영 개선을 촉구했다. 지혜복 교사는 공익신고자로 인정받지 못해 전보 처분을 받았으나, 서울행정법원이 이를 공익신고로 인정하고 교육청의 처분을 취소했으며 교육청은 항소를 포기했다. 황 의원은 공익신고 판단 체계와 청렴시민감사관 제도의 공정성 및 전문성 문제를 지적하며 전반적인 제도 개선을 요구했다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>교통사고 피해자의 치료 기간을 8주로 제한하는 하위법령 개정안은 다수의 피해자에게 영향을 미칠 수 있는 집단적 피해 가능성이 있습니다. 정부/관련 부처가 추진하는 공적 절차(관련절차진행)에 해당하며, 이는 향후 행정소송 또는 헌법소원 등 법적 분쟁으로 이어질 수 있습니다. 다만, 현재는 피해 발생 전의 법령 개정 반대 시위 단계로, 직접적인 손해배상 청구 사건은 아닙니다.</t>
+          <t>지혜복 교사의 개별 행정소송은 이미 판결이 확정되어 종결되었으나, 해당 사건은 서울시 공익제보센터 및 청렴시민감사관 제도의 운영상 근본적인 문제점을 드러내는 사례로 활용됨. 상대방인 서울시 교육청은 자력이 충분하며(적합 조건 2), 법원의 판결로 공익신고 판단 실패 책임이 명확히 인정된 선례가 존재함(적합 조건 1, 5). 현재 서울시의회 현안질의를 통해 공적 절차가 진행 중이며(적합 조건 6), 이는 향후 유사 피해 발생 시 소송금융 투자 기회로 이어질 가능성이 있음.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>교통사고 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>교통사고 치료 8주 제한, 즉각적인 철회 촉구 1인 시위</t>
+          <t>황철규 서울시의원, 서울시 공익제보센터 운영 전면 개선 촉구... 지혜복...</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>akomnews.com</t>
+          <t>fntoday.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66455</t>
+          <t>https://www.fntoday.co.kr/news/articleView.html?idxno=379332</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-06 01:34:39.083329+00:00</t>
+          <t>2026-03-09 13:28:19.921300+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>금융정보분석원 (FIU)</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>국정조사 추진 중</t>
+          <t>영업정지 처분 취소 소송 진행 중, 집행정지 신청 인용</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>더불어민주당 '윤석열 정권 조작기소 및 공소취소 국정조사 추진위원회'가 대장동 개발비리 사건 등 7개 의혹에 대한 국정조사를 추진합니다. 위원회는 윤석열 정권의 조작기소 및 공소권 남용 문제를 제기하며, 국정조사 요구서를 12일 본회의에 보고할 예정입니다. 또한, 공소권 남용에 대한 형사소송법상 대응 방안을 논의하는 토론회를 개최할 계획입니다.</t>
+          <t>FIU가 특금법 위반을 이유로 빗썸에 일부 영업정지를 통보했다는 제목의 기사이나, 본문에서는 두나무가 FIU를 상대로 영업정지 처분 취소 소송을 제기했으며 법원이 집행정지 신청을 인용했다고 언급합니다. 이는 가상자산 사업자에 대한 규제 당국의 행정처분에 대한 법적 다툼으로, 현재 소송이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>윤석열 정권 및 검찰을 대상으로 하므로 상대방의 자력이 충분하며(적합 조건 2), 국정조사 추진이라는 공적 절차가 진행 중이고(적합 조건 6), 이를 통해 공소권 남용에 대한 증거 확보를 목표로 하고 있어 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 직접적인 금전적 피해 규모나 피해자 수가 명확히 특정되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
+          <t>FIU는 공공기관으로 자력이 충분하며 (적합 조건 2), 영업정지 처분이라는 공적 절차가 진행 중인 상황에서 (적합 조건 6) 이에 대한 행정소송이 제기되어 증거 확보가 가능합니다 (적합 조건 5). 다만, 집단적 피해가 아니며, 소송의 원고가 피해자가 아닌 영업정지 처분을 받은 기업이므로 소송금융의 일반적인 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>與 공소취소 추진위  7개 사건 국조 요구서 12일 본회의 보고</t>
+          <t>FIU, '특금법 위반'에 빗썸에 일부 영업정지 통보…제재안 사전 통지</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2299038.htm</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4402649</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-06 01:28:48.887037+00:00</t>
+          <t>2026-03-09 13:22:43.035653+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>한국전력공사, 한국수력원자력</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>한국삭도공업이 서울시의 도시관리계획결정 처분 취소 소송을 제기하여 법원이 한국삭도공업의 손을 들어줌. 갈등 장기화 가능성.</t>
+          <t>공공기관 국내 중재 의무화법 국회 발의 및 논의 중</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>서울시가 남산에 곤돌라 설치를 추진하자 기존 케이블카 운영사인 한국삭도공업이 행정소송을 제기했다. 법원은 서울시의 도시관리계획 변경이 위법하다고 판단하며 한국삭도공업의 손을 들어줬다. 이례적인 공공과 민간의 직접 경쟁 사례로, 논쟁이 장기화될 가능성이 있다.</t>
+          <t>한국전력과 한국수력원자력 등 공공기관 간의 해외 중재 및 소송으로 약 368억 원의 막대한 비용이 발생하며 국부 유출 비판이 제기되고 있다. 이에 국회에서는 공공기관 간 분쟁 시 국내 중재를 의무화하는 법안이 발의되어 논의 중이다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>서울시의 도시관리계획 변경이 법원에서 위법하다고 판단되어 상대방 책임이 명확하며(적합 조건 1), 서울시는 자력이 충분한 공공기관입니다(적합 조건 2). 또한 법원의 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 기업의 피해이며, 피해 규모가 기사에서 명확히 제시되지 않아 Medium 등급으로 판단했습니다.</t>
+          <t>공공기관인 한국전력공사와 한국수력원자력이 당사자로 자력이 충분하며(적합 조건 2), 약 368억 원에 달하는 막대한 규모의 소송 및 중재 비용이 발생(적합 조건 4). 또한, 국회에서 관련 법안이 발의되어 공적 절차가 진행 중(적합 조건 6). 다만, 특정 피해자가 명확하지 않고, 소송금융의 일반적인 대상인 손해배상 청구 사건과는 성격이 다름.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 368억 원</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>“남산 곤돌라, ‘찬반’보다 ‘제도 설계’ 집중해야”</t>
+          <t>한전-한수원 혈세 낭비 막는 공공기관 국내 중재 의무화법 국회에</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6126496/1</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=434959</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-06 01:26:56.208024+00:00</t>
+          <t>2026-03-09 00:49:30.198574+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>국가인권위원회</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>행정법원 '부작위 위법 확인' 판결 선고 및 인권위 항소 포기</t>
+          <t>1심 승소 후 국가 항소, 2심 진행 예정</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>국가인권위원회가 변희수 재단 설립 신청을 1년 10개월간 지연한 끝에 허가했다. 재단 준비위가 제기한 '부작위 위법 확인' 소송에서 행정법원은 준비위의 손을 들어줬고, 인권위는 항소하지 않기로 결정했다. 인권위는 지연에 대해 사과하며 조속한 결정이 옳았다고 밝혔다.</t>
+          <t>해병대 훈련병 A씨가 입대 2주 만에 교관의 질책과 폭언을 듣고 극단적 선택을 한 사건입니다. 유족이 대한민국을 상대로 손해배상 소송을 제기하여 1심에서 국가의 책임이 인정되어 4500만원 배상 판결을 받았습니다. 현재 국가는 1심 판결에 불복하여 항소한 상태로, 2심이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>국가인권위원회(공공기관, 자력 충분)의 변희수 재단 설립 허가 지연에 대해 행정법원이 '부작위 위법' 판결을 내렸고(책임 명확, 증거 확보), 인권위도 잘못을 인정하며 항소하지 않았다. 이는 소송금융 투자에 적합한 조건을 갖추고 있으나, 직접적인 금전적 피해 규모가 명확히 제시되지 않아 추가적인 손해배상 청구의 구체적인 근거 마련이 필요하다.</t>
+          <t>국가(대한민국)가 피고로 자력이 충분하며, 1심 법원에서 교관의 질책과 폭언으로 인한 훈련병의 극단적 선택이라는 책임이 명확하게 인정되었습니다. 증거 또한 1심에서 인정된 사실관계로 확보된 것으로 보입니다. 다만, 집단적 피해가 아닌 개별 사건이며, 1심 배상액이 수억 원 이상에는 미치지 못합니다. 현재 국가가 항소하여 2심이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4500만원</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>1 (변희수 재단 준비위원회)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>“죄송하다” 변희수 재단 1년10개월 만에 허가…반동성애단체 2곳은 기...</t>
+          <t>해병대 입대 2주 만에 삶을 등진 아들, 위자료는 4500만원…국가는 항소...</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1247802.html</t>
+          <t>https://biz.heraldcorp.com/article/10689072?ref=naver</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-06 01:26:34.140382+00:00</t>
+          <t>2026-03-09 00:40:50.085195+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>국가인권위원회</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>서울행정법원 판결 선고 후 인권위 항소 포기, 재단 설립 안건 상임위 상정 예정</t>
+          <t>소송 준비 중</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>국가인권위원회가 변희수 재단 설립 허가 신청을 2년 가까이 지연한 것에 대해 법원이 위법하다고 판결했다. 인권위는 이 판결에 항소하지 않기로 결정했으며, 재단 설립 안건을 상임위원회에 상정하여 논의할 예정이다. 이는 고 변희수 하사 추모 및 트랜스젠더 지원 재단 설립에 긍정적인 진전으로 평가된다.</t>
+          <t>앤트로픽은 국방부의 조치가 법적으로 타당하지 않다고 주장하며 소송을 통해 다툴 준비를 하고 있습니다. 기사에는 앤트로픽이 입은 피해의 구체적인 내용이나 규모에 대한 상세 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>국가인권위원회의 행정 절차 지연에 대해 법원이 위법하다고 판단하여 상대방의 책임이 명확하며(적합 조건 1), 공공기관인 인권위는 자력이 충분하다(적합 조건 2). 또한 법원 판결이라는 강력한 증거가 존재한다(적합 조건 5). 다만, 현재 소송은 재단 설립 허가 절차 부작위 위법 확인에 대한 것으로, 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 수익 모델을 구축하기 어렵다. 항소 포기로 해당 소송은 사실상 종결되었으나, 재단 설립이라는 본질적인 목표는 아직 진행 중이다.</t>
+          <t>국방부라는 자력 있는 상대방(적합 조건 2)을 대상으로 소송을 준비 중이며, '2차전' 언급으로 보아 이미 공적 절차(행정처분 등)가 진행되었을 가능성(적합 조건 6)이 있습니다. 다만, 피해 규모와 구체적인 법적 쟁점에 대한 정보가 부족하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>[단독]인권위, ‘변희수재단 허가 지연 위법’ 판결에 항소 않기로</t>
+          <t>[외신 헤드라인] 이란 전쟁으로 현대차 '직격탄'…번스타인의 경고</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603042008001</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000295851?division=NAVER</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-05 01:48:13.749879+00:00</t>
+          <t>2026-03-09 00:39:23.379417+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>미 국방부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>앤트로픽이 미 국방부를 상대로 소송 예고</t>
+          <t>서울고등법원 항소심 예정 (1심 원고 승소)</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>미 국방부가 앤트로픽을 '블랙 리스트'에 지정하고 거래 기업의 기술 배제를 추진하자, 앤트로픽이 이에 대해 소송을 예고했다. 법원이 앤트로픽의 손을 들어줄 가능성도 적지 않다고 예측되고 있다.</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송의 항소심이 서울고등법원에서 오는 3월 11일 예정되어 있습니다. 지난해 9월 서울행정법원 1심에서는 원고가 승소한 바 있어, 향후 사업 추진 여부에 관심이 커지고 있습니다. 이 사건은 정부의 개발 계획 적법성을 다투는 행정소송입니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>상대방인 미 국방부는 공공기관으로 자력이 충분하며 (적합 조건 2), 법원이 앤트로픽의 손을 들어줄 가능성이 적지 않다는 예측이 있어 소송 승소 가능성이 높을 수 있습니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 구체적인 피해 규모, 증거 유무를 파악하기 어렵습니다.</t>
+          <t>서울행정법원 1심에서 원고가 승소하여 상대방 책임이 비교적 명확하며 (적합 조건 1), 상대방은 자력이 충분한 공공기관입니다 (적합 조건 2). 그러나 이 사건은 개발사업 기본계획 취소 소송으로, 직접적인 피해 금액이나 피해자 수가 명확히 특정되지 않아 소송금융 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>미 국방부 '블랙 리스트' 지정에 록히드 마틴 등 방산업체들도 '클로드...</t>
+          <t>새만금 국제공항 건설 지역 산업의 핵심</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>jjn.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207525</t>
+          <t>http://www.jjn.co.kr/news/articleView.html?idxno=1034207</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-05 01:39:53.946029+00:00</t>
+          <t>2026-03-08 12:51:42.922844+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>국토교통부, 국회</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>'자동차손해배상 보장법' 하위법령 개정안 추진 및 이에 대한 반대 시위</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>대한한의사협회 소속 한의사들이 국토교통부와 국회 앞에서 교통사고 피해자의 치료 기간을 8주로 제한하는 '자동차손해배상 보장법' 하위법령 개정안의 즉각 철회를 촉구하는 1인 시위를 진행했다. 이 개정안은 교통사고 피해자들의 치료권을 침해할 수 있다는 우려를 낳고 있으며, 한의협은 개정안이 철회될 때까지 투쟁을 이어갈 것이라고 밝혔다.</t>
+          <t>전북지역 기업인 1,500여 명이 새만금국제공항의 조속한 추진을 촉구하는 서명운동에 참여했습니다. 기업인들은 공항 건설 지연 시 새만금 투자 활성화와 지역 산업 발전에 큰 차질이 발생할 수 있다고 강조했습니다. 현재 새만금국제공항 개발사업 기본계획 취소소송의 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (국토교통부, 국회), 집단적 피해 (교통사고 피해자 다수에게 잠재적 영향), 공적 절차 진행 중 (하위법령 개정안 추진). 현재는 법령 개정안에 대한 반대 시위 단계이나, 개정안이 통과될 경우 다수의 피해자가 발생하여 향후 집단적 법적 대응 가능성이 높음.</t>
+          <t>전북지역 기업인 1,500여 명이 새만금국제공항 건설 지연으로 인한 경제적 차질을 우려하며 집단적 피해를 호소하고 있습니다. (적합 조건: 집단적 피해, 피해 규모가 큼) 또한, 사업 주체가 정부이므로 상대방의 자력은 충분합니다. (적합 조건: 상대방에게 자력이 충분함) 다만, 현재 진행 중인 소송은 공항 개발사업 기본계획 취소소송으로, 기업인들의 직접적인 손해배상 소송은 아직 제기되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>교통사고 피해자 다수</t>
+          <t>1,500여 명</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>한의협, '자손 보장법' 개정안 즉각 철회 1인 시위 펼쳐</t>
+          <t>전북지역 기업인 1,500여 명… 새만금국제공항 조속 추진 촉구</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=407691</t>
+          <t>http://sjbnews.com/news/news.php?number=873216</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-05 01:34:36.890637+00:00</t>
+          <t>2026-03-08 12:49:44.090669+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>국토교통부, 국회</t>
+          <t>공군참모총장</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>자동차손해배상 보장법 하위법령 개정안 입법 추진 및 한의협의 철회 촉구 시위</t>
+          <t>서울행정법원 1심 판결 선고 (해임처분 취소 소송)</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>대한한의사협회가 국토교통부와 국회 앞에서 교통사고 피해자의 치료 기간을 8주로 제한하는 '자동차손해배상 보장법' 하위법령 개정안의 즉각 철회를 촉구하는 1인 시위를 진행했습니다. 이 개정안은 교통사고 피해자들의 치료권을 제한하여 잠재적으로 대규모 피해를 야기할 수 있습니다. 현재는 입법 과정에 대한 반대 운동 단계입니다.</t>
+          <t>공군 군무원 A씨가 성희롱 혐의로 해임된 후 공군참모총장을 상대로 제기한 해임처분 취소 소송에서 서울행정법원이 해임 처분이 과도하다는 취지로 판단했다. A씨는 국방부 군무원 항고심사위원회에서 항고가 기각되자 행정소송을 제기한 상태였다. 이 판결은 A씨의 해임이 부당했음을 시사한다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>상대방(국토교통부, 국회)의 자력이 충분하고(적합 조건 2), 법령 개정 시 집단적 피해 발생 가능성이 매우 높으며(적합 조건 3), 잠재적 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 관련 절차(입법 과정 및 반대 시위)가 진행 중입니다(적합 조건 6). 그러나 현재는 직접적인 손해배상 청구 사건이 아닌 입법 과정에 대한 정책적 반대 운동 단계로, 실제 피해 발생 및 손해액 확정이 필요한 상황입니다.</t>
+          <t>공공기관인 공군참모총장을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 법원이 이미 해임 처분이 과도하다고 판단하여 원고(군무원 A씨)의 승소 가능성이 높음(적합 조건 1). 해임으로 인한 소득 상실은 개인에게 상당한 피해 규모로 볼 수 있으며(적합 조건 4), 징계 및 소송 관련 증거 확보가 용이함(적합 조건 5).</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>교통사고 피해자 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>한의협, 교통사고 피해자 치료 8주 제한 철회하라!</t>
+          <t>코르셋 입은 것 같다 …法 성희롱 군무원 해임 과도한 징계</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2271119</t>
+          <t>https://www.asiatime.co.kr/article/20260308500023</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-05 01:34:14.205734+00:00</t>
+          <t>2026-03-08 12:43:59.102784+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>정부 또는 지방자치단체</t>
+          <t>미국 정부 (트럼프 행정부)</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소 진행 중</t>
+          <t>미국 국제무역법원(CIT)에 상호관세 반환 소송 제기</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>지난해 9월 1심 판결 후 항소심이 진행 중인 사건으로, 전라북도와 소송 대응 TF가 구성되어 있다. 혁신도시 조성으로 인한 원도심 공동화 문제가 쟁점이며, 국토교통부 장관이 국토균형발전을 언급하는 맥락에서 다뤄지고 있다.</t>
+          <t>일본 게임사 닌텐도의 미국 법인이 도널드 트럼프 행정부의 관세 정책으로 손해를 입었다며 미국 국제무역법원(CIT)에 상호관세 반환 소송을 제기했다. 닌텐도는 소장에서 트럼프 행정부의 조치로 인한 피해를 근거로 보상을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심이 진행 중인 사건으로, 이미 법적 쟁점이 형성되어 있다. 전라북도와 소송 대응 TF를 구성한 점, 그리고 국토교통부 장관이 언급된 점으로 미루어 상대방은 정부 또는 지방자치단체로 자력이 충분하며(적합 조건 2), '원도심 공동화'는 다수의 피해자 발생 가능성(적합 조건 3)을 시사한다. 다만, 기사만으로는 소송의 구체적인 쟁점과 피해 규모를 파악하기 어렵다.</t>
+          <t>상대방(미국 정부)의 책임이 비교적 명확하고 자력이 충분하며, 이미 소송이 제기되어 증거 확보가 용이할 것으로 판단됩니다. 다만, 집단적 피해가 아닌 단일 기업의 소송이며, 구체적인 피해 규모가 명시되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (닌텐도 미국 법인)</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>[기획] 김윤덕 국토교통부 장관 “새만금 비롯한 국토균형발전이 가장 ...</t>
+          <t>日, 대미 투자 약속 따라 JDI 미국 공장 검토</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260304500285</t>
+          <t>https://view.asiae.co.kr/article/2026030812270337519</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-05 01:22:26.514920+00:00</t>
+          <t>2026-03-08 12:33:06.000734+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>신천지</t>
+          <t>법무부</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>항소심 진행 중 (원심 신천지 승소, 과천시 항소)</t>
+          <t>서울행정법원 해임 취소 조정안 권고, 법무부 수용 여부 검토 중</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>과천시와 신천지 간의 종교시설 용도변경 관련 항소심이 18일 열립니다. 원심에서 신천지가 승소했으나, 과천시는 '공공이익 저해'를 이유로 항소를 제기했습니다. 과천 시민들은 신천지 건축물 용도변경에 반대하는 서명운동과 총궐기 대회를 개최하는 등 강하게 반발하고 있습니다.</t>
+          <t>이규원 전 검사가 법무부의 해임 징계에 불복하여 제기한 취소 소송에서 서울행정법원이 해임 처분을 취소하라는 조정안을 권고했다. 이 전 검사는 해임 사유 중 핵심인 김학의 전 차관 불법 출국금지 혐의에 대해 대법원에서 무죄를 확정받았고, 허위 보고서 작성 혐의는 선고유예를 받았다. 법무부는 현재 조정안 수용 여부를 검토 중이다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>상대방인 신천지는 자력이 충분한 대규모 조직이며(적합 조건 2), 과천 시민들의 집단적 반대 서명 및 총궐기 대회가 있었고 '공공이익 저해'를 주장하는 점에서 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 신천지에 대한 합수본의 조세포탈 및 정치권 연루 의혹 수사 등 관련 공적 절차가 진행 중입니다(적합 조건 6). 그러나 이 소송은 시와 종교단체 간의 용도변경 관련 항소심으로, 직접적인 금전적 피해 규모를 특정하기 어렵고, 로앤굿 고객이 될 수 있는 다수의 피해자(원고)가 명확히 특정되지 않는다는 점에서 투자 적합도가 중간 수준입니다.</t>
+          <t>상대방인 법무부(공공기관)는 자력이 충분하며, 법원이 해임 취소 조정안을 권고하고 형사사건에서 무죄 및 선고유예 판결이 나온 점은 법무부의 징계 책임이 명확해지고 있다는 증거입니다. 다만, 이 사건은 집단적 피해가 아닌 개인 소송이며, 피해 규모가 소송금융 투자 기준에 비해 크지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>'용도변경 관련 종교시설 사용' 과천시 vs 신천지 항소심 18일 열려</t>
+          <t>[단독] 법원  이규원 전 검사 해임 취소  조정안 수용 권고</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gyeonggi/6089971</t>
+          <t>https://www.joongang.co.kr/article/25409947</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-05 01:21:39.330573+00:00</t>
+          <t>2026-03-08 00:33:41.825541+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>성북구청</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>성북구청의 행위신고 수리 일부 취소처분에 대한 법원 취소 판결</t>
+          <t>소송 제기 예정</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>성북구청이 2022년 8월경 내린 아파트 행위신고 수리 일부 취소처분에 대해 법원이 취소 판결을 내렸다. 법원은 성북구청이 내세운 처분 사유가 공동주택관리법에 반한다고 판단하여, 성북구청의 처분이 위법함을 인정했다.</t>
+          <t>아모데이 CEO는 국방부의 결정이 법적으로 타당하지 않다고 판단, 법정에서 이의를 제기할 것이라고 밝혔다. 국방부를 상대로 한 소송을 제기하겠다고 거듭 강조했으나, 구체적인 피해 내용이나 규모는 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>법원이 성북구청의 행위신고 수리 취소처분을 취소한다고 판결하여 상대방(성북구청)의 책임이 명확하며(적합 조건 1), 공공기관이므로 자력이 충분합니다(적합 조건 2). 그러나 이미 판결이 선고된 단계이며, 기사만으로는 피해 규모나 피해자 수가 불분명하여 집단소송 가능성이 낮습니다.</t>
+          <t>상대방이 국방부라는 공공기관이므로 자력이 충분합니다 (적합 조건 2). 아모데이 CEO가 국방부의 결정이 법적으로 타당하지 않다고 판단하여 소송 의지가 명확합니다. 다만, 기사만으로는 국방부의 책임 명확성이나 구체적인 피해 규모에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>지자체 '아파트 행위신고 수리 일부 취소처분' 법원서 취소</t>
+          <t>아모데이, 트럼프 비난 보도에 사과... 하지만 법적 대응은 불가피</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>hapt.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167784</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207673</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-05 01:17:42.090475+00:00</t>
+          <t>2026-03-08 00:27:27.400710+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>서울시교육청</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>전보 취소 소송 1심 승소 후 교육감 항소 포기 의사 표명. 해임 취소 소송은 별개로 진행될 예정.</t>
+          <t>미국 정부를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>지씨가 서울시교육청을 상대로 제기한 소송에서 승소 판결을 받았으나, 아직 학교로 복귀하지 못하고 있다. 서울교육감은 항소를 포기할 의사를 밝혔으며, 전보 취소와 별개로 해임 취소 소송이 진행될 예정이다. 이 사건은 '성폭력 문제 해결'과 관련된 교사의 권리 구제 건으로 보인다.</t>
+          <t>닌텐도가 트럼프 행정부 시절 부과된 관세가 부당하다며 미국 정부를 상대로 소송을 제기했습니다. 닌텐도는 이미 납부한 관세 전액과 이자를 환급해 줄 것을 요구하고 있습니다. 이는 트럼프 전 대통령의 고율 관세 정책에 대한 기업들의 법적 대응이 이어지고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>상대방(서울시교육청)의 책임이 법원 판결로 인정되었고(조건 1), 상대방은 자력이 충분한 공공기관입니다(조건 2). 이미 소송에서 승소하여 증거가 확보된 상태입니다(조건 5). 다만, 집단적 피해가 아닌 개인 소송이며, 피해 규모가 구체적으로 명시되지 않았습니다. 또한, 해임 취소 소송이 별도로 진행될 가능성이 있어 완전히 종결된 사건은 아닙니다.</t>
+          <t>소송 상대방이 미국 정부로 자력이 충분하며(적합 조건 2), 닌텐도가 납부한 관세 전액과 이자 환급을 요구하는 것으로 보아 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 다만, 정부의 관세 정책에 대한 법적 다툼은 법리적 쟁점이 복잡하고 승소 가능성 예측이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>1명 (지씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>[파업하는 여자들 ① 지혜복] '성폭력 문제 해결' 학생들과 약속 지키려...</t>
+          <t>닌텐도, 트럼프 관세 놓고 美 정부 상대로 소송</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233005</t>
+          <t>https://www.tokenpost.kr/news/breaking/336813</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-05 00:44:16.614126+00:00</t>
+          <t>2026-03-07 00:37:18.082874+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (국토교통부 등)</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>북한인권법 제정 10주년, 북한인권재단 미설립 상태. 부작위위법확인 및 손해배상 소송 제기 촉구.</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중 (1심 원고 승소)</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>북한인권법 제정 10주년에도 불구하고 북한인권재단이 설립되지 않아 법의 실질적 이행이 지연되고 있습니다. 국내외 인권 전문가들은 이를 '잃어버린 10년'으로 규정하며, 국가기관의 법률 불이행에 대한 부작위위법확인 소송 또는 손해배상 소송 제기를 촉구하고 있습니다. 이는 정치적 이유로 인한 법률 불이행에 대한 공익적 법적 대응의 필요성을 제기합니다.</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심을 앞두고 전북 기업인 1500여 명이 공항 조속 건설을 촉구하는 서명운동을 벌였다. 기업인들은 공항 건설 지연 시 현대차그룹의 9조원 투자 협약 등 새만금 투자 활성화와 지역 산업 발전에 큰 차질이 빚어질 수 있다고 경고했다. 현재 이 소송은 1심에서 환경단체인 원고가 승소했으며, 오는 3월 11일 서울고등법원에서 항소심이 열릴 예정이다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>국가기관의 법률 불이행에 대한 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 북한인권재단 미설립이라는 사실에 대한 증거가 명확합니다(적합 조건 5). 그러나 피해 규모를 금전적으로 특정하기 어렵고, 집단적 손해배상 소송의 형태보다는 부작위위법확인 소송 등 공익적 성격의 소송이 될 가능성이 높아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방인 정부는 자력이 충분하며, 공항 건설 지연 시 1500여 명의 기업인과 지역 경제 전반에 막대한 경제적 피해(9조원 투자 차질)가 예상되어 집단적 피해 규모가 크다 (적합 조건 2, 3, 4 해당). 그러나 현재 진행 중인 소송은 환경단체가 제기한 행정소송으로, 직접적인 금전적 손해배상을 청구하는 사건이 아니며, 로앤굿의 잠재 고객인 기업인들이 원고로 참여하고 있지 않아 소송금융 투자 대상으로서의 직접적인 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9조원 규모의 투자 차질 및 지역 경제 전반의 막대한 피해 예상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전북 기업인 1500여 명 및 지역 경제 주체 다수</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>북한인권법 제정 10주년… “北 눈치 보느라 국민 인권 외면”</t>
+          <t>전북 기업인 1500명 새만금공항 건설 촉구… 지역 경제 도약의 열쇠</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>jeonmin.co.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373800</t>
+          <t>http://www.jeonmin.co.kr/news/articleView.html?idxno=435270</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-04 01:47:08.509402+00:00</t>
+          <t>2026-03-07 00:32:02.480474+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (정부 관련 기관)</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>국정조사 추진 중</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 예정</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>더불어민주당이 3월 임시국회에서 윤석열 정권의 조작기소 의혹에 대한 국정조사를 추진할 예정입니다. 대장동, 쌍방울 대북송금, 서해 공무원 피격, 김용 전 민주연구원 부원장 사건 등이 조사 대상이며, 이재명 대통령 공소 취소도 목표로 합니다. 국정조사 요구서가 12일 본회의에 보고될 예정입니다.</t>
+          <t>전북지역 기업인 1500여 명이 새만금국제공항 건설 지연에 대한 우려를 표하며 서명운동을 진행 중이다. 이들은 공항이 지역 경제의 핵심 인프라임을 강조하며, 사업 지연이 지역 발전에 차질을 줄 수 있다고 주장한다. 현재 새만금국제공항 개발사업 기본계획 취소소송의 항소심이 서울고등법원에서 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>윤석열 정권의 조작기소 의혹에 대한 국정조사가 추진 중으로, 적합 조건 6(공적 절차 진행 중)에 해당합니다. 상대방(정부)의 자력이 충분하여 적합 조건 2도 충족됩니다. 또한, '조작기소'라는 주장은 적합 조건 1(상대방 책임 명확성)을 충족할 가능성이 높습니다. 다만, 적합 조건 3(집단적 피해)은 개별 고위 인사 사건에 집중되어 있고, 적합 조건 4(피해 규모)와 5(증거 확보)는 국정조사 결과에 따라 명확해질 필요가 있어 현재로서는 'Medium'으로 판단합니다.</t>
+          <t>상대방(정부)의 자력이 충분하고, 1500여 명의 지역 기업인들이 공항 건설 지연으로 인한 지역 경제 차질을 우려하며 집단적인 이해관계를 형성하고 있습니다. 새만금국제공항은 9조 원 규모의 투자와 연관된 핵심 인프라로, 사업 지연 또는 취소 시 피해 규모가 클 수 있습니다. 다만, 현재 진행 중인 소송은 기본계획 취소소송으로, 기업인들의 직접적인 손해배상 청구 소송은 아니므로 추가적인 법리 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500여 명 (지역 기업인)</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>與, 공소청법·대미투자법 12일 처리</t>
+          <t>새만금국제공항은 전북 경제의 필수 인프라 …지역 기업인 1500명 공항...</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031817105320</t>
+          <t>https://www.pressian.com/pages/articles/2026030614041609927?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-04 01:37:59.157848+00:00</t>
+          <t>2026-03-06 13:02:51.430371+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>검찰</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>국민참여재판 공판준비기일 진행 중, 현장검증 예정</t>
+          <t>비공개 조정 회의 진행 예정</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>이화영 전 경기도 평화부지사의 '검찰 연어·술파티 회유 의혹' 위증 사건 관련 국민참여재판 준비 절차가 3개월 만에 재개되었다. 검찰은 당시 수사검사를 증인으로 신청했고, 이 전 부지사 측은 수사비 카드 내역 사실조회를 요청했다. 재판부는 의혹 장소에 대한 현장검증을 진행하기로 했다.</t>
+          <t>미 연방법원이 트럼프 대통령의 관세 환급 소송과 관련하여 비공개 조정 회의를 진행할 예정이다. 이 회의는 관세 환급을 둘러싼 분쟁 해결 가능성을 모색하기 위한 절차로, 구체적인 안건과 협의 내용은 공개되지 않았다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>상대방(검찰)의 자력은 충분하며, 술파티 의혹 관련 증거(카드 내역, 현장 검증) 확보 가능성이 있음. 그러나 이 사건은 특정 개인의 위증 혐의 및 검찰 회유 의혹에 대한 형사재판으로, 집단적 피해나 명확한 민사상 피해 규모가 확인되지 않아 소송금융 투자 대상으로서의 매력도가 낮음.</t>
+          <t>상대방인 미국 정부의 자력이 충분하며(적합 조건 2), 관세 관련 소송의 특성상 증거 확보가 용이할 것으로 예상된다(적합 조건 5). 그러나 기사에서 피해 규모와 피해자 수가 명확히 언급되지 않아 집단적 피해 여부를 단정하기 어렵고, 소송금융 투자 매력도를 높이는 추가 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>이화영 ‘술파티 위증’ 국민재판 준비 재개…검찰, 당시 수사검사 증인...</t>
+          <t>미 법원, 트럼프 관세 환급 소송 비공개 ‘조정 회의’ 진행 예정</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260303580445</t>
+          <t>https://www.tokenpost.kr/news/breaking/336588</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-04 01:36:26.874332+00:00</t>
+          <t>2026-03-06 13:02:01.063829+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>한온시스템</t>
+          <t>보은군</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>공정거래위원회 의결에 대한 행정소송 진행 예정</t>
+          <t>산업단지 지정 승인·고시 완료, 집단 행정소송 예정</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>한온시스템이 공정거래위원회의 의결에 불복하여 행정소송을 제기할 계획을 밝혔습니다. 회사는 이번 소송이 협력사와의 분쟁이 아닌, 업계 전반의 합리적인 법 적용 기준을 확인받기 위함이라고 설명했습니다.</t>
+          <t>충북 보은군 탄부면 고승·사직리 일원에 추진되는 '보은 제3일반산업단지' 조성 사업에 대해 산단반대 대책위원회가 집단 행정소송을 예고했습니다. 대책위는 산업단지 지정 승인·고시가 완료된 직후 소송을 제기할 계획입니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>공정거래위원회의 의결이 있었으므로 상대방(한온시스템)의 책임이 존재할 가능성이 높고, 대기업으로서 자력이 충분하며, 공적 절차(공정위 의결)가 진행된 점은 적합 조건에 해당합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중) 그러나 기사는 한온시스템이 공정위를 상대로 행정소송을 제기하는 상황을 다루고 있어, 소송금융 고객인 피해자(원고)를 직접적으로 발굴하기는 어렵습니다. 피해 규모나 피해자 수도 명확히 제시되지 않았습니다.</t>
+          <t>상대방인 보은군이 공공기관으로 자력이 충분하며(적합 조건 2), 산단반대 대책위원회가 집단 행정소송을 예고하여 집단적 피해가 예상됩니다(적합 조건 3). 또한 산업단지 지정 승인·고시가 완료되어 공적 절차가 진행된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>한온시스템  공정위 의결, 실무 해석상 차이… 상생 기반 다질 것</t>
+          <t>보은군 탄부면 고승사직산단 반대대책위, 제3산단 지정에 집단 행정소송...</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2400870</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=429961</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-04 01:35:20.628284+00:00</t>
+          <t>2026-03-06 12:39:16.998928+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한체육회</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>뇌기능 개선제 '사미온'과 고혈압복합제 '투탑스플러스'의 약가 인하 방어 소송 진행 중</t>
+          <t>감사원 감사 결과 발표 및 대한체육회 개선 조치 발표</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>일동제약이 뇌기능 개선제 '사미온'과 고혈압복합제 '투탑스플러스'의 약가 인하에 맞서 소송을 진행 중입니다. 이는 정부의 약가 결정에 대한 행정 소송으로, 회사의 주요 제품 매출에 직접적인 영향을 미칠 수 있는 중요한 사안입니다. 2026년 2월 현재 소송이 진행 중인 것으로 보도되었습니다.</t>
+          <t>대한체육회가 감사원의 '대한체육회 운영 및 관리·감독 실태' 감사 결과에 대해 조직 운영 및 관리 체계 개선 의지를 밝혔습니다. 국가대표 선발 공정성, 선수 인권 보호, 종목단체 운영 등에서 지적 사항이 있었으며, 대한체육회는 관련 규정 개정 및 제도 개선 노력을 설명했습니다. 이번 감사 결과를 계기로 내부 통제 및 지도·감독 기능을 강화하겠다고 재천명했습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>상대방(정부기관 추정)의 자력이 충분하고(적합 조건 2), 소송이 진행 중이며, 제약회사의 핵심 제품 약가 방어 소송으로 예상 피해 규모(매출 감소 방어)가 클 수 있습니다(적합 조건 4). 다만, 일반적인 집단 피해자 대상 소송이 아닌 기업의 행정 소송이라는 점에서 로앤굿의 고객 유형과 다소 차이가 있어 적합도를 Medium으로 판단합니다.</t>
+          <t>대한체육회는 공공기관으로 자력이 충분하며(적합 조건 2), 감사원의 감사 결과는 강력한 객관적 증거가 될 수 있습니다(적합 조건 5). 또한 감사원 감사는 이미 진행된 공적 절차입니다(적합 조건 6). 다만, 기사 내용만으로는 구체적인 피해자 집단과 피해 규모가 명확히 특정되지 않아 소송금융 투자 대상으로서의 직접적인 소송 가능성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[Who Is ?] 윤웅섭 일동제약 대표이사 회장</t>
+          <t>대한체육회  감사원 지적사항 적극 반영...체육행정 공정성X투명성 강화...</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431608</t>
+          <t>https://www.sportschosun.com/sports-news/2026-03-06/202603060100041820002859</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-03 00:48:09.642401+00:00</t>
+          <t>2026-03-06 12:33:01.567937+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>수사기관</t>
+          <t>국민의힘</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>형사재판에서 무죄 판결 선고</t>
+          <t>징계 효력정지 가처분 인용, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>도박사이트 운영 혐의로 기소된 폭력 조직 일당이 수사기관의 위법한 증거 수집으로 인해 무죄를 선고받았다. 재판부는 압수수색 영장 원본 미제시 등 절차 위반을 지적하며 위법하게 수집된 증거는 적법한 증거로 볼 수 없다고 판단했다. 이는 수사기관의 절차적 위법성을 명확히 한 판결이다.</t>
+          <t>국민의힘 윤리위원회가 배현진 의원에게 내린 당원권 정지 1년 징계에 대해 법원이 효력정지 가처분 신청을 인용했다. 재판부는 징계 사유 심의 부족, 균형을 벗어난 양정, 절차적 하자를 지적하며 국민의힘의 재량권 일탈·남용을 인정했다. 이에 따라 징계 효력은 본안 소송 판결 선고 시까지 정지된다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>수사기관의 위법한 증거 수집이 법원에서 인정되어 피고인들이 무죄를 선고받았으므로, 상대방(수사기관)의 책임이 명확하고 증거가 충분합니다. 또한 상대방은 공공기관으로 자력이 충분합니다. 다만, 집단적 피해 규모나 구체적인 손해액이 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>법원이 국민의힘의 징계 처분에 재량권 일탈·남용 및 절차적 하자가 있다고 판단하여 상대방 책임이 명확하며(적합 조건 1), 상대방인 국민의힘은 자력이 충분한 주요 정당입니다(적합 조건 2). 또한 법원의 가처분 인용 결정 자체가 상대방의 하자를 입증하는 강력한 증거입니다(적합 조건 5). 다만, 집단적 피해가 아닌 개별 의원의 징계 관련 소송이며, 소송금융의 주요 투자 대상인 대규모 금전적 피해가 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>도박사이트 운영 혐의 폭력 조직 일당 '무죄', 수사기관 증거 수집 위법...</t>
+          <t>국힘 '배현진 징계' 효력정지…法, 가처분 인용</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065510</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603050619&amp;t=NN</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-02 12:53:36.849732+00:00</t>
+          <t>2026-03-06 01:55:16.343226+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>폐기물처리업 허가권자</t>
+          <t>경기도장애인체육회</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>폐기물처리업 허가 관련 행정소송 진행 중 또는 예정</t>
+          <t>행정소송 진행 중</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>폐기물처리업 허가권자가 지역주민 민원을 이유로 폐기물처리업 신청을 지연시키거나 거부하여, 사업자들이 허가를 받기 위해 행정소송을 진행하는 상황입니다. 김위상 등 13인이 관련 안건에 이름을 올렸으며, 이는 폐기물처리시설에 대한 혐오 인식과 관련된 법적 분쟁으로 보입니다.</t>
+          <t>경기도장애인체육회가 종목단체 관리 소홀을 이유로 행정소송을 당했습니다. 육상연맹 회장 궐위 이후 2년간 정상적인 운영이 어려웠던 점이 문제로 지적되며, 이로 인해 여러 가맹단체가 운영에 어려움을 겪고 있는 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>폐기물처리업 허가권자(정부/지자체)의 자력이 충분하고, 이미 관련 소송이 진행 중이거나 예상되어 증거 확보가 용이할 것으로 보입니다. (적합 조건: 상대방 자력 충분, 증거 확보 가능) 그러나 피해 규모나 집단적 피해의 명확성이 부족하여 High 등급에는 미치지 못합니다.</t>
+          <t>상대방 책임이 '종목단체 관리소홀'로 명확하며(적합 조건 1), 경기도장애인체육회는 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 다수의 가맹단체가 운영에 어려움을 겪고 있어 집단적 피해의 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[PICK! 이 안건] 김위상 등 13인  폐기물 중간처분업의 총 연장기간 확대...</t>
+          <t>'종목단체 관리소홀' 경기도장애인체육회, 결국 법정 다툼까지</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1234213</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363718917</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:30.883258+00:00</t>
+          <t>2026-03-06 01:45:01.066476+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr"/>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>사업자 선정 관련 행정 소송 진행 중</t>
+          <t>국가배상 1심 판결 확정 (법무부 항소 포기)</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>마산해양신도시 민간부지 개발이 사업자 선정 관련 행정 소송에 얽히면서 표류하고 있다. 공공부지는 정부 공모사업을 중심으로 개발 방향을 잡고 있는 반면, 민간부지는 소송으로 인해 개발이 지연되고 있는 상황이다.</t>
+          <t>일명 '부산 돌려차기' 사건 피해자가 경찰의 부실 수사 의혹을 제기하며 국가를 상대로 손해배상 청구 소송을 제기했습니다. 1심 법원은 국가의 책임을 인정하여 피해자에게 1500만원을 배상하라고 판결했으며, 법무부는 이 판결에 항소하지 않기로 결정하며 국가의 책임을 무겁게 받아들인다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>사업자 선정 관련 행정 소송이 진행 중이며, 상대방이 공공기관일 경우 자력이 충분할 수 있고(적합 조건 2), 행정 기록을 통해 증거 확보가 가능함(적합 조건 5). 그러나 집단적 피해가 아닌 특정 사업자 간의 분쟁으로 보이며(적합 조건 3 불해당), 피해 규모는 명확히 제시되지 않아 투자 매력도가 중간 수준임.</t>
+          <t>국가배상 책임이 명확하게 인정되었고(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 1심 판결에서 경찰의 부실 수사가 구체적으로 인정되었으며 법무부가 항소를 포기하여 증거 확보가 용이합니다(적합 조건 5). 다만, 이 사건 자체는 1심 판결이 확정되어 종결되었으나, 국가의 경찰 부실 수사 책임 인정이라는 선례가 다른 유사 피해 사건 발굴에 긍정적인 영향을 줄 수 있습니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1500만원</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>마산해양신도시 친수공간, 이르면 이달 조기 개방</t>
+          <t>'부산 돌려차기' 사건, 1500만원 국가 배상 판결에 법무부 항소 포기</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260302.99099000312</t>
+          <t>https://www.mt.co.kr/society/2026/03/05/2026030517255972456</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-02 12:47:20.516906+00:00</t>
+          <t>2026-03-06 01:41:37.270835+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (국토교통부, 국회)</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>진실·화해를위한과거사정리위원회 활동 진행 중</t>
+          <t>자동차손해배상 보장법 하위법령 개정안 논의 중</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>송상교 전 진실화해를위한과거사정리위원회 사무처장이 3기 진실화해를위한과거사정리위원회 위원장으로 임명되었습니다. 위원회는 국가폭력 관련 과거사 진실규명에 매진할 것으로 보도되었으며, 이는 과거사 관련 피해자들의 권리 구제 및 진실 규명 절차가 지속되고 있음을 시사합니다.</t>
+          <t>대한한의사협회가 교통사고 피해자의 치료기간을 8주로 제한하는 자동차손해배상 보장법 하위법령 개정안에 반대하며 철회를 촉구하고 있다. 이 개정안이 통과될 경우 다수의 교통사고 피해자들이 적절한 치료를 받지 못하게 될 우려가 있어 집단적 피해가 예상된다. 현재 국토교통부와 국회에서 관련 논의가 진행 중이다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>이 기사는 진실·화해를위한과거사정리위원회 위원장 임명에 대한 것으로, 국가폭력 관련 과거사 진실규명이라는 공적 절차(적합 조건 6)가 진행 중임을 보여줍니다. 과거사 사건은 통상 상대방(국가)의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반할 가능성이 높습니다. 또한 위원회 활동을 통해 증거 확보(적합 조건 5)가 이루어질 수 있습니다. 다만, 이 기사 자체는 특정 사건의 발생이나 소송 진행을 다루는 것이 아닌, 위원회 인사에 대한 보도이므로 직접적인 소송금융 투자 대상 사건으로 보기는 어렵습니다.</t>
+          <t>현재 국토교통부와 국회에서 자동차손해배상 보장법 하위법령 개정 논의가 진행 중으로 (공적 절차 진행), 법 개정 시 다수의 교통사고 피해자에게 집단적이고 광범위한 피해가 발생할 수 있습니다 (집단적 피해, 피해 규모 큼). 상대방은 국가 기관으로 자력이 충분하며 (상대방 자력 충분), 치료 기간 제한의 부당성을 입증할 의학적 증거 확보도 가능합니다 (증거 확보 가능). 다만, 아직 법령 개정 논의 단계로 직접적인 손해배상 청구 사건이 아니므로, 현재 시점에서는 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교통사고 피해자 다수</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>시민단체  3기 진화위, 국가폭력 진실규명 더욱 매진하길</t>
+          <t>한의계 “자보법 개정 논의 즉각 중단하라”</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>whosaeng.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6087568</t>
+          <t>http://www.whosaeng.com/168605</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-02 12:30:48.932619+00:00</t>
+          <t>2026-03-06 01:36:43.254237+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>정부/관련 부처</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>미국 정부의 '공급망 위험 요소' 지정 조치에 대한 법정 소송 예고</t>
+          <t>하위법령 개정령안 추진 및 이에 대한 반대 시위</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>미국 정부가 AI 군사사용에 반대한 앤스로픽을 '공급망 위험 요소'로 지정하자, 앤스로픽은 이에 반발하며 법정 소송을 예고했다. 실리콘밸리 현지에서는 정부 조치에 대한 반감이 커지고 있으며, 앤스로픽은 해당 지정이 부당하다고 주장하고 있다.</t>
+          <t>한의사들이 국회 앞에서 1인 시위를 통해 교통사고 피해자의 치료 기간을 8주로 제한하는 '자동차손해배상 보장법' 하위법령 개정령안의 즉각적인 철회를 촉구하고 있습니다. 이 개정안은 교통사고 피해자들의 치료권을 제한하고 잠재적으로 광범위한 피해를 야기할 수 있다는 우려를 낳고 있습니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>상대방(미국 정부)의 자력이 충분하며, 앤스로픽이 '공급망 위험 요소'로 지정된 것은 기업의 사업에 막대한 피해를 줄 수 있어 피해 규모가 클 것으로 예상됩니다. 또한, 정부의 지정 조치 자체가 공적 절차에 해당합니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 집단적 피해 여부를 판단하기 어렵습니다.</t>
+          <t>교통사고 피해자의 치료 기간을 8주로 제한하는 하위법령 개정안은 다수의 피해자에게 영향을 미칠 수 있는 집단적 피해 가능성이 있습니다. 정부/관련 부처가 추진하는 공적 절차(관련절차진행)에 해당하며, 이는 향후 행정소송 또는 헌법소원 등 법적 분쟁으로 이어질 수 있습니다. 다만, 현재는 피해 발생 전의 법령 개정 반대 시위 단계로, 직접적인 손해배상 청구 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교통사고 피해자 다수</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>美, AI 군사사용 반대한 앤스로픽에 대대적 보복...‘공급망 위험 요소...</t>
+          <t>교통사고 치료 8주 제한, 즉각적인 철회 촉구 1인 시위</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>akomnews.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/tech_it/2026/03/01/V3CPNHR7NJGZ7ONQSEJ4V577DM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.akomnews.com/bbs/board.php?bo_table=news&amp;wr_id=66455</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-01 12:45:48.612975+00:00</t>
+          <t>2026-03-06 01:34:39.083329+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>한국유나이티드제약</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>국정조사 추진 중</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>국민건강보험공단이 한국유나이티드제약을 상대로 제기한 약가 관련 손해배상 소송에서 2심 판결에 불복하여 상고를 제기했습니다. 현재 해당 소송은 대법원에서 상고심이 진행 중입니다.</t>
+          <t>더불어민주당 '윤석열 정권 조작기소 및 공소취소 국정조사 추진위원회'가 대장동 개발비리 사건 등 7개 의혹에 대한 국정조사를 추진합니다. 위원회는 윤석열 정권의 조작기소 및 공소권 남용 문제를 제기하며, 국정조사 요구서를 12일 본회의에 보고할 예정입니다. 또한, 공소권 남용에 대한 형사소송법상 대응 방안을 논의하는 토론회를 개최할 계획입니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>상대방(한국유나이티드제약)은 상장 제약회사로 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 약가 관련 손해배상 소송은 일반적으로 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 또한, 약가 관련 소송은 정부의 약가 결정 자료 등 객관적인 증거를 기반으로 진행될 가능성이 높습니다(적합 조건 5). 현재 대법원 상고심이 진행 중으로 종결된 사건이 아닙니다.</t>
+          <t>윤석열 정권 및 검찰을 대상으로 하므로 상대방의 자력이 충분하며(적합 조건 2), 국정조사 추진이라는 공적 절차가 진행 중이고(적합 조건 6), 이를 통해 공소권 남용에 대한 증거 확보를 목표로 하고 있어 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 직접적인 금전적 피해 규모나 피해자 수가 명확히 특정되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>[제약공시 책갈피] 2월 4주차 - 에스티팜·보령·동화약품 外</t>
+          <t>與 공소취소 추진위  7개 사건 국조 요구서 12일 본회의 보고</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=407556</t>
+          <t>https://news.tf.co.kr/read/ptoday/2299038.htm</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-01 12:43:07.387589+00:00</t>
+          <t>2026-03-06 01:28:48.887037+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>미국 국방부의 '공급망 위험 지정'에 대해 앤트로픽이 소송 제기 예정</t>
+          <t>한국삭도공업이 서울시의 도시관리계획결정 처분 취소 소송을 제기하여 법원이 한국삭도공업의 손을 들어줌. 갈등 장기화 가능성.</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 미국 국방부의 '공급망 위험 지정'이 부당하다며 국방부를 상대로 소송을 제기할 예정입니다. 이는 AI 규제 공백과 관련한 논란 속에서 업계의 자성론까지 촉발하고 있습니다.</t>
+          <t>서울시가 남산에 곤돌라 설치를 추진하자 기존 케이블카 운영사인 한국삭도공업이 행정소송을 제기했다. 법원은 서울시의 도시관리계획 변경이 위법하다고 판단하며 한국삭도공업의 손을 들어줬다. 이례적인 공공과 민간의 직접 경쟁 사례로, 논쟁이 장기화될 가능성이 있다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>상대방인 미국 국방부는 자력이 충분하며 (적합 조건 2), '공급망 위험 지정'이라는 공적 절차가 소송의 원인이 됩니다 (적합 조건 6). 그러나 기사에서 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아닌 단일 기업과 정부 간의 분쟁이라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>서울시의 도시관리계획 변경이 법원에서 위법하다고 판단되어 상대방 책임이 명확하며(적합 조건 1), 서울시는 자력이 충분한 공공기관입니다(적합 조건 2). 또한 법원의 판결 자체가 강력한 증거가 됩니다(적합 조건 5). 다만, 집단적 피해가 아닌 단일 기업의 피해이며, 피해 규모가 기사에서 명확히 제시되지 않아 Medium 등급으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>미국 앤트로픽 퇴출 논란…AI 규제 공백 역풍</t>
+          <t>“남산 곤돌라, ‘찬반’보다 ‘제도 설계’ 집중해야”</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987419</t>
+          <t>https://shindonga.donga.com/3/all/13/6126496/1</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-01 12:40:04.308237+00:00</t>
+          <t>2026-03-06 01:26:56.208024+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가인권위원회</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>정부의 부동산 세제 개편 및 금융당국 규제 방안 논의 중</t>
+          <t>행정법원 '부작위 위법 확인' 판결 선고 및 인권위 항소 포기</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>정부가 다주택자에 이어 비거주 1주택자에 대한 부동산 규제 강화를 검토 중이다. 특히 비거주 1주택자의 장기보유특별공제 배제가 거론되며, 이는 '선의의 피해자'를 발생시킬 수 있다는 지적이 나온다. 재정경제부와 금융당국이 관련 세제 및 대출 규제 방안을 논의 중이며, 7월 세제개편안에 포함될 가능성이 있다.</t>
+          <t>국가인권위원회가 변희수 재단 설립 신청을 1년 10개월간 지연한 끝에 허가했다. 재단 준비위가 제기한 '부작위 위법 확인' 소송에서 행정법원은 준비위의 손을 들어줬고, 인권위는 항소하지 않기로 결정했다. 인권위는 지연에 대해 사과하며 조속한 결정이 옳았다고 밝혔다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>정부의 부동산 세제 개편 논의로 비거주 1주택자의 장기보유특별공제 배제 가능성이 제기되어 다수의 '선의의 피해자'가 발생할 수 있음 (집단적 피해). 상대방인 정부는 충분한 자력을 가짐. 현재 관련 절차(세제 개편 검토, 금융당국 논의)가 진행 중이나, 아직 구체적인 정책이 확정되지 않아 실제 피해 발생 여부와 소송 가능성이 불확실함.</t>
+          <t>국가인권위원회(공공기관, 자력 충분)의 변희수 재단 설립 허가 지연에 대해 행정법원이 '부작위 위법' 판결을 내렸고(책임 명확, 증거 확보), 인권위도 잘못을 인정하며 항소하지 않았다. 이는 소송금융 투자에 적합한 조건을 갖추고 있으나, 직접적인 금전적 피해 규모가 명확히 제시되지 않아 추가적인 손해배상 청구의 구체적인 근거 마련이 필요하다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (변희수 재단 준비위원회)</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>다주택 이어 ‘비거주 1주택자’도 규제 정조준</t>
+          <t>“죄송하다” 변희수 재단 1년10개월 만에 허가…반동성애단체 2곳은 기...</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260301509167?OutUrl=naver</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1247802.html</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-01 12:32:58.318652+00:00</t>
+          <t>2026-03-06 01:26:34.140382+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>더불어민주당</t>
+          <t>국가인권위원회</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>징계처분 효력정지 가처분 인용, 본안 소송 예정</t>
+          <t>서울행정법원 판결 선고 후 인권위 항소 포기, 재단 설립 안건 상임위 상정 예정</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>강진원 강진군수가 더불어민주당의 '당원 자격정지 6개월' 징계처분에 대해 제기한 효력정지 가처분 신청이 법원에서 인용되었습니다. 법원은 민주당이 강 군수에게 충분한 소명 기회를 주지 않아 방어권을 박탈했다고 판단했습니다. 이로 인해 강 군수는 지방선거 경선 참여 기회를 회복할 것으로 보이며, 민주당의 본안 소송 대응 여부가 주목됩니다.</t>
+          <t>국가인권위원회가 변희수 재단 설립 허가 신청을 2년 가까이 지연한 것에 대해 법원이 위법하다고 판결했다. 인권위는 이 판결에 항소하지 않기로 결정했으며, 재단 설립 안건을 상임위원회에 상정하여 논의할 예정이다. 이는 고 변희수 하사 추모 및 트랜스젠더 지원 재단 설립에 긍정적인 진전으로 평가된다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>더불어민주당이라는 공당이 피고이며, 법원이 징계 절차상 소명 기회 부족을 인정하여 절차적 위법성이 명확하다는 판단을 내렸습니다 (적합 조건 1, 2, 5). 법원의 가처분 인용 결정문이 강력한 증거로 작용합니다. 다만, 현재까지는 강진원 군수 개인의 사건으로 집단적 피해는 확인되지 않으며 (적합 조건 3 불충분), 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융 투자 매력도가 다소 낮습니다 (적합 조건 4 불충분).</t>
+          <t>국가인권위원회의 행정 절차 지연에 대해 법원이 위법하다고 판단하여 상대방의 책임이 명확하며(적합 조건 1), 공공기관인 인권위는 자력이 충분하다(적합 조건 2). 또한 법원 판결이라는 강력한 증거가 존재한다(적합 조건 5). 다만, 현재 소송은 재단 설립 허가 절차 부작위 위법 확인에 대한 것으로, 직접적인 금전적 피해 규모가 명확하지 않아 소송금융 투자 수익 모델을 구축하기 어렵다. 항소 포기로 해당 소송은 사실상 종결되었으나, 재단 설립이라는 본질적인 목표는 아직 진행 중이다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>1명 (강진원 강진군수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>법원  민주당이 징계사유에 대한 소명기회 조차 박탈</t>
+          <t>[단독]인권위, ‘변희수재단 허가 지연 위법’ 판결에 항소 않기로</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030107592838069?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.khan.co.kr/article/202603042008001</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-01 00:34:58.227007+00:00</t>
+          <t>2026-03-05 01:48:13.749879+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>미 법무부</t>
+          <t>미 국방부</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>미 법무부가 소송 절차 4개월 지연 요청</t>
+          <t>앤트로픽이 미 국방부를 상대로 소송 예고</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>트럼프 행정부 시절의 관세 환급과 관련하여 미 국제무역법원에서 소송이 진행 중이며, 미 법무부가 소송 절차를 4개월 지연해달라고 요청했다. 이는 관세 환급을 둘러싼 공방이 격화되고 있음을 보여준다.</t>
+          <t>미 국방부가 앤트로픽을 '블랙 리스트'에 지정하고 거래 기업의 기술 배제를 추진하자, 앤트로픽이 이에 대해 소송을 예고했다. 법원이 앤트로픽의 손을 들어줄 가능성도 적지 않다고 예측되고 있다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>상대방(미 법무부/정부)의 자력이 충분하며 (적합 조건 2), 관세 환급 소송의 특성상 다수의 기업이 연루되어 집단적 피해 가능성이 있고 (적합 조건 3) 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5). 현재 소송이 진행 중인 단계입니다.</t>
+          <t>상대방인 미 국방부는 공공기관으로 자력이 충분하며 (적합 조건 2), 법원이 앤트로픽의 손을 들어줄 가능성이 적지 않다는 예측이 있어 소송 승소 가능성이 높을 수 있습니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 구체적인 피해 규모, 증거 유무를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>트럼프 행정부, 관세 환급 소송 4개월 지연 요청…환급 공방 격화</t>
+          <t>미 국방부 '블랙 리스트' 지정에 록히드 마틴 등 방산업체들도 '클로드...</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026022822485029749a1f309431_1</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207525</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-01 00:30:06.329404+00:00</t>
+          <t>2026-03-05 01:39:53.946029+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>부산시</t>
+          <t>국토교통부, 국회</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>현재 법적 조치 없음</t>
+          <t>'자동차손해배상 보장법' 하위법령 개정안 추진 및 이에 대한 반대 시위</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>부산시가 영도대교를 기념물로 지정하고 보존하겠다고 약속했으나, 실제로는 방치하고 있다는 지적이 제기되었다. 과거 전시관 건립비 소송에서 패소한 이력이 있으며, 시 예산 편성에서도 우선순위에서 밀려 보존 노력이 미흡하다는 비판을 받고 있다.</t>
+          <t>대한한의사협회 소속 한의사들이 국토교통부와 국회 앞에서 교통사고 피해자의 치료 기간을 8주로 제한하는 '자동차손해배상 보장법' 하위법령 개정안의 즉각 철회를 촉구하는 1인 시위를 진행했다. 이 개정안은 교통사고 피해자들의 치료권을 침해할 수 있다는 우려를 낳고 있으며, 한의협은 개정안이 철회될 때까지 투쟁을 이어갈 것이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>부산시라는 공공기관이 피고가 될 수 있으며 (적합 조건 1, 2), 영도대교 보존 약속 불이행에 대한 책임이 명확해 보이고 (적합 조건 1), 관련 증거 확보 가능성이 높다 (적합 조건 5). 그러나 기사 내용만으로는 구체적인 피해자 수나 피해 금액이 명확하지 않아 집단소송 또는 개별 소송의 경제적 타당성 판단이 어렵다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (국토교통부, 국회), 집단적 피해 (교통사고 피해자 다수에게 잠재적 영향), 공적 절차 진행 중 (하위법령 개정안 추진). 현재는 법령 개정안에 대한 반대 시위 단계이나, 개정안이 통과될 경우 다수의 피해자가 발생하여 향후 집단적 법적 대응 가능성이 높음.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>교통사고 피해자 다수</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>부산 '영도대교' 보존한다더니…기념물 지정만 하고 '방치'</t>
+          <t>한의협, '자손 보장법' 개정안 즉각 철회 1인 시위 펼쳐</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287492?influxDiv=NAVER</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=407691</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-28 12:52:31.257844+00:00</t>
+          <t>2026-03-05 01:34:36.890637+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국토교통부, 국회</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>경찰청 국가수사본부 TF 재수사 진행 중, 관련 기관 압수수색 및 자료 확보</t>
+          <t>자동차손해배상 보장법 하위법령 개정안 입법 추진 및 한의협의 철회 촉구 시위</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>이재명 대통령 피습 사건과 관련하여 경찰청 국가수사본부 TF가 당시 수사 책임자들의 증거인멸 의혹과 국가정보원 등의 사건 축소 의혹을 재수사 중입니다. TF는 관련 감찰 자료, 국회 회의록 등을 확보하고 압수수색을 진행하며 수사에 속도를 내고 있습니다. 이는 고위 공직자들의 직무상 위법 행위 여부를 밝히는 데 중점을 둔 사건입니다.</t>
+          <t>대한한의사협회가 국토교통부와 국회 앞에서 교통사고 피해자의 치료 기간을 8주로 제한하는 '자동차손해배상 보장법' 하위법령 개정안의 즉각 철회를 촉구하는 1인 시위를 진행했습니다. 이 개정안은 교통사고 피해자들의 치료권을 제한하여 잠재적으로 대규모 피해를 야기할 수 있습니다. 현재는 입법 과정에 대한 반대 운동 단계입니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>경찰청 국가수사본부 TF가 증거인멸 의혹 및 사건 축소 의혹에 대해 재수사 중이며, 관련 공공기관(경찰청, 국정원)이 피고가 될 수 있어 자력이 충분합니다. (적합 조건 2, 6) 또한 TF가 감찰 자료, 압수수색, 회의록 확보 등 적극적으로 증거를 확보하고 있습니다. (적합 조건 5) 다만, 피해자가 이재명 대통령 개인으로 집단적 피해가 아니며, 피해 금액 산정이 불분명합니다. (적합 조건 3, 4 불충족)</t>
+          <t>상대방(국토교통부, 국회)의 자력이 충분하고(적합 조건 2), 법령 개정 시 집단적 피해 발생 가능성이 매우 높으며(적합 조건 3), 잠재적 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 관련 절차(입법 과정 및 반대 시위)가 진행 중입니다(적합 조건 6). 그러나 현재는 직접적인 손해배상 청구 사건이 아닌 입법 과정에 대한 정책적 반대 운동 단계로, 실제 피해 발생 및 손해액 확정이 필요한 상황입니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>교통사고 피해자 다수</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>李 대통령 가덕도 피습 사건 증거인멸 의혹도 들여다본다…가덕도TF 부...</t>
+          <t>한의협, 교통사고 피해자 치료 8주 제한 철회하라!</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10684521?ref=naver</t>
+          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2271119</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-28 12:30:06.036278+00:00</t>
+          <t>2026-03-05 01:34:14.205734+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>대한민국 육군, 국가인권위원회</t>
+          <t>정부 또는 지방자치단체</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>인권위 부작위에 대한 위법 판결 선고</t>
+          <t>1심 판결 후 항소 진행 중</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>변희수 하사 5주기를 맞아 국가인권위 노조가 변희수 재단 설립 지연에 대해 송구함을 표했다. 변 하사는 과거 육군을 상대로 행정소송을 진행했으며, 최근 법원은 인권위의 부작위에 대해 위법 판결을 내렸다.</t>
+          <t>지난해 9월 1심 판결 후 항소심이 진행 중인 사건으로, 전라북도와 소송 대응 TF가 구성되어 있다. 혁신도시 조성으로 인한 원도심 공동화 문제가 쟁점이며, 국토교통부 장관이 국토균형발전을 언급하는 맥락에서 다뤄지고 있다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>상대방(대한민국 육군, 국가인권위원회)이 공공기관으로 자력이 충분하고(적합 조건 2), 법원의 위법 판결 등 상대방의 책임이 명확한 증거가 존재합니다(적합 조건 1, 5). 그러나 피해 규모가 특정되지 않고 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>1심 판결 후 항소심이 진행 중인 사건으로, 이미 법적 쟁점이 형성되어 있다. 전라북도와 소송 대응 TF를 구성한 점, 그리고 국토교통부 장관이 언급된 점으로 미루어 상대방은 정부 또는 지방자치단체로 자력이 충분하며(적합 조건 2), '원도심 공동화'는 다수의 피해자 발생 가능성(적합 조건 3)을 시사한다. 다만, 기사만으로는 소송의 구체적인 쟁점과 피해 규모를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>1명 (변희수 하사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>변희수 하사 5주기... 인권위 노조 “변희수 재단 설립 지연에 송구”</t>
+          <t>[기획] 김윤덕 국토교통부 장관 “새만금 비롯한 국토균형발전이 가장 ...</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274282</t>
+          <t>https://www.jjan.kr/article/20260304500285</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-28 01:39:40.849199+00:00</t>
+          <t>2026-03-05 01:22:26.514920+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>대한민국 (검찰)</t>
+          <t>신천지</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>국정조사 추진위원회 출범</t>
+          <t>항소심 진행 중 (원심 신천지 승소, 과천시 항소)</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>더불어민주당이 '윤석열 정권 조작기소 진상규명 및 공소취소를 위한 국정조사 추진위원회'를 출범시켰다. 이 위원회는 이재명 대통령 등 현 여권 인사 관련 사건에 대한 조작기소 의혹을 규명하고 공소 취소를 목표로 한다. 국정조사를 통해 수사 지휘 라인과 기소 결정 과정의 외압을 밝히고 책임자를 법의 심판대에 세우겠다고 밝혔다.</t>
+          <t>과천시와 신천지 간의 종교시설 용도변경 관련 항소심이 18일 열립니다. 원심에서 신천지가 승소했으나, 과천시는 '공공이익 저해'를 이유로 항소를 제기했습니다. 과천 시민들은 신천지 건축물 용도변경에 반대하는 서명운동과 총궐기 대회를 개최하는 등 강하게 반발하고 있습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>상대방(국가기관)의 자력은 충분하고(적합 조건 2), 국정조사 추진 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 사건의 본질이 정치적 의혹 규명에 가깝고, 소송금융의 핵심인 금전적 피해 규모가 불분명하며, 피해자가 특정 소수 정치인에 한정되어 집단적 피해로 보기 어렵다.</t>
+          <t>상대방인 신천지는 자력이 충분한 대규모 조직이며(적합 조건 2), 과천 시민들의 집단적 반대 서명 및 총궐기 대회가 있었고 '공공이익 저해'를 주장하는 점에서 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 신천지에 대한 합수본의 조세포탈 및 정치권 연루 의혹 수사 등 관련 공적 절차가 진행 중입니다(적합 조건 6). 그러나 이 소송은 시와 종교단체 간의 용도변경 관련 항소심으로, 직접적인 금전적 피해 규모를 특정하기 어렵고, 로앤굿 고객이 될 수 있는 다수의 피해자(원고)가 명확히 특정되지 않는다는 점에서 투자 적합도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>소수 특정 정치인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>與 공소취소 추진위 출범…쌍방울·대장동사건 등 국조 추진</t>
+          <t>'용도변경 관련 종교시설 사용' 과천시 vs 신천지 항소심 18일 열려</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05589126645354784</t>
+          <t>https://www.news1.kr/local/gyeonggi/6089971</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-28 00:50:43.848737+00:00</t>
+          <t>2026-03-05 01:21:39.330573+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>대한민국 (국세청)</t>
+          <t>성북구청</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>서울고법 행정1-1부에서 변론 진행 중</t>
+          <t>성북구청의 행위신고 수리 일부 취소처분에 대한 법원 취소 판결</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>LG 사위가 종합소득세 부과처분 취소소송을 제기하여 서울고법에서 변론이 진행 중입니다. 재판부는 BRV 케이맨의 최대주주인 비비안 쿠의 신원 공개를 요구하며 사건의 핵심 쟁점을 파악하려 하고 있습니다.</t>
+          <t>성북구청이 2022년 8월경 내린 아파트 행위신고 수리 일부 취소처분에 대해 법원이 취소 판결을 내렸다. 법원은 성북구청이 내세운 처분 사유가 공동주택관리법에 반한다고 판단하여, 성북구청의 처분이 위법함을 인정했다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>상대방(정부)의 자력이 충분하며, LG 사위 관련 조세 소송으로 피해 금액이 클 것으로 예상되나, 사건의 사실관계(비비안 쿠의 정체)가 아직 명확히 밝혀지지 않아 승소 가능성 판단에 추가 정보가 필요합니다. (적합 조건 2, 4)</t>
+          <t>법원이 성북구청의 행위신고 수리 취소처분을 취소한다고 판결하여 상대방(성북구청)의 책임이 명확하며(적합 조건 1), 공공기관이므로 자력이 충분합니다(적합 조건 2). 그러나 이미 판결이 선고된 단계이며, 기사만으로는 피해 규모나 피해자 수가 불분명하여 집단소송 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>윤관, 비비안 쿠 누군지 밝혀라  LG 사위 조세소송 재판부 요구</t>
+          <t>지자체 '아파트 행위신고 수리 일부 취소처분' 법원서 취소</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>hapt.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216977</t>
+          <t>https://www.hapt.co.kr/news/articleView.html?idxno=167784</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-02-28 00:37:44.353481+00:00</t>
+          <t>2026-03-05 01:17:42.090475+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>한국 정부</t>
+          <t>서울시교육청</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>주주들이 한국 정부를 상대로 소송 제기</t>
+          <t>전보 취소 소송 1심 승소 후 교육감 항소 포기 의사 표명. 해임 취소 소송은 별개로 진행될 예정.</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>쿠팡Inc 주가가 정보 유출 사태 등으로 반토막 나자, 주주들이 한국 정부가 쿠팡을 차별대우했다며 소송을 제기했다. 이로 인해 쿠팡은 난감한 상황에 처했으며, 김 의장에 대한 사과 요구도 거세지고 있다.</t>
+          <t>지씨가 서울시교육청을 상대로 제기한 소송에서 승소 판결을 받았으나, 아직 학교로 복귀하지 못하고 있다. 서울교육감은 항소를 포기할 의사를 밝혔으며, 전보 취소와 별개로 해임 취소 소송이 진행될 예정이다. 이 사건은 '성폭력 문제 해결'과 관련된 교사의 권리 구제 건으로 보인다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방(한국 정부)의 충분한 자력, 주가 반토막이라는 큰 피해 규모, 그리고 다수의 주주 피해자가 확인됩니다. 그러나 한국 정부의 차별대우 책임 명확성 및 증거 확보 가능성은 기사에서 불분명하여 추가 확인이 필요합니다.</t>
+          <t>상대방(서울시교육청)의 책임이 법원 판결로 인정되었고(조건 1), 상대방은 자력이 충분한 공공기관입니다(조건 2). 이미 소송에서 승소하여 증거가 확보된 상태입니다(조건 5). 다만, 집단적 피해가 아닌 개인 소송이며, 피해 규모가 구체적으로 명시되지 않았습니다. 또한, 해임 취소 소송이 별도로 진행될 가능성이 있어 완전히 종결된 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (지씨)</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>쿠팡, 사상 최대 실적 기록했지만... 정보 유출 사태에 발목</t>
+          <t>[파업하는 여자들 ① 지혜복] '성폭력 문제 해결' 학생들과 약속 지키려...</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022716120004286?did=NA</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233005</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-02-28 00:37:00.190798+00:00</t>
+          <t>2026-03-05 00:44:16.614126+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>뉴저지 주정부 또는 관련 기관/기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>소송 준비 중</t>
+          <t>북한인권법 제정 10주년, 북한인권재단 미설립 상태. 부작위위법확인 및 손해배상 소송 제기 촉구.</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>뉴저지주에 세 번째 이민자구치소 건립에 대한 반대 움직임이 일고 있으며, 이를 저지하기 위한 소송이 준비 중이다. 이민자 및 지역사회에 대한 집단적 피해가 예상되나, 구체적인 피해 규모와 소송의 법적 쟁점은 추가 확인이 필요하다.</t>
+          <t>북한인권법 제정 10주년에도 불구하고 북한인권재단이 설립되지 않아 법의 실질적 이행이 지연되고 있습니다. 국내외 인권 전문가들은 이를 '잃어버린 10년'으로 규정하며, 국가기관의 법률 불이행에 대한 부작위위법확인 소송 또는 손해배상 소송 제기를 촉구하고 있습니다. 이는 정치적 이유로 인한 법률 불이행에 대한 공익적 법적 대응의 필요성을 제기합니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>뉴저지 이민자구치소 건립 저지라는 집단적 피해(조건 3)가 예상되며, 소송 상대방은 정부 기관 또는 대형 건설사일 가능성이 높아 자력(조건 2)이 충분할 것으로 보입니다. 그러나 피해 금액이 명확하지 않고, 소송의 법적 쟁점과 승소 가능성에 대한 추가 정보가 필요합니다.</t>
+          <t>국가기관의 법률 불이행에 대한 책임이 명확하고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 북한인권재단 미설립이라는 사실에 대한 증거가 명확합니다(적합 조건 5). 그러나 피해 규모를 금전적으로 특정하기 어렵고, 집단적 손해배상 소송의 형태보다는 부작위위법확인 소송 등 공익적 성격의 소송이 될 가능성이 높아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>‘뉴저지 세번째 이민자구치소 건립 저지’ 소송 움직임</t>
+          <t>북한인권법 제정 10주년… “北 눈치 보느라 국민 인권 외면”</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1603048</t>
+          <t>https://www.christiantoday.co.kr/news/373800</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-02-28 00:35:45.225590+00:00</t>
+          <t>2026-03-04 01:47:08.509402+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>재활용선별장 위탁업체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>2심 판결 선고</t>
+          <t>국정조사 추진 중</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>광주시가 재활용선별장 위탁업체를 상대로 제기한 손해배상 청구 소송 2심에서 당초 청구액 17억 8천여만원 중 5억 9천 9백여만원만 인정받았다. 이 결과로 광주시의 부실 소송 대응과 솜방망이 징계에 대한 논란이 제기되고 있다.</t>
+          <t>더불어민주당이 3월 임시국회에서 윤석열 정권의 조작기소 의혹에 대한 국정조사를 추진할 예정입니다. 대장동, 쌍방울 대북송금, 서해 공무원 피격, 김용 전 민주연구원 부원장 사건 등이 조사 대상이며, 이재명 대통령 공소 취소도 목표로 합니다. 국정조사 요구서가 12일 본회의에 보고될 예정입니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>법원이 상당한 금액(5억 9천 9백여만원)을 인정한 2심 판결이 있어 상대방의 책임이 비교적 명확하고 증거가 확보된 상태이다. 그러나 소송 상대방인 위탁업체의 자력 여부가 불확실하며, 집단적 피해가 아닌 단일 원고(광주시)의 소송이라는 점에서 'Medium'으로 판단된다.</t>
+          <t>윤석열 정권의 조작기소 의혹에 대한 국정조사가 추진 중으로, 적합 조건 6(공적 절차 진행 중)에 해당합니다. 상대방(정부)의 자력이 충분하여 적합 조건 2도 충족됩니다. 또한, '조작기소'라는 주장은 적합 조건 1(상대방 책임 명확성)을 충족할 가능성이 높습니다. 다만, 적합 조건 3(집단적 피해)은 개별 고위 인사 사건에 집중되어 있고, 적합 조건 4(피해 규모)와 5(증거 확보)는 국정조사 결과에 따라 명확해질 필요가 있어 현재로서는 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>5억 9천 9백여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>17억 청구해 5억 인정…광주시 '부실 소송·솜방망이 징계' 논란</t>
+          <t>與, 공소청법·대미투자법 12일 처리</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=677308</t>
+          <t>http://www.fnnews.com/news/202603031817105320</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-02-28 00:30:57.579477+00:00</t>
+          <t>2026-03-04 01:37:59.157848+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>윤석열 전 대통령 부부</t>
+          <t>검찰</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>가압류 기각에 즉시항고 진행 중, 본안 소송 진행 중</t>
+          <t>국민참여재판 공판준비기일 진행 중, 현장검증 예정</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>12.3 비상계엄으로 정신적 피해를 입었다고 주장하는 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했다. 이들은 김건희 여사의 양평 토지에 대한 가압류를 신청했으나 법원에서 기각되자 즉시항고했다. 본안 소송에서 승소 시 집행을 원활히 하기 위한 임시 조치인 가압류 절차가 진행 중이다.</t>
+          <t>이화영 전 경기도 평화부지사의 '검찰 연어·술파티 회유 의혹' 위증 사건 관련 국민참여재판 준비 절차가 3개월 만에 재개되었다. 검찰은 당시 수사검사를 증인으로 신청했고, 이 전 부지사 측은 수사비 카드 내역 사실조회를 요청했다. 재판부는 의혹 장소에 대한 현장검증을 진행하기로 했다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>상대방(윤석열 전 대통령 부부)은 자력이 충분하며(적합 조건 2), '시민들'이라는 표현에서 다수의 피해자가 존재하는 집단적 피해(적합 조건 3) 가능성이 높다. 12.3 비상계엄이라는 공적 사건을 배경으로 하므로 증거 확보 가능성(적합 조건 5)도 있다. 다만, 정신적 피해의 구체적인 입증과 손해배상 책임의 법리적 다툼이 쟁점이 될 수 있다.</t>
+          <t>상대방(검찰)의 자력은 충분하며, 술파티 의혹 관련 증거(카드 내역, 현장 검증) 확보 가능성이 있음. 그러나 이 사건은 특정 개인의 위증 혐의 및 검찰 회유 의혹에 대한 형사재판으로, 집단적 피해나 명확한 민사상 피해 규모가 확인되지 않아 소송금융 투자 대상으로서의 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>'계엄 피해' 시민들, '김건희 양평 토지 가압류' 법원 기각에 즉시항고</t>
+          <t>이화영 ‘술파티 위증’ 국민재판 준비 재개…검찰, 당시 수사검사 증인...</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6084919</t>
+          <t>https://www.kyeonggi.com/article/20260303580445</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-02-27 00:53:22.689927+00:00</t>
+          <t>2026-03-04 01:36:26.874332+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr"/>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>한온시스템</t>
+        </is>
+      </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>정부 차원의 환수 소송 시작, 국회 토론회 진행 및 제도 개선 논의 중</t>
+          <t>공정거래위원회 의결에 대한 행정소송 진행 예정</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>진천군이 주도한 친일재산 국가귀속 프로젝트의 전수조사 결과가 발표되었으며, 정부 차원에서 환수 소송을 시작하는 등 실질적인 움직임이 나타나고 있다. 광복회 등 관련 단체들은 국가와 지방정부의 역할 분담 체계 마련을 건의하며 제도 개선을 촉구하고 있으며, 국회 토론회도 진행되었다.</t>
+          <t>한온시스템이 공정거래위원회의 의결에 불복하여 행정소송을 제기할 계획을 밝혔습니다. 회사는 이번 소송이 협력사와의 분쟁이 아닌, 업계 전반의 합리적인 법 적용 기준을 확인받기 위함이라고 설명했습니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건 자체의 법적 타당성과 규모는 높다. 그러나 소송 주체가 정부이므로 일반적인 소송금융 고객(피해자)과는 다르며, 정부가 직접 소송 비용을 부담하는 것이 일반적이다. 다만, 대규모 프로젝트의 특성상 외부 법률 자문 또는 성공 보수 계약을 맺는 경우 간접적인 투자 기회가 있을 수 있다.</t>
+          <t>공정거래위원회의 의결이 있었으므로 상대방(한온시스템)의 책임이 존재할 가능성이 높고, 대기업으로서 자력이 충분하며, 공적 절차(공정위 의결)가 진행된 점은 적합 조건에 해당합니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중) 그러나 기사는 한온시스템이 공정위를 상대로 행정소송을 제기하는 상황을 다루고 있어, 소송금융 고객인 피해자(원고)를 직접적으로 발굴하기는 어렵습니다. 피해 규모나 피해자 수도 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>[이슈] 진천군이 쏘아 올린 친일재산 국가귀속 프로젝트 전수조사 결과...</t>
+          <t>한온시스템  공정위 의결, 실무 해석상 차이… 상생 기반 다질 것</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3083967</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2400870</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-02-27 00:47:27.461624+00:00</t>
+          <t>2026-03-04 01:35:20.628284+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>의사협회 차원의 정책 반대 및 결의문 채택</t>
+          <t>뇌기능 개선제 '사미온'과 고혈압복합제 '투탑스플러스'의 약가 인하 방어 소송 진행 중</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>광주 서구의사회는 의대 증원 정책이 해법이 아니라고 강력히 촉구하며, 광주 5개 구 의사회의 공동 결의문을 채택했습니다. 결의문에는 환자의 생명과 안전을 지키기 위한 내용이 담겼으며, 지역의사 출신 의사의 소송 사례 등을 언급하며 정부 정책에 대한 법적 대응 가능성을 시사했습니다.</t>
+          <t>일동제약이 뇌기능 개선제 '사미온'과 고혈압복합제 '투탑스플러스'의 약가 인하에 맞서 소송을 진행 중입니다. 이는 정부의 약가 결정에 대한 행정 소송으로, 회사의 주요 제품 매출에 직접적인 영향을 미칠 수 있는 중요한 사안입니다. 2026년 2월 현재 소송이 진행 중인 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>상대방인 정부는 자력이 충분하며(적합 조건 2), 의대 증원 정책으로 인해 다수의 의사 및 의대생이 영향을 받는 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사 내용만으로는 직접적인 금전적 피해 규모나 소송의 구체적인 법적 쟁점이 명확하지 않아 투자 적합도를 높게 평가하기는 어렵습니다.</t>
+          <t>상대방(정부기관 추정)의 자력이 충분하고(적합 조건 2), 소송이 진행 중이며, 제약회사의 핵심 제품 약가 방어 소송으로 예상 피해 규모(매출 감소 방어)가 클 수 있습니다(적합 조건 4). 다만, 일반적인 집단 피해자 대상 소송이 아닌 기업의 행정 소송이라는 점에서 로앤굿의 고객 유형과 다소 차이가 있어 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>의사 및 의대생 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>의대 증원, 해법 아니다 …광주 서구의사회 강력 촉구</t>
+          <t>[Who Is ?] 윤웅섭 일동제약 대표이사 회장</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2270763</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431608</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-02-27 00:35:01.713974+00:00</t>
+          <t>2026-03-03 00:48:09.642401+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>ICE (Immigration and Customs Enforcement)</t>
+          <t>수사기관</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>경찰 수사 종결 후 피해자 측 변호사 개입, 소송 준비 가능성</t>
+          <t>형사재판에서 무죄 판결 선고</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>ICE 요원이 아이 3명이 탑승한 차량에 페퍼스프레이를 사용한 사건이 발생하여 논란이 되고 있다. 콜럼버스 경찰은 피해자 진술을 받고 수사를 종결했으나, 피해자 측 변호사는 번호판, 영상 등 증거가 있음에도 제대로 된 추적이 이뤄지지 않았다며 추가 법적 조치를 시사했다.</t>
+          <t>도박사이트 운영 혐의로 기소된 폭력 조직 일당이 수사기관의 위법한 증거 수집으로 인해 무죄를 선고받았다. 재판부는 압수수색 영장 원본 미제시 등 절차 위반을 지적하며 위법하게 수집된 증거는 적법한 증거로 볼 수 없다고 판단했다. 이는 수사기관의 절차적 위법성을 명확히 한 판결이다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>상대방(ICE)의 책임이 비교적 명확하고, 미국 연방 기관으로서 자력이 충분하며, 피해자 측에서 영상, 사진 등 객관적 증거를 확보하고 있습니다. 다만, 현재까지는 집단적 피해로 보기 어렵고, 경찰 수사가 종결되어 추가적인 법적 절차 진행이 필요합니다.</t>
+          <t>수사기관의 위법한 증거 수집이 법원에서 인정되어 피고인들이 무죄를 선고받았으므로, 상대방(수사기관)의 책임이 명확하고 증거가 충분합니다. 또한 상대방은 공공기관으로 자력이 충분합니다. 다만, 집단적 피해 규모나 구체적인 손해액이 명시되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>아이 3명 탄 차에 페퍼스프레이…ICE 요원 행동 논란</t>
+          <t>도박사이트 운영 혐의 폭력 조직 일당 '무죄', 수사기관 증거 수집 위법...</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260226114110999</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065510</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-02-27 00:19:40.881926+00:00</t>
+          <t>2026-03-02 12:53:36.849732+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>대한민국 (법관/검사 등 공무원)</t>
+          <t>폐기물처리업 허가권자</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>법왜곡죄 및 재판소원제 시행 임박</t>
+          <t>폐기물처리업 허가 관련 행정소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>더불어민주당이 위헌 논란에도 불구하고 '법왜곡죄'와 '재판소원제'를 3월 중 시행할 예정입니다. 법왜곡죄는 법관이나 검사가 법을 왜곡한 경우 처벌하며, 재판소원제는 확정된 법원 판결이 기본권을 침해했을 때 헌법소원을 허용합니다. 법조계는 이로 인해 소송이 남발하고 헌법재판소의 업무 부담이 급증할 것을 우려하고 있습니다.</t>
+          <t>폐기물처리업 허가권자가 지역주민 민원을 이유로 폐기물처리업 신청을 지연시키거나 거부하여, 사업자들이 허가를 받기 위해 행정소송을 진행하는 상황입니다. 김위상 등 13인이 관련 안건에 이름을 올렸으며, 이는 폐기물처리시설에 대한 혐오 인식과 관련된 법적 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>새로운 법안 시행으로 인해 '집단적 피해' 발생 가능성이 높고(소송 남발 우려), 상대방(대한민국 또는 법관/검사)의 '자력이 충분'할 것으로 예상됩니다. 그러나 아직 구체적인 피해 사례가 발생하지 않았고, 법왜곡죄의 '상대방 책임 명확성' 및 '증거 확보'가 개별 사건에서 쟁점이 될 수 있어 투자 적합도는 중간으로 판단됩니다.</t>
+          <t>폐기물처리업 허가권자(정부/지자체)의 자력이 충분하고, 이미 관련 소송이 진행 중이거나 예상되어 증거 확보가 용이할 것으로 보입니다. (적합 조건: 상대방 자력 충분, 증거 확보 가능) 그러나 피해 규모나 집단적 피해의 명확성이 부족하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>법왜곡죄·재판소원제 시행 코앞으로...혼란 대비됐나</t>
+          <t>[PICK! 이 안건] 김위상 등 13인  폐기물 중간처분업의 총 연장기간 확대...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/politics/2026/02/26/2026022608073714864</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1234213</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-02-26 13:15:51.950757+00:00</t>
+          <t>2026-03-02 12:47:30.883258+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>경찰 고발 및 수사 진행 중</t>
+          <t>사업자 선정 관련 행정 소송 진행 중</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>낙태죄 비범죄화 이후 36주 임신중지 여성에게 살인죄가 적용된 사건으로, 시민 4,700여 명이 무죄 선고를 촉구하고 있습니다. 기사는 복지부가 후속 조치 없이 경찰에 고발한 것에 대한 책임이 크다고 지적하며, 정부의 책임 있는 자세를 요구하고 있습니다.</t>
+          <t>마산해양신도시 민간부지 개발이 사업자 선정 관련 행정 소송에 얽히면서 표류하고 있다. 공공부지는 정부 공모사업을 중심으로 개발 방향을 잡고 있는 반면, 민간부지는 소송으로 인해 개발이 지연되고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>복지부의 책임이 명확히 언급되어 상대방 책임이 비교적 명확하며(적합 조건 1), 정부 기관이므로 자력이 충분합니다(적합 조건 2). 또한 경찰 고발이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 사건의 초점이 형사 처벌에 맞춰져 있어 직접적인 금전적 피해 규모나 집단적 피해자 수가 명확하지 않아 소송금융의 일반적인 투자 대상과는 다소 차이가 있습니다.</t>
+          <t>사업자 선정 관련 행정 소송이 진행 중이며, 상대방이 공공기관일 경우 자력이 충분할 수 있고(적합 조건 2), 행정 기록을 통해 증거 확보가 가능함(적합 조건 5). 그러나 집단적 피해가 아닌 특정 사업자 간의 분쟁으로 보이며(적합 조건 3 불해당), 피해 규모는 명확히 제시되지 않아 투자 매력도가 중간 수준임.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>‘36주 임신중지’ 여성에 살인죄 적용?… 시민 4700여명  무죄 선고해야...</t>
+          <t>마산해양신도시 친수공간, 이르면 이달 조기 개방</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274212</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260302.99099000312</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-02-26 12:34:10.149585+00:00</t>
+          <t>2026-03-02 12:47:20.516906+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C271" t="inlineStr"/>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>감사원 정기감사 결과 발표 및 개선 요구</t>
+          <t>진실·화해를위한과거사정리위원회 활동 진행 중</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>감사원이 공정거래위원회에 대한 정기감사 결과를 발표하며 자진신고 감면제도, 과징금 산정·공표 절차, 소비자 피해보상 감독 등 총 10건에 대해 개선을 요구했다. 징계요구 1건과 주의요구도 포함되었다.</t>
+          <t>송상교 전 진실화해를위한과거사정리위원회 사무처장이 3기 진실화해를위한과거사정리위원회 위원장으로 임명되었습니다. 위원회는 국가폭력 관련 과거사 진실규명에 매진할 것으로 보도되었으며, 이는 과거사 관련 피해자들의 권리 구제 및 진실 규명 절차가 지속되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>감사원의 정기감사 결과 발표는 공적 절차 진행(6) 및 객관적 증거 확보 가능성(5)을 보여준다. 그러나 기사 내용만으로는 특정 피해자 집단과 직접적인 금전적 피해 발생 여부가 불분명하며(3, 4), 소송 상대방이 명확히 특정되지 않아(1) 소송금융 투자 대상으로의 적합도는 'Medium'이다.</t>
+          <t>이 기사는 진실·화해를위한과거사정리위원회 위원장 임명에 대한 것으로, 국가폭력 관련 과거사 진실규명이라는 공적 절차(적합 조건 6)가 진행 중임을 보여줍니다. 과거사 사건은 통상 상대방(국가)의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반할 가능성이 높습니다. 또한 위원회 활동을 통해 증거 확보(적합 조건 5)가 이루어질 수 있습니다. 다만, 이 기사 자체는 특정 사건의 발생이나 소송 진행을 다루는 것이 아닌, 위원회 인사에 대한 보도이므로 직접적인 소송금융 투자 대상 사건으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>감사원, 공정위 정기감사 결과 발표…감면,과징금 산정, 집행 구조 전반...</t>
+          <t>시민단체  3기 진화위, 국가폭력 진실규명 더욱 매진하길</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>http://www.wemakenews.co.kr/news/view.php?no=24662</t>
+          <t>https://www.news1.kr/society/general-society/6087568</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-02-26 12:28:44.018310+00:00</t>
+          <t>2026-03-02 12:30:48.932619+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>한국토지주택공사 (LH)</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>국가산단 취소ㆍ무효 소송 진행 중</t>
+          <t>미국 정부의 '공급망 위험 요소' 지정 조치에 대한 법정 소송 예고</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>LH는 지방선거를 앞두고 불거진 호남 이전론과 국가산단 취소ㆍ무효 소송 등 사회적 논란에 직면해 있습니다. 이러한 논란은 LH 사장 인선 지연 등과 복합적으로 작용하며 LH의 사업 추진에 영향을 미치고 있습니다.</t>
+          <t>미국 정부가 AI 군사사용에 반대한 앤스로픽을 '공급망 위험 요소'로 지정하자, 앤스로픽은 이에 반발하며 법정 소송을 예고했다. 실리콘밸리 현지에서는 정부 조치에 대한 반감이 커지고 있으며, 앤스로픽은 해당 지정이 부당하다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>LH는 공공기관으로 자력이 충분하며 (적합 조건 2), '국가산단 취소ㆍ무효 소송'은 행정소송의 특성상 다수의 이해관계자가 얽혀있을 가능성이 높고 (적합 조건 3 추정) 관련 증거 확보가 용이할 것으로 추정됩니다 (적합 조건 5 추정). 그러나 기사 내용이 매우 제한적이어서 소송의 구체적인 쟁점, 피해 규모 및 피해자 수에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
+          <t>상대방(미국 정부)의 자력이 충분하며, 앤스로픽이 '공급망 위험 요소'로 지정된 것은 기업의 사업에 막대한 피해를 줄 수 있어 피해 규모가 클 것으로 예상됩니다. 또한, 정부의 지정 조치 자체가 공적 절차에 해당합니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 집단적 피해 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>LH, 올 15.8조 규모 건설공사 쏟아낸다</t>
+          <t>美, AI 군사사용 반대한 앤스로픽에 대대적 보복...‘공급망 위험 요소...</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602251008310760939</t>
+          <t>https://www.chosun.com/economy/tech_it/2026/03/01/V3CPNHR7NJGZ7ONQSEJ4V577DM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-02-26 00:55:40.922809+00:00</t>
+          <t>2026-03-01 12:45:48.612975+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>미국 이민세관집행국 (ICE) 및 관련 건설 주체</t>
+          <t>한국유나이티드제약</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>구금시설 건설 중단 소송 제기</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>메릴랜드 주에서 미국 이민세관집행국(ICE)의 구금시설 건설을 중단시키기 위한 소송이 제기되었다. 이 소송은 해당 시설 건설의 적법성 또는 환경적, 사회적 영향에 대한 문제를 제기하는 것으로 보인다.</t>
+          <t>국민건강보험공단이 한국유나이티드제약을 상대로 제기한 약가 관련 손해배상 소송에서 2심 판결에 불복하여 상고를 제기했습니다. 현재 해당 소송은 대법원에서 상고심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (미국 이민세관집행국, ICE). 또한 공공 시설 건설 중단 소송의 특성상 집단적 피해 또는 공익적 쟁점을 포함할 가능성이 있음. 다만, 기사 본문이 제공되지 않아 소송의 구체적인 쟁점, 원고, 피해 규모 및 책임의 명확성 등 핵심 정보 파악이 불가능하여 추가 정보 확인이 필요함.</t>
+          <t>상대방(한국유나이티드제약)은 상장 제약회사로 충분한 자력을 가질 것으로 예상되며(적합 조건 2), 약가 관련 손해배상 소송은 일반적으로 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 또한, 약가 관련 소송은 정부의 약가 결정 자료 등 객관적인 증거를 기반으로 진행될 가능성이 높습니다(적합 조건 5). 현재 대법원 상고심이 진행 중으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>MD, ICE 구금시설 건설 중단 제소</t>
+          <t>[제약공시 책갈피] 2월 4주차 - 에스티팜·보령·동화약품 外</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1602683</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=407556</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-02-26 00:43:42.830266+00:00</t>
+          <t>2026-03-01 12:43:07.387589+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>고양시의원</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>수사 진행 중</t>
+          <t>미국 국방부의 '공급망 위험 지정'에 대해 앤트로픽이 소송 제기 예정</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>고양시의원이 비공개 행정자료를 유출했다는 의혹이 제기되어 수사가 진행 중입니다. 유출된 자료는 일산컨트리클럽 관련 행정소송 및 민원, 여론 형성 과정에서 증거로 활용된 정황이 포착되었으며, 해당 자료는 정보공개 절차 없이는 외부 제공이 제한되는 성격입니다.</t>
+          <t>AI 기업 앤트로픽이 미국 국방부의 '공급망 위험 지정'이 부당하다며 국방부를 상대로 소송을 제기할 예정입니다. 이는 AI 규제 공백과 관련한 논란 속에서 업계의 자성론까지 촉발하고 있습니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>고양시의원의 비공개 행정자료 유출 의혹에 대해 수사가 진행 중이며, 유출된 자료가 행정소송 등에 활용된 정황이 있어 상대방의 책임이 명확해질 가능성이 높고 증거 확보 가능성이 큽니다. 다만, 직접적인 피해 규모나 피해자 집단이 명확히 드러나지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
+          <t>상대방인 미국 국방부는 자력이 충분하며 (적합 조건 2), '공급망 위험 지정'이라는 공적 절차가 소송의 원인이 됩니다 (적합 조건 6). 그러나 기사에서 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아닌 단일 기업과 정부 간의 분쟁이라는 점에서 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>고양시의원 비공개 행정자료 유출 의혹 수사</t>
+          <t>미국 앤트로픽 퇴출 논란…AI 규제 공백 역풍</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317783</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987419</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-02-25 13:26:35.712335+00:00</t>
+          <t>2026-03-01 12:40:04.308237+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>제주지방법원</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>언론 보도를 통해 문제 제기됨</t>
+          <t>정부의 부동산 세제 개편 및 금융당국 규제 방안 논의 중</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>제주지방법원 김 모 부장판사가 민사 소송 당사자들에게 판결문을 최대 6개월까지 늑장 송달하여 문제가 되고 있습니다. 확인된 피해자는 10명이 넘으며, 이로 인해 소송 당사자들은 사법부에 대한 불신과 함께 다음 절차 진행에 어려움을 겪었습니다. 해당 판사는 이미 인천지법으로 발령이 난 상태입니다.</t>
+          <t>정부가 다주택자에 이어 비거주 1주택자에 대한 부동산 규제 강화를 검토 중이다. 특히 비거주 1주택자의 장기보유특별공제 배제가 거론되며, 이는 '선의의 피해자'를 발생시킬 수 있다는 지적이 나온다. 재정경제부와 금융당국이 관련 세제 및 대출 규제 방안을 논의 중이며, 7월 세제개편안에 포함될 가능성이 있다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>제주지방법원 부장판사의 판결문 늑장 송달로 인한 피해는 상대방 책임이 명확하고(김 판사 및 법원), 상대방 자력이 충분하며(국가기관), 10명 이상의 집단적 피해가 확인되고, KBS 취재 결과 및 법원 기록으로 증거 확보가 가능합니다. (적합 조건 4개) 그러나 판결문 늑장 송달로 인한 직접적인 금전적 피해 규모가 불확실하고 개별 입증이 어려울 수 있어, 소송금융 투자 매력도가 'High' 등급에는 미치지 못합니다.</t>
+          <t>정부의 부동산 세제 개편 논의로 비거주 1주택자의 장기보유특별공제 배제 가능성이 제기되어 다수의 '선의의 피해자'가 발생할 수 있음 (집단적 피해). 상대방인 정부는 충분한 자력을 가짐. 현재 관련 절차(세제 개편 검토, 금융당국 논의)가 진행 중이나, 아직 구체적인 정책이 확정되지 않아 실제 피해 발생 여부와 소송 가능성이 불확실함.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>10명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>“6개월 만에 받아”…판결문 늑장 송달 문제 ‘심각’</t>
+          <t>다주택 이어 ‘비거주 1주택자’도 규제 정조준</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493548&amp;ref=A</t>
+          <t>https://www.segye.com/newsView/20260301509167?OutUrl=naver</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-02-25 13:23:53.097503+00:00</t>
+          <t>2026-03-01 12:32:58.318652+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>화성특례시</t>
+          <t>더불어민주당</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>화성시의 물류센터 건립 반려 처분 완료, 사업자의 행정심판/소송 제기 가능성 높음</t>
+          <t>징계처분 효력정지 가처분 인용, 본안 소송 예정</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>화성시가 동탄2신도시 초대형 물류센터 건립 사업에 대해 최종 반려 처분을 내렸습니다. 이는 주민들의 반대와 공익적 가치를 고려한 판단으로, 사업자는 막대한 금융 비용을 이유로 행정심판이나 행정소송을 제기할 가능성이 크다고 보도되었습니다. 향후 법적 공방이 예상됩니다.</t>
+          <t>강진원 강진군수가 더불어민주당의 '당원 자격정지 6개월' 징계처분에 대해 제기한 효력정지 가처분 신청이 법원에서 인용되었습니다. 법원은 민주당이 강 군수에게 충분한 소명 기회를 주지 않아 방어권을 박탈했다고 판단했습니다. 이로 인해 강 군수는 지방선거 경선 참여 기회를 회복할 것으로 보이며, 민주당의 본안 소송 대응 여부가 주목됩니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>사업자 측에서 화성시를 상대로 행정소송을 제기할 가능성이 높습니다. 상대방(화성시)은 자력이 충분한 공공기관이며(적합 조건 2), 사업자는 막대한 금융 비용이라는 큰 피해 규모를 주장할 수 있습니다(적합 조건 4). 또한 행정 문서 등 증거 확보가 가능합니다(적합 조건 5). 다만, 화성시의 행정 판단이 '법적 절차에 따른 정당한 판단'으로 강조되고 있어 사업자의 책임 입증이 쉽지 않을 수 있습니다.</t>
+          <t>더불어민주당이라는 공당이 피고이며, 법원이 징계 절차상 소명 기회 부족을 인정하여 절차적 위법성이 명확하다는 판단을 내렸습니다 (적합 조건 1, 2, 5). 법원의 가처분 인용 결정문이 강력한 증거로 작용합니다. 다만, 현재까지는 강진원 군수 개인의 사건으로 집단적 피해는 확인되지 않으며 (적합 조건 3 불충분), 직접적인 금전적 피해 규모가 명확히 제시되지 않아 소송금융 투자 매력도가 다소 낮습니다 (적합 조건 4 불충분).</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>막대한 금융 비용</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명 (강진원 강진군수)</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>화성시, 동탄2 초대형 물류센터 건립 최종 반려</t>
+          <t>법원  민주당이 징계사유에 대한 소명기회 조차 박탈</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209879&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.pressian.com/pages/articles/2026030107592838069?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-02-25 12:57:11.089139+00:00</t>
+          <t>2026-03-01 00:34:58.227007+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>미 법무부</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>국회 '尹정권 조작기소 진상규명 특위' 출범</t>
+          <t>미 법무부가 소송 절차 4개월 지연 요청</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>더불어민주당이 '尹정권 조작기소 진상규명 특위'를 출범시키고 '공정수사 촉구 및 조작수사 피해자 대책위원회(공취모)'를 당 공식 기구로 지정했다. 공취모는 피해자 구제와 재발 방지 대책 마련을 위해 해산하지 않겠다는 입장을 밝혔다. 이는 윤석열 정부의 검찰 수사 관련 의혹에 대한 진상 규명 및 피해자 구제 활동이 본격화될 것임을 시사한다.</t>
+          <t>트럼프 행정부 시절의 관세 환급과 관련하여 미 국제무역법원에서 소송이 진행 중이며, 미 법무부가 소송 절차를 4개월 지연해달라고 요청했다. 이는 관세 환급을 둘러싼 공방이 격화되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>상대방(정부)의 자력이 충분하고(적합 조건 2), '공취모'를 통해 집단적 피해가 예상되며(적합 조건 3), 국회 차원의 진상규명 특위가 출범하여 공적 절차가 진행 중이다(적합 조건 6). 그러나 '조작기소' 주장의 책임 명확성 입증이 매우 어렵고, 구체적인 피해 규모나 증거 확보 여부가 불확실하여 투자 위험이 존재한다.</t>
+          <t>상대방(미 법무부/정부)의 자력이 충분하며 (적합 조건 2), 관세 환급 소송의 특성상 다수의 기업이 연루되어 집단적 피해 가능성이 있고 (적합 조건 3) 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5). 현재 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>민주, '尹정권 조작기소 진상규명 특위' 출범…'공취모' 당 공식기구로</t>
+          <t>트럼프 행정부, 관세 환급 소송 4개월 지연 요청…환급 공방 격화</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723866</t>
+          <t>https://www.g-enews.com/view.php?ud=2026022822485029749a1f309431_1</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-02-25 12:16:35.785976+00:00</t>
+          <t>2026-03-01 00:30:06.329404+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>인천시 및 관할 군·구</t>
+          <t>부산시</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>지자체 내부 대책 검토 중</t>
+          <t>현재 법적 조치 없음</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>인천에서 매년 4천여 명의 장기 거주불명자가 발생하여 행정 공백과 복지 사각지대에 놓여있음. 이들은 세금 부과, 투표권 행사, 기초생활보장 급여 등 기본적인 행정 및 사회서비스 혜택을 받지 못하고 있음. 인천시는 이 문제 해결을 위한 실태조사 및 대책을 검토 중이다.</t>
+          <t>부산시가 영도대교를 기념물로 지정하고 보존하겠다고 약속했으나, 실제로는 방치하고 있다는 지적이 제기되었다. 과거 전시관 건립비 소송에서 패소한 이력이 있으며, 시 예산 편성에서도 우선순위에서 밀려 보존 노력이 미흡하다는 비판을 받고 있다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>다수의 피해자(매년 4천여명)가 발생하고 있으며 (적합 조건 3), 상대방(지자체)의 자력이 충분함 (적합 조건 2). 또한 거주불명자 통계 등 객관적 증거 확보가 용이함 (적합 조건 5). 그러나 지자체의 책임이 명확한 불법행위로 보기 어렵고 (적합 조건 1 미흡), 피해 금액 산정이 복잡하여 소송의 법리적 난이도가 높을 수 있음.</t>
+          <t>부산시라는 공공기관이 피고가 될 수 있으며 (적합 조건 1, 2), 영도대교 보존 약속 불이행에 대한 책임이 명확해 보이고 (적합 조건 1), 관련 증거 확보 가능성이 높다 (적합 조건 5). 그러나 기사 내용만으로는 구체적인 피해자 수나 피해 금액이 명확하지 않아 집단소송 또는 개별 소송의 경제적 타당성 판단이 어렵다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>매년 4천여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>인천, 매년 거주불명 4천명…행정·복지도 ‘실종’ [집중취재]</t>
+          <t>부산 '영도대교' 보존한다더니…기념물 지정만 하고 '방치'</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260224580430</t>
+          <t>https://news.jtbc.co.kr/article/NB12287492?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-25 00:20:09.015380+00:00</t>
+          <t>2026-02-28 12:52:31.257844+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>윤석열 전 대통령 부부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 가압류 신청 기각</t>
+          <t>경찰청 국가수사본부 TF 재수사 진행 중, 관련 기관 압수수색 및 자료 확보</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>12·3 비상계엄으로 정신적 피해를 입은 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했습니다. 이들은 김건희 여사의 양평 땅에 대한 가압류를 신청했으나, 법원은 이를 기각했습니다. 본안 소송은 계속 진행 중입니다.</t>
+          <t>이재명 대통령 피습 사건과 관련하여 경찰청 국가수사본부 TF가 당시 수사 책임자들의 증거인멸 의혹과 국가정보원 등의 사건 축소 의혹을 재수사 중입니다. TF는 관련 감찰 자료, 국회 회의록 등을 확보하고 압수수색을 진행하며 수사에 속도를 내고 있습니다. 이는 고위 공직자들의 직무상 위법 행위 여부를 밝히는 데 중점을 둔 사건입니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>윤석열 전 대통령 부부라는 자력 있는 상대방, 12·3 비상계엄으로 인한 다수 시민의 집단적 피해, 역사적 사실에 기반한 증거 확보 가능성 등 소송금융 적합 조건에 해당합니다. 그러나 가압류 신청이 기각되어 초기 절차에 어려움이 있으며, 정신적 피해의 구체적인 입증과 손해액 산정이 쟁점이 될 수 있습니다.</t>
+          <t>경찰청 국가수사본부 TF가 증거인멸 의혹 및 사건 축소 의혹에 대해 재수사 중이며, 관련 공공기관(경찰청, 국정원)이 피고가 될 수 있어 자력이 충분합니다. (적합 조건 2, 6) 또한 TF가 감찰 자료, 압수수색, 회의록 확보 등 적극적으로 증거를 확보하고 있습니다. (적합 조건 5) 다만, 피해자가 이재명 대통령 개인으로 집단적 피해가 아니며, 피해 금액 산정이 불분명합니다. (적합 조건 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (이재명)</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>법원, '계엄 손배' 시민들 '김건희 양평 땅' 가압류 신청 기각</t>
+          <t>李 대통령 가덕도 피습 사건 증거인멸 의혹도 들여다본다…가덕도TF 부...</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6081771</t>
+          <t>https://biz.heraldcorp.com/article/10684521?ref=naver</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-24 13:33:54.355672+00:00</t>
+          <t>2026-02-28 12:30:06.036278+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>김 실장</t>
+          <t>대한민국 육군, 국가인권위원회</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>여수시 비서실장 해임 의결, 행정소송 가능성</t>
+          <t>인권위 부작위에 대한 위법 판결 선고</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>여수시 비서실장이 관용차를 사적으로 운행하다 사고를 내 해임이 의결되었습니다. 사고로 관용차가 크게 파손되었으며, 김 실장은 징계에 불복하여 행정소송을 제기할 가능성이 있습니다. 이 사건은 공무원의 공용물 사적 유용 및 그로 인한 사고에 대한 책임 문제로 볼 수 있습니다.</t>
+          <t>변희수 하사 5주기를 맞아 국가인권위 노조가 변희수 재단 설립 지연에 대해 송구함을 표했다. 변 하사는 과거 육군을 상대로 행정소송을 진행했으며, 최근 법원은 인권위의 부작위에 대해 위법 판결을 내렸다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>김 실장의 관용차 사적 운행 및 사고 책임이 명확하고(적합 조건 1), 징계 절차를 통해 사실관계가 확인되었으며(적합 조건 5), 해임 의결이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고 상대방(김 실장)의 자력이 충분하다고 보기 어려워(적합 조건 2, 4 미충족) 소송금융 투자 매력도가 낮습니다.</t>
+          <t>상대방(대한민국 육군, 국가인권위원회)이 공공기관으로 자력이 충분하고(적합 조건 2), 법원의 위법 판결 등 상대방의 책임이 명확한 증거가 존재합니다(적합 조건 1, 5). 그러나 피해 규모가 특정되지 않고 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (변희수 하사)</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>관용차 사적 운행하다 사고 낸 여수시 비서실장 해임 의결</t>
+          <t>변희수 하사 5주기... 인권위 노조 “변희수 재단 설립 지연에 송구”</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=819241</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274282</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-24 13:25:48.162179+00:00</t>
+          <t>2026-02-28 01:39:40.849199+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>윤석열, 김건희</t>
+          <t>대한민국 (검찰)</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 가압류 신청 기각 후 즉시항고 제기</t>
+          <t>국정조사 추진위원회 출범</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>12·3 비상계엄으로 정신적 피해를 입었다며 시민들이 윤석열 전 대통령 부부를 상대로 25억 원 규모의 손해배상 소송을 제기했습니다. 시민들은 김건희 씨의 양평 땅에 대한 가압류를 신청했으나 법원에서 피보전권리 소명 부족을 이유로 기각되었고, 이에 불복하여 즉시항고장을 제출했습니다. 변호인 측은 김건희 씨의 유죄 판결을 근거로 공동불법행위 연대 배상 책임을 주장하고 있습니다.</t>
+          <t>더불어민주당이 '윤석열 정권 조작기소 진상규명 및 공소취소를 위한 국정조사 추진위원회'를 출범시켰다. 이 위원회는 이재명 대통령 등 현 여권 인사 관련 사건에 대한 조작기소 의혹을 규명하고 공소 취소를 목표로 한다. 국정조사를 통해 수사 지휘 라인과 기소 결정 과정의 외압을 밝히고 책임자를 법의 심판대에 세우겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>상대방(윤석열 전 대통령 부부)의 자력이 충분하고, 다수의 시민이 25억 원 규모의 손해배상을 청구하는 집단적 피해 사건입니다. 다만, 법원이 피보전권리 소명 부족을 이유로 가압류 신청을 기각하여 상대방 책임 및 증거 명확성 측면에서 추가적인 법리 다툼이 필요합니다.</t>
+          <t>상대방(국가기관)의 자력은 충분하고(적합 조건 2), 국정조사 추진 등 공적 절차가 진행 중이다(적합 조건 6). 그러나 사건의 본질이 정치적 의혹 규명에 가깝고, 소송금융의 핵심인 금전적 피해 규모가 불분명하며, 피해자가 특정 소수 정치인에 한정되어 집단적 피해로 보기 어렵다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>25억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>시민 다수</t>
+          <t>소수 특정 정치인</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>[단독] 법원, ‘내란 손배’ 시민들이 제기한 ‘김건희 양평 땅’ 가압...</t>
+          <t>與 공소취소 추진위 출범…쌍방울·대장동사건 등 국조 추진</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260224517455?OutUrl=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05589126645354784</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-24 13:20:19.067417+00:00</t>
+          <t>2026-02-28 00:50:43.848737+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (국세청)</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>헌법재판소에 헌법소원 등 제소</t>
+          <t>서울고법 행정1-1부에서 변론 진행 중</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>청소년 언론들이 정기간행물로 등록할 수 없어 정식 언론으로서의 혜택을 받지 못하고, 분쟁 발생 시 중재 기관의 도움 없이 형사 고발이나 손해배상 소송의 압박에 노출되고 있다고 호소합니다. 이에 청소년 언론 측은 헌법재판소에 관련 문제를 제기한 상태입니다.</t>
+          <t>LG 사위가 종합소득세 부과처분 취소소송을 제기하여 서울고법에서 변론이 진행 중입니다. 재판부는 BRV 케이맨의 최대주주인 비비안 쿠의 신원 공개를 요구하며 사건의 핵심 쟁점을 파악하려 하고 있습니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>헌법재판소에 제소되어 공적 절차가 진행 중이며(적합 조건 6), 다수의 청소년 언론이 등록 불가로 인해 혜택 상실 및 법적 압박에 노출되는 집단적 피해(적합 조건 3)에 해당합니다. 등록 불가라는 사실이 명확한 증거(적합 조건 5)로 존재하지만, 직접적인 금전적 피해 규모 산정이 어렵고 일반적인 손해배상 사건과 달리 상대방의 책임이 명확히 특정되기 어렵습니다.</t>
+          <t>상대방(정부)의 자력이 충분하며, LG 사위 관련 조세 소송으로 피해 금액이 클 것으로 예상되나, 사건의 사실관계(비비안 쿠의 정체)가 아직 명확히 밝혀지지 않아 승소 가능성 판단에 추가 정보가 필요합니다. (적합 조건 2, 4)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>청소년 언론 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>헌재로 달려간 청소년 언론  우리는 왜 등록 안 되나요</t>
+          <t>윤관, 비비안 쿠 누군지 밝혀라  LG 사위 조세소송 재판부 요구</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316250</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216977</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-02-24 13:16:42.737836+00:00</t>
+          <t>2026-02-28 00:37:44.353481+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>한국 정부</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>시장 후보 공약으로 제시, 공식 조사 및 국가 보상 추진 예정</t>
+          <t>주주들이 한국 정부를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>경기 광주시장 예비후보가 팔당상수원 중첩규제로 인한 지역 주민 및 사업자들의 피해에 대해 국가 보상과 물 값 현실화를 핵심 공약으로 제시했습니다. 이는 규제로 인한 피해를 공식 조사하여 국가로부터 보상을 받겠다는 계획을 포함하고 있습니다.</t>
+          <t>쿠팡Inc 주가가 정보 유출 사태 등으로 반토막 나자, 주주들이 한국 정부가 쿠팡을 차별대우했다며 소송을 제기했다. 이로 인해 쿠팡은 난감한 상황에 처했으며, 김 의장에 대한 사과 요구도 거세지고 있다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>팔당상수원 중첩규제로 인한 피해에 대해 국가를 상대로 보상을 추진하는 건으로, 상대방(국가)의 자력이 충분하고(적합 조건 2), 규제로 인한 집단적 피해 가능성이 있으며(적합 조건 3), 공식 조사를 통해 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). 다만, 현재는 시장 후보의 공약 단계로, 실제 공적 절차나 소송이 진행 중인 것은 아닙니다.</t>
+          <t>적합 조건으로 상대방(한국 정부)의 충분한 자력, 주가 반토막이라는 큰 피해 규모, 그리고 다수의 주주 피해자가 확인됩니다. 그러나 한국 정부의 차별대우 책임 명확성 및 증거 확보 가능성은 기사에서 불분명하여 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>박해광, 경기 광주시장선거 출마 선언</t>
+          <t>쿠팡, 사상 최대 실적 기록했지만... 정보 유출 사태에 발목</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>suwonilbo.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>http://www.suwonilbo.kr/news/articleView.html?idxno=314726</t>
+          <t>https://www.hankookilbo.com/news/article/A2026022716120004286?did=NA</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-02-24 12:21:30.772304+00:00</t>
+          <t>2026-02-28 00:37:00.190798+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>앤드루 마운트배튼 윈저</t>
+          <t>뉴저지 주정부 또는 관련 기관/기업</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 체포 후 석방</t>
+          <t>소송 준비 중</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>영국 앤드루 왕자가 공무상 부정행위 및 기밀 정보 유출 혐의로 경찰에 체포되었다가 풀려났으며, 현재 수사가 진행 중이다. 과거 제프리 엡스타인 관련 의혹으로 왕자 칭호 등을 박탈당한 바 있다. 한 정치 캠페인 단체가 루브르 박물관에 그의 체포 당시 사진을 걸어 조롱하는 퍼포먼스를 벌였다.</t>
+          <t>뉴저지주에 세 번째 이민자구치소 건립에 대한 반대 움직임이 일고 있으며, 이를 저지하기 위한 소송이 준비 중이다. 이민자 및 지역사회에 대한 집단적 피해가 예상되나, 구체적인 피해 규모와 소송의 법적 쟁점은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>상대방(앤드루 왕자)은 자력이 충분하며(적합 조건 2), 공무상 부정행위 및 기밀 유출 혐의로 경찰 수사가 진행 중이어서 증거 확보 가능성(적합 조건 5) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 그러나 이 사건은 개인의 직접적인 금전적 피해보다는 공무상 부정행위 및 기밀 유출에 대한 수사로, 소송금융의 주 대상인 집단적 피해나 명확한 민사상 손해배상 청구권이 불분명하여 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>뉴저지 이민자구치소 건립 저지라는 집단적 피해(조건 3)가 예상되며, 소송 상대방은 정부 기관 또는 대형 건설사일 가능성이 높아 자력(조건 2)이 충분할 것으로 보입니다. 그러나 피해 금액이 명확하지 않고, 소송의 법적 쟁점과 승소 가능성에 대한 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>루브르에 영 국왕 동생 ‘앤드루 체포 후 귀가’ 사진 15분간 걸렸다</t>
+          <t>‘뉴저지 세번째 이민자구치소 건립 저지’ 소송 움직임</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602240805001</t>
+          <t>http://www.koreatimes.com/article/1603048</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-02-24 00:24:58.691120+00:00</t>
+          <t>2026-02-28 00:35:45.225590+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>킨텍스, 경기도</t>
+          <t>재활용선별장 위탁업체</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>대관 취소 결정, 출연진 법적 대응 예고</t>
+          <t>2심 판결 선고</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>김동연 경기도지사의 촉구로 킨텍스가 '3.1절 기념 자유음악회' 대관을 취소했습니다. 이에 출연진으로 홍보된 가수 태진아 측은 허위 홍보에 대해 법적 대응을 예고했으며, 다른 출연진들도 불참 의사를 밝혔습니다. 이번 사건은 김 지사의 신천지 행사 대관 취소 전례와 유사합니다.</t>
+          <t>광주시가 재활용선별장 위탁업체를 상대로 제기한 손해배상 청구 소송 2심에서 당초 청구액 17억 8천여만원 중 5억 9천 9백여만원만 인정받았다. 이 결과로 광주시의 부실 소송 대응과 솜방망이 징계에 대한 논란이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>킨텍스와 경기도는 자력이 충분하며(적합 조건 2), 대관 취소 결정 및 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건), 대관 취소의 정당성 여부가 쟁점이 될 수 있어 상대방 책임이 명확하다고 보기는 어렵습니다(적합 조건 1 불충분).</t>
+          <t>법원이 상당한 금액(5억 9천 9백여만원)을 인정한 2심 판결이 있어 상대방의 책임이 비교적 명확하고 증거가 확보된 상태이다. 그러나 소송 상대방인 위탁업체의 자력 여부가 불확실하며, 집단적 피해가 아닌 단일 원고(광주시)의 소송이라는 점에서 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 9천 9백여만원</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>정의와 상식 지켜온 김동연</t>
+          <t>17억 청구해 5억 인정…광주시 '부실 소송·솜방망이 징계' 논란</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508690</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=677308</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-24 00:18:02.383837+00:00</t>
+          <t>2026-02-28 00:30:57.579477+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>식품의약품안전처</t>
+          <t>윤석열 전 대통령 부부</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>1심 패소 후 식약처의 고지 내용 변경</t>
+          <t>가압류 기각에 즉시항고 진행 중, 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>식품의약품안전처의 '반쪽 아킬레스건' 요양급여 해석 변경으로 인해 기존에 요양급여를 환수당했던 의료기관이나 환자들이 1심 소송에서 패소한 것으로 보도되었습니다. 식약처가 기존 해석을 명확히 고지하겠다고 입장을 바꾸면서, 과거 환수 조치의 정당성에 대한 재검토 가능성이 제기됩니다.</t>
+          <t>12.3 비상계엄으로 정신적 피해를 입었다고 주장하는 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했다. 이들은 김건희 여사의 양평 토지에 대한 가압류를 신청했으나 법원에서 기각되자 즉시항고했다. 본안 소송에서 승소 시 집행을 원활히 하기 위한 임시 조치인 가압류 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>상대방은 공공기관인 식품의약품안전처로 자력이 충분하며(적합 조건 2), 식약처의 변경된 고지 내용이 기존 해석의 문제점을 시사하여 증거 확보 가능성이 있습니다(적합 조건 5). 또한 '요양급여 환수'는 다수의 의료기관이나 환자에게 영향을 미칠 수 있는 집단적 피해 가능성이 있습니다(적합 조건 3). 다만, 1심에서 이미 패소한 상황이며, 식약처의 책임이 명확히 드러나지 않아 추가적인 법리 검토가 필요합니다.</t>
+          <t>상대방(윤석열 전 대통령 부부)은 자력이 충분하며(적합 조건 2), '시민들'이라는 표현에서 다수의 피해자가 존재하는 집단적 피해(적합 조건 3) 가능성이 높다. 12.3 비상계엄이라는 공적 사건을 배경으로 하므로 증거 확보 가능성(적합 조건 5)도 있다. 다만, 정신적 피해의 구체적인 입증과 손해배상 책임의 법리적 다툼이 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>[단독]  반쪽 아킬레스건 명확히 고지  식약처 바뀌었다</t>
+          <t>'계엄 피해' 시민들, '김건희 양평 토지 가압류' 법원 기각에 즉시항고</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452278&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.news1.kr/society/general-society/6084919</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-02-23 13:10:47.650552+00:00</t>
+          <t>2026-02-27 00:53:22.689927+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>대법원 판결 후 추가 관세 관련 소송 가능성 논의 중</t>
+          <t>정부 차원의 환수 소송 시작, 국회 토론회 진행 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>대법원 판결 이후 추가 관세 부과 형태 및 관세 환급 방식과 관련하여 새로운 소송 제기 여부가 논의되고 있는 상황이다. 기사 앞부분의 바이오 신약팀 내용은 본문과 무관한 것으로 판단된다.</t>
+          <t>진천군이 주도한 친일재산 국가귀속 프로젝트의 전수조사 결과가 발표되었으며, 정부 차원에서 환수 소송을 시작하는 등 실질적인 움직임이 나타나고 있다. 광복회 등 관련 단체들은 국가와 지방정부의 역할 분담 체계 마련을 건의하며 제도 개선을 촉구하고 있으며, 국회 토론회도 진행되었다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>대법원 판결이 있었으나, 추가 관세 부과 및 환급 방식과 관련하여 새로운 소송 가능성이 언급됨. 상대방은 공공기관(대한민국)으로 자력이 충분하며(적합 조건 2), 기존 대법원 판결을 통해 법적 쟁점과 증거가 어느 정도 정리되었을 것으로 예상됨(적합 조건 5). 다만, 구체적인 피해 규모와 피해자 수, 그리고 새로운 소송의 쟁점이 명확하지 않아 추가 정보가 필요함.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 사건 자체의 법적 타당성과 규모는 높다. 그러나 소송 주체가 정부이므로 일반적인 소송금융 고객(피해자)과는 다르며, 정부가 직접 소송 비용을 부담하는 것이 일반적이다. 다만, 대규모 프로젝트의 특성상 외부 법률 자문 또는 성공 보수 계약을 맺는 경우 간접적인 투자 기회가 있을 수 있다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>[주식마감] 상법 개정안 통과에 '보험주' 미래에셋생명 상한가... 삼화콘...</t>
+          <t>[이슈] 진천군이 쏘아 올린 친일재산 국가귀속 프로젝트 전수조사 결과...</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143067</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3083967</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-02-23 12:53:31.345418+00:00</t>
+          <t>2026-02-27 00:47:27.461624+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>미국 관세국경보호청 (CBP)</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>미국 IEEPA 관세 관련 제도 변화 및 환급 절차 논의 중, 소송 제소 검토 단계</t>
+          <t>의사협회 차원의 정책 반대 및 결의문 채택</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>부산FTA통상진흥센터와 한국무역협회가 대미 수출기업을 대상으로 미국 국제긴급경제권한법(IEEPA) 관세 소송 및 환급 대응 설명회를 개최했습니다. 최근 IEEPA 관세 판결 이후 관세 제도 환경 변화 가능성이 제기됨에 따라, 기업들이 환급 절차 및 미국 국제무역법원 제소 시 유의사항 등을 점검하도록 지원하는 자리입니다.</t>
+          <t>광주 서구의사회는 의대 증원 정책이 해법이 아니라고 강력히 촉구하며, 광주 5개 구 의사회의 공동 결의문을 채택했습니다. 결의문에는 환자의 생명과 안전을 지키기 위한 내용이 담겼으며, 지역의사 출신 의사의 소송 사례 등을 언급하며 정부 정책에 대한 법적 대응 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>미국 정부(CBP)를 상대로 한 관세 환급 또는 소송 가능성이 있으며, 대미 수출기업 다수가 동일한 법적 쟁점에 직면할 수 있어 집단적 피해 가능성이 있습니다. (적합 조건 2, 3, 5, 6 해당). 다만, 개별 기업의 구체적인 피해 규모와 소송 의지가 기사에서 명확히 드러나지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방인 정부는 자력이 충분하며(적합 조건 2), 의대 증원 정책으로 인해 다수의 의사 및 의대생이 영향을 받는 집단적 피해 가능성이 있습니다(적합 조건 3). 그러나 기사 내용만으로는 직접적인 금전적 피해 규모나 소송의 구체적인 법적 쟁점이 명확하지 않아 투자 적합도를 높게 평가하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>대미 수출기업 다수</t>
+          <t>의사 및 의대생 다수</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>부산FTA통상진흥센터, IEEPA 관세 대응 설명회</t>
+          <t>의대 증원, 해법 아니다 …광주 서구의사회 강력 촉구</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003522941</t>
+          <t>http://www.bosa.co.kr/news/articleView.html?idxno=2270763</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-02-23 12:49:28.244805+00:00</t>
+          <t>2026-02-27 00:35:01.713974+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>미국 무역대표부 (USTR)</t>
+          <t>ICE (Immigration and Customs Enforcement)</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>연방 대법원에 계류 중, 원고 측은 미 국제무역법원(CIT)과 연방순회항소법원(CAFC)에서 패소</t>
+          <t>경찰 수사 종결 후 피해자 측 변호사 개입, 소송 준비 가능성</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>미국 무역대표부(USTR)의 무역법 301조 적용 범위 및 관세 부과 권한의 적법 절차 준수 여부를 다투는 소송이 현재 연방 대법원에 계류 중이다. 원고 측은 하급심에서 패소한 상태이다.</t>
+          <t>ICE 요원이 아이 3명이 탑승한 차량에 페퍼스프레이를 사용한 사건이 발생하여 논란이 되고 있다. 콜럼버스 경찰은 피해자 진술을 받고 수사를 종결했으나, 피해자 측 변호사는 번호판, 영상 등 증거가 있음에도 제대로 된 추적이 이뤄지지 않았다며 추가 법적 조치를 시사했다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - USTR) 및 적합 조건 5(증거 확보 가능 - 이미 소송 진행 중)에 해당한다. 그러나 상대방 책임의 명확성이 법적 쟁점이며, 피해 규모나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못한다.</t>
+          <t>상대방(ICE)의 책임이 비교적 명확하고, 미국 연방 기관으로서 자력이 충분하며, 피해자 측에서 영상, 사진 등 객관적 증거를 확보하고 있습니다. 다만, 현재까지는 집단적 피해로 보기 어렵고, 경찰 수사가 종결되어 추가적인 법적 절차 진행이 필요합니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>관세복원 나선 미  무역법 301조로 타국 불공정관행 조사 검토</t>
+          <t>아이 3명 탄 차에 페퍼스프레이…ICE 요원 행동 논란</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022308000001472?did=NA</t>
+          <t>https://www.koreadaily.com/article/20260226114110999</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-02-23 00:54:27.296531+00:00</t>
+          <t>2026-02-27 00:19:40.881926+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>대전시 또는 5개 자치구</t>
+          <t>대한민국 (법관/검사 등 공무원)</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>매장유산 관련 행정 절차의 복잡성으로 인한 잠재적 분쟁 발생 가능성</t>
+          <t>법왜곡죄 및 재판소원제 시행 임박</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>대전시가 매장유산 관련 법령 및 행정절차를 지원하는 인공지능(AI) 가이드 앱 '디-헤리티지'를 개발했다. 이 앱은 복잡한 매장유산 행정 처리로 인한 공사 중단 및 사업 지연, 그리고 빈번한 행정소송 문제를 해결하고 행정의 객관성과 신뢰성을 높이는 것을 목표로 한다. 현재 시범 운영 중이며 향후 적용 범위를 확대할 예정이다.</t>
+          <t>더불어민주당이 위헌 논란에도 불구하고 '법왜곡죄'와 '재판소원제'를 3월 중 시행할 예정입니다. 법왜곡죄는 법관이나 검사가 법을 왜곡한 경우 처벌하며, 재판소원제는 확정된 법원 판결이 기본권을 침해했을 때 헌법소원을 허용합니다. 법조계는 이로 인해 소송이 남발하고 헌법재판소의 업무 부담이 급증할 것을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>기사는 매장유산 관련 행정 절차의 복잡성과 담당자 숙련도에 따른 편차로 인해 행정소송이 빈번하게 발생했음을 언급합니다. 이는 공공기관(대전시 및 자치구)을 상대로 한 소송 가능성(상대방 자력 충분)과 공사 중단 및 지연으로 인한 상당한 피해 규모(피해 규모 큼), 그리고 행정 기록을 통한 증거 확보 가능성(증거 확보 가능)을 시사합니다. 다만, 특정 사건이나 명확한 상대방 책임이 구체적으로 명시된 것은 아닙니다.</t>
+          <t>새로운 법안 시행으로 인해 '집단적 피해' 발생 가능성이 높고(소송 남발 우려), 상대방(대한민국 또는 법관/검사)의 '자력이 충분'할 것으로 예상됩니다. 그러나 아직 구체적인 피해 사례가 발생하지 않았고, 법왜곡죄의 '상대방 책임 명확성' 및 '증거 확보'가 개별 사건에서 쟁점이 될 수 있어 투자 적합도는 중간으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>대전시, 매장유산 행정가이드 인공지능 '디-헤리티지' 개발</t>
+          <t>법왜곡죄·재판소원제 시행 코앞으로...혼란 대비됐나</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2194347</t>
+          <t>https://www.mt.co.kr/politics/2026/02/26/2026022608073714864</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-02-23 00:49:48.025912+00:00</t>
+          <t>2026-02-26 13:15:51.950757+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>보건복지부</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>관세 환급 관련 소송 예상</t>
+          <t>경찰 고발 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>레이먼드제임스의 정책 분석가는 트럼프 행정부의 관세 변동성으로 인해 기업들이 환급을 받기 위해 개별 또는 집단 소송에 참여해야 할 것이라고 전망했습니다. 이 과정은 길고 험난할 것으로 예상되며, 이는 향후 미국 증시의 변동성 요인이 될 수 있습니다.</t>
+          <t>낙태죄 비범죄화 이후 36주 임신중지 여성에게 살인죄가 적용된 사건으로, 시민 4,700여 명이 무죄 선고를 촉구하고 있습니다. 기사는 복지부가 후속 조치 없이 경찰에 고발한 것에 대한 책임이 크다고 지적하며, 정부의 책임 있는 자세를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>기사는 기업들이 관세 환급을 위해 개별 또는 집단 소송에 참여해야 할 것이라는 정책 분석가의 전망을 담고 있습니다. 이는 잠재적으로 다수의 피해 기업(집단적 피해)과 자력이 충분한 상대방(미국 정부)을 상정할 수 있습니다. 그러나 현재 진행 중인 사건이 아닌 미래에 대한 예측이며, 구체적인 피해 규모나 피해자 수가 명시되어 있지 않아 추가 정보 확인이 필요합니다.</t>
+          <t>복지부의 책임이 명확히 언급되어 상대방 책임이 비교적 명확하며(적합 조건 1), 정부 기관이므로 자력이 충분합니다(적합 조건 2). 또한 경찰 고발이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 사건의 초점이 형사 처벌에 맞춰져 있어 직접적인 금전적 피해 규모나 집단적 피해자 수가 명확하지 않아 소송금융의 일반적인 투자 대상과는 다소 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>[미국증시 전망] 트럼프 10%→15% 관세 변동성…엔비디아 실적 시험대</t>
+          <t>‘36주 임신중지’ 여성에 살인죄 적용?… 시민 4700여명  무죄 선고해야...</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15981278</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274212</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-02-23 00:33:30.133332+00:00</t>
+          <t>2026-02-26 12:34:10.149585+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>유통산업발전법 개정 논의 재점화, 입법 영향 평가 및 입법 실명제 도입 논의</t>
+          <t>감사원 정기감사 결과 발표 및 개선 요구</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>선의로 시작된 유통산업발전법, 임대차 3법, 주 52시간제 등 정부 규제가 충분한 숙의 없이 시행되며 시장의 균형을 흔들고 예상치 못한 부작용을 낳았다는 비판이 제기되었습니다. 이로 인해 소상공인, 대형마트, 임차인 등 다수의 경제 주체가 막대한 피해를 입었으며, 국회에서는 규제 재검토 및 입법 책임 강화를 위한 논의가 재점화되고 있습니다.</t>
+          <t>감사원이 공정거래위원회에 대한 정기감사 결과를 발표하며 자진신고 감면제도, 과징금 산정·공표 절차, 소비자 피해보상 감독 등 총 10건에 대해 개선을 요구했다. 징계요구 1건과 주의요구도 포함되었다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>정부의 규제 입법으로 인한 집단적 피해와 막대한 경제적 손실이 발생했으며, 상대방(국가)의 자력은 충분하고 관련 통계 및 전문가 의견 등 증거 확보 가능성이 높습니다. 그러나 입법 행위에 대한 국가배상 책임 인정은 법리적으로 매우 어렵고, 현재 구체적인 소송 절차가 진행 중이지 않아 소송금융 투자 대상으로서의 불확실성이 큽니다.</t>
+          <t>감사원의 정기감사 결과 발표는 공적 절차 진행(6) 및 객관적 증거 확보 가능성(5)을 보여준다. 그러나 기사 내용만으로는 특정 피해자 집단과 직접적인 금전적 피해 발생 여부가 불분명하며(3, 4), 소송 상대방이 명확히 특정되지 않아(1) 소송금융 투자 대상으로의 적합도는 'Medium'이다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>대형마트 3사 3조3000억 원 매출 감소, 전세난으로 인한 시장 왜곡 등 막대한 경제적 피해</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>전통시장 상인, 대형마트, 임차인, 임대인, 산업계 전반의 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>“의도는 좋았다”지만…반복되는 규제 참사[규제 만능주의의 그늘上-①...</t>
+          <t>감사원, 공정위 정기감사 결과 발표…감면,과징금 산정, 집행 구조 전반...</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2557835</t>
+          <t>http://www.wemakenews.co.kr/news/view.php?no=24662</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-02-23 00:21:34.116981+00:00</t>
+          <t>2026-02-26 12:28:44.018310+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>미국 정부 또는 관련 기관</t>
+          <t>한국토지주택공사 (LH)</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>국제무역법원 소송 제기 필요성 언급, 정부의 법적 절차 안내 중</t>
+          <t>국가산단 취소ㆍ무효 소송 진행 중</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>미국 수입 업체 신고로 인해 부과된 관세에 대해 우리 수출기업들이 환급을 받을 가능성이 제기되었습니다. 국제무역법원에 소송을 제기해야 하며, 관세 부과 규모가 크고 법적 절차가 복잡하여 실제 환급까지 상당한 시간이 소요될 것으로 보입니다. 정부는 수출기업들에게 신고 정정이나 소송 등 가능한 법적 절차를 안내하고 있습니다.</t>
+          <t>LH는 지방선거를 앞두고 불거진 호남 이전론과 국가산단 취소ㆍ무효 소송 등 사회적 논란에 직면해 있습니다. 이러한 논란은 LH 사장 인선 지연 등과 복합적으로 작용하며 LH의 사업 추진에 영향을 미치고 있습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분 - 정부), 적합 조건 3 (집단적 피해 - 다수 수출기업), 적합 조건 4 (피해 규모 큼 - 대규모 관세 부과)에 해당합니다. 법적 절차가 복잡하고 시간이 오래 걸릴 것으로 예상되어 소송금융의 필요성이 높습니다. 다만, 사건의 구체적인 경위와 상대방의 책임 명확성은 기사만으로는 파악하기 어렵습니다.</t>
+          <t>LH는 공공기관으로 자력이 충분하며 (적합 조건 2), '국가산단 취소ㆍ무효 소송'은 행정소송의 특성상 다수의 이해관계자가 얽혀있을 가능성이 높고 (적합 조건 3 추정) 관련 증거 확보가 용이할 것으로 추정됩니다 (적합 조건 5 추정). 그러나 기사 내용이 매우 제한적이어서 소송의 구체적인 쟁점, 피해 규모 및 피해자 수에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>다수 수출기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>이미 낸 관세 환급 가능?…미 수입 업체가 신고했다면</t>
+          <t>LH, 올 15.8조 규모 건설공사 쏟아낸다</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450742&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602251008310760939</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-02-22 12:58:28.831394+00:00</t>
+          <t>2026-02-26 00:55:40.922809+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>미국 이민세관집행국 (ICE) 및 관련 건설 주체</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>관세 환급 소송 준비 중</t>
+          <t>구금시설 건설 중단 소송 제기</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>글로벌 관세 15% 적용으로 한국 경제의 불확실성이 커지면서, 반도체·자동차 등 주력 산업 기업들이 관세 환급 소송을 준비하고 있다. 기존 25% 상호관세가 사라지고 15% 글로벌 관세가 적용되는 상황에서 기업들은 관세 환급을 통해 손실을 줄이려 하고 있다.</t>
+          <t>메릴랜드 주에서 미국 이민세관집행국(ICE)의 구금시설 건설을 중단시키기 위한 소송이 제기되었다. 이 소송은 해당 시설 건설의 적법성 또는 환경적, 사회적 영향에 대한 문제를 제기하는 것으로 보인다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>다수의 기업이 관세 환급 소송을 준비 중이며(집단적 피해), 상대방은 국가로 자력이 충분하다(상대방 자력 충분). 주력 산업에 대한 관세 문제이므로 피해 규모가 클 것으로 예상되며(피해 규모 큼), 관련 증거 확보도 가능할 것으로 보인다(증거 확보 가능). 다만, 기사 내용만으로는 소송의 법적 쟁점과 승소 가능성을 명확히 판단하기 어렵다.</t>
+          <t>상대방에게 자력이 충분함 (미국 이민세관집행국, ICE). 또한 공공 시설 건설 중단 소송의 특성상 집단적 피해 또는 공익적 쟁점을 포함할 가능성이 있음. 다만, 기사 본문이 제공되지 않아 소송의 구체적인 쟁점, 원고, 피해 규모 및 책임의 명확성 등 핵심 정보 파악이 불가능하여 추가 정보 확인이 필요함.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>다수 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>'글로벌 관세 15%' 기습 폭주…한미 투자협정 '시계제로'</t>
+          <t>MD, ICE 구금시설 건설 중단 제소</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=536041</t>
+          <t>http://www.koreatimes.com/article/1602683</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-02-22 12:51:27.379196+00:00</t>
+          <t>2026-02-26 00:43:42.830266+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>대한민국 (국토교통부, 금융당국)</t>
+          <t>고양시의원</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>정부 정책(8주 룰) 도입 예정 (2026년 4월)</t>
+          <t>수사 진행 중</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>오는 4월부터 자동차 사고 경상환자가 8주 이상 장기 입원을 하려면 공공기관의 심사를 받는 '8주 룰'이 도입됩니다. 국토교통부와 금융당국은 과잉 진료를 막고 자동차 보험 적자를 줄이기 위함이라고 설명했으나, 한의학계는 환자의 진료 선택권 제한 등을 이유로 반발하고 있습니다.</t>
+          <t>고양시의원이 비공개 행정자료를 유출했다는 의혹이 제기되어 수사가 진행 중입니다. 유출된 자료는 일산컨트리클럽 관련 행정소송 및 민원, 여론 형성 과정에서 증거로 활용된 정황이 포착되었으며, 해당 자료는 정보공개 절차 없이는 외부 제공이 제한되는 성격입니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>적합 조건으로 국토부와 금융당국의 정책 도입이라는 공적 절차가 진행 중이며, 8주 이상 치료를 원하는 다수의 경상환자에게 영향을 미쳐 집단적 피해 가능성이 있습니다. 그러나 이 사건은 직접적인 손해배상 청구보다는 정책의 적법성이나 환자 권리 침해 여부를 다투는 행정소송의 성격이 강해, 소송금융 투자 대상으로서의 매력도는 중간 수준으로 판단됩니다.</t>
+          <t>고양시의원의 비공개 행정자료 유출 의혹에 대해 수사가 진행 중이며, 유출된 자료가 행정소송 등에 활용된 정황이 있어 상대방의 책임이 명확해질 가능성이 높고 증거 확보 가능성이 큽니다. 다만, 직접적인 피해 규모나 피해자 집단이 명확히 드러나지 않아 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>‘나이롱 환자’ 장기입원 힘들어진다…8주 이상 치료는 심사받아야</t>
+          <t>고양시의원 비공개 행정자료 유출 의혹 수사</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11968150</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1317783</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-02-22 12:39:38.092209+00:00</t>
+          <t>2026-02-25 13:26:35.712335+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>대전시</t>
+          <t>제주지방법원</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>수사 '혐의없음' 종결 후 이의신청 예정</t>
+          <t>언론 보도를 통해 문제 제기됨</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>대전 중앙로지하상가 사용 허가 입찰 관련 논란이 수사 결과 '혐의없음'으로 종결되었으나, 피해자비상대책위원회는 이에 불복하여 즉각 이의신청을 예고했다. 대전시를 상대로 한 사건으로, 다수의 피해자가 존재하며 공적 절차가 진행 중인 상황이다. 피해자 측은 입찰 과정에서의 문제점을 주장하며 법적 대응을 이어갈 것으로 보인다.</t>
+          <t>제주지방법원 김 모 부장판사가 민사 소송 당사자들에게 판결문을 최대 6개월까지 늑장 송달하여 문제가 되고 있습니다. 확인된 피해자는 10명이 넘으며, 이로 인해 소송 당사자들은 사법부에 대한 불신과 함께 다음 절차 진행에 어려움을 겪었습니다. 해당 판사는 이미 인천지법으로 발령이 난 상태입니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>대전시라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), '피해자비상대책위원회'가 조직되어 집단적 피해가 예상됩니다(적합 조건 3). 이미 공적 절차(수사)가 진행되어 '혐의없음'으로 종결되었으나, 피해자 측에서 즉각 이의신청을 예고하여 사건이 완전히 종결된 상태는 아닙니다(적합 조건 6). 다만, 현재 '혐의없음'으로 판단된 상황이라 상대방 책임 입증에 어려움이 있을 수 있습니다.</t>
+          <t>제주지방법원 부장판사의 판결문 늑장 송달로 인한 피해는 상대방 책임이 명확하고(김 판사 및 법원), 상대방 자력이 충분하며(국가기관), 10명 이상의 집단적 피해가 확인되고, KBS 취재 결과 및 법원 기록으로 증거 확보가 가능합니다. (적합 조건 4개) 그러나 판결문 늑장 송달로 인한 직접적인 금전적 피해 규모가 불확실하고 개별 입증이 어려울 수 있어, 소송금융 투자 매력도가 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>10명 이상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>대전 중앙로지하상가 입찰 논란 '혐의없음' 종결</t>
+          <t>“6개월 만에 받아”…판결문 늑장 송달 문제 ‘심각’</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142795</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493548&amp;ref=A</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-02-22 12:21:27.698778+00:00</t>
+          <t>2026-02-25 13:23:53.097503+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>금융정보분석원 (FIU)</t>
+          <t>화성특례시</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>FIU의 미신고 가상자산사업자 판단 및 거래 중단 요청에 대한 행정소송</t>
+          <t>화성시의 물류센터 건립 반려 처분 완료, 사업자의 행정심판/소송 제기 가능성 높음</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>다윈KS는 금융정보분석원(FIU)이 미신고 가상자산사업자로 판단하여 거래 중단을 요청하자 국내 사업을 사실상 접고 행정소송을 제기했다. 이 사건은 원화 스테이블코인 제도화와 관련된 디지털 금융의 규제 문제를 다루고 있다.</t>
+          <t>화성시가 동탄2신도시 초대형 물류센터 건립 사업에 대해 최종 반려 처분을 내렸습니다. 이는 주민들의 반대와 공익적 가치를 고려한 판단으로, 사업자는 막대한 금융 비용을 이유로 행정심판이나 행정소송을 제기할 가능성이 크다고 보도되었습니다. 향후 법적 공방이 예상됩니다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)은 공공기관으로 자력이 충분하며(적합 조건 2), FIU의 거래 중단 요청이라는 공적 절차가 진행된 후 행정소송이 제기된 상황(적합 조건 6). 다만, 기사만으로는 FIU의 책임이 명확하다고 보기 어려우며, 집단적 피해가 아닌 단일 기업의 소송으로 판단된다.</t>
+          <t>사업자 측에서 화성시를 상대로 행정소송을 제기할 가능성이 높습니다. 상대방(화성시)은 자력이 충분한 공공기관이며(적합 조건 2), 사업자는 막대한 금융 비용이라는 큰 피해 규모를 주장할 수 있습니다(적합 조건 4). 또한 행정 문서 등 증거 확보가 가능합니다(적합 조건 5). 다만, 화성시의 행정 판단이 '법적 절차에 따른 정당한 판단'으로 강조되고 있어 사업자의 책임 입증이 쉽지 않을 수 있습니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>사업 중단으로 인한 피해액 미상</t>
+          <t>막대한 금융 비용</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>브레이크 걸린 제도에 디지털 금융 공회전 [비즈앤피플]</t>
+          <t>화성시, 동탄2 초대형 물류센터 건립 최종 반려</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026021918135034760</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209879&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-02-22 00:52:01.662715+00:00</t>
+          <t>2026-02-25 12:57:11.089139+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>관세 환급 소송 가능성 언급</t>
+          <t>국회 '尹정권 조작기소 진상규명 특위' 출범</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>기사는 애플과 같은 기업들이 IEEPA에 근거해 납부한 관세를 소송을 통해 되돌려 받을 수 있으며, 이는 기업들에게 일회성의 거액 현금 유입으로 이어질 수 있다고 전망한다. 이는 아직 구체화되지 않은 잠재적 법정 다툼에 대한 일반적인 분석이다.</t>
+          <t>더불어민주당이 '尹정권 조작기소 진상규명 특위'를 출범시키고 '공정수사 촉구 및 조작수사 피해자 대책위원회(공취모)'를 당 공식 기구로 지정했다. 공취모는 피해자 구제와 재발 방지 대책 마련을 위해 해산하지 않겠다는 입장을 밝혔다. 이는 윤석열 정부의 검찰 수사 관련 의혹에 대한 진상 규명 및 피해자 구제 활동이 본격화될 것임을 시사한다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>기사는 애플과 같은 대기업들이 상대방(미국 정부)을 대상으로 IEEPA에 근거한 관세 환급 소송을 통해 거액의 현금을 되돌려 받을 가능성을 시사합니다. 이는 상대방 자력 충분(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모 큼(적합 조건 4)에 해당할 수 있습니다. 다만, 구체적인 사건이나 법적 쟁점이 명확히 제시되지 않아 적합도를 높게 평가하기는 어렵습니다.</t>
+          <t>상대방(정부)의 자력이 충분하고(적합 조건 2), '공취모'를 통해 집단적 피해가 예상되며(적합 조건 3), 국회 차원의 진상규명 특위가 출범하여 공적 절차가 진행 중이다(적합 조건 6). 그러나 '조작기소' 주장의 책임 명확성 입증이 매우 어렵고, 구체적인 피해 규모나 증거 확보 여부가 불확실하여 투자 위험이 존재한다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>다수 기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>[뉴욕증시 주간전망] 엔비디아 실적 발표에 촉각…트럼프 관세 불확실성...</t>
+          <t>민주, '尹정권 조작기소 진상규명 특위' 출범…'공취모' 당 공식기구로</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202602210929553543be84d87674_1</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723866</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-02-22 00:45:39.168438+00:00</t>
+          <t>2026-02-25 12:16:35.785976+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>인천시 및 관할 군·구</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>검찰 수사 및 압수수색 진행, 관련자 구속</t>
+          <t>지자체 내부 대책 검토 중</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>2022년 민주연구원 부원장이었던 김용에 대한 검찰의 민주당 중앙당사 압수수색 및 사무실 침탈 사건을 언급하며, 김용과 그로 인해 구속된 후배들이 큰 피해자라고 주장하는 내용이다. 이 사건은 검찰의 수사 과정에서 발생한 일련의 절차와 관련된 것으로 보인다.</t>
+          <t>인천에서 매년 4천여 명의 장기 거주불명자가 발생하여 행정 공백과 복지 사각지대에 놓여있음. 이들은 세금 부과, 투표권 행사, 기초생활보장 급여 등 기본적인 행정 및 사회서비스 혜택을 받지 못하고 있음. 인천시는 이 문제 해결을 위한 실태조사 및 대책을 검토 중이다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 검찰 수사 및 압수수색이라는 공적 절차가 진행되었고, 상대방(국가)의 자력은 충분하며 관련 수사 기록 등 증거 확보도 가능할 것으로 보인다. 그러나 기사 내용만으로는 소송금융의 대상이 될 만한 구체적인 민사상 피해액이나 집단적 피해의 성격이 명확하지 않아 투자 적합도가 'Medium'으로 판단된다.</t>
+          <t>다수의 피해자(매년 4천여명)가 발생하고 있으며 (적합 조건 3), 상대방(지자체)의 자력이 충분함 (적합 조건 2). 또한 거주불명자 통계 등 객관적 증거 확보가 용이함 (적합 조건 5). 그러나 지자체의 책임이 명확한 불법행위로 보기 어렵고 (적합 조건 1 미흡), 피해 금액 산정이 복잡하여 소송의 법리적 난이도가 높을 수 있음.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>매년 4천여명</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>김용  이 대통령 공격 길목이었던 나, 나 때문에 구속된 후배들에게 제...</t>
+          <t>인천, 매년 거주불명 4천명…행정·복지도 ‘실종’ [집중취재]</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723470</t>
+          <t>https://www.kyeonggi.com/article/20260224580430</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-02-22 00:31:04.756551+00:00</t>
+          <t>2026-02-25 00:20:09.015380+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>지자체, 정부, 우정사업본부</t>
+          <t>윤석열 전 대통령 부부</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>산불 피해구제 특별법에서 별정우체국 제외</t>
+          <t>손해배상 소송 진행 중, 가압류 신청 기각</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>경북 산불 재난 이후 제정된 특별법 및 시행령에서 별정우체국이 피해구제 및 지원 대상에서 제외되어 어려움을 겪고 있습니다. 지자체, 정부, 우정사업본부 모두 책임 회피 중이며, 남선우체국 사례를 통해 이러한 문제점이 부각되었습니다.</t>
+          <t>12·3 비상계엄으로 정신적 피해를 입은 시민들이 윤석열 전 대통령 부부를 상대로 손해배상 소송을 제기했습니다. 이들은 김건희 여사의 양평 땅에 대한 가압류를 신청했으나, 법원은 이를 기각했습니다. 본안 소송은 계속 진행 중입니다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>지자체, 정부, 우정사업본부 등 자력 있는 공공기관이 상대방이며, 특별법 및 시행령에서 별정우체국이 명시적으로 제외된 사실이 명확한 증거가 될 수 있습니다. 다만, 피해 규모와 피해자 수가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>윤석열 전 대통령 부부라는 자력 있는 상대방, 12·3 비상계엄으로 인한 다수 시민의 집단적 피해, 역사적 사실에 기반한 증거 확보 가능성 등 소송금융 적합 조건에 해당합니다. 그러나 가압류 신청이 기각되어 초기 절차에 어려움이 있으며, 정신적 피해의 구체적인 입증과 손해액 산정이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>경북 산불 재난 1년, 남선우체국이 전한 일상 회복의 신호</t>
+          <t>법원, '계엄 손배' 시민들 '김건희 양평 땅' 가압류 신청 기각</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/129303/</t>
+          <t>https://www.news1.kr/society/general-society/6081771</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-02-22 00:16:38.648868+00:00</t>
+          <t>2026-02-24 13:33:54.355672+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>김 실장</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>상호관세 환급 소송 가능성 논의 단계</t>
+          <t>여수시 비서실장 해임 의결, 행정소송 가능성</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>미국 관세율 인하에도 불구하고 한국 기업들이 그동안 미국에 낸 상호관세 환급 소송에 나서기 어려운 상황이 보도되었습니다. 주요 대미 수출품에 대한 품목관세의 중요성과 협상 리스크 때문에 기업들이 소송 제기를 주저하고 있습니다.</t>
+          <t>여수시 비서실장이 관용차를 사적으로 운행하다 사고를 내 해임이 의결되었습니다. 사고로 관용차가 크게 파손되었으며, 김 실장은 징계에 불복하여 행정소송을 제기할 가능성이 있습니다. 이 사건은 공무원의 공용물 사적 유용 및 그로 인한 사고에 대한 책임 문제로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>미국 정부를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 다수의 기업들이 피해를 입었을 가능성이 있어 집단적 피해(적합 조건 3)에 해당합니다. 그러나 기사에서 소송에 나서기 어려운 이유를 언급하며 책임의 명확성이나 증거 확보의 용이성에 대한 정보가 부족합니다.</t>
+          <t>김 실장의 관용차 사적 운행 및 사고 책임이 명확하고(적합 조건 1), 징계 절차를 통해 사실관계가 확인되었으며(적합 조건 5), 해임 의결이라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 피해 규모가 크지 않고 상대방(김 실장)의 자력이 충분하다고 보기 어려워(적합 조건 2, 4 미충족) 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>美 관세율 15→10% 됐지만 자동차·반도체 영향권 밖... 대미 투자 뒤집...</t>
+          <t>관용차 사적 운행하다 사고 낸 여수시 비서실장 해임 의결</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026022120450002802?did=NA</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=819241</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-02-21 18:28:19.532517+00:00</t>
+          <t>2026-02-24 13:25:48.162179+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>행정</t>
         </is>
       </c>
-      <c r="C302" t="inlineStr"/>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>윤석열, 김건희</t>
+        </is>
+      </c>
       <c r="D302" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중, 가압류 신청 기각 후 즉시항고 제기</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>12·3 비상계엄으로 정신적 피해를 입었다며 시민들이 윤석열 전 대통령 부부를 상대로 25억 원 규모의 손해배상 소송을 제기했습니다. 시민들은 김건희 씨의 양평 땅에 대한 가압류를 신청했으나 법원에서 피보전권리 소명 부족을 이유로 기각되었고, 이에 불복하여 즉시항고장을 제출했습니다. 변호인 측은 김건희 씨의 유죄 판결을 근거로 공동불법행위 연대 배상 책임을 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>상대방(윤석열 전 대통령 부부)의 자력이 충분하고, 다수의 시민이 25억 원 규모의 손해배상을 청구하는 집단적 피해 사건입니다. 다만, 법원이 피보전권리 소명 부족을 이유로 가압류 신청을 기각하여 상대방 책임 및 증거 명확성 측면에서 추가적인 법리 다툼이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>25억 원</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>시민 다수</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>[단독] 법원, ‘내란 손배’ 시민들이 제기한 ‘김건희 양평 땅’ 가압...</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260224517455?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:20:19.067417+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E302" t="inlineStr">
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>헌법재판소에 헌법소원 등 제소</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>청소년 언론들이 정기간행물로 등록할 수 없어 정식 언론으로서의 혜택을 받지 못하고, 분쟁 발생 시 중재 기관의 도움 없이 형사 고발이나 손해배상 소송의 압박에 노출되고 있다고 호소합니다. 이에 청소년 언론 측은 헌법재판소에 관련 문제를 제기한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>헌법재판소에 제소되어 공적 절차가 진행 중이며(적합 조건 6), 다수의 청소년 언론이 등록 불가로 인해 혜택 상실 및 법적 압박에 노출되는 집단적 피해(적합 조건 3)에 해당합니다. 등록 불가라는 사실이 명확한 증거(적합 조건 5)로 존재하지만, 직접적인 금전적 피해 규모 산정이 어렵고 일반적인 손해배상 사건과 달리 상대방의 책임이 명확히 특정되기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>청소년 언론 다수</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>헌재로 달려간 청소년 언론  우리는 왜 등록 안 되나요</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M303" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316250</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:16:42.737836+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>시장 후보 공약으로 제시, 공식 조사 및 국가 보상 추진 예정</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>경기 광주시장 예비후보가 팔당상수원 중첩규제로 인한 지역 주민 및 사업자들의 피해에 대해 국가 보상과 물 값 현실화를 핵심 공약으로 제시했습니다. 이는 규제로 인한 피해를 공식 조사하여 국가로부터 보상을 받겠다는 계획을 포함하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>팔당상수원 중첩규제로 인한 피해에 대해 국가를 상대로 보상을 추진하는 건으로, 상대방(국가)의 자력이 충분하고(적합 조건 2), 규제로 인한 집단적 피해 가능성이 있으며(적합 조건 3), 공식 조사를 통해 증거 확보가 가능할 것으로 예상됩니다(적합 조건 5). 다만, 현재는 시장 후보의 공약 단계로, 실제 공적 절차나 소송이 진행 중인 것은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>박해광, 경기 광주시장선거 출마 선언</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>suwonilbo.kr</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>http://www.suwonilbo.kr/news/articleView.html?idxno=314726</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:21:30.772304+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>앤드루 마운트배튼 윈저</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 체포 후 석방</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>영국 앤드루 왕자가 공무상 부정행위 및 기밀 정보 유출 혐의로 경찰에 체포되었다가 풀려났으며, 현재 수사가 진행 중이다. 과거 제프리 엡스타인 관련 의혹으로 왕자 칭호 등을 박탈당한 바 있다. 한 정치 캠페인 단체가 루브르 박물관에 그의 체포 당시 사진을 걸어 조롱하는 퍼포먼스를 벌였다.</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>상대방(앤드루 왕자)은 자력이 충분하며(적합 조건 2), 공무상 부정행위 및 기밀 유출 혐의로 경찰 수사가 진행 중이어서 증거 확보 가능성(적합 조건 5) 및 공적 절차 진행(적합 조건 6)이 확인됩니다. 그러나 이 사건은 개인의 직접적인 금전적 피해보다는 공무상 부정행위 및 기밀 유출에 대한 수사로, 소송금융의 주 대상인 집단적 피해나 명확한 민사상 손해배상 청구권이 불분명하여 적합도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>루브르에 영 국왕 동생 ‘앤드루 체포 후 귀가’ 사진 15분간 걸렸다</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M305" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602240805001</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:24:58.691120+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>킨텍스, 경기도</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>대관 취소 결정, 출연진 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>김동연 경기도지사의 촉구로 킨텍스가 '3.1절 기념 자유음악회' 대관을 취소했습니다. 이에 출연진으로 홍보된 가수 태진아 측은 허위 홍보에 대해 법적 대응을 예고했으며, 다른 출연진들도 불참 의사를 밝혔습니다. 이번 사건은 김 지사의 신천지 행사 대관 취소 전례와 유사합니다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>킨텍스와 경기도는 자력이 충분하며(적합 조건 2), 대관 취소 결정 및 관련 증거 확보가 용이합니다(적합 조건 5). 그러나 집단적 피해가 아니며(부적합 조건), 대관 취소의 정당성 여부가 쟁점이 될 수 있어 상대방 책임이 명확하다고 보기는 어렵습니다(적합 조건 1 불충분).</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>정의와 상식 지켜온 김동연</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508690</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:18:02.383837+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>식품의약품안전처</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>1심 패소 후 식약처의 고지 내용 변경</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>식품의약품안전처의 '반쪽 아킬레스건' 요양급여 해석 변경으로 인해 기존에 요양급여를 환수당했던 의료기관이나 환자들이 1심 소송에서 패소한 것으로 보도되었습니다. 식약처가 기존 해석을 명확히 고지하겠다고 입장을 바꾸면서, 과거 환수 조치의 정당성에 대한 재검토 가능성이 제기됩니다.</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>상대방은 공공기관인 식품의약품안전처로 자력이 충분하며(적합 조건 2), 식약처의 변경된 고지 내용이 기존 해석의 문제점을 시사하여 증거 확보 가능성이 있습니다(적합 조건 5). 또한 '요양급여 환수'는 다수의 의료기관이나 환자에게 영향을 미칠 수 있는 집단적 피해 가능성이 있습니다(적합 조건 3). 다만, 1심에서 이미 패소한 상황이며, 식약처의 책임이 명확히 드러나지 않아 추가적인 법리 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>[단독]  반쪽 아킬레스건 명확히 고지  식약처 바뀌었다</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452278&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:10:47.650552+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>대법원 판결 후 추가 관세 관련 소송 가능성 논의 중</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>대법원 판결 이후 추가 관세 부과 형태 및 관세 환급 방식과 관련하여 새로운 소송 제기 여부가 논의되고 있는 상황이다. 기사 앞부분의 바이오 신약팀 내용은 본문과 무관한 것으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>대법원 판결이 있었으나, 추가 관세 부과 및 환급 방식과 관련하여 새로운 소송 가능성이 언급됨. 상대방은 공공기관(대한민국)으로 자력이 충분하며(적합 조건 2), 기존 대법원 판결을 통해 법적 쟁점과 증거가 어느 정도 정리되었을 것으로 예상됨(적합 조건 5). 다만, 구체적인 피해 규모와 피해자 수, 그리고 새로운 소송의 쟁점이 명확하지 않아 추가 정보가 필요함.</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>[주식마감] 상법 개정안 통과에 '보험주' 미래에셋생명 상한가... 삼화콘...</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M308" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143067</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:53:31.345418+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>미국 관세국경보호청 (CBP)</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>미국 IEEPA 관세 관련 제도 변화 및 환급 절차 논의 중, 소송 제소 검토 단계</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>부산FTA통상진흥센터와 한국무역협회가 대미 수출기업을 대상으로 미국 국제긴급경제권한법(IEEPA) 관세 소송 및 환급 대응 설명회를 개최했습니다. 최근 IEEPA 관세 판결 이후 관세 제도 환경 변화 가능성이 제기됨에 따라, 기업들이 환급 절차 및 미국 국제무역법원 제소 시 유의사항 등을 점검하도록 지원하는 자리입니다.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>미국 정부(CBP)를 상대로 한 관세 환급 또는 소송 가능성이 있으며, 대미 수출기업 다수가 동일한 법적 쟁점에 직면할 수 있어 집단적 피해 가능성이 있습니다. (적합 조건 2, 3, 5, 6 해당). 다만, 개별 기업의 구체적인 피해 규모와 소송 의지가 기사에서 명확히 드러나지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>대미 수출기업 다수</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>부산FTA통상진흥센터, IEEPA 관세 대응 설명회</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M309" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260223_0003522941</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:49:28.244805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>미국 무역대표부 (USTR)</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>연방 대법원에 계류 중, 원고 측은 미 국제무역법원(CIT)과 연방순회항소법원(CAFC)에서 패소</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>미국 무역대표부(USTR)의 무역법 301조 적용 범위 및 관세 부과 권한의 적법 절차 준수 여부를 다투는 소송이 현재 연방 대법원에 계류 중이다. 원고 측은 하급심에서 패소한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분 - USTR) 및 적합 조건 5(증거 확보 가능 - 이미 소송 진행 중)에 해당한다. 그러나 상대방 책임의 명확성이 법적 쟁점이며, 피해 규모나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못한다.</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>관세복원 나선 미  무역법 301조로 타국 불공정관행 조사 검토</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M310" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022308000001472?did=NA</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:54:27.296531+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>대전시 또는 5개 자치구</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>매장유산 관련 행정 절차의 복잡성으로 인한 잠재적 분쟁 발생 가능성</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>대전시가 매장유산 관련 법령 및 행정절차를 지원하는 인공지능(AI) 가이드 앱 '디-헤리티지'를 개발했다. 이 앱은 복잡한 매장유산 행정 처리로 인한 공사 중단 및 사업 지연, 그리고 빈번한 행정소송 문제를 해결하고 행정의 객관성과 신뢰성을 높이는 것을 목표로 한다. 현재 시범 운영 중이며 향후 적용 범위를 확대할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>기사는 매장유산 관련 행정 절차의 복잡성과 담당자 숙련도에 따른 편차로 인해 행정소송이 빈번하게 발생했음을 언급합니다. 이는 공공기관(대전시 및 자치구)을 상대로 한 소송 가능성(상대방 자력 충분)과 공사 중단 및 지연으로 인한 상당한 피해 규모(피해 규모 큼), 그리고 행정 기록을 통한 증거 확보 가능성(증거 확보 가능)을 시사합니다. 다만, 특정 사건이나 명확한 상대방 책임이 구체적으로 명시된 것은 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>대전시, 매장유산 행정가이드 인공지능 '디-헤리티지' 개발</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>shinailbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2194347</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:49:48.025912+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>관세 환급 관련 소송 예상</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>레이먼드제임스의 정책 분석가는 트럼프 행정부의 관세 변동성으로 인해 기업들이 환급을 받기 위해 개별 또는 집단 소송에 참여해야 할 것이라고 전망했습니다. 이 과정은 길고 험난할 것으로 예상되며, 이는 향후 미국 증시의 변동성 요인이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>기사는 기업들이 관세 환급을 위해 개별 또는 집단 소송에 참여해야 할 것이라는 정책 분석가의 전망을 담고 있습니다. 이는 잠재적으로 다수의 피해 기업(집단적 피해)과 자력이 충분한 상대방(미국 정부)을 상정할 수 있습니다. 그러나 현재 진행 중인 사건이 아닌 미래에 대한 예측이며, 구체적인 피해 규모나 피해자 수가 명시되어 있지 않아 추가 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>[미국증시 전망] 트럼프 10%→15% 관세 변동성…엔비디아 실적 시험대</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M312" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15981278</t>
+        </is>
+      </c>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:33:30.133332+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>유통산업발전법 개정 논의 재점화, 입법 영향 평가 및 입법 실명제 도입 논의</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>선의로 시작된 유통산업발전법, 임대차 3법, 주 52시간제 등 정부 규제가 충분한 숙의 없이 시행되며 시장의 균형을 흔들고 예상치 못한 부작용을 낳았다는 비판이 제기되었습니다. 이로 인해 소상공인, 대형마트, 임차인 등 다수의 경제 주체가 막대한 피해를 입었으며, 국회에서는 규제 재검토 및 입법 책임 강화를 위한 논의가 재점화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>정부의 규제 입법으로 인한 집단적 피해와 막대한 경제적 손실이 발생했으며, 상대방(국가)의 자력은 충분하고 관련 통계 및 전문가 의견 등 증거 확보 가능성이 높습니다. 그러나 입법 행위에 대한 국가배상 책임 인정은 법리적으로 매우 어렵고, 현재 구체적인 소송 절차가 진행 중이지 않아 소송금융 투자 대상으로서의 불확실성이 큽니다.</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>대형마트 3사 3조3000억 원 매출 감소, 전세난으로 인한 시장 왜곡 등 막대한 경제적 피해</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>전통시장 상인, 대형마트, 임차인, 임대인, 산업계 전반의 다수</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>“의도는 좋았다”지만…반복되는 규제 참사[규제 만능주의의 그늘上-①...</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M313" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2557835</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:21:34.116981+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>미국 정부 또는 관련 기관</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>국제무역법원 소송 제기 필요성 언급, 정부의 법적 절차 안내 중</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>미국 수입 업체 신고로 인해 부과된 관세에 대해 우리 수출기업들이 환급을 받을 가능성이 제기되었습니다. 국제무역법원에 소송을 제기해야 하며, 관세 부과 규모가 크고 법적 절차가 복잡하여 실제 환급까지 상당한 시간이 소요될 것으로 보입니다. 정부는 수출기업들에게 신고 정정이나 소송 등 가능한 법적 절차를 안내하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>적합 조건 2 (상대방 자력 충분 - 정부), 적합 조건 3 (집단적 피해 - 다수 수출기업), 적합 조건 4 (피해 규모 큼 - 대규모 관세 부과)에 해당합니다. 법적 절차가 복잡하고 시간이 오래 걸릴 것으로 예상되어 소송금융의 필요성이 높습니다. 다만, 사건의 구체적인 경위와 상대방의 책임 명확성은 기사만으로는 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>다수 수출기업</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>이미 낸 관세 환급 가능?…미 수입 업체가 신고했다면</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M314" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008450742&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:58:28.831394+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>관세 환급 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>글로벌 관세 15% 적용으로 한국 경제의 불확실성이 커지면서, 반도체·자동차 등 주력 산업 기업들이 관세 환급 소송을 준비하고 있다. 기존 25% 상호관세가 사라지고 15% 글로벌 관세가 적용되는 상황에서 기업들은 관세 환급을 통해 손실을 줄이려 하고 있다.</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>다수의 기업이 관세 환급 소송을 준비 중이며(집단적 피해), 상대방은 국가로 자력이 충분하다(상대방 자력 충분). 주력 산업에 대한 관세 문제이므로 피해 규모가 클 것으로 예상되며(피해 규모 큼), 관련 증거 확보도 가능할 것으로 보인다(증거 확보 가능). 다만, 기사 내용만으로는 소송의 법적 쟁점과 승소 가능성을 명확히 판단하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>다수 기업</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>'글로벌 관세 15%' 기습 폭주…한미 투자협정 '시계제로'</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>newsgn.com</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M315" t="inlineStr">
+        <is>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=536041</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:51:27.379196+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>대한민국 (국토교통부, 금융당국)</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>정부 정책(8주 룰) 도입 예정 (2026년 4월)</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>오는 4월부터 자동차 사고 경상환자가 8주 이상 장기 입원을 하려면 공공기관의 심사를 받는 '8주 룰'이 도입됩니다. 국토교통부와 금융당국은 과잉 진료를 막고 자동차 보험 적자를 줄이기 위함이라고 설명했으나, 한의학계는 환자의 진료 선택권 제한 등을 이유로 반발하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>적합 조건으로 국토부와 금융당국의 정책 도입이라는 공적 절차가 진행 중이며, 8주 이상 치료를 원하는 다수의 경상환자에게 영향을 미쳐 집단적 피해 가능성이 있습니다. 그러나 이 사건은 직접적인 손해배상 청구보다는 정책의 적법성이나 환자 권리 침해 여부를 다투는 행정소송의 성격이 강해, 소송금융 투자 대상으로서의 매력도는 중간 수준으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>‘나이롱 환자’ 장기입원 힘들어진다…8주 이상 치료는 심사받아야</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L316" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M316" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11968150</t>
+        </is>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:39:38.092209+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>대전시</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>수사 '혐의없음' 종결 후 이의신청 예정</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>대전 중앙로지하상가 사용 허가 입찰 관련 논란이 수사 결과 '혐의없음'으로 종결되었으나, 피해자비상대책위원회는 이에 불복하여 즉각 이의신청을 예고했다. 대전시를 상대로 한 사건으로, 다수의 피해자가 존재하며 공적 절차가 진행 중인 상황이다. 피해자 측은 입찰 과정에서의 문제점을 주장하며 법적 대응을 이어갈 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>대전시라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), '피해자비상대책위원회'가 조직되어 집단적 피해가 예상됩니다(적합 조건 3). 이미 공적 절차(수사)가 진행되어 '혐의없음'으로 종결되었으나, 피해자 측에서 즉각 이의신청을 예고하여 사건이 완전히 종결된 상태는 아닙니다(적합 조건 6). 다만, 현재 '혐의없음'으로 판단된 상황이라 상대방 책임 입증에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>대전 중앙로지하상가 입찰 논란 '혐의없음' 종결</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L317" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M317" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142795</t>
+        </is>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:21:27.698778+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>금융정보분석원 (FIU)</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>FIU의 미신고 가상자산사업자 판단 및 거래 중단 요청에 대한 행정소송</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>다윈KS는 금융정보분석원(FIU)이 미신고 가상자산사업자로 판단하여 거래 중단을 요청하자 국내 사업을 사실상 접고 행정소송을 제기했다. 이 사건은 원화 스테이블코인 제도화와 관련된 디지털 금융의 규제 문제를 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)은 공공기관으로 자력이 충분하며(적합 조건 2), FIU의 거래 중단 요청이라는 공적 절차가 진행된 후 행정소송이 제기된 상황(적합 조건 6). 다만, 기사만으로는 FIU의 책임이 명확하다고 보기 어려우며, 집단적 피해가 아닌 단일 기업의 소송으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>사업 중단으로 인한 피해액 미상</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>1개 기업</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>브레이크 걸린 제도에 디지털 금융 공회전 [비즈앤피플]</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M318" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026021918135034760</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:52:01.662715+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>관세 환급 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>기사는 애플과 같은 기업들이 IEEPA에 근거해 납부한 관세를 소송을 통해 되돌려 받을 수 있으며, 이는 기업들에게 일회성의 거액 현금 유입으로 이어질 수 있다고 전망한다. 이는 아직 구체화되지 않은 잠재적 법정 다툼에 대한 일반적인 분석이다.</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>기사는 애플과 같은 대기업들이 상대방(미국 정부)을 대상으로 IEEPA에 근거한 관세 환급 소송을 통해 거액의 현금을 되돌려 받을 가능성을 시사합니다. 이는 상대방 자력 충분(적합 조건 2), 집단적 피해(적합 조건 3), 피해 규모 큼(적합 조건 4)에 해당할 수 있습니다. 다만, 구체적인 사건이나 법적 쟁점이 명확히 제시되지 않아 적합도를 높게 평가하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>다수 기업</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>[뉴욕증시 주간전망] 엔비디아 실적 발표에 촉각…트럼프 관세 불확실성...</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M319" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202602210929553543be84d87674_1</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:45:39.168438+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 압수수색 진행, 관련자 구속</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>2022년 민주연구원 부원장이었던 김용에 대한 검찰의 민주당 중앙당사 압수수색 및 사무실 침탈 사건을 언급하며, 김용과 그로 인해 구속된 후배들이 큰 피해자라고 주장하는 내용이다. 이 사건은 검찰의 수사 과정에서 발생한 일련의 절차와 관련된 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 검찰 수사 및 압수수색이라는 공적 절차가 진행되었고, 상대방(국가)의 자력은 충분하며 관련 수사 기록 등 증거 확보도 가능할 것으로 보인다. 그러나 기사 내용만으로는 소송금융의 대상이 될 만한 구체적인 민사상 피해액이나 집단적 피해의 성격이 명확하지 않아 투자 적합도가 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>김용  이 대통령 공격 길목이었던 나, 나 때문에 구속된 후배들에게 제...</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>polinews.co.kr</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr">
+        <is>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723470</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:31:04.756551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>지자체, 정부, 우정사업본부</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>산불 피해구제 특별법에서 별정우체국 제외</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>경북 산불 재난 이후 제정된 특별법 및 시행령에서 별정우체국이 피해구제 및 지원 대상에서 제외되어 어려움을 겪고 있습니다. 지자체, 정부, 우정사업본부 모두 책임 회피 중이며, 남선우체국 사례를 통해 이러한 문제점이 부각되었습니다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>지자체, 정부, 우정사업본부 등 자력 있는 공공기관이 상대방이며, 특별법 및 시행령에서 별정우체국이 명시적으로 제외된 사실이 명확한 증거가 될 수 있습니다. 다만, 피해 규모와 피해자 수가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>경북 산불 재난 1년, 남선우체국이 전한 일상 회복의 신호</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>newsmin.co.kr</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>https://www.newsmin.co.kr/news/129303/</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:16:38.648868+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>상호관세 환급 소송 가능성 논의 단계</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>미국 관세율 인하에도 불구하고 한국 기업들이 그동안 미국에 낸 상호관세 환급 소송에 나서기 어려운 상황이 보도되었습니다. 주요 대미 수출품에 대한 품목관세의 중요성과 협상 리스크 때문에 기업들이 소송 제기를 주저하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>미국 정부를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 다수의 기업들이 피해를 입었을 가능성이 있어 집단적 피해(적합 조건 3)에 해당합니다. 그러나 기사에서 소송에 나서기 어려운 이유를 언급하며 책임의 명확성이나 증거 확보의 용이성에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>기업 다수</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>美 관세율 15→10% 됐지만 자동차·반도체 영향권 밖... 대미 투자 뒤집...</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M322" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026022120450002802?did=NA</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:28:19.532517+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>행정</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr"/>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
         <is>
           <t>화성시 공동위원회 최종 반려 결정, 사업자 행정소송 제기 가능성</t>
         </is>
       </c>
-      <c r="F302" t="inlineStr">
+      <c r="F323" t="inlineStr">
         <is>
           <t>화성시 공동위원회가 동탄2 초대형 물류센터 사업자의 보완 계획을 세 차례 검토한 끝에 최종 반려 결정을 내렸습니다. 위원회는 해당 계획이 여전히 미흡하다고 판단했으며, 사업자 측은 행정소송을 제기하거나 계획을 수정하여 재추진할 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="G302" t="inlineStr">
+      <c r="G323" t="inlineStr">
         <is>
           <t>화성시 공동위원회가 사업자의 보완 계획을 세 차례 검토 후 최종 반려한 것으로 보아 사업자 측의 책임이 비교적 명확하며(적합 조건 1), 이는 공적 절차의 결과이자 증거가 될 수 있습니다(적합 조건 5, 6). 사건이 종결되지 않고 행정소송 가능성이 열려 있으나, 기사 내용만으로는 구체적인 피해자나 피해 규모를 파악하기 어려워 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
-      <c r="H302" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J302" t="inlineStr">
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
         <is>
           <t>화성시, 동탄2 초대형 물류센터 보완 계획 '최종 반려'</t>
         </is>
       </c>
-      <c r="K302" t="inlineStr">
+      <c r="K323" t="inlineStr">
         <is>
           <t>news.ifm.kr</t>
         </is>
       </c>
-      <c r="L302" t="inlineStr">
+      <c r="L323" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M302" t="inlineStr">
+      <c r="M323" t="inlineStr">
         <is>
           <t>https://news.ifm.kr/news/articleView.html?idxno=465261</t>
         </is>
       </c>
-      <c r="N302" t="inlineStr">
+      <c r="N323" t="inlineStr">
         <is>
           <t>2026-02-21 17:46:49.816994+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N302"/>
+  <autoFilter ref="A1:N323"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>