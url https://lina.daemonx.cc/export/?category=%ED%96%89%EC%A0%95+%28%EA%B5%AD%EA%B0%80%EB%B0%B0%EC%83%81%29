--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="11" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
-[...1 lines deleted...]
-    <col width="34" customWidth="1" min="10" max="10"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
+    <col width="19" customWidth="1" min="9" max="9"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>행정 (국가배상)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>과거사 관련 국가배상금 예산 확대 및 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>정부가 중대범죄수사청 및 공소청 개청을 위해 내년 법무·중대수사 예산을 6.1조 원으로 확대한다. 특히 과거사 사건 피해자 신속 구제를 위한 국가배상금 예산이 8400억 원으로 대폭 늘어났으며, 정부는 형제복지원 등 과거사 관련 국가배상소송 상소를 포기하며 피해자들에게 총 1995억 원을 지급했다. 이는 새로운 형사사법 체제 연착륙과 범죄피해자 지원 강화를 위한 조치이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방(대한민국)의 자력이 충분하며(2), 형제복지원 등 과거사 사건으로 인한 집단적 피해자(3587명 이상)가 존재하고(3), 피해 규모가 매우 크다(국가배상금 예산 8400억 원)(4). 정부가 국가배상소송에서 상소를 포기하며 책임이 명확해지고(1, 5), 이미 국가배상금 지급 절차가 활발히 진행 중이다(6). 이는 과거사 피해자들의 추가적인 국가배상 소송 가능성을 높인다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>8400억 원 (국가배상금 예산)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3587명 (과거사 사건 관련)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>내년 법무·중대수사 예산 6.1조…중수청 4700억·공소청 1조 투입</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20085796?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-16 07:43:11.949903+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>행정 (국가배상)</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한민국 (경찰)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>경찰 수사 지연 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>청각장애인의 고소 사건이 4년째 수사 지연되고 있다는 점을 들어 경찰의 수사 지연 문제를 지적하는 기사이다. 정부여당의 형사소송법 개정 논의와 맞물려 수사기관의 견제 필요성을 강조하며, 서민들에게 '수사 지연'이 더 큰 문제임을 시사한다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>경찰의 수사 지연이라는 절차적 문제에 대한 책임은 제기될 수 있으나, 기사에서 원 사건의 구체적인 내용, 피해 규모, 피해자 수 등 소송금융 투자 판단에 필요한 핵심 정보가 부족하다. 수사 지연으로 인한 손해배상 청구의 인과관계 및 손해액 입증이 어려울 수 있으며, 집단적 피해 여부도 불분명하다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>청각장애인 고소, 4년째 수사 중…경찰은 누가 견제하나요?</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>sisajournal.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.sisajournal.com/news/articleView.html?idxno=366329</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-22 12:49:53.874241+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>