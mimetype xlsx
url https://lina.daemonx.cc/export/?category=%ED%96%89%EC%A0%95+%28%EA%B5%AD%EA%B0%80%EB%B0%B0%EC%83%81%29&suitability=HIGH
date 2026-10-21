--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...9 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
+    <col width="20" customWidth="1" min="8" max="8"/>
+    <col width="19" customWidth="1" min="9" max="9"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>행정 (국가배상)</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>과거사 관련 국가배상금 예산 확대 및 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>정부가 중대범죄수사청 및 공소청 개청을 위해 내년 법무·중대수사 예산을 6.1조 원으로 확대한다. 특히 과거사 사건 피해자 신속 구제를 위한 국가배상금 예산이 8400억 원으로 대폭 늘어났으며, 정부는 형제복지원 등 과거사 관련 국가배상소송 상소를 포기하며 피해자들에게 총 1995억 원을 지급했다. 이는 새로운 형사사법 체제 연착륙과 범죄피해자 지원 강화를 위한 조치이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방(대한민국)의 자력이 충분하며(2), 형제복지원 등 과거사 사건으로 인한 집단적 피해자(3587명 이상)가 존재하고(3), 피해 규모가 매우 크다(국가배상금 예산 8400억 원)(4). 정부가 국가배상소송에서 상소를 포기하며 책임이 명확해지고(1, 5), 이미 국가배상금 지급 절차가 활발히 진행 중이다(6). 이는 과거사 피해자들의 추가적인 국가배상 소송 가능성을 높인다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>8400억 원 (국가배상금 예산)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3587명 (과거사 사건 관련)</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>내년 법무·중대수사 예산 6.1조…중수청 4700억·공소청 1조 투입</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20085796?ref=naver</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-16 07:43:11.949903+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>