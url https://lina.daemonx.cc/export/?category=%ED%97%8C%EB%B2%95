--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$54</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$55</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N54"/>
+  <dimension ref="A1:N55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,3658 +539,3726 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>혼인평등 집단소송 진행 중, 건강보험 피부양자 자격 인정 선례 존재</t>
+          <t>헌법소원 심판 청구 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>부산의 20년 차 동성 부부가 비수도권 최초로 혼인평등 소송을 제기했다. 이는 건강보험 피부양자 자격 인정으로 동성 부부의 법적 지위가 공식 인정된 것을 발판 삼아, 수도권 동성 부부들이 현행 민법의 위헌성을 주장하며 진행 중인 집단소송의 일환이다.</t>
+          <t>국민의힘은 검찰의 수사권과 영장청구권을 박탈한 개정 형사소송법에 대해 위헌 소지가 크다고 주장하며 헌법소원 심판을 청구할 예정입니다. 이재명 대통령에게 재의요구권 행사를 촉구하고 있으며, 검찰 퇴직자 모임도 거부권 행사를 요구했습니다. 반면 더불어민주당은 법안의 정당성을 설명하는 대국민 보고회를 열 계획입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 따라 수도권을 중심으로 동성 부부들의 집단소송이 진행 중이며, 적합 조건 6(공적 절차 진행 중)에 따라 건강보험 피부양자 자격 인정이라는 긍정적 선례가 있습니다. 상대방인 국가의 자력은 충분하며, 법적 지위 인정을 목표로 하는 사회적 파급력이 큰 사건으로 소송금융 투자에 적합합니다.</t>
+          <t>이 사건은 특정 주체의 불법행위로 인한 피해자의 손해배상 청구가 아닌, 개정 형사소송법의 위헌 여부를 다투는 헌법소원 심판 청구 건입니다. 소송금융은 주로 금전적 손해배상을 목표로 하는 민사 소송에 투자하므로, 본 건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>동성 부부 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>부산 20년 차 동성부부, 비수도권 첫 '혼인평등소송'</t>
+          <t>개정 형소법, 헌법소원 청구  … 국힘, 靑 앞에서 최고위 시위</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026040815481016498</t>
+          <t>https://www.mk.co.kr/article/12114627</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-15 22:04:28.581035+00:00</t>
+          <t>2026-08-04 07:01:36.347858+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>혼인평등 집단소송 진행 중, 건강보험 피부양자 자격 인정 선례 존재</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>부산의 20년 차 동성 부부가 비수도권 최초로 혼인평등 소송을 제기했다. 이는 건강보험 피부양자 자격 인정으로 동성 부부의 법적 지위가 공식 인정된 것을 발판 삼아, 수도권 동성 부부들이 현행 민법의 위헌성을 주장하며 진행 중인 집단소송의 일환이다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해)에 따라 수도권을 중심으로 동성 부부들의 집단소송이 진행 중이며, 적합 조건 6(공적 절차 진행 중)에 따라 건강보험 피부양자 자격 인정이라는 긍정적 선례가 있습니다. 상대방인 국가의 자력은 충분하며, 법적 지위 인정을 목표로 하는 사회적 파급력이 큰 사건으로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>동성 부부 다수</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>부산 20년 차 동성부부, 비수도권 첫 '혼인평등소송'</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026040815481016498</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-04-15 22:04:28.581035+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>헌법재판소 지정재판부 사전심사에서 각하</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>헌법재판소의 재판소원 제도 시행 이후 두 번째 사전심사에서 총 48건의 청구 사건이 모두 각하되어 본심사 문턱을 넘지 못했습니다. 청구사유 미비, 청구기간 도과 등이 주요 각하 사유로, 1호 청구 사건인 시리아 국적 A 씨의 강제 추방 관련 재판소원도 각하됐습니다. 현재까지 접수된 256건 중 전원재판부에 회부된 사건은 없습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>기사에서 다루는 재판소원 사건들은 헌법재판소 지정재판부의 사전심사 단계에서 모두 각하되어 본심사로 넘어가지 못했습니다. 이는 해당 청구들이 사실상 종결되었음을 의미하므로, 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J3" t="inlineStr">
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
         <is>
           <t>재판소원 2차 사전심사서 48건 각하...1호 청구 사건도 문턱 못 넘어</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20026577?ref=naver</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-31 18:00:43.665919+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-[...66 lines deleted...]
-    </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 진행 중, 대부분 각하</t>
+          <t>헌법재판소 재판소원 각하</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>헌법재판소가 법원의 확정판결에 대한 '재판소원' 청구에 대해 엄격한 사전심사를 적용, 대부분의 사건을 각하하고 있습니다. 이는 재판소원이 사실상 '제4심'으로 전락하는 것을 막기 위한 조치로, 막연한 주장이나 단순한 결과 불복은 헌법소원 대상이 아님을 명확히 하고 있습니다. 법조계는 헌재의 구체적인 판례 가이드라인 정립에 주목하고 있습니다.</t>
+          <t>헌법재판소가 재판소원 48건을 추가로 각하하며, 시리아 국적 외국인의 강제퇴거명령 취소 사건 등 총 74건의 재판소원 사건이 사전심사 문턱을 넘지 못했습니다. 헌재는 청구 기간 도과, 청구 사유 미비 등을 각하 사유로 밝혔으며, 이는 법원 재판으로 인한 기본권 침해가 명백히 소명되지 않았다고 판단한 결과입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 헌법재판소의 '재판소원'에 대한 엄격한 사전심사 기준과 대부분의 사건이 각하되는 현상을 다루고 있습니다. 이는 소송금융 투자 대상으로서 성공 가능성이 매우 낮음을 의미합니다. 또한, 재판소원은 이미 확정된 판결을 다투는 절차이므로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>헌법재판소가 재판소원 48건을 모두 각하하여 해당 사건들의 법적 절차가 사실상 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>재판소원 문턱 높이는 헌재…기준 정립 주력</t>
+          <t>헌재, ‘시리아인 강제퇴거’ 포함 재판소원 48건 또 무더기 각하…전원...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260329193451CMx</t>
+          <t>https://www.khan.co.kr/article/202603311814001</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-29 12:30:58.972039+00:00</t>
+          <t>2026-03-31 13:15:56.904618+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
+          <t>헌법재판소 재판소원 사전심사 진행 중, 대부분 각하</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>헌법재판소가 법원의 확정판결에 대한 '재판소원' 청구에 대해 엄격한 사전심사를 적용, 대부분의 사건을 각하하고 있습니다. 이는 재판소원이 사실상 '제4심'으로 전락하는 것을 막기 위한 조치로, 막연한 주장이나 단순한 결과 불복은 헌법소원 대상이 아님을 명확히 하고 있습니다. 법조계는 헌재의 구체적인 판례 가이드라인 정립에 주목하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 헌법재판소의 '재판소원'에 대한 엄격한 사전심사 기준과 대부분의 사건이 각하되는 현상을 다루고 있습니다. 이는 소송금융 투자 대상으로서 성공 가능성이 매우 낮음을 의미합니다. 또한, 재판소원은 이미 확정된 판결을 다투는 절차이므로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>재판소원 문턱 높이는 헌재…기준 정립 주력</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260329193451CMx</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:30:58.972039+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
           <t>재판소원 접수 및 헌법재판소 사전심사 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>재판소원 시행 이후 법원 확정판결에 대한 헌법소원이 잇따라 제기되며 '4심제' 우려가 커지고 있습니다. 유튜버 구제역, 장영하 변호사 등 판결 불복에 초점을 맞춘 재판소원이 일주일 만에 100건 넘게 접수되었으며, 헌법재판소는 사전심사를 통해 엄격한 기준을 확립하겠다는 뜻을 내비치고 있습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>해당 기사는 법원의 확정판결에 대한 헌법소원인 '재판소원'의 시행과 그에 따른 우려를 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융은 일반적으로 종결된 사건의 재심이나 상위 법원 판단을 위한 절차보다는 새로운 손해배상 청구 등 1차적인 분쟁에 대한 투자를 선호합니다. 또한, 헌법재판소의 엄격한 사전심사 기준이 강조되어 승소 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>우려대로 우후죽순 재판소원...관건은 '사전심사'</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603280454481213</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-28 00:35:15.978141+00:00</t>
         </is>
       </c>
     </row>
-    <row r="7">
-[...62 lines deleted...]
-    </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
+          <t>헌법재판소 위헌 소송 제기 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>전 헌법재판관이 가상자산 거래소 지분 제한에 대한 헌법재판소의 위헌 결정 가능성을 언급했다. 그는 위헌 소송이 제기될 경우 외국 사례를 참고할 것이며, 현재 유사 사례가 부족하다는 점을 지적했다. 이 기사는 특정 규제에 대한 잠재적인 법적 도전을 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>이 기사는 가상자산 거래소 지분 제한에 대한 헌법재판소의 위헌 결정 가능성을 전 헌법재판관의 의견으로 보도하고 있다. 이는 특정 피해자가 특정 상대방으로부터 손해배상을 청구하는 사건이 아닌, 법규의 위헌성을 다투는 헌법소원에 대한 예측이다. 소송금융은 주로 손해배상 청구 등 금전적 회수가 명확한 사건에 투자하므로, 본 사건은 적합 조건에 해당하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>前 헌법재판관 “가상자산 거래소 지분제한, 헌재서 위헌 결정할 가능성...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/stock/finance/2026/03/25/H6FI37L4DNBCRGECDQ6CGZMIZA/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:05:26.911432+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
           <t>재판소원 제도에 대한 논의 및 비판</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>기사는 '재판소원' 제도가 국민들의 소송비용을 증가시키고 '희망고문'이 될 수 있다는 비판적 시각을 제시합니다. 헌법재판소가 지난 12일 재판소원을 시작했음을 언급하며, 이 제도가 대한민국을 '소송지옥'으로 만들 수 있다는 우려를 표하고 있습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>이 기사는 '재판소원'이라는 법률 제도 자체의 문제점과 비판을 다루고 있어, 특정 사건이나 피해자를 대상으로 하는 소송금융 투자 대상으로는 적합하지 않습니다. 특정 가해 주체, 명확한 피해 사실, 구체적인 피해 규모 및 피해자 수가 확인되지 않습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>[막전막후] 헌법재판소도 항복한 재판소원, 왜 만들었나</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>pennmike.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.pennmike.com/news/articleView.html?idxno=117384</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-25 00:46:17.971657+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-[...10 lines deleted...]
-      <c r="C9" t="inlineStr">
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>국가</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>헌법재판소 재판소원 사전심사 단계에서 각하</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>새롭게 시행된 재판소원제의 첫 사전심사 결과, 접수된 153건 중 26건이 모두 각하되었고 전원재판부 회부된 사건은 없었습니다. 각하 사유로는 상고 포기로 인한 법적 구제 절차 미완료, 청구 사유 불일치, 청구 기한 경과 등이 있었습니다. 이는 재판소원 제도의 초기 단계에서 절차적 요건 미비로 인한 한계를 보여줍니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>재판소원제는 법원의 확정 판결에 대한 헌법상 권리 침해를 다투는 제도이므로, 이미 종결된 사건을 대상으로 합니다. 그러나 기사에서 다룬 26건의 재판소원은 사전심사 단계에서 모두 각하되어, 소송금융 투자 대상으로서의 실질적인 기회가 없습니다. 이는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" t="inlineStr">
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
         <is>
           <t>재판소원 첫 사전심사 26건 ‘각하’…전원재판부 회부는 0건</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517459&amp;ref=A</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-25 00:45:57.833331+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-[...11 lines deleted...]
-      <c r="D10" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>재판소원 사전심사에서 모두 각하 결정</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>헌법재판소가 재판소원 제도 시행 후 첫 사전심사에서 접수된 153건 중 26건을 심사하여 모두 각하했습니다. 명백한 기본권 침해 불충족, 청구 기간 경과, 보충성 요건 미준수 등이 각하 사유로 제시되었으며, 본안 심사로 회부된 사건은 한 건도 없습니다. 이는 재판소원 제도를 통한 구제가 매우 어렵다는 것을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>헌법재판소의 재판소원 제도가 시행 초기 단계이며, 접수된 모든 사건이 사전심사에서 각하되어 본안 심사로 넘어간 사례가 없습니다. 이는 해당 제도를 통한 구제 가능성이 매우 낮음을 의미하며, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 피해 규모 등)을 충족하는 사건을 발굴하기 어렵습니다. 또한, 각하 사유 중 '확정된 재판'을 대상으로 한다는 점은 이미 종결된 사건에 해당할 가능성을 높입니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>헌재, 재판소원 153건 접수, 26건 각하…본안행 ‘0건’</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>donga.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://www.donga.com/news/Society/article/all/20260324/133598284/1</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-24 13:23:31.251646+00:00</t>
         </is>
       </c>
     </row>
-    <row r="11">
-[...10 lines deleted...]
-      <c r="C11" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>재판소원 첫 사전심사 진행 및 각하 결정</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>헌법재판소가 재판소원 첫 사전심사 결과를 발표하며, 단순 불복이 아닌 기본권 침해에 대한 충실한 소명을 요구하는 엄격한 기준을 제시했습니다. 총 153건 중 26건이 각하되었으며, 특히 납북귀환 어부 유족 사건은 보충성 원칙 위배로 각하되는 등 절차적 요건의 중요성이 강조되었습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>헌법재판소가 재판소원 첫 사전심사에서 다수의 사건을 각하하며 엄격한 심사 기준을 제시했습니다. 단순 불복이나 절차적 요건 미비(보충성 원칙 등)로 기각되는 경우가 많아, 소송금융 투자 대상으로서 승소 가능성이 매우 낮습니다. (적합 조건 1, 5, 6 불충족)</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>헌재  재판결과 '단순 불복' 안 돼  판시…재판소원 26건 첫 각하(종합)</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260324_0003562253</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-24 13:19:39.461623+00:00</t>
         </is>
       </c>
     </row>
-    <row r="12">
-[...11 lines deleted...]
-      <c r="D12" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>재판소원 사전심사에서 모두 각하 결정</t>
         </is>
       </c>
-      <c r="F12" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>헌법재판소가 재판소원 도입 이후 첫 사전심사에서 접수된 26건을 모두 각하했습니다. 청구 사유 부적합, 청구기간 도과, 보충성 요건 위반 등이 주요 각하 사유로, 헌재는 재판소원을 비상적 권리구제 수단으로 보고 엄격한 기준을 적용했습니다.</t>
         </is>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>헌법재판소의 재판소원 사전심사 결과, 접수된 모든 사건이 각하되어 해당 절차를 통한 권리구제가 매우 어렵다는 점이 확인되었습니다. 이는 새로운 소송금융 투자 기회를 발굴하기 어려운 부적합 조건에 해당하며, 적합 조건에 부합하는 요소가 없습니다.</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J12" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
         <is>
           <t>재판소원 첫 사전심사...각하 26건ㆍ전원재판부 회부 '0건'</t>
         </is>
       </c>
-      <c r="K12" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L12" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M12" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2568859</t>
         </is>
       </c>
-      <c r="N12" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-03-24 13:15:05.253284+00:00</t>
         </is>
       </c>
     </row>
-    <row r="13">
-[...10 lines deleted...]
-      <c r="C13" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>헌법재판소 재판소원 사전심사 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>헌법재판소가 재판소원 제도의 본격 시행 이후 접수된 100건 이상의 사건에 대한 사전심사를 시작했습니다. 확정된 재판을 대상으로 하며, 보충성 요건과 30일의 청구 기간 등 엄격한 법적 요건을 충족해야 하므로 각하될 가능성이 높은 사건들이 다수입니다. 초기 심사 결과가 향후 재판소원 접수 추이에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>재판소원은 이미 확정된 재판을 대상으로 하므로 '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 보충성 요건 및 30일의 청구 기간 등 엄격한 법적 요건으로 인해 각하될 가능성이 높아 소송금융 투자 대상으로서의 성공 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
         <is>
           <t>헌재, 이번주 재판소원 본격 사전심사…1호 심판 대상 나오나</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/03/22/2026032215102272601</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-03-22 12:50:11.159512+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-03-22 12:48:49.790483+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 진행 중</t>
+          <t>재판소원제 도입 논의 및 우려 표명</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 제도가 시행 일주일 만에 100건을 넘어섰으며, 헌재는 이르면 이번 주 첫 사전심사 결과를 발표할 예정입니다. 법원의 확정 판결이 헌법상 권리를 침해했다고 주장할 경우 제기할 수 있는 이 제도는 난민 강제퇴거, 국가배상 청구 등 다양한 사건에 적용되고 있으며, 연간 1만~1만5000건의 사건 접수가 예상됩니다.</t>
+          <t>김창종 전 헌법재판관은 법원의 확정판결을 헌법재판소가 재판단하는 재판소원제 도입에 강한 우려를 표했습니다. 그는 재판소원 도입 시 사건 접수가 최대 1만5천 건까지 급증할 것으로 예상하며, 현 인력으로는 급증하는 사건을 감당하기 어려워 사건 처리 기한만 늘어날 것이라고 경고했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>재판소원 제도는 법원의 확정 판결로 인한 헌법상 권리 침해를 다투는 것으로, 국가(대한민국)를 상대로 하는 경우가 많아 상대방의 자력이 충분합니다. (적합 조건 2) 시행 일주일 만에 100건 이상 접수되고 연간 1만 건 이상 예상되는 등 다수의 피해자가 발생할 수 있는 집단적 피해 가능성이 높습니다. (적합 조건 3) 헌법재판소의 사전심사가 진행 중인 공적 절차입니다. (적합 조건 6) 확정 판결의 위헌성을 다투는 것이므로 상대방 책임이 명확해질 가능성이 있습니다. (적합 조건 1)</t>
+          <t>이 기사는 특정 피해 사건이나 가해자를 다루는 것이 아니라, '재판소원제'라는 새로운 사법 시스템 도입에 대한 전문가의 우려를 표명하고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수 (일주일 만에 100건 이상 접수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“나도 재판소원 대상자”...일주일만에 100건 넘어</t>
+          <t>김창종 전 헌법재판관  재판소원제, 현 인력으로 감당 어렵다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-22</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11994776</t>
+          <t>https://www.imaeil.com/page/view/2026032215041941195</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-22 12:46:02.071551+00:00</t>
+          <t>2026-03-22 12:48:49.790483+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 사전심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>헌법재판소의 재판소원 제도가 시행 일주일 만에 100건을 넘어섰으며, 헌재는 이르면 이번 주 첫 사전심사 결과를 발표할 예정입니다. 법원의 확정 판결이 헌법상 권리를 침해했다고 주장할 경우 제기할 수 있는 이 제도는 난민 강제퇴거, 국가배상 청구 등 다양한 사건에 적용되고 있으며, 연간 1만~1만5000건의 사건 접수가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>재판소원 제도는 법원의 확정 판결로 인한 헌법상 권리 침해를 다투는 것으로, 국가(대한민국)를 상대로 하는 경우가 많아 상대방의 자력이 충분합니다. (적합 조건 2) 시행 일주일 만에 100건 이상 접수되고 연간 1만 건 이상 예상되는 등 다수의 피해자가 발생할 수 있는 집단적 피해 가능성이 높습니다. (적합 조건 3) 헌법재판소의 사전심사가 진행 중인 공적 절차입니다. (적합 조건 6) 확정 판결의 위헌성을 다투는 것이므로 상대방 책임이 명확해질 가능성이 있습니다. (적합 조건 1)</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>다수 (일주일 만에 100건 이상 접수)</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>“나도 재판소원 대상자”...일주일만에 100건 넘어</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11994776</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:46:02.071551+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>대법원 확정 판결 후 헌법재판소 재판소원 진행 중</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>대법원 판결을 헌법재판소에서 다툴 수 있는 '재판소원' 제도가 도입되어 첫 사전심사 결과가 임박했다. 제도 시행 일주일 만에 107건이 접수되었으며, 시리아 국적자의 강제퇴거 판결 취소, 납북귀환 어부 유족의 국가배상 기각 판결 취소 등 다양한 사건들이 포함되어 있다. 헌재는 사건 폭증 우려로 사전심사를 통한 '걸러내기'를 강조하고 있다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>재판소원 제도는 대법원의 최종 판결이 이미 확정된 사건을 대상으로 하므로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 또한, 제시된 사건들은 주로 법적 판단의 위헌성을 다투는 것으로, 소송금융 투자의 핵심 요소인 명확한 상대방 책임과 대규모 금전적 피해가 불분명합니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
         <is>
           <t>밀려드는 재판소원…이르면 금주 '사전심사' 첫 판단 나온다</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260321031900004?input=1195m</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-22 00:33:55.739426+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-[...62 lines deleted...]
-    </row>
     <row r="18">
-      <c r="A18" s="3" t="inlineStr">
+      <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
+          <t>헌법재판소 재판소원 제도 시행 및 운영 방안 논의 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>헌법재판소가 12월 12일 시행된 '재판소원' 제도로 인한 사건 폭증에 대비해 적법요건 심사 방안을 논의했습니다. 참석자들은 헌법적 중요성이 있는 사건을 선별하는 사전심사의 필요성에 공감했으나, 선별 기준의 모호성과 보완 입법의 필요성에 대한 의견이 제시되었습니다. 제도 시행 일주일 만에 100건이 넘는 재판소원이 접수되는 등 사건 부담이 현실화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해자와 가해자 간의 법적 분쟁이나 집단적 피해 사건을 다루는 것이 아니라, 헌법재판소의 '재판소원' 제도 운영 방안에 대한 내부 논의를 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>‘너도나도 재판소원’ 막으려면?…“‘중요 사건’ 선별 필요”</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603201826001</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-20 13:04:01.597667+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr">
+        <is>
           <t>새로운 법률 제도 도입 및 관련 세미나 개최</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>법무법인 바른이 새로 도입된 '재판소원 제도'에 대한 세미나를 개최합니다. 이 제도는 법원 재판에 대한 헌법적 통제를 가능하게 하여 다양한 소송 영역에 변화를 가져올 것으로 예상됩니다. 바른은 헌법재판소 심리 구조에 대한 이해를 바탕으로 전략적 대응을 지원할 전문팀을 운영할 예정입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>본 기사는 특정 피해 사건이나 분쟁이 아닌, 새롭게 도입된 '재판소원 제도'라는 법률 절차와 이에 대한 법무법인의 세미나 개최 소식을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J18" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
         <is>
           <t>알고 대응하자 , 법무법인 바른 재판소원 세미나 개최 [로펌소식]</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603200836463505</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-20 00:54:27.282625+00:00</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
         <is>
           <t>대한민국 (헌법재판소)</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>재판소원 제도 도입 초기, 헌법재판소 심리 개시</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>법원 확정판결에 대한 헌법소원인 '재판소원' 제도가 도입된 지 일주일 만에 107건이 접수되며 새로운 법률 시장이 열림. 헌법재판소는 연간 1만~1만5천건의 추가 접수를 예상하지만, 상당수가 사전심사 단계에서 각하될 것으로 전망. 일부 사건은 적법요건 검토를 시작함.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>재판소원 도입으로 법원 확정판결에 대한 헌법소원 청구가 대량으로 접수되고 있어(집단적 피해), 새로운 법률 시장이 형성됨. 헌법재판소라는 공적 절차가 진행 중이며, 상대방(국가)의 자력은 충분함. 다만, 개별 사건의 피해 규모는 미상이며, 헌재가 상당수 사건을 각하할 것으로 예상되어 승소 가능성 및 직접적인 금전적 회수 가능성이 불확실함.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
         <is>
           <t>다수 (일주일간 107건 접수, 연간 1만~1만5천건 예상)</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>너도나도 재판소원… 일주일 새 107건</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260319517934?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-19 13:11:01.566816+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-[...66 lines deleted...]
-    </row>
     <row r="21">
-      <c r="A21" s="3" t="inlineStr">
+      <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
+          <t>재판소원 제도 시행 초기, 소송 남발 우려 제기 및 헌재의 사전심사 기준 정립 논의 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>지난 12일 시행된 재판소원 제도가 며칠 만에 68건 접수되며 소송 남발 우려가 제기되고 있다. 성범죄자 등 형량에 불복하는 민원성 청구가 쏟아져 헌법재판소의 본연 기능에 지장을 줄 수 있다는 지적이다. 독일과 스페인 사례를 통해 헌재가 사전심사 기준을 어떻게 정립하느냐에 따라 제도의 성패가 갈릴 것으로 전망된다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>해당 기사는 새로 도입된 재판소원 제도의 운영상 문제점과 소송 남발 우려를 다루고 있으며, 특정 가해자의 명확한 불법행위로 인한 다수 피해자의 손해배상 청구 사건이 아닙니다. 소송금융 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>재판소원, 소송 남발 어떻게 막나…독일 ‘중대한 기본권 침해’인지 사...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/society_general/1249828.html</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:39:34.558279+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
           <t>재판소원제 시행 및 후속조치 논의 중</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>헌정 사상 처음으로 3심제가 사실상 4심제로 바뀌는 재판소원제가 시행되면서, 대법원 판결을 헌재가 뒤집을 시 예상되는 혼란을 최소화하기 위해 법원이 재판소원 후속조치 연구반을 발족했습니다. 헌재에는 이미 대법원 판결을 두고 관련 청구가 다수 접수되고 있으며, 법원행정처는 현직 판사들이 무리한 법왜곡죄 고발에 노출될 것을 우려해 형사재판 보호·지원 태스크포스도 만들 예정입니다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>본 기사는 새로운 사법 시스템(재판소원제) 도입에 따른 법원의 후속 조치 및 예상되는 혼란을 다루고 있으며, 특정 주체의 명확한 책임(적합 조건 1)이나 집단적 피해(적합 조건 3), 구체적인 피해 규모(적합 조건 4)가 확인되지 않습니다. 소송금융은 특정 사건의 피해자에게 소송 비용을 지원하는 것이 목적이므로, 시스템적 변화에 대한 논의는 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
         <is>
           <t>“법원이 정하겠죠”라며 헌재가 넘긴 후속절차…법원 ‘재판소원 연구...</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25412121</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-16 12:43:03.642296+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-16 00:33:24.281261+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>대한민국 (헌법재판소)</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>재판소원 제도 시행 초기, 사전심사 기준 논의 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>새롭게 도입된 재판소원 제도는 법원의 최종 재판에 대해서도 헌법소원을 청구할 수 있게 하여 기본권 보장을 강화하는 목적을 가집니다. 그러나 제도의 남용과 사건 폭증 우려가 제기되며, 헌법재판소는 엄격한 사전심사를 통해 '중요한 헌법적 쟁점'을 가진 사건만 선별할 계획입니다. 현재 제도 시행 초기 단계로, 사전심사 기준 마련이 핵심 쟁점입니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>새롭게 도입된 재판소원 제도는 성공 가능성 및 헌법재판소의 사전심사 기준이 매우 불확실합니다. 해외 사례를 볼 때 대부분의 사건이 사전심사 단계에서 각하될 것으로 예상되어 투자 회수 가능성이 낮으며, 전통적인 소송금융의 '상대방 책임 명확성' 및 '피해 규모' 기준에 부합하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>'너도나도 재판소원' 벌써 남용 조짐… 관건은 사전심사 설계 (종합)</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260314054951004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:33:24.281261+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
         <is>
           <t>헌법재판소 재판소원 심사 진행 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F24" t="inlineStr">
         <is>
           <t>법원 확정판결의 헌법 위반 여부를 다툴 수 있는 재판소원제가 시행 이틀 만에 36건이 접수되며 후폭풍이 일고 있습니다. 시리아 난민 강제퇴거, 납북귀환어부 유족 손해배상, 유튜버 쯔양 협박 사건 등 다양한 유형의 사건에서 확정판결에 대한 불복 움직임이 확산될 것으로 예상됩니다. 헌법재판소는 헌법적 쟁점이 뚜렷한 사건을 중심으로 선별 심사를 진행할 방침입니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G24" t="inlineStr">
         <is>
           <t>재판소원 제도는 확정판결의 헌법 위반 여부를 다툴 수 있는 새로운 공적 절차(적합 조건 6)로, 시행 이틀 만에 수십 건이 접수되어 집단적 피해(적합 조건 3) 가능성이 높습니다. 징역형 확정, 의원직 상실, 강제퇴거 명령 등 개인에게 미치는 영향이 매우 커 피해 규모(적합 조건 4)가 중대하며, 기존 판결 기록을 통해 헌법적 쟁점에 대한 증거 확보(적합 조건 5)가 가능합니다. 비록 확정판결을 대상으로 하지만, 이는 새로운 법적 구제 절차를 제공하므로 소송금융 투자 대상으로서의 신규성이 높습니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I23" t="inlineStr">
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
         <is>
           <t>수십 명 이상, 잠재적 다수</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J24" t="inlineStr">
         <is>
           <t>재판소원·법왜곡죄 도입 후폭풍…판결 불복·적용 혼란 여파는 [서초삼...</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K24" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M24" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603151304269882</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N24" t="inlineStr">
         <is>
           <t>2026-03-15 12:45:55.179746+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-15 12:28:42.107489+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
+          <t>헌법재판소 재판소원 심판 청구 접수 및 사전 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>새롭게 시행된 재판소원제에 따라 이틀 만에 36건의 심판 청구가 헌법재판소에 접수되었습니다. 이는 확정판결로 인한 헌법적 권리 침해를 주장하는 국민들에게 새로운 구제 통로를 제공하며, 납북귀환어부 피해자시민모임 등 집단적 피해를 주장하는 사례도 포함됩니다. 헌법재판소는 접수된 사건에 대해 사전 심사를 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>새롭게 도입된 재판소원제는 확정판결에 대한 헌법적 권리구제 기회를 제공하며, 다수의 피해자(집단적 피해)가 국가(상대방 자력 충분)를 상대로 법적 구제를 모색할 수 있는 새로운 공적 절차(관련절차진행)입니다. 헌법재판소의 심판 청구는 명확한 증거(기존 판결 기록)를 기반으로 진행됩니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 증거 확보 가능, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상 (다수의 잠재적 피해자)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>이틀만에 재판소원 36건… 與  권리구제  野  범죄자 4심티켓</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260316010004367</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:28:42.107489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
           <t>재판소원 제도 시행 초기, 사전심사 기준 논의 및 설계 중</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>새롭게 도입된 '재판소원' 제도가 시행 이틀 만에 36건이 접수되며 사건 폭증과 '4심제' 남용 우려가 제기되고 있습니다. 헌법재판소는 중요한 헌법적 쟁점을 가진 사건을 엄격히 선별하기 위한 사전심사 설계가 성공적인 제도 안착의 관건이라고 보고 있으며, 관련 기준 마련을 위한 논의가 진행 중입니다. 일부 정치인들도 재판소원 청구 가능성을 시사했습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>해당 기사는 특정 피해 사건에 대한 소송금융 투자 적합성을 다루기보다는, 새로 도입된 '재판소원' 제도의 운영 방식과 우려 사항에 초점을 맞추고 있습니다. 소송금융은 통상적으로 명확한 가해자와 상당한 금전적 피해가 있는 사건을 대상으로 하지만, 재판소원은 법원의 재판 자체를 헌법적 관점에서 다투는 절차이므로 '상대방 책임이 명확함' 및 '피해 규모가 큼' 조건에 부합하지 않습니다. 또한, 제도의 초기 단계이며 엄격한 사전심사 기준 마련이 관건이라는 점에서 투자 대상으로서의 불확실성이 매우 높습니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J25" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
         <is>
           <t>'너도나도 재판소원' 벌써 남용 우려… 관건은 사전심사 설계</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260314054900004?input=1195m</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-03-15 00:37:12.782512+00:00</t>
         </is>
       </c>
     </row>
-    <row r="26">
-[...12 lines deleted...]
-      <c r="E26" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
         <is>
           <t>재판소원 제도 시행</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>대법원 판결에 불복해 헌법소원을 제기하는 '재판소원' 제도가 시행되면서 헌법재판소 출신 전관 변호사들의 인기가 높아지고 있습니다. 대형 로펌들은 재판소원 TF를 발족하며 관련 시장에 적극적으로 뛰어들고 있으나, 소송 기간 장기화와 비용 증가, 제도 악용 가능성 등 부작용에 대한 우려도 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 집단적 피해를 다루는 것이 아니라, '재판소원'이라는 새로운 법적 절차의 도입과 그로 인한 법조계의 변화를 설명하고 있습니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>헌재 출신 변호사 있어요 …'재판소원'에 헌재 전관 '상한가'</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/14/2026031490120.html</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-14 12:50:10.186561+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...10 lines deleted...]
-      <c r="C27" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>대법원 확정판결 후 재판소원 청구 예정/진행 중</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>법원의 확정판결을 헌법재판소가 다시 심사하는 '재판소원제'가 시행 이틀 만에 30건이 넘게 접수되었습니다. 양문석 전 의원 등 대법원에서 형이 확정된 정치인과 유튜버들이 재판소원 청구 가능성을 시사하며 제도의 초기 안착 여부를 둘러싼 논란이 격화되고 있습니다. 법적 판단 확정 지연 및 헌재 과부하에 대한 우려가 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>해당 사건들은 대법원에서 이미 형이 확정된 형사 사건들로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다. 재판소원제는 확정판결에 대한 헌법적 심사를 구하는 절차로, 특정 상대방으로부터 금전적 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
         <is>
           <t>다수 (이틀간 36건 이상 접수)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>대법 판결 뒤 또 헌재로…‘의원직 박탈’ 양문석 예고한 재판소원은 무...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20019337?ref=naver</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-03-14 12:23:39.027243+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...10 lines deleted...]
-      <c r="C28" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>징역 3년 확정 후 재판소원 신청</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>유명 유튜버 쯔양을 협박한 혐의로 징역 3년이 확정된 유튜버 구제역 측이 헌법상 기본권 침해를 주장하며 재판소원 신청을 제기했습니다. 구제역 측은 재판 과정에서 변호인의 조력을 받을 권리 등 기본권이 침해되었다고 주장하며, 헌법재판소의 판단을 구하고 있습니다. 이는 형사 사건의 유죄 판결에 대한 불복 절차입니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>본 사건은 유튜버 구제역의 형사 유죄 판결(징역 3년)에 대한 재판소원 신청으로, 소송금융이 주로 지원하는 민사상 손해배상 청구 사건이 아닙니다. 이미 형사 사건이 종결(판결 확정)된 상태이며, 피고인 측의 형사 판결 불복 절차에 해당하여 소송금융의 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J28" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
         <is>
           <t>‘쯔양 협박→징역 3년’ 구제역 측, 재판소원 신청 “헌법상 기본권 침...</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>newsen.com</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.newsen.com/news_view.php?uid=202603131836010310</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-13 13:10:38.076666+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 13:08:13.548025+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 심리 중, 전원재판부 회부</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>A씨는 장모 폭행 혐의(존속폭행)로 징역형 집행유예를 확정받은 후, 존속폭행 가중처벌 조항이 위헌이라며 헌법재판소에 재판소원을 청구했다. A씨 측은 유교적 가치를 형벌로 강제하는 것과 혼인 파탄 관계에서의 가중 처벌의 부당성을 주장하고 있으며, 이 사건은 헌법재판소 전원재판부에 회부되어 심리 중이다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>이 사건은 존속폭행죄 조항의 위헌성을 다투는 헌법재판소의 재판소원 사건으로, 직접적인 금전적 손해배상을 목적으로 하지 않아 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건 '피해 규모가 큼'에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>[단독]“존속폭행 가중처벌은 불합리” 법률 위헌 겨냥한 재판소원도 등...</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25411634</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:08:13.548025+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>재판소원 제도 시행 초기, 헌법재판소에 심판 청구 접수 및 심리 중</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>법원 판결을 헌법재판소가 다시 판단하는 재판소원 제도가 시행 이틀 만에 36건 접수되었습니다. 강제퇴거명령 취소, 형사보상 지연에 대한 국가배상, 존속폭행 가중처벌 위헌 주장 등 다양한 사건들이 청구되었으며, 이는 확정된 재판으로 인해 기본권을 침해받았다고 주장하는 이들에게 새로운 구제 수단을 제공합니다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>새롭게 시행된 재판소원 제도는 기존에 종결된 법원 판결에 대한 새로운 법적 구제 수단을 제공하여 소송금융 투자 기회를 창출합니다. 특히 동해안 납북귀환어부 피해자시민모임 사례와 같이 국가를 상대로 한 집단적 피해 구제 가능성이 있으며 (적합 조건 2, 3), 존속폭행 가중처벌 위헌 주장과 같이 법률의 위헌성 판단을 통해 다수에게 영향을 미칠 수 있는 선례 형성 가능성이 있습니다 (적합 조건 6).</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J30" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>재판소원 시행 이틀 만에 36건 접수... 존속폭행 가중처벌은 위헌  주장...</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>ikbc.co.kr</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.ikbc.co.kr/article/view/kbc202603130080</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-03-13 12:40:15.819924+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 12:38:13.650812+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
+          <t>재판소원 제도 시행 초기, 헌법재판소 사전심사 논의 중</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>대법원 확정 판결에 대한 헌법소원인 '재판소원' 제도가 시행된 지 이틀 만에 36건이 접수되며 높은 수요를 보임. 시리아 국적 외국인의 강제퇴거명령 취소, 동해안 납북귀환어부의 국가배상청구 기각, 존속폭행 가중처벌 위헌 주장 등 다양한 사건이 청구됨. 헌법재판소는 재판소원 사건의 사전심사 방안을 논의할 예정.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>재판소원 제도 신설로 새로운 법률 시장이 열렸으며, 이틀 만에 36건이 접수될 정도로 수요가 높음. 국가를 상대로 한 소송(국가배상, 강제퇴거명령 취소 등)이 다수이며, 존속폭행 가중처벌 위헌 주장처럼 법률의 위헌성 다툼은 다수에게 영향을 미칠 수 있음. (적합 조건: 상대방 자력 충분, 집단적 피해 가능성, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>다수 (이틀간 36건 접수)</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>재판소원 시작 10분만에 첫 건 접수되더니…이틀만에 36건 우수수</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11987824</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:38:13.650812+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
           <t>헌법재판소에 재판소원 심판 청구 접수 및 심리 예정</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F33" t="inlineStr">
         <is>
           <t>헌법재판소의 재판소원 제도 시행 이틀 만에 36건이 접수되었으며, 시리아 국적 외국인의 강제퇴거명령 취소 청구, 동해안 납북귀환어부의 국가배상청구 기각 판결, 존속폭행 혐의 유죄 확정 판결 등 다양한 사건들이 포함되었다. 재판소원은 확정된 재판이 헌법에 위반되거나 절차를 위반한 경우 헌재가 다시 판단하여 재판을 취소하고 법원이 재심하도록 하는 제도이다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G33" t="inlineStr">
         <is>
           <t>재판소원 제도는 이미 법원에서 확정된 판결을 대상으로 하므로, '이미 종결된 사건'이라는 부적합 조건에 해당한다. 재판소원 승소 시에도 직접적인 금전적 이득이 발생하는 것이 아니라 법원의 재심 기회를 얻는 것이므로, 소송금융의 투자 회수 시점 및 방식이 불확실하다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
         <is>
           <t>‘재판소원’ 2일차 36건 접수…“‘대통령 조폭 연루설 유죄’ 사건도...</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K33" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M33" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8507993&amp;ref=A</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N33" t="inlineStr">
         <is>
           <t>2026-03-13 12:34:13.892608+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 00:49:01.574824+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>재판소원 접수 및 법왜곡죄 고발에 따른 경찰 수사 개시</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>새롭게 시행된 재판소원제와 법왜곡죄로 인해 확정판결의 안정성이 흔들리고 사법 시스템에 혼란이 가중되고 있다. 시행 첫날 헌법재판소에 16건의 재판소원이 접수되었고, 조희대 대법원장이 법왜곡죄 혐의로 고발되는 등 새로운 법적 절차가 시작되었다. 이는 권리구제 확대라는 취지에도 불구하고, 판결 불복의 통로로 오용될 수 있다는 우려를 낳고 있다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>새롭게 도입된 재판소원제와 법왜곡죄는 법리적 불확실성이 매우 높고, 확정판결의 안정성을 흔드는 제도적 특성상 소송의 장기화 및 예측 불가능성이 큼. 특히 법왜곡죄는 대법관을 상대로 한 고발로 상대방 책임 입증이 극히 어려우며, 수사기관의 사법 판단 개입 여부 등 법적 쟁점이 복잡함. 집단적 피해 규모나 명확한 손해액 산정도 어려워 소송금융 투자 대상으로 부적합함. (적합 조건 1, 3, 4, 5 미흡, 높은 법적 불확실성)</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>끝난 판결이 다시 흔들렸다…조희대 고발·양문석 재판소원, 사법 3법 첫...</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>jibs.co.kr</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.jibs.co.kr/news/articles/articlesDetail/58852?feed=na</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:49:01.574824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C34" t="inlineStr">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D34" t="inlineStr">
+      <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
+      <c r="E35" t="inlineStr">
         <is>
           <t>재판소원 제도 시행 초기, 1호 인용 사건에 관심 집중</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>3월 12일 대법원 판결을 헌법재판소에서 다툴 수 있는 재판소원 제도가 시행되었습니다. 이는 법원 판결로 인한 기본권 침해를 구제하기 위한 것으로, 해외 사례를 통해 표현의 자유 침해, 재판 지연 등 다양한 기본권 침해 사건에서 인용된 바 있습니다. 국내에서도 조세, 노동권, 정치적 권한 침해 등 다양한 분야에서 재판소원 청구가 예상되며, 제도 시행 초기 1호 인용 사건에 대한 관심이 높습니다.</t>
         </is>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>재판소원은 대법원 판결 후에도 기본권 침해를 다툴 수 있는 새로운 법적 절차로, 기존에 종결된 사건에 대한 새로운 구제 기회를 제공합니다. 상대방(국가)의 자력이 충분하며 (적합 조건 2), 헌법상 기본권 침해 여부가 쟁점이므로 사회적 중요도가 높고, 증거(판결문 등) 확보가 용이합니다 (적합 조건 5). 특히 제도 시행 초기 '1호 인용 사건'의 상징성이 커서 투자 매력이 높습니다.</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
         <is>
           <t>3년 반 만에 첫 재판, 친나치 비판은 자유… 해외서 인정한 재판소원[사...</t>
         </is>
       </c>
-      <c r="K34" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L34" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/plan/Judicial-prosecution-system-reform/2026/03/13/20260313003002?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N34" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-13 00:37:46.780626+00:00</t>
-        </is>
-[...70 lines deleted...]
-          <t>2026-03-13 00:34:28.130870+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>재판소원 제도 도입 법안 국회 통과 및 공포 절차 진행 중 (2026년 시행 예정)</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>2026년 재판소원 제도가 도입되어 대법원 확정 판결도 헌법재판소의 심사를 받을 수 있게 됩니다. 이는 기존 사법 체계의 3심제를 넘어선 새로운 구제 절차로, 특히 재산권, 표현의 자유 등 헌법적 권리 침해를 주장하는 고액 사건에 새로운 소송 기회를 제공할 것으로 예상됩니다. 판결 확정일로부터 30일 이내에 청구해야 하며, 효력정지 가처분 신청이 필수적입니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>재판소원 제도의 도입은 대법원 확정 판결에 대한 헌법재판소의 심사를 가능하게 하여, 기존에 종결되었던 고액의 분쟁 사건들이 다시 구제받을 수 있는 새로운 기회를 창출합니다. 이는 소송금융 투자 대상으로서의 신규 시장을 형성하며, 특히 재산권 침해나 표현의 자유 침해 등 헌법적 쟁점이 있는 고액 사건의 잠재적 수요가 높습니다. (적합 조건 2: 상대방(국가/사법부)의 자력 충분, 적합 조건 4: 피해 규모가 큼 - 예시에서 막대한 재산 언급, 적합 조건 5: 증거 확보 가능 - 판결문 및 헌법적 논리, 부적합 조건 회피: 종결된 사건에 대한 새로운 구제 가능성)</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>대법원 판결도 뒤집힌다  재판소원의 충격</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>gnmaeil.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>http://www.gnmaeil.com/news/articleView.html?idxno=582360</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:34:28.130870+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
           <t>대한민국 (사법부)</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
+      <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E37" t="inlineStr">
         <is>
           <t>재판소원법 및 법왜곡죄 시행 직후 헌법재판소에 관련 사건 접수 시작</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>전국 법원장들은 새로 시행된 재판소원법과 법왜곡죄에 대해 규정 불명확성 및 관련 법률 미비로 인한 재판 실무 혼란을 우려하며 헌법재판소와의 협의를 강조했습니다. 법 시행 첫날 헌법재판소에 16건의 재판 취소 사건이 접수되었고, 특정 변호사는 대법원장 등을 법왜곡죄 혐의로 고발했습니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>본 기사는 재판소원법 및 법왜곡죄의 시행에 따른 법원 내부의 우려와 실무적 혼란 가능성을 다루고 있습니다. 소송금융의 일반적인 투자 대상인 특정 기업/기관의 명확한 책임과 그로 인한 다수의 피해자, 그리고 구체적인 피해 규모가 확인되지 않습니다. 또한, 재판소원이나 법왜곡죄는 손해배상 청구와는 성격이 달라 소송금융 투자 모델에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
         <is>
           <t>전국 법원장  재판소원법 의미 불명확해 혼란 우려…헌재와 협의해야</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25411354</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-03-12 13:21:08.341451+00:00</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...62 lines deleted...]
-    </row>
     <row r="38">
-      <c r="A38" s="3" t="inlineStr">
+      <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>재판소원 제도 시행 예정</t>
+          <t>재판소원 제도 도입 및 운영 방안 발표</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>개정 헌법재판소법 공포 후 곧바로 시행될 재판소원 제도의 주요 쟁점을 Q&amp;A 형식으로 정리한 기사입니다. 대법원 확정 재판 취소 시 후속 절차, 헌재 결정의 기속력, 상고와 재판소원 비교, 인지대 및 변호사 보수, 상대방 대응 방안 등이 설명되어 있습니다.</t>
+          <t>헌법재판소가 확정된 법원 판결에 대한 헌법소원인 '재판소원' 제도의 구체적인 운영 방안을 발표했습니다. 헌재는 사건번호 지정, 15년 이상 경력 연구관으로 구성된 사전심사부 운영, 행정 지원 및 전산 시스템 구축 등을 통해 제도의 안정적인 정착을 추진할 계획입니다. 재판소원은 법 시행일 이후 확정된 재판에 대해 30일 이내 청구 가능하며, 기본권 침해가 명백한 경우 등에 제기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 새롭게 도입될 '재판소원' 제도에 대한 설명입니다. 소송금융은 특정 피해 사건의 원고를 대상으로 하므로, 본 기사는 적합 조건 1~6에 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
+          <t>이 기사는 특정 소송 사건이 아닌, 확정된 법원 판결에 대한 헌법소원인 '재판소원' 제도의 도입 및 운영 방안을 설명하고 있습니다. 소송금융은 특정 사건의 원고에게 투자하여 손해배상금 회수를 돕는 모델이므로, 제도 자체에 대한 투자는 적합하지 않습니다. (적합 조건 0개)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>헌재 결정에 반하는 재판하게 되면 다시 재판소원 대상</t>
+          <t>헌재, 재판소원 운영 방안 발표…“기본권 보장 취지”</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92545</t>
+          <t>http://www.segyebiz.com/newsView/20260310518421?OutUrl=naver</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-10 01:02:23.157270+00:00</t>
+          <t>2026-03-10 13:06:41.388612+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="3" t="inlineStr">
+      <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>재판소원 제도 시행 예정</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>재판소원 법안 통과로 헌법소송 분야가 대형 로펌들에게 매력적인 시장으로 부상하고 있습니다. 과거 '돈이 안 되는' 분야로 인식되던 헌법소송에 대해 대형 로펌들이 헌재 출신 인력을 영입하며 전담팀을 신설하는 등 적극적으로 대응하고 있습니다.</t>
+          <t>개정 헌법재판소법 공포 후 곧바로 시행될 재판소원 제도의 주요 쟁점을 Q&amp;A 형식으로 정리한 기사입니다. 대법원 확정 재판 취소 시 후속 절차, 헌재 결정의 기속력, 상고와 재판소원 비교, 인지대 및 변호사 보수, 상대방 대응 방안 등이 설명되어 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 재판소원 법안 통과로 인한 헌법소송 시장의 변화와 대형 로펌의 움직임을 보도하고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 새롭게 도입될 '재판소원' 제도에 대한 설명입니다. 소송금융은 특정 피해 사건의 원고를 대상으로 하므로, 본 기사는 적합 조건 1~6에 해당하지 않아 투자 대상으로서의 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>재판소원 법안 통과에 대형 로펌 '꿈틀'…'헌재 출신' 전담팀 신설</t>
+          <t>헌재 결정에 반하는 재판하게 되면 다시 재판소원 대상</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470153&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92545</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-09 13:19:18.316067+00:00</t>
+          <t>2026-03-10 01:02:23.157270+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="3" t="inlineStr">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
+          <t>재판소원 법안 통과로 헌법소송 분야가 대형 로펌들에게 매력적인 시장으로 부상하고 있습니다. 과거 '돈이 안 되는' 분야로 인식되던 헌법소송에 대해 대형 로펌들이 헌재 출신 인력을 영입하며 전담팀을 신설하는 등 적극적으로 대응하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 재판소원 법안 통과로 인한 헌법소송 시장의 변화와 대형 로펌의 움직임을 보도하고 있습니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>재판소원 법안 통과에 대형 로펌 '꿈틀'…'헌재 출신' 전담팀 신설</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008470153&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:19:18.316067+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr">
+        <is>
           <t>이 기사는 2025년 중요판례분석의 일환으로 헌법 분야의 탄핵심판절차에 대해 다루고 있습니다. 재판관들의 보충의견을 통해 탄핵심판절차의 성격, 형사소송절차와의 차이점, 그리고 신속한 진행 및 공개된 증거 조사의 중요성을 설명합니다.</t>
         </is>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="G41" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 헌법 분야의 탄핵심판절차에 대한 법률적 분석 및 재판관의 보충의견을 다루고 있습니다. 소송금융 투자 대상이 되는 구체적인 분쟁, 피해자, 상대방, 손해배상 청구권 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
         <is>
           <t>[2025년 분야별 중요판례분석] (1) 헌법</t>
         </is>
       </c>
-      <c r="K40" t="inlineStr">
+      <c r="K41" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
-      <c r="L40" t="inlineStr">
+      <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M40" t="inlineStr">
+      <c r="M41" t="inlineStr">
         <is>
           <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217282</t>
         </is>
       </c>
-      <c r="N40" t="inlineStr">
+      <c r="N41" t="inlineStr">
         <is>
           <t>2026-03-07 00:36:52.590838+00:00</t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...10 lines deleted...]
-      <c r="C41" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
         <is>
           <t>국가</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D42" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E42" t="inlineStr">
         <is>
           <t>헌법소원 제기</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F42" t="inlineStr">
         <is>
           <t>尹 측 변호인단이 재판 중계 의무화 조항이 공정한 재판을 침해한다며 헌법소원을 제기했다. 변호인단은 실시간 중계가 재판부의 심증 형성과 소송지휘에 직간접적인 영향을 미칠 가능성을 배제하기 어렵다고 주장한다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G42" t="inlineStr">
         <is>
           <t>이 사건은 특정 주체의 잘못으로 인한 금전적 피해를 배상받기 위한 소송이 아니라, 재판 중계 의무화 조항의 위헌성을 다투는 헌법소원입니다. 소송금융은 주로 금전적 손해배상 청구권에 투자하므로, 본 사건은 적합 조건에 해당하지 않아 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J41" t="inlineStr">
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
         <is>
           <t>尹 측  재판 중계 의무화 조항, 공정 재판 침해 … 헌법소원 제기</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K42" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M42" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3381954</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N42" t="inlineStr">
         <is>
           <t>2026-03-07 00:29:41.983297+00:00</t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...11 lines deleted...]
-      <c r="D42" t="inlineStr">
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>헌법소원 심판 청구</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>윤석열 전 대통령 측이 '내란 특검법'의 일부 조항이 헌법에 위배된다며 헌법재판소에 헌법소원 심판을 청구했다. 특검의 수사 대상, 임명 절차, 재판 중계 의무화 조항 등이 명확성, 평등, 적법절차 원칙 및 공정한 재판을 받을 권리를 침해한다고 주장한다.</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>이 사건은 특정 피고를 상대로 한 손해배상 청구 소송이 아닌, 법률의 위헌 여부를 다투는 헌법소원 심판 청구이다. 따라서 소송금융의 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '피해 규모 큼' 등 손해배상 청구와 관련된 조건들이 해당되지 않아 투자 대상으로서의 적합도가 매우 낮다.</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
         <is>
           <t>尹 전 대통령 측 “‘내란특검법’, 헌법 위배”... 헌재에 헌법소헌</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>mediawatch.kr</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>https://www.mediawatch.kr/news/article.html?no=258858</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-03-07 00:28:58.170952+00:00</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...62 lines deleted...]
-    </row>
     <row r="44">
-      <c r="A44" s="3" t="inlineStr">
+      <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>재판소원 제도 도입 예정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>헌법재판소에 '재판소원' 제도가 도입될 것으로 예상됨에 따라, 소송 실무 전반에 큰 영향이 있을 것으로 전망됩니다. 이에 대형 로펌들은 위헌법률심판제청 및 헌법소원 사건 증가에 대비하여 관련 조직을 강화하고 있습니다.</t>
+          <t>재판소원 법안의 국무회의 통과 및 시행을 앞두고, 국내 주요 로펌들이 헌법재판소 출신 인사를 영입하고 전담팀을 꾸리는 등 발 빠르게 대응하고 있습니다. 이는 기본권 침해에 따른 헌법소원 제기 수요 증가에 대비하기 위한 움직임으로, 헌법재판관 출신 변호사 영입 경쟁도 치열해질 전망입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '재판소원' 제도 도입으로 인한 법률 시장의 변화와 로펌들의 대응을 설명하고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 재판소원 제도 도입에 따른 법률 시장의 변화와 로펌들의 대응 전략을 설명하고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 원고, 피고, 피해 사실, 손해 규모 등이 명확히 제시되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[단독]  헌재 사건 늘어난다 … 대형로펌, '재판소원' 대응 조직 강화</t>
+          <t>로펌은 헌재출신 영입 서둘러</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217303</t>
+          <t>https://www.mk.co.kr/article/11981153</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-06 01:56:50.758726+00:00</t>
+          <t>2026-03-06 13:00:42.801644+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="3" t="inlineStr">
+      <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>재판소원 제도 도입 준비 단계</t>
+          <t>재판소원 제도 도입 예정</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>헌법재판소가 확정된 법원 판결에 대한 헌법소원을 허용하는 '재판소원' 제도 도입을 앞두고 내부 준비에 착수했습니다. 제도 시행 초기 사건 폭증에 대비해 전담 사전심사부 운영, 전산체계 고도화, 법원과의 업무 협의 등을 논의 중입니다.</t>
+          <t>헌법재판소에 '재판소원' 제도가 도입될 것으로 예상됨에 따라, 소송 실무 전반에 큰 영향이 있을 것으로 전망됩니다. 이에 대형 로펌들은 위헌법률심판제청 및 헌법소원 사건 증가에 대비하여 관련 조직을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 헌법재판소의 '재판소원' 제도 도입을 위한 내부 준비 과정을 다루고 있으며, 특정 사건의 피해자, 상대방, 피해 규모 등이 명확히 존재하지 않습니다. 소송금융은 특정 법적 분쟁에 대한 투자를 목적으로 하므로, 제도 도입 자체는 투자 대상에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '재판소원' 제도 도입으로 인한 법률 시장의 변화와 로펌들의 대응을 설명하고 있습니다. 소송금융 투자 대상이 되는 구체적인 사건, 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 도입 앞두고 '전담 사전심사부' 운영 검토</t>
+          <t>[단독]  헌재 사건 늘어난다 … 대형로펌, '재판소원' 대응 조직 강화</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260304_0003535153</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217303</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-05 01:47:35.342016+00:00</t>
+          <t>2026-03-06 01:56:50.758726+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="3" t="inlineStr">
+      <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
+          <t>재판소원 제도 도입 준비 단계</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>헌법재판소가 확정된 법원 판결에 대한 헌법소원을 허용하는 '재판소원' 제도 도입을 앞두고 내부 준비에 착수했습니다. 제도 시행 초기 사건 폭증에 대비해 전담 사전심사부 운영, 전산체계 고도화, 법원과의 업무 협의 등을 논의 중입니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>이 기사는 헌법재판소의 '재판소원' 제도 도입을 위한 내부 준비 과정을 다루고 있으며, 특정 사건의 피해자, 상대방, 피해 규모 등이 명확히 존재하지 않습니다. 소송금융은 특정 법적 분쟁에 대한 투자를 목적으로 하므로, 제도 도입 자체는 투자 대상에 해당하지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>헌재, 재판소원 도입 앞두고 '전담 사전심사부' 운영 검토</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260304_0003535153</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:47:35.342016+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr">
+        <is>
           <t>헌법재판소 내부 논의 중</t>
         </is>
       </c>
-      <c r="F46" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>헌법재판소가 '재판소원' 도입을 위한 재판관 회의를 열고 후속 절차를 논의 중이다. 이 제도가 사실상의 4심제로 운영되어 소송 확정을 지연시키고 당사자들의 부담을 가중시킬 수 있다는 반론도 제기되고 있다.</t>
         </is>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>기사는 헌법재판소의 '재판소원' 도입 논의에 대한 것으로, 특정 피해자, 가해자, 또는 구체적인 손해배상 청구 사건을 다루고 있지 않습니다. 소송금융 투자 대상이 되는 실제 분쟁 사례가 아니므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H46" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J46" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
         <is>
           <t>헌재, 재판관 회의 열고 '재판소원' 도입 후속 절차 논의</t>
         </is>
       </c>
-      <c r="K46" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M46" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462664&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N46" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-03-04 01:43:00.314327+00:00</t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...10 lines deleted...]
-      <c r="C47" t="inlineStr">
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
         <is>
           <t>국회</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E48" t="inlineStr">
         <is>
           <t>국회 통과 법안에 대한 대통령 거부권 행사 촉구 및 헌법재판소 위헌법률심판 검토 중</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F48" t="inlineStr">
         <is>
           <t>국민의힘은 국회 문턱을 넘은 '사법 3법'에 대해 이재명 대통령에게 거부권 행사를 촉구하며, 이를 '사법파괴 3법'으로 규정했습니다. 이 법안들이 이 대통령의 재판을 무력화시키려는 입법이라고 비판하며, 장외투쟁 및 헌법재판소 위헌법률심판 제청을 검토 중입니다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G48" t="inlineStr">
         <is>
           <t>이 사건은 특정 피해자가 특정 상대방에게 손해배상을 청구하는 민사 사건이 아닌, 국회에서 통과된 법안의 위헌성을 다투는 정치적, 헌법적 분쟁입니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 사건에 투자하며, 본 사건은 적합 조건(상대방 책임 명확성, 피해 규모, 집단적 피해 등)에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J47" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
         <is>
           <t>장동혁 “李, 사법파괴 3법 거부권 행사하라”</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K48" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M48" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603021647029513</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N48" t="inlineStr">
         <is>
           <t>2026-03-02 12:48:18.217661+00:00</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...62 lines deleted...]
-    </row>
     <row r="49">
-      <c r="A49" s="3" t="inlineStr">
+      <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
+          <t>재판소원법 국회 통과</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>국회 본회의에서 사실상의 '4심제'로 불리는 재판소원법(헌법재판소법 개정안)이 통과되었습니다. 이 법안은 대법원 판결이 확정되었더라도 헌법재판소의 판단을 받을 수 있게 하여, 법원 재판이 기본권을 침해했을 경우 헌재가 해당 재판을 취소하고 법원이 다시 재판하도록 합니다. 헌재는 기본권 보장의 사각지대 해소를 기대하는 반면, 대법원은 소송 장기화 및 국민의 사법비용 증가 우려를 표하며 반대해왔습니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁으로 인한 피해 발생을 다루는 것이 아니라, 새로운 법률(재판소원법)의 국회 통과를 보도하고 있습니다. 소송금융 투자의 핵심인 명확한 피해자, 상대방, 그리고 구체적인 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다. 이는 소송금융 투자 대상으로서의 '사건'이 아닌 '제도적 변화'에 대한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>대법원 판결도 다시 판단…사실상 ‘4심제’ 현실화</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260227515408?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:47:13.214754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr"/>
+      <c r="E50" t="inlineStr">
+        <is>
           <t>재판소원법 국회 본회의 통과</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
+      <c r="F50" t="inlineStr">
         <is>
           <t>법원 재판도 헌법소원 대상에 포함시키는 헌법재판소법 개정안(재판소원법)이 국회 본회의를 통과했습니다. 더불어민주당이 추진한 '사법개혁 3법' 중 하나로, 대법원은 사실상 '4심제'가 될 수 있다며 강하게 반대하고 있습니다. 이 법안은 확정된 판결에 대해 헌법소원을 청구할 수 있도록 하며, 헌재 인용 시 법원은 재판을 다시 해야 합니다.</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
+      <c r="G50" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해 사건이나 원고가 손해배상을 청구하는 소송이 아닌, 법원의 재판에 대한 헌법소원을 가능하게 하는 법률(재판소원법)의 국회 통과를 다루고 있습니다. 소송금융은 통상적으로 명확한 피해와 재정적 회수 가능성이 있는 구체적인 사건에 투자하므로, 본 법안 통과 자체는 직접적인 투자 대상 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
         <is>
           <t>[속보]‘재판소원법’ 여당 주도로 국회 본회의 통과…찬성 162명, 반대...</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K50" t="inlineStr">
         <is>
           <t>khan.co.kr</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L50" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
+      <c r="M50" t="inlineStr">
         <is>
           <t>https://www.khan.co.kr/article/202602272002001</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N50" t="inlineStr">
         <is>
           <t>2026-02-28 01:43:21.113942+00:00</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...66 lines deleted...]
-    </row>
     <row r="51">
-      <c r="A51" s="3" t="inlineStr">
+      <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
+          <t>국회에서 재판소원법 처리 논의 및 무제한 토론 진행 중</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>더불어민주당이 확정된 재판이 기본권을 침해하는 경우 헌법소원을 청구할 수 있도록 하는 '재판소원법' 처리를 강행할 예정입니다. 국민의힘은 이를 '4심제'이자 특정 인물을 위한 '사법파괴 법안'이라며 무제한 토론으로 반대하고 있습니다. 민주당은 기본권 보장을 위한 법안이라고 주장하며 오늘 저녁 표결을 통해 법안을 처리할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건의 피해와 그에 따른 소송 가능성을 다루는 것이 아니라, 국회에서 진행 중인 '재판소원법' 제정 논의를 다루고 있습니다. 소송금융은 실제 발생한 법적 분쟁에 대한 투자를 목적으로 하므로, 입법 과정 자체는 투자 대상에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>與 오늘은 재판소원법 처리...野 무제한토론</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/27/2026022790010.html</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:48:31.622129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
           <t>국회 본회의 상정 및 필리버스터 진행 중, 대법관 증원법도 추진 예정.</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <t>민주당이 사실상 4심제 도입으로 불리는 재판소원 허용법과 대법관 증원법을 추진하며 사법개혁 3법 처리를 시도하고 있다. 헌법재판소가 대법원의 '옥상옥'이 되어 사법 안정성이 무너질 수 있다는 위헌 논란과 함께, 특정 정치인의 재판에 영향을 미치려는 의도라는 비판이 제기되고 있다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해자가 특정 상대방에게 손해배상을 청구하는 소송 사건이 아닌, 사법 시스템 개혁을 위한 입법 과정과 그에 대한 정치적, 헌법적 논란을 다루고 있다. 소송금융은 손해배상 청구권 등 특정 권리 주장을 위한 자금 지원이므로, 상대방 책임 명확성, 집단적 피해, 피해 규모 등 적합 조건에 해당하지 않아 투자 대상으로 부적합하다.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
         <is>
           <t>다음은 '4심제→대법관 증원'…위헌 논란에도 '직진'</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>newstomato.com</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>http://www.newstomato.com/ReadNews.aspx?no=1292707&amp;inflow=N</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>2026-02-26 13:18:03.748718+00:00</t>
-        </is>
-[...62 lines deleted...]
-          <t>2026-02-26 00:43:09.688007+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
-      <c r="D53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>헌법재판소법 개정안 본회의 처리 임박</t>
+          <t>헌법 개정 촉구 공동 성명</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>헌법재판소가 대법원 확정판결을 다시 다툴 수 있게 하는 '재판소원제' 도입이 임박했습니다. 이 법안은 헌재를 사실상 최고 상급심으로 만들며, 패소한 당사자들이 헌재로 몰려 '소송 지옥'과 '사건 적체'가 심화될 것이라는 우려가 제기되고 있습니다. 여당은 보완 장치 없이 법안 처리를 강행하고 있습니다.</t>
+          <t>광주 시민사회가 5·18 정신을 헌법 전문에 수록할 것을 촉구하는 공동 성명을 발표했다. 최기영 변호사는 5·18 왜곡 대응 과정을 민주주의 성숙 과정으로 평가하며, 이제는 처벌과 소송을 넘어설 때라고 언급했다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>재판소원제 도입은 대법원 확정판결에 대한 헌법재판소의 재심사 기회를 제공하여, 기존 패소 당사자들에게 새로운 소송 기회를 창출합니다. 이는 '집단적 피해' (여기서는 '집단적 기회'로 해석)에 해당하며, '사건 폭주'가 예상될 정도로 잠재적 고객층이 매우 넓어 소송금융 투자 대상으로서의 시장성이 매우 높습니다.</t>
+          <t>이 기사는 5·18 정신의 헌법 전문 수록을 촉구하는 시민사회의 공동 성명에 관한 것으로, 특정 가해자나 새로운 피해 사실을 기반으로 한 소송금융 투자 기회를 제시하지 않습니다. 오히려 '처벌과 소송을 넘어'라는 언급을 통해 기존 법적 절차를 넘어선 정치적, 역사적 인정을 강조하고 있어 소송금융의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>매우 많음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>헌법재판소, ‘최고 상급심’ 되나…'재판소원' 본회의 처리 임박</t>
+          <t>광주시민사회도  헌법에 5·18 새겨라</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>gjdream.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260225010007635</t>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=667392</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-25 13:27:14.777589+00:00</t>
+          <t>2026-02-26 00:43:09.688007+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
+          <t>헌법재판소법 개정안 본회의 처리 임박</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>헌법재판소가 대법원 확정판결을 다시 다툴 수 있게 하는 '재판소원제' 도입이 임박했습니다. 이 법안은 헌재를 사실상 최고 상급심으로 만들며, 패소한 당사자들이 헌재로 몰려 '소송 지옥'과 '사건 적체'가 심화될 것이라는 우려가 제기되고 있습니다. 여당은 보완 장치 없이 법안 처리를 강행하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>재판소원제 도입은 대법원 확정판결에 대한 헌법재판소의 재심사 기회를 제공하여, 기존 패소 당사자들에게 새로운 소송 기회를 창출합니다. 이는 '집단적 피해' (여기서는 '집단적 기회'로 해석)에 해당하며, '사건 폭주'가 예상될 정도로 잠재적 고객층이 매우 넓어 소송금융 투자 대상으로서의 시장성이 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>매우 많음</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>헌법재판소, ‘최고 상급심’ 되나…'재판소원' 본회의 처리 임박</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260225010007635</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:27:14.777589+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
           <t>국회 법사위 통과, 본회의 처리 예정</t>
         </is>
       </c>
-      <c r="F54" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>국회에서 '재판소원' 제도 도입을 추진하면서 대법원과 헌법재판소가 정면으로 충돌하고 있습니다. 대법원은 사실상 4심제로 운영되어 '소송 지옥'을 초래하고 재판 지연을 심화시킬 것이라고 우려하는 반면, 헌재는 잘못된 재판 결과를 바로잡아 국민의 기본권을 보호하는 데 중요하다고 주장합니다. 이르면 24일 국회 본회의에서 처리될 예정입니다.</t>
         </is>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>해당 기사는 '재판소원' 제도 도입을 둘러싼 대법원과 헌법재판소 간의 법률 및 정책적 논쟁을 다루고 있습니다. 특정 사건으로 인한 피해자나 손해배상 청구 대상이 되는 상대방이 존재하지 않으며, 소송금융 투자의 전제가 되는 구체적인 손해 발생 사실이 없습니다. 현재는 입법 절차가 진행 중인 단계로, 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
         <is>
           <t>[따져보니] 대법  소송지옥  vs 헌재  재판 바로잡기 …'재판소원' 놓고...</t>
         </is>
       </c>
-      <c r="K54" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L54" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M54" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/02/22/2026022290127.html</t>
         </is>
       </c>
-      <c r="N54" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-02-22 12:55:34.507724+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N54"/>
+  <autoFilter ref="A1:N55"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>