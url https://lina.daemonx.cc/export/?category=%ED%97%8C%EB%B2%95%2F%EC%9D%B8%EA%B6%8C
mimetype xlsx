--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,71 +433,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="40" customWidth="1" min="5" max="5"/>
+    <col width="49" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="36" customWidth="1" min="9" max="9"/>
-    <col width="37" customWidth="1" min="10" max="10"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
-    <col width="45" customWidth="1" min="13" max="13"/>
+    <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>헌법/인권</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>혼인신고 불수리 불복신청 각하 및 위헌법률심판제청 기각 결정에 항고 및 헌법소원 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>전국 동성 부부들이 혼인신고 불수리 처분에 불복하고 현행 민법의 위헌성을 주장하며 소송을 제기했으나, 법원은 혼인을 '이성 사이의 결합'으로 정의하며 불복신청을 각하하고 위헌제청을 기각했습니다. 원고 측은 법원의 판단이 10년 전보다 후퇴했다고 비판하며 항고 및 헌법소원을 통해 상급법원의 판단을 구할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 사건은 동성 부부의 혼인 인정 여부를 다투는 헌법적 쟁점의 소송으로, 직접적인 금전적 손해배상 청구가 아닌 법적 지위 인정을 목적으로 합니다. 소송금융의 주요 투자 기준인 '피해 금액'이 부재하여 직접적인 금전적 회수 가능성이 낮으므로, 전통적인 소송금융 투자 모델에는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>최소 14쌍의 동성 부부, 잠재적 다수</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>혼인평등 소송도 줄이어 각하·기각…“법원 판단, 10년 전보다 후퇴”</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1312251&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-20 07:03:21.642836+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>헌법/인권</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>미 국방부</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>미 정교분리연합이 국방부를 상대로 소송 제기, 미 하원의원 조사 요청</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>피트 헤그세스 미 국방장관이 펜타곤 월례 기도회에서 이란 전쟁을 기독교 신앙으로 정당화하고, 사실상 반강제적인 분위기 속에서 복음주의를 설파하여 논란이 되고 있습니다. 이는 헌법상 종교의 자유와 정교 분리 원칙에 위배된다는 비판을 받고 있으며, 군종교자유재단(MRFF)에는 200여 명의 장병 제보가 접수되었습니다. 미 정교분리연합은 국방부를 상대로 소송을 제기했으며, 미 하원의원 20여 명도 조사를 요청했습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>미 국방장관의 종교적 신념에 기반한 군사 작전 정당화 및 사실상 강제적인 기도회 운영으로 헌법상 종교의 자유 및 정교 분리 원칙 위배 논란이 발생했습니다. 상대방(미 국방부)의 자력이 충분하고, 200여 명의 장병 제보가 접수되는 등 집단적 피해 가능성이 높으며, 미 정교분리연합이 이미 소송을 제기하고 하원의원들이 조사를 요청하는 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미군 장병 다수 (200여 명 제보, 잠재적 피해자 수만 명)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>“전쟁의 하나님” “아마겟돈 준비”…美국방이 빠진 위험한 신앙심</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25417468</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-04 00:38:08.998329+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>