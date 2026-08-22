--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$47</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N45"/>
+  <dimension ref="A1:N47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,3126 +539,3266 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>헌법재판소 전원재판부 심리 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>헌법재판소가 선고유예 실효 규정의 위헌성 여부와 항소이유서 제출 기한으로 인한 항소 각하 결정의 적절성 여부를 전원재판부에서 심리하기로 했다. 이는 재판소원 제도가 도입된 이후 전원재판부의 판단을 받게 된 총 12건 중 두 건이다. 청구인들은 평등 원칙, 책임주의, 재판청구권 침해 등을 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 선고유예 실효 규정의 위헌성 및 항소이유서 제출 기한으로 인한 항소 각하 결정의 적절성 여부를 다투는 헌법재판소 재판소원 사건 두 가지를 다룹니다. 이는 특정 상대방의 불법행위로 인한 금전적 손해배상을 청구하는 민사소송이 아니며, 소송금융의 주요 투자 대상인 '상대방 책임의 명확성'이나 '피해 규모' 조건에 부합하지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>선고유예 기간에 별건 형 확정 시 유예형도 선고?…헌재 심리 받는다</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25443171</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-18 07:02:36.020877+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>연방대법원 위헌심사 개시</t>
+          <t>헌법소원 추진</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>연방대법원이 출생 시민권 폐지에 대한 위헌 심사를 개시했다는 내용의 기사. 구체적인 사건 내용이나 당사자, 예상되는 피해 규모 등에 대한 정보는 제공되지 않았다.</t>
+          <t>국민의힘이 개정 정보통신망법의 징벌적 손해배상 조항이 표현의 자유를 침해한다며 헌법소원을 추진하고 있습니다. 이 법은 인터넷 언론과 온라인 플랫폼을 통해 허위·조작 정보를 유통하여 타인에게 피해를 입힌 경우 손해액의 최대 5배까지 징벌적 손해배상을 부과할 수 있도록 합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 연방대법원의 출생 시민권 위헌 심사 개시를 다루고 있으며, 특정 주체의 잘못으로 인한 금전적 피해를 다루는 민사 소송이 아님. 소송금융은 주로 금전적 손해배상 청구 사건에 적합하므로 투자 대상으로서의 적합성이 낮음.</t>
+          <t>본 사건은 법률의 위헌성을 다투는 헌법소원 추진 건으로, 소송금융이 주로 대상으로 하는 금전적 손해배상 청구와는 성격이 다릅니다. (적합 조건 1, 3, 4 불충족) 공적 절차(헌법소원)가 진행 중이나(적합 조건 6), 직접적인 금전적 회수 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>연방대법, ‘출생 시민권 폐지’ 제동 걸까</t>
+          <t>국민의힘, 정보통신망법 시행에 헌법소원 추진… 표현의 자유 침해</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607365</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=301395</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 00:32:38.482905+00:00</t>
+          <t>2026-07-18 07:00:45.735185+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 심리 중, '1호 인용' 가능성 논의</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>헌법재판소가 대법원의 '심리불속행 기각' 결정에 대한 재판소원들을 심리 중이며, 법조계에서는 첫 인용 사례가 나올 가능성에 주목하고 있습니다. 심리불속행 기각은 대법원 민사 판결의 70%를 차지하며, 선감학원 피해자들의 국가배상 소송 등 다수의 사건에서 공정한 재판을 받을 권리 침해 주장이 제기되고 있습니다. 헌재는 현재까지 대부분 각하했지만, 하급심 판단 부실 건 등에서 인용 가능성이 제기되며, 이는 새로운 소송금융 투자 기회가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해)에 따라 심리불속행 기각으로 인한 불이익을 주장하는 다수의 잠재적 피해자가 존재하며, 선감학원 피해자들처럼 집단적 청구 사례가 있습니다. 적합 조건 4(피해 규모 큼)에 해당하는 20억원대 손해배상 소송 사례가 언급되었고, 대법원 민사 판결의 70%가 심리불속행으로 확정되는 만큼 전체 피해 규모는 매우 클 수 있습니다. 적합 조건 5(증거 확보 가능)에 따라 심리불속행 기각 결정과 하급심 판결문 등 객관적 증거가 명확하며, 적합 조건 6(공적 절차 진행 중)에 따라 헌법재판소에 재판소원이 다수 접수되어 심리 중입니다. 특히 국가가 피고인 선감학원 사례는 적합 조건 2(상대방 자력 충분)에도 부합합니다. 헌재의 '1호 인용'이 나올 경우 유사 사건의 재판소원 청구가 폭증할 가능성이 있어 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>개별 사건에 따라 상이, 20억원대 사례도 있음</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>심리불속행 기각으로 불이익을 받은 잠재적 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>헌재 퇴짜에도…“1호 재판소원 가능성” 법조계 주목한 케이스</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25418067</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-04-19 07:00:44.499560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>미국 연방정부</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>연방대법원 위헌심사 개시</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>연방대법원이 출생 시민권 폐지에 대한 위헌 심사를 개시했다는 내용의 기사. 구체적인 사건 내용이나 당사자, 예상되는 피해 규모 등에 대한 정보는 제공되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>기사는 연방대법원의 출생 시민권 위헌 심사 개시를 다루고 있으며, 특정 주체의 잘못으로 인한 금전적 피해를 다루는 민사 소송이 아님. 소송금융은 주로 금전적 손해배상 청구 사건에 적합하므로 투자 대상으로서의 적합성이 낮음.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>연방대법, ‘출생 시민권 폐지’ 제동 걸까</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>koreatimes.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>http://www.koreatimes.com/article/1607365</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:32:38.482905+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>헌법재판소 사전심사 각하 결정</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>헌법재판소 전원재판부가 현행 헌재법 68조 2항에 따른 재판소원 48건에 대해 두 번째 사전심사에서도 모두 각하 결정을 내렸다. 이는 소송에서 법률의 위헌 여부가 재판의 전제가 되고 위헌법률심판 제청 신청이 기각된 경우 법률의 위헌성에 대한 헌법소원 심판을 허용하는 조항에 따른 것이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>본 기사는 헌법재판소의 재판소원 사전심사 48건이 모두 각하되었다는 내용을 다루고 있습니다. 이는 해당 사건들이 이미 종결된 상태에 해당하여 소송금융 투자 대상으로 부적합합니다. 또한, 일반적인 손해배상 청구와 달리 법률의 위헌성 여부를 다투는 헌법소원 심판의 성격상 직접적인 금전적 피해 회복을 위한 소송금융 모델과는 거리가 있습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J4" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>재판소원 두번째 사전심사도 48건 전부 각하…헌재 전원부 '0'</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499921&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-31 13:24:36.482053+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D5" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>헌법재판소 재판소원 사전심사 단계에서 각하</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>헌법재판소가 재판소원 청구 74건을 사전심사 단계에서 전부 각하했습니다. 헌재는 청구인들이 기본권 침해를 구체적으로 소명하지 않고 법원의 사실 인정이나 법률 적용에 대한 단순 불복을 주장한다고 판단했습니다. 헌재가 대법원 위 4심제라는 오해를 피하기 위해 엄격한 기준을 적용하고 있으며, 다수의 청구 건이 변호사 선임 없이 제기되었습니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>헌법재판소가 재판소원 청구를 일관되게 각하하고 있으며, 이는 법원의 사실 인정이나 법률 적용의 당부를 다투는 단순 불복에 불과하다고 판단하고 있습니다. 소송금융은 승소 가능성이 높은 사건에 투자하는데, 헌재의 명확한 입장으로 인해 본안 심사조차 어렵다는 점에서 투자 적합도가 매우 낮습니다. 또한, 소송금융의 핵심인 회수 가능한 손해배상 대상이 불분명합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I5" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>재판소원 48건 또 전부 각하…“단순 불복 안돼” 사전심사 문턱 높았다</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25416441</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-31 13:23:49.383320+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...138 lines deleted...]
-    </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>재판소원 사전심사 단계에서 모두 각하</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>법원의 확정판결을 대상으로 하는 재판소원 제도가 도입된 지 3주 만에 250건이 넘는 청구가 접수되었으나, 현재까지 사전심사를 통과한 사건은 단 한 건도 없습니다. 심사된 74건 모두 청구 사유 미비, 청구기간 도과, 보충성 흠결 등의 이유로 각하되었으며, 헌법재판소는 재판소원 요건을 엄격하게 적용하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>재판소원 제도는 법원의 확정판결을 대상으로 하지만, 현재까지 사전심사를 통과한 사건이 0건이며, 심사된 74건 모두 각하되었습니다. 이는 소송금융 투자에 필수적인 승소 가능성이 매우 낮음을 의미하며, 특정 상대방의 명확한 책임이나 집단적 피해가 아닌, 새로운 법적 절차의 문턱이 높다는 점이 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>재판소원 사전심사 통과 0건…'1호 사건' 등 74건 모두 각하</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06048326645388896</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:22:13.270817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L8" t="inlineStr">
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>헌법재판소 지정재판부 사전 심사에서 각하 결정</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>헌법재판소가 재판소원 74건을 사전 심사 후 모두 각하했습니다. 시리아 국적 외국인의 강제퇴거명령 취소소송 관련 '1호 사건'도 청구 기간 도과 및 청구 사유 불충분으로 각하 결정되었습니다. 현재까지 전원재판부에 회부된 사건은 없습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>기사에 따르면 헌법재판소에 접수된 재판소원 74건이 청구 기간 도과, 청구 사유 부적법 등 법적 요건 미비로 사전 심사에서 모두 각하되었습니다. 이는 해당 사건들이 헌법재판소 단계에서 이미 종결된 것으로 판단되어 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>헌재, 재판소원 총 74건 각하…‘1호 사건’ 시리아인 강제 퇴거 포함</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003572183</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523177&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 13:16:12.021449+00:00</t>
+          <t>2026-03-31 13:18:47.808259+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 중 각하</t>
+          <t>헌법재판소 재판소원 사전심사 단계에서 각하</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 제도를 시행한 이후 접수된 256건 중 74건을 사전심사에서 각하했으며, 전원재판부에는 한 건도 회부하지 않았습니다. 각하 사유는 청구 사유 불명확, 청구기간 도과, 중복제소 등 절차적 문제였습니다. 이는 재판소원의 문턱이 높음을 보여줍니다.</t>
+          <t>헌법재판소가 법원의 확정판결을 취소해달라는 재판소원 사건 200여 건을 사전심사 단계에서 모두 각하했습니다. 존속폭행 가중처벌 조항 적용 판결 및 병역법 시행령 적용 판결에 대한 재판소원도 각하되었으며, 헌재는 위헌으로 선언되지 않은 법률 적용은 기본권 침해로 볼 수 없다고 설명했습니다. 이는 재판소원이 단순한 불복 절차가 아님을 명확히 한 것입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 헌법재판소의 재판소원 사전심사에서 높은 각하율을 보이는 상황을 다루고 있습니다. 소송금융은 주로 명확한 피고, 상당한 피해액, 그리고 승소 가능성이 높은 손해배상 청구 사건에 투자하는 반면, 이 사건들은 절차적 요건 미비로 각하되고 있어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 사건들은 법원의 확정판결을 취소해달라는 재판소원 사건으로, 이미 종결된 사건에 해당합니다. 헌법재판소가 사전심사 단계에서 대부분 각하하고 있어, 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 256건 중 사전심사 누적 각하 74건‥'1호 사건'도 각하</t>
+          <t>“존속폭행 가중처벌 판결 취소해달라” 재판소원 각하…전원재판부 회...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6811643_36918.html</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1252003.html</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-31 13:13:47.621171+00:00</t>
+          <t>2026-03-31 13:17:24.980785+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="3" t="inlineStr">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 중, 무더기 각하 발생</t>
+          <t>헌법재판소 재판소원 사전심사 각하</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>개정 헌법재판소법 시행 이후 '재판소원'이 250여건 청구되었으나, 사전심사를 통과한 사건은 전무하며 26건이 이미 각하되었다. 헌법재판소가 '기본권 침해가 명백히 소명되지 않았다'는 이유로 각하하는 경우가 가장 많아, 법조계에서는 재판소원이 4심제로 작동하기 어려울 것이라는 전망이 나온다. 이는 돈 없고 힘 없는 일반 국민들에게 희망고문이 될 수 있다는 우려도 제기된다.</t>
+          <t>헌법재판소가 법원 확정 판결의 기본권 침해 문제를 다투는 재판소원 74건을 사전심사 단계에서 각하했습니다. 시리아인 강제퇴거명령 취소 사건 등 주요 청구들이 청구기간 도과 및 기본권 침해 사유 미해당으로 기각되었으며, 아직 전원재판부 심판에 회부된 사건은 없습니다. 헌재는 단순한 재판 불복이나 사실관계 다툼은 받아들이지 않는다는 입장입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사에서 재판소원의 성공 가능성이 '매우 낮다'고 명시하며, 헌법재판소의 엄격한 사전심사로 인해 무더기 각하가 발생하고 있음. 이는 소송금융 투자의 핵심인 승소 가능성이 현저히 낮아 부적합하다는 판단 근거가 됨.</t>
+          <t>헌법재판소가 재판소원 사건들을 사전심사 단계에서 청구기간 도과, 기본권 침해 등 청구사유 미해당, 보충성 흠결 등의 이유로 대거 각하하고 있습니다. 이는 소송금융 투자 대상으로서 성공 가능성이 매우 낮으며, 해당 절차가 사실상 종결되고 있음을 의미합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>250여건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>재판소원 사전심사 통과 '0건'…무더기 각하 이유 봤더니</t>
+          <t>시리아인 추방취소 등 재판소원 48건 추가 각하…심판회부 없어</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04342726645388568</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003572183</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-30 13:05:35.036248+00:00</t>
+          <t>2026-03-31 13:16:12.021449+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>재판소원 제도 도입 및 접수 진행 중</t>
+          <t>헌법재판소 재판소원 사전심사 중 각하</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>헌법재판소법 개정으로 확정된 종국판결에 대한 헌법소원인 '재판소원' 제도가 도입되어 사법 구제 기회가 확대되었다. 도입 일주일 만에 100건 이상이 접수되며 많은 관심을 받고 있으나, 법적 안정성 저해 및 통상적인 불복 절차로 악용될 수 있다는 우려도 제기되고 있다.</t>
+          <t>헌법재판소가 재판소원 제도를 시행한 이후 접수된 256건 중 74건을 사전심사에서 각하했으며, 전원재판부에는 한 건도 회부하지 않았습니다. 각하 사유는 청구 사유 불명확, 청구기간 도과, 중복제소 등 절차적 문제였습니다. 이는 재판소원의 문턱이 높음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>재판소원 제도가 새로 도입되어 확정 판결에 대한 새로운 구제 수단이 마련되었고, 도입 초기부터 100건 이상 접수되는 등 다수의 잠재적 사건이 발생하고 있음 (적합 조건 3, 6). 그러나 확정 판결을 뒤집는 재심의 엄격한 요건과 재판소원의 법적 안정성 우려로 인해 개별 사건의 승소 가능성이 불확실함.</t>
+          <t>해당 기사는 헌법재판소의 재판소원 사전심사에서 높은 각하율을 보이는 상황을 다루고 있습니다. 소송금융은 주로 명확한 피고, 상당한 피해액, 그리고 승소 가능성이 높은 손해배상 청구 사건에 투자하는 반면, 이 사건들은 절차적 요건 미비로 각하되고 있어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[서초동 MSG] 바늘구멍 재심에 재판소원 봇물...사법 구제·안정성 딜레...</t>
+          <t>헌재, 재판소원 256건 중 사전심사 누적 각하 74건‥'1호 사건'도 각하</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2569819</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6811643_36918.html</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-28 00:42:28.454385+00:00</t>
+          <t>2026-03-31 13:13:47.621171+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 첫 심사 26건 전부 각하, 실무 가이드라인 제시</t>
+          <t>헌법재판소 재판소원 사전심사 중, 무더기 각하 발생</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>헌법재판소가 첫 '재판소원' 심사에서 26건 전부를 각하하며 청구사유의 중요성을 강조했습니다. 전문가들은 재판소원의 성공을 위해서는 1심부터 기본권 침해 주장을 체계적으로 준비해야 한다고 조언하며, 단순히 억울한 판결이 아닌 구체적인 헌법 위반 사유를 특정하는 것이 중요하다고 강조했습니다.</t>
+          <t>개정 헌법재판소법 시행 이후 '재판소원'이 250여건 청구되었으나, 사전심사를 통과한 사건은 전무하며 26건이 이미 각하되었다. 헌법재판소가 '기본권 침해가 명백히 소명되지 않았다'는 이유로 각하하는 경우가 가장 많아, 법조계에서는 재판소원이 4심제로 작동하기 어려울 것이라는 전망이 나온다. 이는 돈 없고 힘 없는 일반 국민들에게 희망고문이 될 수 있다는 우려도 제기된다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해자와 가해자를 다루기보다는, '재판소원'이라는 헌법재판 절차의 실무적 어려움과 성공 전략을 설명하고 있습니다. 소송금융은 통상적으로 명확한 피고로부터 금전적 손해배상을 받을 가능성이 높은 사건에 투자하는데, 이 기사는 그러한 투자 대상을 제시하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사에서 재판소원의 성공 가능성이 '매우 낮다'고 명시하며, 헌법재판소의 엄격한 사전심사로 인해 무더기 각하가 발생하고 있음. 이는 소송금융 투자의 핵심인 승소 가능성이 현저히 낮아 부적합하다는 판단 근거가 됨.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>250여건</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>'재판소원' 받아보려면 '법원 1심' 단계부터 준비해야</t>
+          <t>재판소원 사전심사 통과 '0건'…무더기 각하 이유 봤더니</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1953446</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04342726645388568</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-25 13:17:17.383694+00:00</t>
+          <t>2026-03-30 13:05:35.036248+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 각하</t>
+          <t>재판소원 제도 도입 및 접수 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 제도 시행 후 첫 사전심사에서 접수된 26건 모두를 각하했습니다. 이는 청구 사유 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유였습니다. 헌재는 재판소원이 단순히 재판 결과에 불복하는 수단이 아님을 강조하며, 앞으로도 대부분의 재판소원 사건이 각하될 가능성이 높다고 밝혔습니다.</t>
+          <t>헌법재판소법 개정으로 확정된 종국판결에 대한 헌법소원인 '재판소원' 제도가 도입되어 사법 구제 기회가 확대되었다. 도입 일주일 만에 100건 이상이 접수되며 많은 관심을 받고 있으나, 법적 안정성 저해 및 통상적인 불복 절차로 악용될 수 있다는 우려도 제기되고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 첫 사전심사에서 26건 모두 각하 결정이 내려졌습니다. 이는 소송 요건 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유이며, 본안 심사로 회부된 사건이 없어 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다. 또한, 재판소원은 '확정된 재판'을 대상으로 하므로, 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
+          <t>재판소원 제도가 새로 도입되어 확정 판결에 대한 새로운 구제 수단이 마련되었고, 도입 초기부터 100건 이상 접수되는 등 다수의 잠재적 사건이 발생하고 있음 (적합 조건 3, 6). 그러나 확정 판결을 뒤집는 재심의 엄격한 요건과 재판소원의 법적 안정성 우려로 인해 개별 사건의 승소 가능성이 불확실함.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 첫 사전심사 26건 모두 각하</t>
+          <t>[서초동 MSG] 바늘구멍 재심에 재판소원 봇물...사법 구제·안정성 딜레...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260325/133600859/2</t>
+          <t>https://www.etoday.co.kr/news/view/2569819</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-25 00:33:21.864792+00:00</t>
+          <t>2026-03-28 00:42:28.454385+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
+      <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 단계에서 전원 각하</t>
+          <t>헌법재판소 재판소원 첫 심사 26건 전부 각하, 실무 가이드라인 제시</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>헌법재판소에 도입된 재판소원 제도의 첫 사전심사에서 접수된 26건의 청구 사건이 모두 각하되었다. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 법적 요건을 충족하지 못해 본안 심사 문턱을 넘지 못했으며, 이는 재판소원 제도를 통한 구제가 쉽지 않음을 시사한다.</t>
+          <t>헌법재판소가 첫 '재판소원' 심사에서 26건 전부를 각하하며 청구사유의 중요성을 강조했습니다. 전문가들은 재판소원의 성공을 위해서는 1심부터 기본권 침해 주장을 체계적으로 준비해야 한다고 조언하며, 단순히 억울한 판결이 아닌 구체적인 헌법 위반 사유를 특정하는 것이 중요하다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>재판소원 제도의 첫 사전심사에서 모든 청구 사건이 각하되어, 해당 제도를 통한 법적 구제 가능성이 매우 낮음. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 절차적 요건을 충족하지 못해 본안 심사조차 진행되지 못했음. 이는 소송금융 투자 대상으로서의 불확실성이 매우 높음을 의미함.</t>
+          <t>이 기사는 특정 사건의 피해자와 가해자를 다루기보다는, '재판소원'이라는 헌법재판 절차의 실무적 어려움과 성공 전략을 설명하고 있습니다. 소송금융은 통상적으로 명확한 피고로부터 금전적 손해배상을 받을 가능성이 높은 사건에 투자하는데, 이 기사는 그러한 투자 대상을 제시하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 첫 사전심사서 26건 각하…첫 문턱 통과 0건(종합)</t>
+          <t>'재판소원' 받아보려면 '법원 1심' 단계부터 준비해야</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324172751004?input=1195m</t>
+          <t>http://www.inews24.com/view/1953446</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:00.189914+00:00</t>
+          <t>2026-03-25 13:17:17.383694+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 사전심사 각하</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>헌법재판소가 재판소원 제도 시행 후 첫 사전심사에서 접수된 26건 모두를 각하했습니다. 이는 청구 사유 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유였습니다. 헌재는 재판소원이 단순히 재판 결과에 불복하는 수단이 아님을 강조하며, 앞으로도 대부분의 재판소원 사건이 각하될 가능성이 높다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>헌법재판소의 재판소원 첫 사전심사에서 26건 모두 각하 결정이 내려졌습니다. 이는 소송 요건 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유이며, 본안 심사로 회부된 사건이 없어 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다. 또한, 재판소원은 '확정된 재판'을 대상으로 하므로, 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>헌재, 재판소원 첫 사전심사 26건 모두 각하</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260325/133600859/2</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:33:21.864792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 사전심사 단계에서 전원 각하</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>헌법재판소에 도입된 재판소원 제도의 첫 사전심사에서 접수된 26건의 청구 사건이 모두 각하되었다. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 법적 요건을 충족하지 못해 본안 심사 문턱을 넘지 못했으며, 이는 재판소원 제도를 통한 구제가 쉽지 않음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>재판소원 제도의 첫 사전심사에서 모든 청구 사건이 각하되어, 해당 제도를 통한 법적 구제 가능성이 매우 낮음. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 절차적 요건을 충족하지 못해 본안 심사조차 진행되지 못했음. 이는 소송금융 투자 대상으로서의 불확실성이 매우 높음을 의미함.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>헌재, 재판소원 첫 사전심사서 26건 각하…첫 문턱 통과 0건(종합)</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260324172751004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:24:00.189914+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C16" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>재판소원 제도 전면 시행 및 로펌들의 고객 유치 활동</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>대형 로펌들이 법원 확정판결을 취소하는 헌법소원인 '재판소원' 시장을 선점하기 위해 전담 TF를 출범하고 기업·기관 대상 설명회를 개최하는 등 적극적인 고객 유치에 나서고 있다. 이는 확정판결로 피해를 입은 기업들이 영업의 자유, 재산권 등 기본권 침해를 다툴 수 있는 새로운 법적 기회를 제공하며, 법조계에서는 헌법재판소 관련 경력 변호사들의 활동이 활발해질 것으로 전망하고 있다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>재판소원이라는 새로운 법적 구제 절차가 전면 시행되어, 대형 로펌들이 기업 및 기관 고객 유치를 위해 적극적으로 움직이고 있음. 이는 확정판결로 인한 기업의 중대한 피해를 다툴 수 있는 새로운 시장을 형성하며, 소송금융 투자에 적합한 고액 사건 발굴 가능성이 높음. (적합 조건: 피해 규모가 큼, 기타 소송금융 투자 가능성이 높은 경우)</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>대형 로펌들 “재판소원 시장 잡아라”… 전담 TF 출범 이어 ‘영업 발...</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260324517267?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-24 13:19:03.405646+00:00</t>
         </is>
       </c>
     </row>
-    <row r="17">
-      <c r="A17" s="3" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C17" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D17" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t>재판소원제 초기 단계, 헌법재판소 사전심사 진행 중</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t>확정된 법원 판결의 헌법 위반 여부를 다투는 재판소원제가 시행 2주 만에 153건 접수되었습니다. 헌법재판소는 사전심사 기준 마련에 고심 중이며, 현재까지 사전심사를 통과한 사건은 한 건도 없습니다. 로펌들은 실무 대응 세미나를 통해 전략을 논의하고 있습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>재판소원제는 확정된 법원 판결의 헌법 위반 여부를 다투는 제도로, 일반적인 손해배상 청구와는 성격이 다릅니다. 현재 헌법재판소의 사전심사 통과율이 0%로 매우 낮아 투자 위험이 높습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J17" t="inlineStr">
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
         <is>
           <t>재판소원 본안 사건 되려면?... 로펌 실무대응 세미나 '활발'</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202603241818427738</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-24 13:12:20.891326+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-20 00:47:04.615493+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>대법원 확정 판결 후 재판소원 청구</t>
+          <t>헌법재판소 재판소원 사전심사 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양 협박 혐의로 대법원에서 징역 3년 확정 판결을 받은 후, 새로 시행된 재판소원 제도를 통해 헌법소원을 청구했습니다. 그는 디지털 포렌식 과정에서의 적법절차 위반을 주장하며 유죄 판단의 근거가 된 증거의 위법성을 다투고 있습니다. 헌법재판소는 재판소원 사건의 적법 요건을 검토 중입니다.</t>
+          <t>헌법재판소가 새로 시행된 '재판소원'에 대한 첫 사전심사에 착수했습니다. 이는 법원 재판 확정 사건에 대한 새로운 권리 구제 절차로, '납북귀환 어부 유족 사건'과 같이 기존에 구제받지 못했던 다수의 피해자들에게 새로운 기회를 제공할 것으로 보입니다. 헌재는 접수된 사건들에 대해 청구 요건을 심사하여 각하 또는 전원재판부 회부 여부를 결정할 예정입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>해당 사건은 유튜버 구제역이 쯔양 협박 혐의로 받은 최종 형사 유죄 판결에 대해 새로 시행된 재판소원을 청구한 건입니다. 소송금융은 주로 원고의 금전적 손해배상 청구를 지원하며, 형사 사건의 유죄 판결을 다투는 재판소원은 일반적인 투자 대상에 해당하지 않습니다. 또한, 이미 대법원에서 판결이 확정된 '종결된 사건'에 대한 후속 절차라는 점도 부적합 조건에 해당합니다.</t>
+          <t>헌법재판소의 재판소원 제도가 새로 시행되어, 기존에 법원 재판으로 구제받지 못했던 사건들에 대한 새로운 권리 구제 기회가 열렸습니다. 이는 소송금융 투자에 있어 새로운 시장을 개척할 전략적 가치가 높습니다. 특히 '납북귀환 어부 유족 사건'과 같이 다수의 피해자가 관련된 사건이 재판소원을 통해 구제받을 가능성이 있으며(적합 조건: 집단적 피해), 재판소원의 상대방은 국가(법원)이므로 자력이 충분합니다(적합 조건: 상대방에게 자력이 충분함). 현재 헌법재판소의 사전심사가 진행 중인 공적 절차입니다(적합 조건: 이미 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>납북귀환 어부 유족 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>재판소원, 일주일 만에 100건 넘겨…'쯔양 공갈' 구제역도 청구(종합)</t>
+          <t>헌재, 재판소원 사전심사 착수···첫 본안 사건은?</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260319082351004?input=1195m</t>
+          <t>https://www.khan.co.kr/article/202603241633001</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-19 13:08:05.541821+00:00</t>
+          <t>2026-03-24 13:04:13.713542+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>법원 확정판결 이후 헌법소원 제기</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>법원 확정판결에 대해 헌법소원을 제기하는 재판소원 제도가 도입 일주일 만에 100건을 돌파했다. 유튜버 쯔양 협박 사건의 가해자가 재판소원을 청구하는 등, 소송 장기화로 인한 피해자의 고통 가중 우려가 제기되고 있다. 헌법재판소는 급증하는 접수 건수에 대비해 전담 사전심사부를 운영할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>재판소원 제도는 법원의 확정판결에 대해 헌법소원을 제기하는 것으로, 이미 종결된 사건을 대상으로 합니다. 소송금융은 일반적으로 새로운 소송이나 진행 중인 소송의 원고에게 자금을 지원하여 미래의 손해배상금 회수를 목표로 하므로, 확정판결을 다투는 사건은 투자 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>너도 나도 재판소원 접수…시행 일주일 만에 100건 돌파</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182855</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:47:04.615493+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>대법원 확정 판결 후 재판소원 청구</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>유튜버 구제역이 쯔양 협박 혐의로 대법원에서 징역 3년 확정 판결을 받은 후, 새로 시행된 재판소원 제도를 통해 헌법소원을 청구했습니다. 그는 디지털 포렌식 과정에서의 적법절차 위반을 주장하며 유죄 판단의 근거가 된 증거의 위법성을 다투고 있습니다. 헌법재판소는 재판소원 사건의 적법 요건을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>해당 사건은 유튜버 구제역이 쯔양 협박 혐의로 받은 최종 형사 유죄 판결에 대해 새로 시행된 재판소원을 청구한 건입니다. 소송금융은 주로 원고의 금전적 손해배상 청구를 지원하며, 형사 사건의 유죄 판결을 다투는 재판소원은 일반적인 투자 대상에 해당하지 않습니다. 또한, 이미 대법원에서 판결이 확정된 '종결된 사건'에 대한 후속 절차라는 점도 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>재판소원, 일주일 만에 100건 넘겨…'쯔양 공갈' 구제역도 청구(종합)</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260319082351004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-19 13:08:05.541821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C21" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D21" t="inlineStr">
+      <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
+      <c r="E23" t="inlineStr">
         <is>
           <t>재판소원 제도 시행 초기, 헌법재판소 사전심사 기준 정립 논의 중</t>
         </is>
       </c>
-      <c r="F21" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>법원 확정판결의 기본권 침해를 다투는 재판소원 제도가 도입 1주일 만에 100건 이상 접수되며 연간 1만 건 이상으로 늘어날 전망이다. 성범죄자 등 불복 수단으로 악용될 우려와 함께, 국가폭력 및 인권 사건 등 사각지대 권리 구제 통로가 될 것이라는 기대가 공존한다. 헌법재판소는 사건 적체와 남발을 막기 위해 사전심사 기준을 정립 중이다.</t>
         </is>
       </c>
-      <c r="G21" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>새롭게 도입된 재판소원 제도는 법원의 확정판결로 인한 기본권 침해를 다투는 것으로, 국가폭력 및 인권 사건 등 다수의 잠재적 피해자(집단적 피해)를 위한 구제 통로가 될 수 있습니다. (적합 조건 3) 확정판결 자체가 기본권 침해의 증거가 되며(적합 조건 5), 헌법재판소에서 사전심사 기준을 정립하며 사건을 처리 중인 공적 절차(적합 조건 6)가 진행되고 있어 투자 기회가 높습니다. 일부 사건은 피해 규모가 클 가능성도 있습니다. (적합 조건 4)</t>
         </is>
       </c>
-      <c r="H21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J21" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
         <is>
           <t>'너도 나도’ 재판소원 벌써 100건…헌재, 사전심사로 걸러낸다</t>
         </is>
       </c>
-      <c r="K21" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L21" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260318_0003554339</t>
         </is>
       </c>
-      <c r="N21" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-19 00:37:24.687005+00:00</t>
-        </is>
-[...134 lines deleted...]
-          <t>2026-03-16 13:15:17.336949+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>헌법재판소에 재판소원 접수 및 심사 진행 중</t>
+          <t>재판소원 절차 및 요건 논의</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>새롭게 시행된 재판소원 제도를 통해 형법상 존속폭행 가중처벌 조항의 위헌성을 다투는 사건이 헌법재판소에 접수되었습니다. 청구인은 이혼 소송 중 장모 폭행 혐의로 유죄가 확정된 자로, 해당 조항이 평등권을 침해하고 유교적 규범에 기반한 시대착오적 법률이라고 주장합니다. 일본 등 해외 사례를 들어 존속범죄 가중처벌의 폐지 필요성을 강조하고 있습니다.</t>
+          <t>이 기사는 법원의 재판에 대한 헌법소원(재판소원)이 증가함에 따라 '명백성' 요건 해석의 중요성과 그에 따른 부작용을 다룬다. 소송 비용 증가와 헌법재판소의 업무 과부하 우려가 제기되며, 강제동원 피해자 대리 변호사는 재판소원이 '희망고문'이 되지 않도록 엄격한 요건이 필요하다고 강조한다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>새롭게 도입된 재판소원 제도를 통해 형법상 존속폭행 가중처벌 조항의 위헌성을 다투는 사건으로, 해당 조항이 위헌으로 결정될 경우 다수의 잠재적 피해자들에게 영향을 미칠 수 있습니다 (집단적 피해 가능성). 상대방은 국가로 자력이 충분하며, 형사처벌이라는 중대한 피해가 발생했습니다. 재판소원이라는 공적 절차가 진행 중인 점도 적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루기보다는 '재판소원'이라는 법적 절차의 증가와 그에 따른 문제점, 요건 해석의 중요성을 논하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자 집단, 구체적인 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>양문석과 재판소원 [유레카]</t>
+          <t>쏟아지는 재판소원에 옥석 가리기… '명백성' 어떻게 해석하느냐가 열쇠</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1249401.html</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031615280002846?did=NA</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-15 12:53:57.000602+00:00</t>
+          <t>2026-03-17 00:37:07.206259+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>대한민국 (대법원)</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>재판소원 제도 시행 초기, 심판 청구 접수 중</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>법원 판결에 대한 헌법소원을 허용하는 재판소원 제도가 시행된 지 닷새 만에 62건의 심판 청구가 접수되었다. 대법원이 상고기각 이유를 한두 줄로 갈음하는 관행이 재판받을 권리를 침해한다는 취지의 재판소원이 다수 제기되었으며, 송철호 전 울산시장 관련 사건 및 류삼영 전 총경 사건 등이 대표적인 청구 사례로 언급되었다. 이는 기존 확정판결에 대한 새로운 구제 절차를 제공한다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>대법원의 상고기각 이유 누락 관행이 재판받을 권리 침해로 지목되어 상대방 책임이 명확하며, 국가 기관을 대상으로 하므로 자력이 충분하다. 대법원의 유사한 판결로 피해를 입은 다수의 청구인이 존재하고 재판소원 접수 건수가 빠르게 증가하여 집단적 피해가 예상된다. 재판소원 인용 시 기존 확정판결이 뒤집히며 관련 사건의 경제적 파급 효과가 클 수 있고, 대법원 판결문 자체가 증거가 된다. 재판소원 제도가 새로 시행되어 이미 많은 사건이 접수되고 있어 공적 절차가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>다수 (닷새간 62건 접수)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>상고 기각 이유 누락은 기본권 침해 …재판소원 닷새째 62건(종합)</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260316072551004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-16 13:15:17.336949+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>헌법재판소에 재판소원 접수 및 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>새롭게 시행된 재판소원 제도를 통해 형법상 존속폭행 가중처벌 조항의 위헌성을 다투는 사건이 헌법재판소에 접수되었습니다. 청구인은 이혼 소송 중 장모 폭행 혐의로 유죄가 확정된 자로, 해당 조항이 평등권을 침해하고 유교적 규범에 기반한 시대착오적 법률이라고 주장합니다. 일본 등 해외 사례를 들어 존속범죄 가중처벌의 폐지 필요성을 강조하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>새롭게 도입된 재판소원 제도를 통해 형법상 존속폭행 가중처벌 조항의 위헌성을 다투는 사건으로, 해당 조항이 위헌으로 결정될 경우 다수의 잠재적 피해자들에게 영향을 미칠 수 있습니다 (집단적 피해 가능성). 상대방은 국가로 자력이 충분하며, 형사처벌이라는 중대한 피해가 발생했습니다. 재판소원이라는 공적 절차가 진행 중인 점도 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>양문석과 재판소원 [유레카]</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/column/1249401.html</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:53:57.000602+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D25" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>재판소원제 시행 첫날, 총 16건 접수</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>사법개혁 3법의 핵심인 '재판소원제'가 시행 첫날부터 여야의 공방 속에 총 16건이 접수되었습니다. 더불어민주당은 재판소원제가 국민의 기본권 구제를 위한 헌법적 장치임을 강조하며, 국민의힘의 '사법 장악' 비판을 '내로남불'식 이중잣대라고 반박했습니다. 첫 접수 사건은 정치인 관련이 아닌 시리아 국적 외국인의 강제퇴거명령 취소 관련 소송으로 확인되었습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건의 피해나 손해배상 청구에 대한 내용이 아닌, '재판소원제'라는 새로운 법률 제도의 시행과 그에 대한 정치적 논쟁을 다루고 있습니다. 소송금융은 통상적으로 명확한 피고, 대규모 피해, 또는 집단적 손해배상 청구 가능성이 있는 사건에 투자하므로, 본 기사의 내용은 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J25" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>재판소원 첫날 16건 접수... 민주당 “국힘, 내로남불 이중잣대 중단하...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05146326645382992</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-03-13 13:11:37.573947+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-13 12:36:06.585201+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>재판소원 제도 시행 첫날, 헌법재판소에 16건 접수</t>
+          <t>재판소원 제도 시행 초기, 접수 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>1987년 개헌 이후 가장 큰 변화로 꼽히는 재판소원 제도가 12일부터 시행되어 헌법재판소에 16건이 접수되었다. 이 제도는 법원의 확정 판결로 기본권을 침해당한 국민이 헌재에 취소를 청구할 수 있게 하며, 특히 돈 없고 변호사 도움을 받기 어려운 약자들에게 유리할 것으로 예상된다. 다만, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것이며, 초기에는 각하되는 사건이 많을 것으로 전망했다.</t>
+          <t>헌법재판소의 '재판소원' 제도가 시행 이틀 만에 36건이 접수되며 큰 관심을 받고 있다. 이 제도는 법원의 확정판결에 대해 헌법재판소가 다시 심사할 수 있도록 하여, 기본권 침해를 주장하는 이들에게 새로운 구제 절차를 제공한다. 연간 1만 건 이상의 사건 증가가 예상되며, 국가기관을 상대로 한 소송이 다수 발생할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>재판소원은 법원의 확정 판결이 국민의 기본권을 침해한 경우 이를 취소할 수 있는 새로운 제도이나, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것으로 예상하고 있어 투자 리스크가 높습니다. 또한, 소송 상대방이 특정 기업이나 기관이 아니며, 직접적인 금전적 피해 배상보다는 판결 취소를 목적으로 하므로 소송금융의 투자 회수 구조가 불명확합니다.</t>
+          <t>재판소원 제도는 법원의 확정판결에 대한 새로운 구제 절차를 제공하며, 이는 기존 '종결된 사건'에 대한 새로운 법적 기회를 창출합니다. 국가기관(대법원 등)을 상대로 하는 경우가 많아 상대방의 자력이 충분하고 (적합 조건 2), '동해안 납북 귀환 어부 피해자 시민 모임' 사례처럼 집단적 피해 구제 가능성이 높습니다 (적합 조건 3). 연간 1만 건 이상의 사건 증가가 예상되어 소송금융 투자 대상으로서의 잠재력이 매우 높습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 피해자 발생 가능성 있음)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>재판소원 첫날  사법질서 대변혁 아니다 라고 한 까닭</t>
+          <t>헌법재판소, 재판소원 이틀 만에 36건 접수</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214372&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.sedaily.com/article/20019220?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-12 13:21:50.509810+00:00</t>
+          <t>2026-03-13 13:10:51.144781+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>사법개혁 3법 공포 및 시행, 헌법재판소 재판소원 접수 시스템 구비 및 전담 사전심사부 구성, 사법부 대응책 모색 중</t>
+          <t>재판소원 제도 시행 초기, 다수 사건 접수 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>정부의 '사법개혁 3법'이 12일 공포·시행되며, 특히 재판소원 도입으로 과거 확정판결에 대한 헌법소원이 가능해졌습니다. 헌법재판소는 연간 1만~1만5000건의 사건 증가를 예상하며 관련 시스템을 구축했으나, 법조계에서는 제도 미비로 인한 부작용과 법원의 후속 절차에 대한 우려를 표하고 있습니다. 사법부는 대응책 마련을 위해 논의 중입니다.</t>
+          <t>대법원 확정 판결을 헌법재판소에서 다툴 수 있는 재판소원 제도가 시행 이틀 만에 36건 접수되며 새로운 법적 다툼의 장이 열렸습니다. 시리아 국적 외국인의 강제퇴거명령 취소, 납북귀환어부의 국가배상청구 기각 판결 취소, 존속폭행 가중처벌 조항 위헌 주장 등 다양한 유형의 사건들이 청구되었습니다. 헌재는 심리를 거쳐 법원 재판이 헌법에 어긋난다고 판단할 경우 해당 재판을 취소하고 법원이 다시 재판하게 됩니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>사법개혁 3법 중 '재판소원' 도입으로 과거 확정판결에 대한 헌법소원이 허용되어, 연간 1만~1만5000건의 헌재 사건 증가가 예상됩니다. 이는 과거 판결로 인한 피해를 구제받으려는 다수의 잠재적 피해자들에게 새로운 소송 기회를 제공하며, 소송금융의 잠재적 투자 대상으로서 높은 가능성을 가집니다. (적합 조건: 집단적 피해, 기타 소송금융 투자 가능성 높음)</t>
+          <t>새로운 재판소원 제도의 도입으로 확정된 법원 판결에 대한 헌법적 다툼의 기회가 열렸다는 점에서 새로운 투자 기회를 제공합니다. 특히 국가를 상대로 한 손해배상 청구(납북귀환어부 사례)와 같이 집단적 피해를 다루는 사건은 상대방 자력이 충분하고 피해 규모가 커질 가능성이 있습니다. 다만, 대부분의 재판소원이 직접적인 손해배상 청구보다는 판결 취소 또는 위헌 결정을 목적으로 하므로, 소송금융의 투자 회수 경로가 복잡할 수 있습니다. (적합 조건 2, 3, 5 해당)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수 (연간 1만~1만5000건의 헌법소원 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>정부 ‘사법개혁 3법’ 12일 공포… 법왜곡죄·재판소원 즉시 시행</t>
+          <t>“존속 폭행, 가중처벌은 위헌” 주장도…재판소원 이틀간 36건 접수</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773219630&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.dt.co.kr/article/12051404?ref=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-11 13:15:03.912503+00:00</t>
+          <t>2026-03-13 12:36:06.585201+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>재판소원 제도 시행 첫날, 헌법재판소에 16건 접수</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>1987년 개헌 이후 가장 큰 변화로 꼽히는 재판소원 제도가 12일부터 시행되어 헌법재판소에 16건이 접수되었다. 이 제도는 법원의 확정 판결로 기본권을 침해당한 국민이 헌재에 취소를 청구할 수 있게 하며, 특히 돈 없고 변호사 도움을 받기 어려운 약자들에게 유리할 것으로 예상된다. 다만, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것이며, 초기에는 각하되는 사건이 많을 것으로 전망했다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>재판소원은 법원의 확정 판결이 국민의 기본권을 침해한 경우 이를 취소할 수 있는 새로운 제도이나, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것으로 예상하고 있어 투자 리스크가 높습니다. 또한, 소송 상대방이 특정 기업이나 기관이 아니며, 직접적인 금전적 피해 배상보다는 판결 취소를 목적으로 하므로 소송금융의 투자 회수 구조가 불명확합니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>재판소원 첫날  사법질서 대변혁 아니다 라고 한 까닭</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214372&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:21:50.509810+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C30" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D30" t="inlineStr">
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>사법개혁 3법 공포 및 시행, 헌법재판소 재판소원 접수 시스템 구비 및 전담 사전심사부 구성, 사법부 대응책 모색 중</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>정부의 '사법개혁 3법'이 12일 공포·시행되며, 특히 재판소원 도입으로 과거 확정판결에 대한 헌법소원이 가능해졌습니다. 헌법재판소는 연간 1만~1만5000건의 사건 증가를 예상하며 관련 시스템을 구축했으나, 법조계에서는 제도 미비로 인한 부작용과 법원의 후속 절차에 대한 우려를 표하고 있습니다. 사법부는 대응책 마련을 위해 논의 중입니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>사법개혁 3법 중 '재판소원' 도입으로 과거 확정판결에 대한 헌법소원이 허용되어, 연간 1만~1만5000건의 헌재 사건 증가가 예상됩니다. 이는 과거 판결로 인한 피해를 구제받으려는 다수의 잠재적 피해자들에게 새로운 소송 기회를 제공하며, 소송금융의 잠재적 투자 대상으로서 높은 가능성을 가집니다. (적합 조건: 집단적 피해, 기타 소송금융 투자 가능성 높음)</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>다수 (연간 1만~1만5000건의 헌법소원 예상)</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>정부 ‘사법개혁 3법’ 12일 공포… 법왜곡죄·재판소원 즉시 시행</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773219630&amp;code=11131900&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:15:03.912503+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>재판소원 제도 시행 초기, 법원 및 헌재 내부 혼란</t>
         </is>
       </c>
-      <c r="F30" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>개정 헌법재판소법에 따라 재판소원 제도가 12일부터 시행되면서 연간 최대 1만 5천 건의 청구가 예상됩니다. 하지만 법원과 헌법재판소 모두 구체적인 운영 매뉴얼이 없어 혼란이 가중되고 있습니다. 이는 확정판결에 불복하는 다수의 잠재적 청구인들에게 새로운 법적 구제 기회를 제공할 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>이 사건은 적합 조건 3 (집단적 피해)에 해당합니다. 헌법재판소는 연간 최대 1만 5천 건의 재판소원이 접수될 것으로 예상하여, 확정판결에 불복하는 다수의 잠재적 청구인이 존재합니다. 또한 적합 조건 6 (공적 절차 진행)으로 재판소원 제도가 12일부터 공포 및 시행되어 새로운 공적 절차가 시작되었으며, 적합 조건 2 (상대방 자력)으로 피청구인 격인 법원(국가기관)은 충분한 자력을 가집니다. 비록 직접적인 손해배상 청구 사건은 아니지만, 확정판결 취소 시 재심 또는 재판 진행을 통해 상당한 경제적 이익을 얻을 수 있는 잠재적 사건들이 대량으로 발생할 것으로 예상되어 소송금융의 법률 서비스 지원 기회가 매우 높습니다.</t>
         </is>
       </c>
-      <c r="H30" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I30" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
         <is>
           <t>연간 최대 1만 5천 건의 재판소원 예상</t>
         </is>
       </c>
-      <c r="J30" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>재판소원 ‘쓰나미’ 밀려오는데… ‘매뉴얼’ 없어 우왕좌왕 [사법·검...</t>
         </is>
       </c>
-      <c r="K30" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L30" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M30" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260311516743?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N30" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-03-11 13:14:21.379095+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-10 13:15:18.146992+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>재판소원 제도 시행 및 실무기준 공개</t>
+          <t>재판소원제도 시행 예정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>헌법재판소가 확정된 법원 판결로 인해 기본권이 침해되었을 때 취소를 청구하는 '재판소원' 제도의 시행을 앞두고 실무 기준을 공개했다. 대법원 확정 판결이 주 대상이며, 헌재가 재판 취소 결정을 내리면 법원은 해당 재판을 다시 심리하게 된다. 향후 연 1만~1만5000건의 신청이 예상된다.</t>
+          <t>헌법재판소가 확정 판결에 대한 헌법소원인 '재판소원제'를 이르면 이번 주 시행합니다. 재판 과정에서 기본권이 침해됐다고 판단될 경우 확정 판결 후 30일 이내에 헌재에 청구할 수 있으며, 헌재가 재판 취소 결정을 내리면 해당 판결의 효력이 상실되고 재판이 다시 진행됩니다. 헌재는 연간 1만 건 이상의 사건 증가를 예상하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁이 아닌, 헌법재판소의 새로운 법적 절차인 '재판소원' 제도의 도입과 실무 기준 공개에 대한 내용입니다. 소송금융은 특정 피해 사건에 대한 투자를 목적으로 하므로, 제도 자체의 소개는 직접적인 투자 대상에 해당하지 않아 적합 조건에 부합하지 않습니다.</t>
+          <t>재판소원제는 기존에 종결된 확정 판결에 대해서도 기본권 침해를 이유로 헌법소원을 제기할 수 있는 새로운 법적 절차를 제공합니다. 이는 과거의 중요한 사건들에서 발생한 기본권 침해에 대한 구제 가능성을 열어주며, 연간 1만 건 이상의 청구가 예상되어 소송금융의 새로운 시장을 창출할 잠재력이 매우 높습니다. (적합 조건: 이미 공적 절차 진행 중 - 새로운 공적 절차의 도입, 집단적 피해 - 대규모 잠재적 사건 발생)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 실무기준 공개</t>
+          <t>재판소원 이번 주 시행…확정 판결 30일 안에 청구 가능</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293802&amp;inflow=N</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180944</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-10 13:13:06.632018+00:00</t>
+          <t>2026-03-11 00:45:27.676828+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="2" t="inlineStr">
+      <c r="A34" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>재판소원 제도 신설 및 시행 예정</t>
+          <t>재판소원법 시행 임박, 헌법재판소 전담 사전심사부 구성 및 인력 증원 논의 중.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>헌법재판소법 개정으로 '재판소원' 제도가 도입되어, 법원의 확정판결이 국민 기본권을 침해했을 경우 헌재가 판결을 취소하고 해당 심급으로 환송하여 재판을 다시 진행할 수 있게 됩니다. 이는 대법원 확정 판결을 포함한 모든 심급의 확정 판결에 적용될 수 있으며, 기존에 종결된 사건에 대한 새로운 구제 절차를 제공합니다.</t>
+          <t>확정된 법원 판결에 대한 헌법소원을 허용하는 재판소원법 시행이 임박함에 따라 헌법재판소가 전담 사전심사부를 구성하고 인력 증원을 논의하는 등 본격적인 대응에 나섰다. 연간 1만~1만5천 건의 사건 폭증이 예상되며, 사실상 '4심제'로 운영될 수 있다는 우려와 함께 판결 취소 이후 재판 절차의 모호성 등 초기 혼란이 예상된다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>새로운 재판소원 제도의 도입은 기존에 종결된 사건 중 기본권 침해 소지가 있는 다수의 사건들을 재검토하고 소송금융 투자 기회를 창출할 수 있습니다. 이는 '기타 소송금융 투자 가능성이 높은 경우'에 해당하며, 상대방(국가 또는 사법부)의 자력이 충분하다는 점도 긍정적입니다.</t>
+          <t>재판소원법 시행으로 연간 1만~1만5천 건의 사건이 추가 접수될 것으로 예상되어 대규모 신규 소송금융 기회가 발생함 (적합 조건: 집단적 피해/기회). 확정된 판결을 대상으로 하지만, 새로운 헌법적 구제 절차가 열리는 것이므로 종결된 사건으로 보기 어려우며, 기존 판결 자체가 증거가 된다 (적합 조건: 증거 확보 가능).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 1만~1만5천명 예상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>헌재  대법원 확정 판결 사건도 1심에서 문제 발견되면 처음부터 다시 ...</t>
+          <t>헌재, 재판소원 ‘전담 사전심사부’ 구성… “4심 아닌 헌법심”</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213643&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773135076&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-10 13:12:26.659248+00:00</t>
+          <t>2026-03-10 13:15:18.146992+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>재판소원 제도 도입 및 시행 준비 중</t>
+          <t>재판소원 제도 시행 및 실무기준 공개</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 제도 도입을 준비하며 연간 1만~1만5천 건의 청구를 예상하고 있습니다. 이는 기존 업무량의 3~5배에 달하는 규모로, 헌재는 '선택과 집중' 전략으로 심리하고 인력 및 시스템을 정비할 계획입니다. 확정된 1·2심 판결도 재판소원 대상에 포함되며, 보충성 원칙이 적용됩니다.</t>
+          <t>헌법재판소가 확정된 법원 판결로 인해 기본권이 침해되었을 때 취소를 청구하는 '재판소원' 제도의 시행을 앞두고 실무 기준을 공개했다. 대법원 확정 판결이 주 대상이며, 헌재가 재판 취소 결정을 내리면 법원은 해당 재판을 다시 심리하게 된다. 향후 연 1만~1만5000건의 신청이 예상된다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>재판소원 제도 도입으로 연간 1만~1만5천 건의 청구가 예상되어 (집단적 피해, 피해 규모가 큼 - 피해자 수) 매우 큰 시장이 형성될 것으로 보입니다. 또한, 재판 기록 등 필요한 증거는 이미 확보되어 있습니다 (증거 확보 가능). 이는 소송금융 투자 대상으로서의 높은 잠재력을 가집니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁이 아닌, 헌법재판소의 새로운 법적 절차인 '재판소원' 제도의 도입과 실무 기준 공개에 대한 내용입니다. 소송금융은 특정 피해 사건에 대한 투자를 목적으로 하므로, 제도 자체의 소개는 직접적인 투자 대상에 해당하지 않아 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>연간 1만~1만5천 건 예상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>한해 3000건 처리하는데…헌재  재판소원 1만5000건 예상</t>
+          <t>헌재, 재판소원 실무기준 공개</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410687</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293802&amp;inflow=N</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-10 13:11:06.012047+00:00</t>
+          <t>2026-03-10 13:13:06.632018+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 제도 도입 준비 및 실무 착수</t>
+          <t>재판소원 제도 신설 및 시행 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>헌법재판소가 법원의 확정판결을 대상으로 하는 '재판소원' 제도 시행을 앞두고 실무 준비에 착수했습니다. 연간 최대 1만 5000건의 사건이 추가 접수될 것으로 예상하며 사전심사 전담 조직 구성 및 인력·예산 확보를 추진 중입니다. 이 제도는 국민의 기본권 보장에 기여할 것으로 기대되지만, 사실상의 '4심제' 우려에 대한 대비도 진행하고 있습니다.</t>
+          <t>헌법재판소법 개정으로 '재판소원' 제도가 도입되어, 법원의 확정판결이 국민 기본권을 침해했을 경우 헌재가 판결을 취소하고 해당 심급으로 환송하여 재판을 다시 진행할 수 있게 됩니다. 이는 대법원 확정 판결을 포함한 모든 심급의 확정 판결에 적용될 수 있으며, 기존에 종결된 사건에 대한 새로운 구제 절차를 제공합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 유발한 상대방의 잘못을 다루는 것이 아니라, 헌법재판소의 새로운 재판소원 제도 도입에 대한 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>새로운 재판소원 제도의 도입은 기존에 종결된 사건 중 기본권 침해 소지가 있는 다수의 사건들을 재검토하고 소송금융 투자 기회를 창출할 수 있습니다. 이는 '기타 소송금융 투자 가능성이 높은 경우'에 해당하며, 상대방(국가 또는 사법부)의 자력이 충분하다는 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>헌재  재판소원 연 1.5만건 예상…4심제 부작용 없도록 준비</t>
+          <t>헌재  대법원 확정 판결 사건도 1심에서 문제 발견되면 처음부터 다시 ...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05451366645382008</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003213643&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-10 13:05:54.658380+00:00</t>
+          <t>2026-03-10 13:12:26.659248+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>법원</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>재판소원 제도 도입 및 법무법인의 전문팀 출범</t>
+          <t>재판소원 제도 도입 및 시행 준비 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>법무법인 바른이 헌법재판소법 전면 개정에 따른 재판소원 제도 도입에 맞춰 '재판소원 전문대응팀'을 출범했습니다. 헌법연구관 출신 변호사 5인이 주축이 되어 높은 문턱의 재판소원 사건에 대한 전문적인 서비스를 제공할 예정입니다. 바른은 관련 세미나도 개최하여 고객들에게 제도 내용 및 절차를 안내할 계획입니다.</t>
+          <t>헌법재판소가 재판소원 제도 도입을 준비하며 연간 1만~1만5천 건의 청구를 예상하고 있습니다. 이는 기존 업무량의 3~5배에 달하는 규모로, 헌재는 '선택과 집중' 전략으로 심리하고 인력 및 시스템을 정비할 계획입니다. 확정된 1·2심 판결도 재판소원 대상에 포함되며, 보충성 원칙이 적용됩니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 법무법인이 새로운 법률 제도(재판소원)에 대응하기 위해 전문팀을 출범했다는 소식입니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>재판소원 제도 도입으로 연간 1만~1만5천 건의 청구가 예상되어 (집단적 피해, 피해 규모가 큼 - 피해자 수) 매우 큰 시장이 형성될 것으로 보입니다. 또한, 재판 기록 등 필요한 증거는 이미 확보되어 있습니다 (증거 확보 가능). 이는 소송금융 투자 대상으로서의 높은 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 1만~1만5천 건 예상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>법무법인 바른, ‘재판소원 전문대응팀’ 출범</t>
+          <t>한해 3000건 처리하는데…헌재  재판소원 1만5000건 예상</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603091805212428f4ab64559d_12</t>
+          <t>https://www.joongang.co.kr/article/25410687</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-09 13:14:34.550055+00:00</t>
+          <t>2026-03-10 13:11:06.012047+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>재판소원 제도 시행 예정 및 실무 절차 공개</t>
+          <t>헌법재판소의 재판소원 제도 도입 준비 및 실무 착수</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>헌법재판소가 법원의 확정판결을 취소할 수 있는 재판소원 제도를 이번 주부터 시행합니다. 헌재는 사건 접수 및 심사 절차, 가처분 결정 가능성 등 실무 절차를 공개하며, 확정판결 후 30일 이내에 청구해야 합니다. 이 제도는 기본권 침해를 받은 소송 당사자들에게 새로운 구제 기회를 제공할 것으로 예상됩니다.</t>
+          <t>헌법재판소가 법원의 확정판결을 대상으로 하는 '재판소원' 제도 시행을 앞두고 실무 준비에 착수했습니다. 연간 최대 1만 5000건의 사건이 추가 접수될 것으로 예상하며 사전심사 전담 조직 구성 및 인력·예산 확보를 추진 중입니다. 이 제도는 국민의 기본권 보장에 기여할 것으로 기대되지만, 사실상의 '4심제' 우려에 대한 대비도 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>새로운 재판소원 제도 도입으로, 기존 확정판결로 인해 기본권이 침해된 다수의 잠재적 피해자들이 구제받을 수 있는 새로운 법적 기회가 열립니다. 상대방(국가/사법부)의 자력이 충분하며(적합 조건 2), 부당한 확정판결로 인한 피해 규모가 클 수 있고(적합 조건 4), 유사한 사건이 대량으로 발생할 가능성이 높아(적합 조건 3) 소송금융 투자 대상으로서의 전략적 가치가 매우 높습니다. 이미 종결된 사건에 대한 새로운 구제 절차이므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 유발한 상대방의 잘못을 다루는 것이 아니라, 헌법재판소의 새로운 재판소원 제도 도입에 대한 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>‘대법 판결 취소’ 재판소원 이번주 시행…헌재, 10일 실무절차 공개</t>
+          <t>헌재  재판소원 연 1.5만건 예상…4심제 부작용 없도록 준비</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248233.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05451366645382008</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-08 12:47:51.489560+00:00</t>
+          <t>2026-03-10 13:05:54.658380+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="3" t="inlineStr">
+      <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>내란특검법 헌법소원 심판 진행 중</t>
+          <t>재판소원 제도 도입 및 법무법인의 전문팀 출범</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>내란특검법 헌법소원 심판 과정에서 변호인단이 실시간 재판 중계가 재판부의 심증 형성과 소송지휘에 직간접적인 영향을 미쳐 공정성을 해칠 수 있다고 주장했다. 이는 사회적 여론의 압력으로 재판의 독립성이 침해될 수 있다는 우려를 표명한 것이다.</t>
+          <t>법무법인 바른이 헌법재판소법 전면 개정에 따른 재판소원 제도 도입에 맞춰 '재판소원 전문대응팀'을 출범했습니다. 헌법연구관 출신 변호사 5인이 주축이 되어 높은 문턱의 재판소원 사건에 대한 전문적인 서비스를 제공할 예정입니다. 바른은 관련 세미나도 개최하여 고객들에게 제도 내용 및 절차를 안내할 계획입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>기사는 내란특검법 헌법소원 심판 과정에서 재판 중계의 공정성 문제를 다루고 있으며, 특정 피해자가 손해배상을 청구하는 사건이 아님. 소송금융의 핵심인 명확한 피고, 구체적인 피해 규모, 다수의 피해자 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮음.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 법무법인이 새로운 법률 제도(재판소원)에 대응하기 위해 전문팀을 출범했다는 소식입니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>[속보]尹  법원, 실시간 재판 중계로 여론 의식 …내란특검법 헌법소원</t>
+          <t>법무법인 바른, ‘재판소원 전문대응팀’ 출범</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260306513&amp;PRO_CODE=99</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603091805212428f4ab64559d_12</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-06 13:11:46.438346+00:00</t>
+          <t>2026-03-09 13:14:34.550055+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>헌법소원 청구</t>
+          <t>재판소원 제도 시행 예정 및 실무 절차 공개</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>윤석열 대통령 측 변호인단이 '내란특검법'에 대해 헌법소원을 청구했다. 이는 법원의 위헌심판 기각 결정에 반발하며, 재판 과정의 실시간 공개가 법관의 심증 형성과 소송 지휘에 영향을 미칠 수 있다는 주장을 담고 있다. 본 사건은 법률의 위헌성 및 재판 절차의 공정성을 다루는 공법적 쟁점이다.</t>
+          <t>헌법재판소가 법원의 확정판결을 취소할 수 있는 재판소원 제도를 이번 주부터 시행합니다. 헌재는 사건 접수 및 심사 절차, 가처분 결정 가능성 등 실무 절차를 공개하며, 확정판결 후 30일 이내에 청구해야 합니다. 이 제도는 기본권 침해를 받은 소송 당사자들에게 새로운 구제 기회를 제공할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>본 사건은 '내란특검법'에 대한 헌법소원 청구로, 법률의 위헌성 및 재판 절차의 공정성을 다투는 공법적 쟁점이다. 소송금융은 주로 금전적 손해배상 청구를 대상으로 하므로, 피해 규모나 피해자 수 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 낮다.</t>
+          <t>새로운 재판소원 제도 도입으로, 기존 확정판결로 인해 기본권이 침해된 다수의 잠재적 피해자들이 구제받을 수 있는 새로운 법적 기회가 열립니다. 상대방(국가/사법부)의 자력이 충분하며(적합 조건 2), 부당한 확정판결로 인한 피해 규모가 클 수 있고(적합 조건 4), 유사한 사건이 대량으로 발생할 가능성이 높아(적합 조건 3) 소송금융 투자 대상으로서의 전략적 가치가 매우 높습니다. 이미 종결된 사건에 대한 새로운 구제 절차이므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>尹측, ‘내란특검법’ 헌법소원 청구…법원 위헌심판 기각에 반발</t>
+          <t>‘대법 판결 취소’ 재판소원 이번주 시행…헌재, 10일 실무절차 공개</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564134&amp;class=32&amp;grp=</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248233.html</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:51.964375+00:00</t>
+          <t>2026-03-08 12:47:51.489560+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>내란특검법 헌법소원 심판 진행 중</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>내란특검법 헌법소원 심판 과정에서 변호인단이 실시간 재판 중계가 재판부의 심증 형성과 소송지휘에 직간접적인 영향을 미쳐 공정성을 해칠 수 있다고 주장했다. 이는 사회적 여론의 압력으로 재판의 독립성이 침해될 수 있다는 우려를 표명한 것이다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>기사는 내란특검법 헌법소원 심판 과정에서 재판 중계의 공정성 문제를 다루고 있으며, 특정 피해자가 손해배상을 청구하는 사건이 아님. 소송금융의 핵심인 명확한 피고, 구체적인 피해 규모, 다수의 피해자 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮음.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>[속보]尹  법원, 실시간 재판 중계로 여론 의식 …내란특검법 헌법소원</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>cjb.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260306513&amp;PRO_CODE=99</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:11:46.438346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>헌법소원 청구</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>윤석열 대통령 측 변호인단이 '내란특검법'에 대해 헌법소원을 청구했다. 이는 법원의 위헌심판 기각 결정에 반발하며, 재판 과정의 실시간 공개가 법관의 심증 형성과 소송 지휘에 영향을 미칠 수 있다는 주장을 담고 있다. 본 사건은 법률의 위헌성 및 재판 절차의 공정성을 다루는 공법적 쟁점이다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>본 사건은 '내란특검법'에 대한 헌법소원 청구로, 법률의 위헌성 및 재판 절차의 공정성을 다투는 공법적 쟁점이다. 소송금융은 주로 금전적 손해배상 청구를 대상으로 하므로, 피해 규모나 피해자 수 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>尹측, ‘내란특검법’ 헌법소원 청구…법원 위헌심판 기각에 반발</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>joseilbo.com</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564134&amp;class=32&amp;grp=</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:08:51.964375+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C41" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D41" t="inlineStr">
+      <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
+      <c r="E43" t="inlineStr">
         <is>
           <t>재판소원법 국회 법제사법위원회 통과, 본회의 통과 대기 중</t>
         </is>
       </c>
-      <c r="F41" t="inlineStr">
+      <c r="F43" t="inlineStr">
         <is>
           <t>국회 법제사법위원회를 통과한 '재판소원법'은 확정판결에 대한 헌법소원을 허용하여 기본권 침해 구제 수단을 확대합니다. 하지만 이로 인해 헌법재판소의 사건 적체, 막대한 변호사 비용 증가, 소송 지연 등 부작용이 우려되며, 이는 비용을 감당할 수 있는 사람에게만 유리한 소송 구조를 만들 수 있습니다.</t>
         </is>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="G43" t="inlineStr">
         <is>
           <t>새로운 '재판소원법' 도입은 확정판결에 대한 헌법소원 청구를 가능하게 하여 소송금융의 새로운 시장을 창출합니다. 이 법은 '막대한 변호사 비용'을 유발하고 '소송의 홍수'를 예고하여 다수의 잠재적 고객을 발생시킬 수 있으며 (집단적 피해), 헌법소원의 상대방은 국가이므로 자력이 충분합니다 (상대방에게 자력이 충분함). 또한, 재판소원법의 입법 절차가 진행 중인 상황은 소송금융 기회를 포착하기에 적절한 시점입니다 (공적 절차 진행 중).</t>
         </is>
       </c>
-      <c r="H41" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J41" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
         <is>
           <t>대법판결 뒤 ‘헌법 소원’ 가능…사건 적체·소송비용 증가 우려</t>
         </is>
       </c>
-      <c r="K41" t="inlineStr">
+      <c r="K43" t="inlineStr">
         <is>
           <t>hani.co.kr</t>
         </is>
       </c>
-      <c r="L41" t="inlineStr">
+      <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
-      <c r="M41" t="inlineStr">
+      <c r="M43" t="inlineStr">
         <is>
           <t>https://www.hani.co.kr/arti/society/society_general/1247183.html</t>
         </is>
       </c>
-      <c r="N41" t="inlineStr">
+      <c r="N43" t="inlineStr">
         <is>
           <t>2026-03-02 00:35:19.585919+00:00</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="3" t="inlineStr">
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C42" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
+      <c r="D44" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
+      <c r="E44" t="inlineStr">
         <is>
           <t>재판소원 제도 도입</t>
         </is>
       </c>
-      <c r="F42" t="inlineStr">
+      <c r="F44" t="inlineStr">
         <is>
           <t>국회 본회의에서 사법개혁 3법이 타결되며 확정된 법원 판결에 대한 헌법소원(재판소원)이 가능해졌습니다. 이는 법원의 재판으로 인한 기본권 침해를 헌법재판소에서 다툴 수 있게 하는 것으로, 헌재와 법원 간의 오랜 위상 논쟁에 전환점이 될 것으로 보입니다. 다만 '4심제' 우려와 헌재의 역량 부족 문제도 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="G44" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건으로 인한 집단적 피해나 명확한 상대방의 책임을 다루는 것이 아니라, 법원의 확정 판결에 대한 헌법소원(재판소원) 제도를 도입하는 법률 개정 사항을 설명합니다. 소송금융의 일반적인 투자 대상인 직접적인 손해배상 청구 사건과는 성격이 달라 적합도가 낮습니다. (관련: 상대방 책임 불명확, 집단적 피해 아님, 피해 규모 불명확)</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J42" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
         <is>
           <t>[사법개혁 3법②]재판소원 허용…'소송 지옥' vs '기본권 구제'</t>
         </is>
       </c>
-      <c r="K42" t="inlineStr">
+      <c r="K44" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L42" t="inlineStr">
+      <c r="L44" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M42" t="inlineStr">
+      <c r="M44" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260228_0003530470</t>
         </is>
       </c>
-      <c r="N42" t="inlineStr">
+      <c r="N44" t="inlineStr">
         <is>
           <t>2026-03-01 00:32:26.598465+00:00</t>
-        </is>
-[...134 lines deleted...]
-          <t>2026-02-25 00:23:47.335659+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>재판소원법 통과, 헌법소원 제기 가능</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>국회에서 재판소원법이 통과되어 앞으로는 대법원 판결을 포함한 법원의 재판이 기본권을 침해했을 경우 헌법재판소에서 해당 재판을 취소하고 다시 재판하도록 할 수 있게 됩니다. 헌재는 기본권 보장의 사각지대 해소를 기대하는 반면, 사법부는 사실상의 '4심제'로 인한 법적 불안정 심화를 우려하고 있습니다. 이 법은 기존에 종결된 사건에 대한 새로운 법적 구제 절차를 제공합니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>재판소원법 통과로 기존에 종결된 법원 재판에 대해서도 헌법소원을 통해 기본권 침해 여부를 다툴 수 있는 새로운 공적 절차가 마련되었습니다. 이는 소송금융의 새로운 투자 기회를 창출하며, 특히 대법원 판결 등 주요 재판에서 기본권 침해 주장이 인정될 경우 다수의 피해자나 큰 피해 규모를 가진 사건들이 재조명될 가능성이 높습니다. (적합 조건 1, 3, 4, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>법원 판결도 기본권 침해시 헌재서 다시 판단…'4심제' 우려도</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260227164500004?input=1195m</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:43:37.993492+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D45" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>재판소원법 입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>더불어민주당이 추진하는 '재판소원법'은 법원의 확정판결로 기본권이 침해된 경우 헌법재판소가 다시 판단할 수 있도록 하는 내용을 담고 있습니다. 헌법재판소는 국민의 권리 구제 확대를 위해 찬성하는 반면, 대법원은 3심제 훼손과 판결 확정 지연을 우려하며 반대하고 있습니다. 이 법안은 헌재와 대법원 간의 오랜 법률해석 권한 갈등을 해소할 수단으로 주목받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, '재판소원법'이라는 법률 제정 논의와 헌법재판소 및 대법원 간의 제도적 갈등을 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 명확하지 않아 적합 조건에 해당하지 않습니다. 현재는 입법 논의 단계로, 실제 소송으로 이어질 사건이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>대법 확정 판결, 헌재가 다시 판단? ‘재판소원’ 도입되면 뭐가 달라지...</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602250600041</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:23:47.335659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
+      <c r="E47" t="inlineStr">
         <is>
           <t>헌법재판소법 개정안 국회 법제사법위원회 통과</t>
         </is>
       </c>
-      <c r="F45" t="inlineStr">
+      <c r="F47" t="inlineStr">
         <is>
           <t>더불어민주당이 추진하는 '재판소원' 제도는 대법원 확정판결에 대해서도 헌법소원을 청구할 수 있게 하여 사실상 '4심제'를 도입하는 내용입니다. 변호사 업계에서는 연간 수만 건의 새로운 사건이 발생하고 높은 수임료가 책정될 수 있어 '블루오션'으로 기대하지만, 의뢰인 입장에서는 비용과 시간 부담이 가중되고 피해 회복이 지연될 수 있다는 우려도 제기됩니다.</t>
         </is>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="G47" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '재판소원'이라는 새로운 사법 제도의 도입과 그로 인한 법률 시장의 변화를 분석합니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재 등 소송금융 적합도 판단 기준의 어떠한 적합 조건에도 해당하지 않습니다. 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J45" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
         <is>
           <t>'사실상 4심제' 재판소원… 변호사 업계 '불편한 호황' 예고</t>
         </is>
       </c>
-      <c r="K45" t="inlineStr">
+      <c r="K47" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L45" t="inlineStr">
+      <c r="L47" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M45" t="inlineStr">
+      <c r="M47" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602221847202876</t>
         </is>
       </c>
-      <c r="N45" t="inlineStr">
+      <c r="N47" t="inlineStr">
         <is>
           <t>2026-02-22 12:53:51.113327+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N45"/>
+  <autoFilter ref="A1:N47"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>