--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="40" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,1830 +533,1970 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>연방대법원 위헌심사 개시</t>
+          <t>헌법재판소 전원재판부 심리 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>연방대법원이 출생 시민권 폐지에 대한 위헌 심사를 개시했다는 내용의 기사. 구체적인 사건 내용이나 당사자, 예상되는 피해 규모 등에 대한 정보는 제공되지 않았다.</t>
+          <t>헌법재판소가 선고유예 실효 규정의 위헌성 여부와 항소이유서 제출 기한으로 인한 항소 각하 결정의 적절성 여부를 전원재판부에서 심리하기로 했다. 이는 재판소원 제도가 도입된 이후 전원재판부의 판단을 받게 된 총 12건 중 두 건이다. 청구인들은 평등 원칙, 책임주의, 재판청구권 침해 등을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 연방대법원의 출생 시민권 위헌 심사 개시를 다루고 있으며, 특정 주체의 잘못으로 인한 금전적 피해를 다루는 민사 소송이 아님. 소송금융은 주로 금전적 손해배상 청구 사건에 적합하므로 투자 대상으로서의 적합성이 낮음.</t>
+          <t>이 기사는 선고유예 실효 규정의 위헌성 및 항소이유서 제출 기한으로 인한 항소 각하 결정의 적절성 여부를 다투는 헌법재판소 재판소원 사건 두 가지를 다룹니다. 이는 특정 상대방의 불법행위로 인한 금전적 손해배상을 청구하는 민사소송이 아니며, 소송금융의 주요 투자 대상인 '상대방 책임의 명확성'이나 '피해 규모' 조건에 부합하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>연방대법, ‘출생 시민권 폐지’ 제동 걸까</t>
+          <t>선고유예 기간에 별건 형 확정 시 유예형도 선고?…헌재 심리 받는다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1607365</t>
+          <t>https://www.joongang.co.kr/article/25443171</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 00:32:38.482905+00:00</t>
+          <t>2026-07-18 07:02:36.020877+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>헌법재판소 사전심사 각하 결정</t>
+          <t>헌법소원 추진</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>헌법재판소 전원재판부가 현행 헌재법 68조 2항에 따른 재판소원 48건에 대해 두 번째 사전심사에서도 모두 각하 결정을 내렸다. 이는 소송에서 법률의 위헌 여부가 재판의 전제가 되고 위헌법률심판 제청 신청이 기각된 경우 법률의 위헌성에 대한 헌법소원 심판을 허용하는 조항에 따른 것이다.</t>
+          <t>국민의힘이 개정 정보통신망법의 징벌적 손해배상 조항이 표현의 자유를 침해한다며 헌법소원을 추진하고 있습니다. 이 법은 인터넷 언론과 온라인 플랫폼을 통해 허위·조작 정보를 유통하여 타인에게 피해를 입힌 경우 손해액의 최대 5배까지 징벌적 손해배상을 부과할 수 있도록 합니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 헌법재판소의 재판소원 사전심사 48건이 모두 각하되었다는 내용을 다루고 있습니다. 이는 해당 사건들이 이미 종결된 상태에 해당하여 소송금융 투자 대상으로 부적합합니다. 또한, 일반적인 손해배상 청구와 달리 법률의 위헌성 여부를 다투는 헌법소원 심판의 성격상 직접적인 금전적 피해 회복을 위한 소송금융 모델과는 거리가 있습니다.</t>
+          <t>본 사건은 법률의 위헌성을 다투는 헌법소원 추진 건으로, 소송금융이 주로 대상으로 하는 금전적 손해배상 청구와는 성격이 다릅니다. (적합 조건 1, 3, 4 불충족) 공적 절차(헌법소원)가 진행 중이나(적합 조건 6), 직접적인 금전적 회수 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>재판소원 두번째 사전심사도 48건 전부 각하…헌재 전원부 '0'</t>
+          <t>국민의힘, 정보통신망법 시행에 헌법소원 추진… 표현의 자유 침해</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499921&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=301395</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 13:24:36.482053+00:00</t>
+          <t>2026-07-18 07:00:45.735185+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>미국 연방정부</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 단계에서 각하</t>
+          <t>연방대법원 위헌심사 개시</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 청구 74건을 사전심사 단계에서 전부 각하했습니다. 헌재는 청구인들이 기본권 침해를 구체적으로 소명하지 않고 법원의 사실 인정이나 법률 적용에 대한 단순 불복을 주장한다고 판단했습니다. 헌재가 대법원 위 4심제라는 오해를 피하기 위해 엄격한 기준을 적용하고 있으며, 다수의 청구 건이 변호사 선임 없이 제기되었습니다.</t>
+          <t>연방대법원이 출생 시민권 폐지에 대한 위헌 심사를 개시했다는 내용의 기사. 구체적인 사건 내용이나 당사자, 예상되는 피해 규모 등에 대한 정보는 제공되지 않았다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 청구를 일관되게 각하하고 있으며, 이는 법원의 사실 인정이나 법률 적용의 당부를 다투는 단순 불복에 불과하다고 판단하고 있습니다. 소송금융은 승소 가능성이 높은 사건에 투자하는데, 헌재의 명확한 입장으로 인해 본안 심사조차 어렵다는 점에서 투자 적합도가 매우 낮습니다. 또한, 소송금융의 핵심인 회수 가능한 손해배상 대상이 불분명합니다.</t>
+          <t>기사는 연방대법원의 출생 시민권 위헌 심사 개시를 다루고 있으며, 특정 주체의 잘못으로 인한 금전적 피해를 다루는 민사 소송이 아님. 소송금융은 주로 금전적 손해배상 청구 사건에 적합하므로 투자 대상으로서의 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>재판소원 48건 또 전부 각하…“단순 불복 안돼” 사전심사 문턱 높았다</t>
+          <t>연방대법, ‘출생 시민권 폐지’ 제동 걸까</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416441</t>
+          <t>http://www.koreatimes.com/article/1607365</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 13:23:49.383320+00:00</t>
+          <t>2026-04-02 00:32:38.482905+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>재판소원 사전심사 단계에서 모두 각하</t>
+          <t>헌법재판소 사전심사 각하 결정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>법원의 확정판결을 대상으로 하는 재판소원 제도가 도입된 지 3주 만에 250건이 넘는 청구가 접수되었으나, 현재까지 사전심사를 통과한 사건은 단 한 건도 없습니다. 심사된 74건 모두 청구 사유 미비, 청구기간 도과, 보충성 흠결 등의 이유로 각하되었으며, 헌법재판소는 재판소원 요건을 엄격하게 적용하고 있습니다.</t>
+          <t>헌법재판소 전원재판부가 현행 헌재법 68조 2항에 따른 재판소원 48건에 대해 두 번째 사전심사에서도 모두 각하 결정을 내렸다. 이는 소송에서 법률의 위헌 여부가 재판의 전제가 되고 위헌법률심판 제청 신청이 기각된 경우 법률의 위헌성에 대한 헌법소원 심판을 허용하는 조항에 따른 것이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>재판소원 제도는 법원의 확정판결을 대상으로 하지만, 현재까지 사전심사를 통과한 사건이 0건이며, 심사된 74건 모두 각하되었습니다. 이는 소송금융 투자에 필수적인 승소 가능성이 매우 낮음을 의미하며, 특정 상대방의 명확한 책임이나 집단적 피해가 아닌, 새로운 법적 절차의 문턱이 높다는 점이 부적합 조건에 해당합니다.</t>
+          <t>본 기사는 헌법재판소의 재판소원 사전심사 48건이 모두 각하되었다는 내용을 다루고 있습니다. 이는 해당 사건들이 이미 종결된 상태에 해당하여 소송금융 투자 대상으로 부적합합니다. 또한, 일반적인 손해배상 청구와 달리 법률의 위헌성 여부를 다투는 헌법소원 심판의 성격상 직접적인 금전적 피해 회복을 위한 소송금융 모델과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>재판소원 사전심사 통과 0건…'1호 사건' 등 74건 모두 각하</t>
+          <t>재판소원 두번째 사전심사도 48건 전부 각하…헌재 전원부 '0'</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06048326645388896</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499921&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 13:22:13.270817+00:00</t>
+          <t>2026-03-31 13:24:36.482053+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>헌법재판소 지정재판부 사전 심사에서 각하 결정</t>
+          <t>헌법재판소 재판소원 사전심사 단계에서 각하</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 74건을 사전 심사 후 모두 각하했습니다. 시리아 국적 외국인의 강제퇴거명령 취소소송 관련 '1호 사건'도 청구 기간 도과 및 청구 사유 불충분으로 각하 결정되었습니다. 현재까지 전원재판부에 회부된 사건은 없습니다.</t>
+          <t>헌법재판소가 재판소원 청구 74건을 사전심사 단계에서 전부 각하했습니다. 헌재는 청구인들이 기본권 침해를 구체적으로 소명하지 않고 법원의 사실 인정이나 법률 적용에 대한 단순 불복을 주장한다고 판단했습니다. 헌재가 대법원 위 4심제라는 오해를 피하기 위해 엄격한 기준을 적용하고 있으며, 다수의 청구 건이 변호사 선임 없이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사에 따르면 헌법재판소에 접수된 재판소원 74건이 청구 기간 도과, 청구 사유 부적법 등 법적 요건 미비로 사전 심사에서 모두 각하되었습니다. 이는 해당 사건들이 헌법재판소 단계에서 이미 종결된 것으로 판단되어 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>헌법재판소가 재판소원 청구를 일관되게 각하하고 있으며, 이는 법원의 사실 인정이나 법률 적용의 당부를 다투는 단순 불복에 불과하다고 판단하고 있습니다. 소송금융은 승소 가능성이 높은 사건에 투자하는데, 헌재의 명확한 입장으로 인해 본안 심사조차 어렵다는 점에서 투자 적합도가 매우 낮습니다. 또한, 소송금융의 핵심인 회수 가능한 손해배상 대상이 불분명합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 총 74건 각하…‘1호 사건’ 시리아인 강제 퇴거 포함</t>
+          <t>재판소원 48건 또 전부 각하…“단순 불복 안돼” 사전심사 문턱 높았다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523177&amp;ref=A</t>
+          <t>https://www.joongang.co.kr/article/25416441</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 13:18:47.808259+00:00</t>
+          <t>2026-03-31 13:23:49.383320+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 단계에서 각하</t>
+          <t>재판소원 사전심사 단계에서 모두 각하</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>헌법재판소가 법원의 확정판결을 취소해달라는 재판소원 사건 200여 건을 사전심사 단계에서 모두 각하했습니다. 존속폭행 가중처벌 조항 적용 판결 및 병역법 시행령 적용 판결에 대한 재판소원도 각하되었으며, 헌재는 위헌으로 선언되지 않은 법률 적용은 기본권 침해로 볼 수 없다고 설명했습니다. 이는 재판소원이 단순한 불복 절차가 아님을 명확히 한 것입니다.</t>
+          <t>법원의 확정판결을 대상으로 하는 재판소원 제도가 도입된 지 3주 만에 250건이 넘는 청구가 접수되었으나, 현재까지 사전심사를 통과한 사건은 단 한 건도 없습니다. 심사된 74건 모두 청구 사유 미비, 청구기간 도과, 보충성 흠결 등의 이유로 각하되었으며, 헌법재판소는 재판소원 요건을 엄격하게 적용하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 사건들은 법원의 확정판결을 취소해달라는 재판소원 사건으로, 이미 종결된 사건에 해당합니다. 헌법재판소가 사전심사 단계에서 대부분 각하하고 있어, 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다.</t>
+          <t>재판소원 제도는 법원의 확정판결을 대상으로 하지만, 현재까지 사전심사를 통과한 사건이 0건이며, 심사된 74건 모두 각하되었습니다. 이는 소송금융 투자에 필수적인 승소 가능성이 매우 낮음을 의미하며, 특정 상대방의 명확한 책임이나 집단적 피해가 아닌, 새로운 법적 절차의 문턱이 높다는 점이 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“존속폭행 가중처벌 판결 취소해달라” 재판소원 각하…전원재판부 회...</t>
+          <t>재판소원 사전심사 통과 0건…'1호 사건' 등 74건 모두 각하</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1252003.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06048326645388896</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 13:17:24.980785+00:00</t>
+          <t>2026-03-31 13:22:13.270817+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 각하</t>
+          <t>헌법재판소 지정재판부 사전 심사에서 각하 결정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>헌법재판소가 법원 확정 판결의 기본권 침해 문제를 다투는 재판소원 74건을 사전심사 단계에서 각하했습니다. 시리아인 강제퇴거명령 취소 사건 등 주요 청구들이 청구기간 도과 및 기본권 침해 사유 미해당으로 기각되었으며, 아직 전원재판부 심판에 회부된 사건은 없습니다. 헌재는 단순한 재판 불복이나 사실관계 다툼은 받아들이지 않는다는 입장입니다.</t>
+          <t>헌법재판소가 재판소원 74건을 사전 심사 후 모두 각하했습니다. 시리아 국적 외국인의 강제퇴거명령 취소소송 관련 '1호 사건'도 청구 기간 도과 및 청구 사유 불충분으로 각하 결정되었습니다. 현재까지 전원재판부에 회부된 사건은 없습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 사건들을 사전심사 단계에서 청구기간 도과, 기본권 침해 등 청구사유 미해당, 보충성 흠결 등의 이유로 대거 각하하고 있습니다. 이는 소송금융 투자 대상으로서 성공 가능성이 매우 낮으며, 해당 절차가 사실상 종결되고 있음을 의미합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사에 따르면 헌법재판소에 접수된 재판소원 74건이 청구 기간 도과, 청구 사유 부적법 등 법적 요건 미비로 사전 심사에서 모두 각하되었습니다. 이는 해당 사건들이 헌법재판소 단계에서 이미 종결된 것으로 판단되어 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>시리아인 추방취소 등 재판소원 48건 추가 각하…심판회부 없어</t>
+          <t>헌재, 재판소원 총 74건 각하…‘1호 사건’ 시리아인 강제 퇴거 포함</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003572183</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523177&amp;ref=A</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 13:16:12.021449+00:00</t>
+          <t>2026-03-31 13:18:47.808259+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 중 각하</t>
+          <t>헌법재판소 재판소원 사전심사 단계에서 각하</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 제도를 시행한 이후 접수된 256건 중 74건을 사전심사에서 각하했으며, 전원재판부에는 한 건도 회부하지 않았습니다. 각하 사유는 청구 사유 불명확, 청구기간 도과, 중복제소 등 절차적 문제였습니다. 이는 재판소원의 문턱이 높음을 보여줍니다.</t>
+          <t>헌법재판소가 법원의 확정판결을 취소해달라는 재판소원 사건 200여 건을 사전심사 단계에서 모두 각하했습니다. 존속폭행 가중처벌 조항 적용 판결 및 병역법 시행령 적용 판결에 대한 재판소원도 각하되었으며, 헌재는 위헌으로 선언되지 않은 법률 적용은 기본권 침해로 볼 수 없다고 설명했습니다. 이는 재판소원이 단순한 불복 절차가 아님을 명확히 한 것입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 헌법재판소의 재판소원 사전심사에서 높은 각하율을 보이는 상황을 다루고 있습니다. 소송금융은 주로 명확한 피고, 상당한 피해액, 그리고 승소 가능성이 높은 손해배상 청구 사건에 투자하는 반면, 이 사건들은 절차적 요건 미비로 각하되고 있어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 사건들은 법원의 확정판결을 취소해달라는 재판소원 사건으로, 이미 종결된 사건에 해당합니다. 헌법재판소가 사전심사 단계에서 대부분 각하하고 있어, 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 256건 중 사전심사 누적 각하 74건‥'1호 사건'도 각하</t>
+          <t>“존속폭행 가중처벌 판결 취소해달라” 재판소원 각하…전원재판부 회...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6811643_36918.html</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1252003.html</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 13:13:47.621171+00:00</t>
+          <t>2026-03-31 13:17:24.980785+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 중, 무더기 각하 발생</t>
+          <t>헌법재판소 재판소원 사전심사 각하</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>개정 헌법재판소법 시행 이후 '재판소원'이 250여건 청구되었으나, 사전심사를 통과한 사건은 전무하며 26건이 이미 각하되었다. 헌법재판소가 '기본권 침해가 명백히 소명되지 않았다'는 이유로 각하하는 경우가 가장 많아, 법조계에서는 재판소원이 4심제로 작동하기 어려울 것이라는 전망이 나온다. 이는 돈 없고 힘 없는 일반 국민들에게 희망고문이 될 수 있다는 우려도 제기된다.</t>
+          <t>헌법재판소가 법원 확정 판결의 기본권 침해 문제를 다투는 재판소원 74건을 사전심사 단계에서 각하했습니다. 시리아인 강제퇴거명령 취소 사건 등 주요 청구들이 청구기간 도과 및 기본권 침해 사유 미해당으로 기각되었으며, 아직 전원재판부 심판에 회부된 사건은 없습니다. 헌재는 단순한 재판 불복이나 사실관계 다툼은 받아들이지 않는다는 입장입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사에서 재판소원의 성공 가능성이 '매우 낮다'고 명시하며, 헌법재판소의 엄격한 사전심사로 인해 무더기 각하가 발생하고 있음. 이는 소송금융 투자의 핵심인 승소 가능성이 현저히 낮아 부적합하다는 판단 근거가 됨.</t>
+          <t>헌법재판소가 재판소원 사건들을 사전심사 단계에서 청구기간 도과, 기본권 침해 등 청구사유 미해당, 보충성 흠결 등의 이유로 대거 각하하고 있습니다. 이는 소송금융 투자 대상으로서 성공 가능성이 매우 낮으며, 해당 절차가 사실상 종결되고 있음을 의미합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>250여건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>재판소원 사전심사 통과 '0건'…무더기 각하 이유 봤더니</t>
+          <t>시리아인 추방취소 등 재판소원 48건 추가 각하…심판회부 없어</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04342726645388568</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003572183</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 13:05:35.036248+00:00</t>
+          <t>2026-03-31 13:16:12.021449+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 첫 심사 26건 전부 각하, 실무 가이드라인 제시</t>
+          <t>헌법재판소 재판소원 사전심사 중 각하</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>헌법재판소가 첫 '재판소원' 심사에서 26건 전부를 각하하며 청구사유의 중요성을 강조했습니다. 전문가들은 재판소원의 성공을 위해서는 1심부터 기본권 침해 주장을 체계적으로 준비해야 한다고 조언하며, 단순히 억울한 판결이 아닌 구체적인 헌법 위반 사유를 특정하는 것이 중요하다고 강조했습니다.</t>
+          <t>헌법재판소가 재판소원 제도를 시행한 이후 접수된 256건 중 74건을 사전심사에서 각하했으며, 전원재판부에는 한 건도 회부하지 않았습니다. 각하 사유는 청구 사유 불명확, 청구기간 도과, 중복제소 등 절차적 문제였습니다. 이는 재판소원의 문턱이 높음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해자와 가해자를 다루기보다는, '재판소원'이라는 헌법재판 절차의 실무적 어려움과 성공 전략을 설명하고 있습니다. 소송금융은 통상적으로 명확한 피고로부터 금전적 손해배상을 받을 가능성이 높은 사건에 투자하는데, 이 기사는 그러한 투자 대상을 제시하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 헌법재판소의 재판소원 사전심사에서 높은 각하율을 보이는 상황을 다루고 있습니다. 소송금융은 주로 명확한 피고, 상당한 피해액, 그리고 승소 가능성이 높은 손해배상 청구 사건에 투자하는 반면, 이 사건들은 절차적 요건 미비로 각하되고 있어 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'재판소원' 받아보려면 '법원 1심' 단계부터 준비해야</t>
+          <t>헌재, 재판소원 256건 중 사전심사 누적 각하 74건‥'1호 사건'도 각하</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1953446</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6811643_36918.html</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-25 13:17:17.383694+00:00</t>
+          <t>2026-03-31 13:13:47.621171+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 각하</t>
+          <t>헌법재판소 재판소원 사전심사 중, 무더기 각하 발생</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>헌법재판소가 재판소원 제도 시행 후 첫 사전심사에서 접수된 26건 모두를 각하했습니다. 이는 청구 사유 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유였습니다. 헌재는 재판소원이 단순히 재판 결과에 불복하는 수단이 아님을 강조하며, 앞으로도 대부분의 재판소원 사건이 각하될 가능성이 높다고 밝혔습니다.</t>
+          <t>개정 헌법재판소법 시행 이후 '재판소원'이 250여건 청구되었으나, 사전심사를 통과한 사건은 전무하며 26건이 이미 각하되었다. 헌법재판소가 '기본권 침해가 명백히 소명되지 않았다'는 이유로 각하하는 경우가 가장 많아, 법조계에서는 재판소원이 4심제로 작동하기 어려울 것이라는 전망이 나온다. 이는 돈 없고 힘 없는 일반 국민들에게 희망고문이 될 수 있다는 우려도 제기된다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 첫 사전심사에서 26건 모두 각하 결정이 내려졌습니다. 이는 소송 요건 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유이며, 본안 심사로 회부된 사건이 없어 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다. 또한, 재판소원은 '확정된 재판'을 대상으로 하므로, 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
+          <t>기사에서 재판소원의 성공 가능성이 '매우 낮다'고 명시하며, 헌법재판소의 엄격한 사전심사로 인해 무더기 각하가 발생하고 있음. 이는 소송금융 투자의 핵심인 승소 가능성이 현저히 낮아 부적합하다는 판단 근거가 됨.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>250여건</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 첫 사전심사 26건 모두 각하</t>
+          <t>재판소원 사전심사 통과 '0건'…무더기 각하 이유 봤더니</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260325/133600859/2</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04342726645388568</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-25 00:33:21.864792+00:00</t>
+          <t>2026-03-30 13:05:35.036248+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>헌법재판소 재판소원 사전심사 단계에서 전원 각하</t>
+          <t>헌법재판소 재판소원 첫 심사 26건 전부 각하, 실무 가이드라인 제시</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>헌법재판소에 도입된 재판소원 제도의 첫 사전심사에서 접수된 26건의 청구 사건이 모두 각하되었다. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 법적 요건을 충족하지 못해 본안 심사 문턱을 넘지 못했으며, 이는 재판소원 제도를 통한 구제가 쉽지 않음을 시사한다.</t>
+          <t>헌법재판소가 첫 '재판소원' 심사에서 26건 전부를 각하하며 청구사유의 중요성을 강조했습니다. 전문가들은 재판소원의 성공을 위해서는 1심부터 기본권 침해 주장을 체계적으로 준비해야 한다고 조언하며, 단순히 억울한 판결이 아닌 구체적인 헌법 위반 사유를 특정하는 것이 중요하다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>재판소원 제도의 첫 사전심사에서 모든 청구 사건이 각하되어, 해당 제도를 통한 법적 구제 가능성이 매우 낮음. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 절차적 요건을 충족하지 못해 본안 심사조차 진행되지 못했음. 이는 소송금융 투자 대상으로서의 불확실성이 매우 높음을 의미함.</t>
+          <t>이 기사는 특정 사건의 피해자와 가해자를 다루기보다는, '재판소원'이라는 헌법재판 절차의 실무적 어려움과 성공 전략을 설명하고 있습니다. 소송금융은 통상적으로 명확한 피고로부터 금전적 손해배상을 받을 가능성이 높은 사건에 투자하는데, 이 기사는 그러한 투자 대상을 제시하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 첫 사전심사서 26건 각하…첫 문턱 통과 0건(종합)</t>
+          <t>'재판소원' 받아보려면 '법원 1심' 단계부터 준비해야</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324172751004?input=1195m</t>
+          <t>http://www.inews24.com/view/1953446</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:00.189914+00:00</t>
+          <t>2026-03-25 13:17:17.383694+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>재판소원제 초기 단계, 헌법재판소 사전심사 진행 중</t>
+          <t>헌법재판소 재판소원 사전심사 각하</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>확정된 법원 판결의 헌법 위반 여부를 다투는 재판소원제가 시행 2주 만에 153건 접수되었습니다. 헌법재판소는 사전심사 기준 마련에 고심 중이며, 현재까지 사전심사를 통과한 사건은 한 건도 없습니다. 로펌들은 실무 대응 세미나를 통해 전략을 논의하고 있습니다.</t>
+          <t>헌법재판소가 재판소원 제도 시행 후 첫 사전심사에서 접수된 26건 모두를 각하했습니다. 이는 청구 사유 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유였습니다. 헌재는 재판소원이 단순히 재판 결과에 불복하는 수단이 아님을 강조하며, 앞으로도 대부분의 재판소원 사건이 각하될 가능성이 높다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>재판소원제는 확정된 법원 판결의 헌법 위반 여부를 다투는 제도로, 일반적인 손해배상 청구와는 성격이 다릅니다. 현재 헌법재판소의 사전심사 통과율이 0%로 매우 낮아 투자 위험이 높습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>헌법재판소의 재판소원 첫 사전심사에서 26건 모두 각하 결정이 내려졌습니다. 이는 소송 요건 미충족, 청구 기간 도과, 보충성 요건 미준수 등 절차적 하자가 주된 이유이며, 본안 심사로 회부된 사건이 없어 소송금융 투자 대상으로서의 성공 가능성이 매우 낮습니다. 또한, 재판소원은 '확정된 재판'을 대상으로 하므로, 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>재판소원 본안 사건 되려면?... 로펌 실무대응 세미나 '활발'</t>
+          <t>헌재, 재판소원 첫 사전심사 26건 모두 각하</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603241818427738</t>
+          <t>https://www.donga.com/news/Society/article/all/20260325/133600859/2</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-24 13:12:20.891326+00:00</t>
+          <t>2026-03-25 00:33:21.864792+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>법원 확정판결 이후 헌법소원 제기</t>
+          <t>헌법재판소 재판소원 사전심사 단계에서 전원 각하</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>법원 확정판결에 대해 헌법소원을 제기하는 재판소원 제도가 도입 일주일 만에 100건을 돌파했다. 유튜버 쯔양 협박 사건의 가해자가 재판소원을 청구하는 등, 소송 장기화로 인한 피해자의 고통 가중 우려가 제기되고 있다. 헌법재판소는 급증하는 접수 건수에 대비해 전담 사전심사부를 운영할 방침이다.</t>
+          <t>헌법재판소에 도입된 재판소원 제도의 첫 사전심사에서 접수된 26건의 청구 사건이 모두 각하되었다. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 법적 요건을 충족하지 못해 본안 심사 문턱을 넘지 못했으며, 이는 재판소원 제도를 통한 구제가 쉽지 않음을 시사한다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>재판소원 제도는 법원의 확정판결에 대해 헌법소원을 제기하는 것으로, 이미 종결된 사건을 대상으로 합니다. 소송금융은 일반적으로 새로운 소송이나 진행 중인 소송의 원고에게 자금을 지원하여 미래의 손해배상금 회수를 목표로 하므로, 확정판결을 다투는 사건은 투자 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>재판소원 제도의 첫 사전심사에서 모든 청구 사건이 각하되어, 해당 제도를 통한 법적 구제 가능성이 매우 낮음. 청구사유 미비, 청구기간 도과, 보충성 흠결 등 절차적 요건을 충족하지 못해 본안 심사조차 진행되지 못했음. 이는 소송금융 투자 대상으로서의 불확실성이 매우 높음을 의미함.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>너도 나도 재판소원 접수…시행 일주일 만에 100건 돌파</t>
+          <t>헌재, 재판소원 첫 사전심사서 26건 각하…첫 문턱 통과 0건(종합)</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182855</t>
+          <t>https://www.yna.co.kr/view/AKR20260324172751004?input=1195m</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-20 00:47:04.615493+00:00</t>
+          <t>2026-03-24 13:24:00.189914+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대법원 확정 판결 후 재판소원 청구</t>
+          <t>재판소원제 초기 단계, 헌법재판소 사전심사 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>유튜버 구제역이 쯔양 협박 혐의로 대법원에서 징역 3년 확정 판결을 받은 후, 새로 시행된 재판소원 제도를 통해 헌법소원을 청구했습니다. 그는 디지털 포렌식 과정에서의 적법절차 위반을 주장하며 유죄 판단의 근거가 된 증거의 위법성을 다투고 있습니다. 헌법재판소는 재판소원 사건의 적법 요건을 검토 중입니다.</t>
+          <t>확정된 법원 판결의 헌법 위반 여부를 다투는 재판소원제가 시행 2주 만에 153건 접수되었습니다. 헌법재판소는 사전심사 기준 마련에 고심 중이며, 현재까지 사전심사를 통과한 사건은 한 건도 없습니다. 로펌들은 실무 대응 세미나를 통해 전략을 논의하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 사건은 유튜버 구제역이 쯔양 협박 혐의로 받은 최종 형사 유죄 판결에 대해 새로 시행된 재판소원을 청구한 건입니다. 소송금융은 주로 원고의 금전적 손해배상 청구를 지원하며, 형사 사건의 유죄 판결을 다투는 재판소원은 일반적인 투자 대상에 해당하지 않습니다. 또한, 이미 대법원에서 판결이 확정된 '종결된 사건'에 대한 후속 절차라는 점도 부적합 조건에 해당합니다.</t>
+          <t>재판소원제는 확정된 법원 판결의 헌법 위반 여부를 다투는 제도로, 일반적인 손해배상 청구와는 성격이 다릅니다. 현재 헌법재판소의 사전심사 통과율이 0%로 매우 낮아 투자 위험이 높습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>재판소원, 일주일 만에 100건 넘겨…'쯔양 공갈' 구제역도 청구(종합)</t>
+          <t>재판소원 본안 사건 되려면?... 로펌 실무대응 세미나 '활발'</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260319082351004?input=1195m</t>
+          <t>http://www.fnnews.com/news/202603241818427738</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-19 13:08:05.541821+00:00</t>
+          <t>2026-03-24 13:12:20.891326+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>재판소원 절차 및 요건 논의</t>
+          <t>법원 확정판결 이후 헌법소원 제기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이 기사는 법원의 재판에 대한 헌법소원(재판소원)이 증가함에 따라 '명백성' 요건 해석의 중요성과 그에 따른 부작용을 다룬다. 소송 비용 증가와 헌법재판소의 업무 과부하 우려가 제기되며, 강제동원 피해자 대리 변호사는 재판소원이 '희망고문'이 되지 않도록 엄격한 요건이 필요하다고 강조한다.</t>
+          <t>법원 확정판결에 대해 헌법소원을 제기하는 재판소원 제도가 도입 일주일 만에 100건을 돌파했다. 유튜버 쯔양 협박 사건의 가해자가 재판소원을 청구하는 등, 소송 장기화로 인한 피해자의 고통 가중 우려가 제기되고 있다. 헌법재판소는 급증하는 접수 건수에 대비해 전담 사전심사부를 운영할 방침이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루기보다는 '재판소원'이라는 법적 절차의 증가와 그에 따른 문제점, 요건 해석의 중요성을 논하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자 집단, 구체적인 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>재판소원 제도는 법원의 확정판결에 대해 헌법소원을 제기하는 것으로, 이미 종결된 사건을 대상으로 합니다. 소송금융은 일반적으로 새로운 소송이나 진행 중인 소송의 원고에게 자금을 지원하여 미래의 손해배상금 회수를 목표로 하므로, 확정판결을 다투는 사건은 투자 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>쏟아지는 재판소원에 옥석 가리기… '명백성' 어떻게 해석하느냐가 열쇠</t>
+          <t>너도 나도 재판소원 접수…시행 일주일 만에 100건 돌파</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031615280002846?did=NA</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182855</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-17 00:37:07.206259+00:00</t>
+          <t>2026-03-20 00:47:04.615493+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>재판소원제 시행 첫날, 총 16건 접수</t>
+          <t>대법원 확정 판결 후 재판소원 청구</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>사법개혁 3법의 핵심인 '재판소원제'가 시행 첫날부터 여야의 공방 속에 총 16건이 접수되었습니다. 더불어민주당은 재판소원제가 국민의 기본권 구제를 위한 헌법적 장치임을 강조하며, 국민의힘의 '사법 장악' 비판을 '내로남불'식 이중잣대라고 반박했습니다. 첫 접수 사건은 정치인 관련이 아닌 시리아 국적 외국인의 강제퇴거명령 취소 관련 소송으로 확인되었습니다.</t>
+          <t>유튜버 구제역이 쯔양 협박 혐의로 대법원에서 징역 3년 확정 판결을 받은 후, 새로 시행된 재판소원 제도를 통해 헌법소원을 청구했습니다. 그는 디지털 포렌식 과정에서의 적법절차 위반을 주장하며 유죄 판단의 근거가 된 증거의 위법성을 다투고 있습니다. 헌법재판소는 재판소원 사건의 적법 요건을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해나 손해배상 청구에 대한 내용이 아닌, '재판소원제'라는 새로운 법률 제도의 시행과 그에 대한 정치적 논쟁을 다루고 있습니다. 소송금융은 통상적으로 명확한 피고, 대규모 피해, 또는 집단적 손해배상 청구 가능성이 있는 사건에 투자하므로, 본 기사의 내용은 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 유튜버 구제역이 쯔양 협박 혐의로 받은 최종 형사 유죄 판결에 대해 새로 시행된 재판소원을 청구한 건입니다. 소송금융은 주로 원고의 금전적 손해배상 청구를 지원하며, 형사 사건의 유죄 판결을 다투는 재판소원은 일반적인 투자 대상에 해당하지 않습니다. 또한, 이미 대법원에서 판결이 확정된 '종결된 사건'에 대한 후속 절차라는 점도 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>재판소원 첫날 16건 접수... 민주당 “국힘, 내로남불 이중잣대 중단하...</t>
+          <t>재판소원, 일주일 만에 100건 넘겨…'쯔양 공갈' 구제역도 청구(종합)</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05146326645382992</t>
+          <t>https://www.yna.co.kr/view/AKR20260319082351004?input=1195m</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-13 13:11:37.573947+00:00</t>
+          <t>2026-03-19 13:08:05.541821+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>재판소원 제도 시행 첫날, 헌법재판소에 16건 접수</t>
+          <t>재판소원 절차 및 요건 논의</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>1987년 개헌 이후 가장 큰 변화로 꼽히는 재판소원 제도가 12일부터 시행되어 헌법재판소에 16건이 접수되었다. 이 제도는 법원의 확정 판결로 기본권을 침해당한 국민이 헌재에 취소를 청구할 수 있게 하며, 특히 돈 없고 변호사 도움을 받기 어려운 약자들에게 유리할 것으로 예상된다. 다만, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것이며, 초기에는 각하되는 사건이 많을 것으로 전망했다.</t>
+          <t>이 기사는 법원의 재판에 대한 헌법소원(재판소원)이 증가함에 따라 '명백성' 요건 해석의 중요성과 그에 따른 부작용을 다룬다. 소송 비용 증가와 헌법재판소의 업무 과부하 우려가 제기되며, 강제동원 피해자 대리 변호사는 재판소원이 '희망고문'이 되지 않도록 엄격한 요건이 필요하다고 강조한다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>재판소원은 법원의 확정 판결이 국민의 기본권을 침해한 경우 이를 취소할 수 있는 새로운 제도이나, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것으로 예상하고 있어 투자 리스크가 높습니다. 또한, 소송 상대방이 특정 기업이나 기관이 아니며, 직접적인 금전적 피해 배상보다는 판결 취소를 목적으로 하므로 소송금융의 투자 회수 구조가 불명확합니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루기보다는 '재판소원'이라는 법적 절차의 증가와 그에 따른 문제점, 요건 해석의 중요성을 논하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자 집단, 구체적인 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>재판소원 첫날  사법질서 대변혁 아니다 라고 한 까닭</t>
+          <t>쏟아지는 재판소원에 옥석 가리기… '명백성' 어떻게 해석하느냐가 열쇠</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214372&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031615280002846?did=NA</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-12 13:21:50.509810+00:00</t>
+          <t>2026-03-17 00:37:07.206259+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>재판소원 제도 시행 및 실무기준 공개</t>
+          <t>재판소원제 시행 첫날, 총 16건 접수</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>헌법재판소가 확정된 법원 판결로 인해 기본권이 침해되었을 때 취소를 청구하는 '재판소원' 제도의 시행을 앞두고 실무 기준을 공개했다. 대법원 확정 판결이 주 대상이며, 헌재가 재판 취소 결정을 내리면 법원은 해당 재판을 다시 심리하게 된다. 향후 연 1만~1만5000건의 신청이 예상된다.</t>
+          <t>사법개혁 3법의 핵심인 '재판소원제'가 시행 첫날부터 여야의 공방 속에 총 16건이 접수되었습니다. 더불어민주당은 재판소원제가 국민의 기본권 구제를 위한 헌법적 장치임을 강조하며, 국민의힘의 '사법 장악' 비판을 '내로남불'식 이중잣대라고 반박했습니다. 첫 접수 사건은 정치인 관련이 아닌 시리아 국적 외국인의 강제퇴거명령 취소 관련 소송으로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁이 아닌, 헌법재판소의 새로운 법적 절차인 '재판소원' 제도의 도입과 실무 기준 공개에 대한 내용입니다. 소송금융은 특정 피해 사건에 대한 투자를 목적으로 하므로, 제도 자체의 소개는 직접적인 투자 대상에 해당하지 않아 적합 조건에 부합하지 않습니다.</t>
+          <t>이 기사는 특정 사건의 피해나 손해배상 청구에 대한 내용이 아닌, '재판소원제'라는 새로운 법률 제도의 시행과 그에 대한 정치적 논쟁을 다루고 있습니다. 소송금융은 통상적으로 명확한 피고, 대규모 피해, 또는 집단적 손해배상 청구 가능성이 있는 사건에 투자하므로, 본 기사의 내용은 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>헌재, 재판소원 실무기준 공개</t>
+          <t>재판소원 첫날 16건 접수... 민주당 “국힘, 내로남불 이중잣대 중단하...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293802&amp;inflow=N</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05146326645382992</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-10 13:13:06.632018+00:00</t>
+          <t>2026-03-13 13:11:37.573947+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>헌법재판소의 재판소원 제도 도입 준비 및 실무 착수</t>
+          <t>재판소원 제도 시행 첫날, 헌법재판소에 16건 접수</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>헌법재판소가 법원의 확정판결을 대상으로 하는 '재판소원' 제도 시행을 앞두고 실무 준비에 착수했습니다. 연간 최대 1만 5000건의 사건이 추가 접수될 것으로 예상하며 사전심사 전담 조직 구성 및 인력·예산 확보를 추진 중입니다. 이 제도는 국민의 기본권 보장에 기여할 것으로 기대되지만, 사실상의 '4심제' 우려에 대한 대비도 진행하고 있습니다.</t>
+          <t>1987년 개헌 이후 가장 큰 변화로 꼽히는 재판소원 제도가 12일부터 시행되어 헌법재판소에 16건이 접수되었다. 이 제도는 법원의 확정 판결로 기본권을 침해당한 국민이 헌재에 취소를 청구할 수 있게 하며, 특히 돈 없고 변호사 도움을 받기 어려운 약자들에게 유리할 것으로 예상된다. 다만, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것이며, 초기에는 각하되는 사건이 많을 것으로 전망했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 유발한 상대방의 잘못을 다루는 것이 아니라, 헌법재판소의 새로운 재판소원 제도 도입에 대한 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>재판소원은 법원의 확정 판결이 국민의 기본권을 침해한 경우 이를 취소할 수 있는 새로운 제도이나, 헌법전문 변호사는 헌재의 인용률이 매우 낮을 것으로 예상하고 있어 투자 리스크가 높습니다. 또한, 소송 상대방이 특정 기업이나 기관이 아니며, 직접적인 금전적 피해 배상보다는 판결 취소를 목적으로 하므로 소송금융의 투자 회수 구조가 불명확합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>헌재  재판소원 연 1.5만건 예상…4심제 부작용 없도록 준비</t>
+          <t>재판소원 첫날  사법질서 대변혁 아니다 라고 한 까닭</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05451366645382008</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003214372&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-10 13:05:54.658380+00:00</t>
+          <t>2026-03-12 13:21:50.509810+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>재판소원 제도 도입 및 법무법인의 전문팀 출범</t>
+          <t>재판소원 제도 시행 및 실무기준 공개</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>법무법인 바른이 헌법재판소법 전면 개정에 따른 재판소원 제도 도입에 맞춰 '재판소원 전문대응팀'을 출범했습니다. 헌법연구관 출신 변호사 5인이 주축이 되어 높은 문턱의 재판소원 사건에 대한 전문적인 서비스를 제공할 예정입니다. 바른은 관련 세미나도 개최하여 고객들에게 제도 내용 및 절차를 안내할 계획입니다.</t>
+          <t>헌법재판소가 확정된 법원 판결로 인해 기본권이 침해되었을 때 취소를 청구하는 '재판소원' 제도의 시행을 앞두고 실무 기준을 공개했다. 대법원 확정 판결이 주 대상이며, 헌재가 재판 취소 결정을 내리면 법원은 해당 재판을 다시 심리하게 된다. 향후 연 1만~1만5000건의 신청이 예상된다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 법무법인이 새로운 법률 제도(재판소원)에 대응하기 위해 전문팀을 출범했다는 소식입니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁이 아닌, 헌법재판소의 새로운 법적 절차인 '재판소원' 제도의 도입과 실무 기준 공개에 대한 내용입니다. 소송금융은 특정 피해 사건에 대한 투자를 목적으로 하므로, 제도 자체의 소개는 직접적인 투자 대상에 해당하지 않아 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>법무법인 바른, ‘재판소원 전문대응팀’ 출범</t>
+          <t>헌재, 재판소원 실무기준 공개</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603091805212428f4ab64559d_12</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293802&amp;inflow=N</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-09 13:14:34.550055+00:00</t>
+          <t>2026-03-10 13:13:06.632018+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>내란특검법 헌법소원 심판 진행 중</t>
+          <t>헌법재판소의 재판소원 제도 도입 준비 및 실무 착수</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>내란특검법 헌법소원 심판 과정에서 변호인단이 실시간 재판 중계가 재판부의 심증 형성과 소송지휘에 직간접적인 영향을 미쳐 공정성을 해칠 수 있다고 주장했다. 이는 사회적 여론의 압력으로 재판의 독립성이 침해될 수 있다는 우려를 표명한 것이다.</t>
+          <t>헌법재판소가 법원의 확정판결을 대상으로 하는 '재판소원' 제도 시행을 앞두고 실무 준비에 착수했습니다. 연간 최대 1만 5000건의 사건이 추가 접수될 것으로 예상하며 사전심사 전담 조직 구성 및 인력·예산 확보를 추진 중입니다. 이 제도는 국민의 기본권 보장에 기여할 것으로 기대되지만, 사실상의 '4심제' 우려에 대한 대비도 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사는 내란특검법 헌법소원 심판 과정에서 재판 중계의 공정성 문제를 다루고 있으며, 특정 피해자가 손해배상을 청구하는 사건이 아님. 소송금융의 핵심인 명확한 피고, 구체적인 피해 규모, 다수의 피해자 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮음.</t>
+          <t>이 기사는 특정 사건이나 피해를 유발한 상대방의 잘못을 다루는 것이 아니라, 헌법재판소의 새로운 재판소원 제도 도입에 대한 내용입니다. 소송금융의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[속보]尹  법원, 실시간 재판 중계로 여론 의식 …내란특검법 헌법소원</t>
+          <t>헌재  재판소원 연 1.5만건 예상…4심제 부작용 없도록 준비</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260306513&amp;PRO_CODE=99</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05451366645382008</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-06 13:11:46.438346+00:00</t>
+          <t>2026-03-10 13:05:54.658380+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>헌법소원 청구</t>
+          <t>재판소원 제도 도입 및 법무법인의 전문팀 출범</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>윤석열 대통령 측 변호인단이 '내란특검법'에 대해 헌법소원을 청구했다. 이는 법원의 위헌심판 기각 결정에 반발하며, 재판 과정의 실시간 공개가 법관의 심증 형성과 소송 지휘에 영향을 미칠 수 있다는 주장을 담고 있다. 본 사건은 법률의 위헌성 및 재판 절차의 공정성을 다루는 공법적 쟁점이다.</t>
+          <t>법무법인 바른이 헌법재판소법 전면 개정에 따른 재판소원 제도 도입에 맞춰 '재판소원 전문대응팀'을 출범했습니다. 헌법연구관 출신 변호사 5인이 주축이 되어 높은 문턱의 재판소원 사건에 대한 전문적인 서비스를 제공할 예정입니다. 바른은 관련 세미나도 개최하여 고객들에게 제도 내용 및 절차를 안내할 계획입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 사건은 '내란특검법'에 대한 헌법소원 청구로, 법률의 위헌성 및 재판 절차의 공정성을 다투는 공법적 쟁점이다. 소송금융은 주로 금전적 손해배상 청구를 대상으로 하므로, 피해 규모나 피해자 수 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 낮다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 내용이 아니라, 법무법인이 새로운 법률 제도(재판소원)에 대응하기 위해 전문팀을 출범했다는 소식입니다. 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등)에 해당하는 구체적인 사건이 존재하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>尹측, ‘내란특검법’ 헌법소원 청구…법원 위헌심판 기각에 반발</t>
+          <t>법무법인 바른, ‘재판소원 전문대응팀’ 출범</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564134&amp;class=32&amp;grp=</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603091805212428f4ab64559d_12</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:51.964375+00:00</t>
+          <t>2026-03-09 13:14:34.550055+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>재판소원 제도 도입</t>
+          <t>내란특검법 헌법소원 심판 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>국회 본회의에서 사법개혁 3법이 타결되며 확정된 법원 판결에 대한 헌법소원(재판소원)이 가능해졌습니다. 이는 법원의 재판으로 인한 기본권 침해를 헌법재판소에서 다툴 수 있게 하는 것으로, 헌재와 법원 간의 오랜 위상 논쟁에 전환점이 될 것으로 보입니다. 다만 '4심제' 우려와 헌재의 역량 부족 문제도 제기되고 있습니다.</t>
+          <t>내란특검법 헌법소원 심판 과정에서 변호인단이 실시간 재판 중계가 재판부의 심증 형성과 소송지휘에 직간접적인 영향을 미쳐 공정성을 해칠 수 있다고 주장했다. 이는 사회적 여론의 압력으로 재판의 독립성이 침해될 수 있다는 우려를 표명한 것이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 집단적 피해나 명확한 상대방의 책임을 다루는 것이 아니라, 법원의 확정 판결에 대한 헌법소원(재판소원) 제도를 도입하는 법률 개정 사항을 설명합니다. 소송금융의 일반적인 투자 대상인 직접적인 손해배상 청구 사건과는 성격이 달라 적합도가 낮습니다. (관련: 상대방 책임 불명확, 집단적 피해 아님, 피해 규모 불명확)</t>
+          <t>기사는 내란특검법 헌법소원 심판 과정에서 재판 중계의 공정성 문제를 다루고 있으며, 특정 피해자가 손해배상을 청구하는 사건이 아님. 소송금융의 핵심인 명확한 피고, 구체적인 피해 규모, 다수의 피해자 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 매우 낮음.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[사법개혁 3법②]재판소원 허용…'소송 지옥' vs '기본권 구제'</t>
+          <t>[속보]尹  법원, 실시간 재판 중계로 여론 의식 …내란특검법 헌법소원</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260228_0003530470</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260306513&amp;PRO_CODE=99</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-01 00:32:26.598465+00:00</t>
+          <t>2026-03-06 13:11:46.438346+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
-      <c r="D26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>재판소원법 입법 논의 중</t>
+          <t>헌법소원 청구</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>더불어민주당이 추진하는 '재판소원법'은 법원의 확정판결로 기본권이 침해된 경우 헌법재판소가 다시 판단할 수 있도록 하는 내용을 담고 있습니다. 헌법재판소는 국민의 권리 구제 확대를 위해 찬성하는 반면, 대법원은 3심제 훼손과 판결 확정 지연을 우려하며 반대하고 있습니다. 이 법안은 헌재와 대법원 간의 오랜 법률해석 권한 갈등을 해소할 수단으로 주목받고 있습니다.</t>
+          <t>윤석열 대통령 측 변호인단이 '내란특검법'에 대해 헌법소원을 청구했다. 이는 법원의 위헌심판 기각 결정에 반발하며, 재판 과정의 실시간 공개가 법관의 심증 형성과 소송 지휘에 영향을 미칠 수 있다는 주장을 담고 있다. 본 사건은 법률의 위헌성 및 재판 절차의 공정성을 다루는 공법적 쟁점이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, '재판소원법'이라는 법률 제정 논의와 헌법재판소 및 대법원 간의 제도적 갈등을 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 명확하지 않아 적합 조건에 해당하지 않습니다. 현재는 입법 논의 단계로, 실제 소송으로 이어질 사건이 존재하지 않습니다.</t>
+          <t>본 사건은 '내란특검법'에 대한 헌법소원 청구로, 법률의 위헌성 및 재판 절차의 공정성을 다투는 공법적 쟁점이다. 소송금융은 주로 금전적 손해배상 청구를 대상으로 하므로, 피해 규모나 피해자 수 등 적합 조건에 해당하지 않아 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>대법 확정 판결, 헌재가 다시 판단? ‘재판소원’ 도입되면 뭐가 달라지...</t>
+          <t>尹측, ‘내란특검법’ 헌법소원 청구…법원 위헌심판 기각에 반발</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602250600041</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564134&amp;class=32&amp;grp=</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-25 00:23:47.335659+00:00</t>
+          <t>2026-03-06 13:08:51.964375+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>헌법소원</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>재판소원 제도 도입</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>국회 본회의에서 사법개혁 3법이 타결되며 확정된 법원 판결에 대한 헌법소원(재판소원)이 가능해졌습니다. 이는 법원의 재판으로 인한 기본권 침해를 헌법재판소에서 다툴 수 있게 하는 것으로, 헌재와 법원 간의 오랜 위상 논쟁에 전환점이 될 것으로 보입니다. 다만 '4심제' 우려와 헌재의 역량 부족 문제도 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건으로 인한 집단적 피해나 명확한 상대방의 책임을 다루는 것이 아니라, 법원의 확정 판결에 대한 헌법소원(재판소원) 제도를 도입하는 법률 개정 사항을 설명합니다. 소송금융의 일반적인 투자 대상인 직접적인 손해배상 청구 사건과는 성격이 달라 적합도가 낮습니다. (관련: 상대방 책임 불명확, 집단적 피해 아님, 피해 규모 불명확)</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>[사법개혁 3법②]재판소원 허용…'소송 지옥' vs '기본권 구제'</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260228_0003530470</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:32:26.598465+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>재판소원법 입법 논의 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>더불어민주당이 추진하는 '재판소원법'은 법원의 확정판결로 기본권이 침해된 경우 헌법재판소가 다시 판단할 수 있도록 하는 내용을 담고 있습니다. 헌법재판소는 국민의 권리 구제 확대를 위해 찬성하는 반면, 대법원은 3심제 훼손과 판결 확정 지연을 우려하며 반대하고 있습니다. 이 법안은 헌재와 대법원 간의 오랜 법률해석 권한 갈등을 해소할 수단으로 주목받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, '재판소원법'이라는 법률 제정 논의와 헌법재판소 및 대법원 간의 제도적 갈등을 다루고 있습니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해자, 상대방, 피해 규모가 명확하지 않아 적합 조건에 해당하지 않습니다. 현재는 입법 논의 단계로, 실제 소송으로 이어질 사건이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>대법 확정 판결, 헌재가 다시 판단? ‘재판소원’ 도입되면 뭐가 달라지...</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202602250600041</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:23:47.335659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>헌법소원</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>헌법재판소법 개정안 국회 법제사법위원회 통과</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>더불어민주당이 추진하는 '재판소원' 제도는 대법원 확정판결에 대해서도 헌법소원을 청구할 수 있게 하여 사실상 '4심제'를 도입하는 내용입니다. 변호사 업계에서는 연간 수만 건의 새로운 사건이 발생하고 높은 수임료가 책정될 수 있어 '블루오션'으로 기대하지만, 의뢰인 입장에서는 비용과 시간 부담이 가중되고 피해 회복이 지연될 수 있다는 우려도 제기됩니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, '재판소원'이라는 새로운 사법 제도의 도입과 그로 인한 법률 시장의 변화를 분석합니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재 등 소송금융 적합도 판단 기준의 어떠한 적합 조건에도 해당하지 않습니다. 소송금융 투자 대상이 되는 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J27" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
         <is>
           <t>'사실상 4심제' 재판소원… 변호사 업계 '불편한 호황' 예고</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602221847202876</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-02-22 12:53:51.113327+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N27"/>
+  <autoFilter ref="A1:N29"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>