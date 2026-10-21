--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="28" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="13" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
-    <col width="23" customWidth="1" min="10" max="10"/>
-    <col width="11" customWidth="1" min="11" max="11"/>
+    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>헌법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>헌법재판소 재판소원 첫 공개변론 진행</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>녹십자가 질병관리청 백신 입찰 담합 혐의로 공정위로부터 20억 원대 과징금을 부과받았으나, 동일 사안의 형사재판에서는 무죄가 확정됨. 행정소송 항소심 패소 후 대법원의 심리불속행 기각에 대해 재판청구권 침해를 주장하며 헌법재판소에 재판소원을 제기. 헌재는 이 사건을 첫 정식 심리 대상으로 선정하고 공개 변론을 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방(국가)의 자력 충분, 피해 규모(과징금 20억 원) 큼, 증거(형사재판 무죄 판결, 행정소송 기록) 명확, 헌법재판소 공개변론 진행 중인 점이 해당됩니다. 다만, 이미 대법원에서 심리불속행 기각으로 종결된 행정소송에 대한 재판소원이라는 점에서 법리적 난이도와 불확실성이 존재하여 투자 위험이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>20억 3500만 원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>내달 7일 재판소원 첫 공개변론 열린다…'1호 정식심리' 녹십자 사건</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260901001218</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-06 08:00:36.854890+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>헌법</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>대한민국 (헌법재판소)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>재판소원 제도 도입 초기, 헌법재판소 심리 개시</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>법원 확정판결에 대한 헌법소원인 '재판소원' 제도가 도입된 지 일주일 만에 107건이 접수되며 새로운 법률 시장이 열림. 헌법재판소는 연간 1만~1만5천건의 추가 접수를 예상하지만, 상당수가 사전심사 단계에서 각하될 것으로 전망. 일부 사건은 적법요건 검토를 시작함.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>재판소원 도입으로 법원 확정판결에 대한 헌법소원 청구가 대량으로 접수되고 있어(집단적 피해), 새로운 법률 시장이 형성됨. 헌법재판소라는 공적 절차가 진행 중이며, 상대방(국가)의 자력은 충분함. 다만, 개별 사건의 피해 규모는 미상이며, 헌재가 상당수 사건을 각하할 것으로 예상되어 승소 가능성 및 직접적인 금전적 회수 가능성이 불확실함.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수 (일주일간 107건 접수, 연간 1만~1만5천건 예상)</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>너도나도 재판소원… 일주일 새 107건</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260319517934?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-19 13:11:01.566816+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>