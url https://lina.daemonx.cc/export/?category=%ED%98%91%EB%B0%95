--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -532,258 +532,330 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>협박</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>10대 남성 2명</t>
+          <t>70대 A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치/기소, 경찰의 손해배상 청구 심의 예정</t>
+          <t>벌금형 선고로 형사 사건 종결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>10대 남성 2명이 이재명 대통령 및 다수 학생에 대한 살해 협박글을 온라인에 게시하여 경찰에 검거, 검찰에 송치되었습니다. 경찰은 이들의 행위가 공권력 낭비를 초래했다고 보고 손해배상 청구를 심의할 예정입니다. 현재 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다.</t>
+          <t>반려견 목줄 착용 여부를 오해한 70대 남성이 20대 남성에게 주먹질 시늉과 우산을 휘둘러 협박 혐의로 기소되었습니다. 법원은 목격자와 피해자 진술, CCTV 영상을 토대로 유죄를 인정하여 벌금 70만원을 선고했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며 증거도 확보된 것으로 보입니다(적합 조건 5, 6). 그러나 피의자가 10대여서 자력이 부족할 가능성이 높고, 집단적 피해나 직접적인 금전적 피해 규모가 크다고 보기 어려워 소송금융 투자 매력이 낮습니다(적합 조건 2, 3, 4 불충족).</t>
+          <t>해당 사건은 이미 벌금형 선고로 형사 절차가 종결되어(부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해 규모가 작고(적합 조건 4: 피해 규모가 큼 - 해당 없음), 상대방의 자력이 충분하지 않아(적합 조건 2: 상대방에게 자력이 충분함 - 해당 없음) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경찰, 대통령 살해 협박글 10대 2명 檢 송치</t>
+          <t>목줄 안해?  우산 휘두른 70대... 법원 판단은?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260225/133416480/2</t>
+          <t>http://www.fnnews.com/news/202607120855137638</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-02-25 00:41:07.623817+00:00</t>
+          <t>2026-07-23 07:00:35.470290+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>협박</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>10대 남성 2명</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 1명은 구속 기소 상태. 경찰이 손해배상 청구 심의 중.</t>
+          <t>경찰 수사 및 검찰 송치/기소, 경찰의 손해배상 청구 심의 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>10대 남성 2명이 이재명 대통령 살해 협박 글을 119 게시판에 올린 혐의로 검찰에 송치되었습니다. 이들은 디스코드를 통해 만났으며, 다른 학교 학생들과 공공장소에 대한 살해 및 폭발물 설치 협박 혐의도 받고 있습니다. 경찰은 피의자들에 대한 손해배상 청구를 심의할 예정이라고 밝혔습니다.</t>
+          <t>10대 남성 2명이 이재명 대통령 및 다수 학생에 대한 살해 협박글을 온라인에 게시하여 경찰에 검거, 검찰에 송치되었습니다. 경찰은 이들의 행위가 공권력 낭비를 초래했다고 보고 손해배상 청구를 심의할 예정입니다. 현재 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피의자들이 10대 청소년으로, 손해배상 청구 시 자력 확보가 어려워 투자 회수 가능성이 매우 낮습니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자에 부적합합니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며 증거도 확보된 것으로 보입니다(적합 조건 5, 6). 그러나 피의자가 10대여서 자력이 부족할 가능성이 높고, 집단적 피해나 직접적인 금전적 피해 규모가 크다고 보기 어려워 소송금융 투자 매력이 낮습니다(적합 조건 2, 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'이재명 살해' 글 올린 10대들 송치…상습적 협박글 게시</t>
+          <t>경찰, 대통령 살해 협박글 10대 2명 檢 송치</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177723</t>
+          <t>https://www.donga.com/news/Society/article/all/20260225/133416480/2</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-02-24 13:07:24.438473+00:00</t>
+          <t>2026-02-25 00:41:07.623817+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>협박</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>10대 남성 2명</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
+          <t>경찰 수사 완료 및 검찰 송치, 1명은 구속 기소 상태. 경찰이 손해배상 청구 심의 중.</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>10대 남성 2명이 이재명 대통령 살해 협박 글을 119 게시판에 올린 혐의로 검찰에 송치되었습니다. 이들은 디스코드를 통해 만났으며, 다른 학교 학생들과 공공장소에 대한 살해 및 폭발물 설치 협박 혐의도 받고 있습니다. 경찰은 피의자들에 대한 손해배상 청구를 심의할 예정이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>피의자들이 10대 청소년으로, 손해배상 청구 시 자력 확보가 어려워 투자 회수 가능성이 매우 낮습니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>'이재명 살해' 글 올린 10대들 송치…상습적 협박글 게시</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177723</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:07:24.438473+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>협박</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>10대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>10대 남성 2명 검찰 송치, 경찰 손해배상 청구 검토 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>10대 남성 2명이 이재명 대통령 살해 협박 및 학교, 공공장소 폭발물 설치 허위신고 혐의로 검찰에 송치되었습니다. 경찰은 이들에 대한 손해배상 청구를 검토 중이며, 이들 중 한 명은 다른 허위신고 혐의로 이미 구속 송치된 바 있습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고 공적 절차가 진행 중이며 증거 확보가 용이하지만, 피고인이 10대여서 자력 확보가 어렵고, 소송금융 투자 대상이 될 만한 명확하고 큰 규모의 금전적 피해가 특정되지 않아 투자 매력이 낮습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 기타 투자 어려운 이유: 상대방 자력 부족, 피해 규모 불분명)</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>“李 살해할 것”… 허위 협박글 남긴 10대 2명 검찰 송치</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20012004?ref=naver</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-24 12:59:46.228594+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>