--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="35" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,176 +535,248 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>협박</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>10대 남성 2명</t>
+          <t>70대 A씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 1명은 구속 기소 상태. 경찰이 손해배상 청구 심의 중.</t>
+          <t>벌금형 선고로 형사 사건 종결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>10대 남성 2명이 이재명 대통령 살해 협박 글을 119 게시판에 올린 혐의로 검찰에 송치되었습니다. 이들은 디스코드를 통해 만났으며, 다른 학교 학생들과 공공장소에 대한 살해 및 폭발물 설치 협박 혐의도 받고 있습니다. 경찰은 피의자들에 대한 손해배상 청구를 심의할 예정이라고 밝혔습니다.</t>
+          <t>반려견 목줄 착용 여부를 오해한 70대 남성이 20대 남성에게 주먹질 시늉과 우산을 휘둘러 협박 혐의로 기소되었습니다. 법원은 목격자와 피해자 진술, CCTV 영상을 토대로 유죄를 인정하여 벌금 70만원을 선고했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피의자들이 10대 청소년으로, 손해배상 청구 시 자력 확보가 어려워 투자 회수 가능성이 매우 낮습니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자에 부적합합니다.</t>
+          <t>해당 사건은 이미 벌금형 선고로 형사 절차가 종결되어(부적합 조건: 이미 종결된 사건) 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 피해 규모가 작고(적합 조건 4: 피해 규모가 큼 - 해당 없음), 상대방의 자력이 충분하지 않아(적합 조건 2: 상대방에게 자력이 충분함 - 해당 없음) 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>'이재명 살해' 글 올린 10대들 송치…상습적 협박글 게시</t>
+          <t>목줄 안해?  우산 휘두른 70대... 법원 판단은?</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177723</t>
+          <t>http://www.fnnews.com/news/202607120855137638</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-02-24 13:07:24.438473+00:00</t>
+          <t>2026-07-23 07:00:35.470290+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>협박</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>10대 남성 2명</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>경찰 수사 완료 및 검찰 송치, 1명은 구속 기소 상태. 경찰이 손해배상 청구 심의 중.</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>10대 남성 2명이 이재명 대통령 살해 협박 글을 119 게시판에 올린 혐의로 검찰에 송치되었습니다. 이들은 디스코드를 통해 만났으며, 다른 학교 학생들과 공공장소에 대한 살해 및 폭발물 설치 협박 혐의도 받고 있습니다. 경찰은 피의자들에 대한 손해배상 청구를 심의할 예정이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>피의자들이 10대 청소년으로, 손해배상 청구 시 자력 확보가 어려워 투자 회수 가능성이 매우 낮습니다. 이는 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>'이재명 살해' 글 올린 10대들 송치…상습적 협박글 게시</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177723</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:07:24.438473+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>협박</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>10대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>10대 남성 2명 검찰 송치, 경찰 손해배상 청구 검토 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>10대 남성 2명이 이재명 대통령 살해 협박 및 학교, 공공장소 폭발물 설치 허위신고 혐의로 검찰에 송치되었습니다. 경찰은 이들에 대한 손해배상 청구를 검토 중이며, 이들 중 한 명은 다른 허위신고 혐의로 이미 구속 송치된 바 있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고 공적 절차가 진행 중이며 증거 확보가 용이하지만, 피고인이 10대여서 자력 확보가 어렵고, 소송금융 투자 대상이 될 만한 명확하고 큰 규모의 금전적 피해가 특정되지 않아 투자 매력이 낮습니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중 / 기타 투자 어려운 이유: 상대방 자력 부족, 피해 규모 불분명)</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>“李 살해할 것”… 허위 협박글 남긴 10대 2명 검찰 송치</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20012004?ref=naver</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-24 12:59:46.228594+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>