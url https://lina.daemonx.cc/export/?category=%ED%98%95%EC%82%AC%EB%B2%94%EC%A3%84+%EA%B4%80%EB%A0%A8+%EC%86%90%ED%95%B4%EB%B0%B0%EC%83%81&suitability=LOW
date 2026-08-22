--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="31" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,876 +535,948 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>장재진</t>
+          <t>김영우</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>프로파일러 분석 진행</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>프로파일러 권일용은 '히든아이' 장재진의 범행을 피해자의 삶을 무너뜨리려는 왜곡된 욕망에서 비롯된 범죄로 분석했다. 개인적 분노가 극단적 범죄로 이어진 과정과 이를 사전에 차단하지 못한 구조적 문제에 대한 언급이 있다.</t>
+          <t>청주 실종여성 살해 및 시신 유기 사건의 피고인 김영우에게 징역 23년이 선고되었습니다. 재판부는 피고인이 범행을 은폐하려 시도하여 수사가 장기화되고 피해자가 오랜 기간 가족의 품으로 돌아가지 못했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자(장재진)가 특정되었으나, 기사 내용만으로는 상대방의 자력, 피해 규모, 집단성 등 소송금융 투자에 필수적인 정보가 전혀 확인되지 않는다. 개인 간의 범죄일 가능성이 높아 상대방의 자력이 부족할 수 있으며, 피해 규모도 불분명하여 투자 매력이 매우 낮다. (적합 조건 1개 이하)</t>
+          <t>이 사건은 단일 피해자에 대한 형사 범죄로, 소송금융이 주로 투자하는 집단적 피해나 대기업/기관을 상대로 한 대규모 민사 소송의 성격과 거리가 멉니다. 피고인이 개인이며, 그의 자력에 대한 정보가 없어 민사상 손해배상 청구 시 회수 가능성이 불확실합니다. (적합 조건 2, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>‘히든아이’ 장재진 범행의 전말</t>
+          <t>청주 실종여성 사건 피고인 김영우 징역 23년</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604060063</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3403034</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:28:56.854363+00:00</t>
+          <t>2026-06-06 08:53:24.936521+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>장재진</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>프로파일러 분석 진행</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이수하 변호사의 법률 칼럼으로, 2021년 시행된 스토킹처벌법에 대해 설명하고 스토킹이 피해자의 일상을 어떻게 무너뜨리는지 다룹니다. 스토킹 행위가 형사처벌 대상이 되었음을 강조하며, 피해자 입장에서의 법적 대응의 중요성을 시사합니다.</t>
+          <t>프로파일러 권일용은 '히든아이' 장재진의 범행을 피해자의 삶을 무너뜨리려는 왜곡된 욕망에서 비롯된 범죄로 분석했다. 개인적 분노가 극단적 범죄로 이어진 과정과 이를 사전에 차단하지 못한 구조적 문제에 대한 언급이 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 스토킹처벌법에 대한 변호사의 법률 칼럼입니다. 소송금융 투자 대상이 되려면 특정 가해자, 피해 규모, 진행 단계 등이 명확해야 하나, 본 기사에서는 이러한 정보가 전혀 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
+          <t>가해자(장재진)가 특정되었으나, 기사 내용만으로는 상대방의 자력, 피해 규모, 집단성 등 소송금융 투자에 필수적인 정보가 전혀 확인되지 않는다. 개인 간의 범죄일 가능성이 높아 상대방의 자력이 부족할 수 있으며, 피해 규모도 불분명하여 투자 매력이 매우 낮다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[이수하 변호사의 木鷄之德(목계지덕)] 불안 넘어 일상의 평온으로, 스...</t>
+          <t>‘히든아이’ 장재진 범행의 전말</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485608</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604060063</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 12:37:56.299959+00:00</t>
+          <t>2026-04-06 00:28:56.854363+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>마약왕 박왕열이 9년 만에 한국으로 송환되었습니다. 그는 필리핀 감옥에서 호화 수감생활을 하며 마약을 유통시킨 혐의와 2016년 한국인 3명 살해 사건의 범인으로 필리핀에서 징역 60년을 선고받고 복역 중이었습니다. 국내에서 수사와 재판을 받은 후 필리핀으로 돌아가 남은 형기를 채울 예정입니다.</t>
+          <t>이수하 변호사의 법률 칼럼으로, 2021년 시행된 스토킹처벌법에 대해 설명하고 스토킹이 피해자의 일상을 어떻게 무너뜨리는지 다룹니다. 스토킹 행위가 형사처벌 대상이 되었음을 강조하며, 피해자 입장에서의 법적 대응의 중요성을 시사합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(박왕열)의 책임은 명확하나(적합 조건 1), 마약 유통으로 축적된 자산은 은닉 가능성이 높아 자력 확보 및 손해배상 집행이 매우 어려울 것으로 예상됩니다. 또한, 마약 유통으로 인한 집단적 피해의 범위와 개별 피해액 산정이 복잡하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 스토킹처벌법에 대한 변호사의 법률 칼럼입니다. 소송금융 투자 대상이 되려면 특정 가해자, 피해 규모, 진행 단계 등이 명확해야 하나, 본 기사에서는 이러한 정보가 전혀 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미충족)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>3명 (살인 피해자 유족), 마약 유통 피해자 다수 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>‘마약왕’ 박왕열 9년 만에 송환…취재진에 “넌 남자도 아녀”</t>
+          <t>[이수하 변호사의 木鷄之德(목계지덕)] 불안 넘어 일상의 평온으로, 스...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520777</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485608</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 12:29:52.933525+00:00</t>
+          <t>2026-04-01 12:37:56.299959+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 전 피의자 심문 진행 중</t>
+          <t>국내 송환 후 수사 및 재판 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전직 부기장 김 모 씨가 택배기사로 위장해 항공사 기장들의 주소와 동선을 파악하고, 엘리베이터 고장 표시로 유인하는 등 치밀하게 범행을 계획했습니다. 경기 일산에서 기장 살해를 시도한 뒤 부산으로 내려가 또 다른 기장을 살해했습니다. 경찰은 김 씨의 과도한 피해의식이 범죄에 영향을 미쳤다고 보고 수사를 진행 중입니다.</t>
+          <t>마약왕 박왕열이 9년 만에 한국으로 송환되었습니다. 그는 필리핀 감옥에서 호화 수감생활을 하며 마약을 유통시킨 혐의와 2016년 한국인 3명 살해 사건의 범인으로 필리핀에서 징역 60년을 선고받고 복역 중이었습니다. 국내에서 수사와 재판을 받은 후 필리핀으로 돌아가 남은 형기를 채울 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>피의자 김 씨의 범행 책임은 명확하고 경찰 수사로 증거 확보가 가능하며 공적 절차가 진행 중입니다. 그러나 피의자가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 소송금융은 주로 자력 있는 기업이나 기관을 상대로 하는 대규모 사건에 적합합니다.</t>
+          <t>상대방(박왕열)의 책임은 명확하나(적합 조건 1), 마약 유통으로 축적된 자산은 은닉 가능성이 높아 자력 확보 및 손해배상 집행이 매우 어려울 것으로 예상됩니다. 또한, 마약 유통으로 인한 집단적 피해의 범위와 개별 피해액 산정이 복잡하여 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>최소 2명 (사망 1, 살해 시도 1)</t>
+          <t>3명 (살인 피해자 유족), 마약 유통 피해자 다수 (추정)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>택배기사 위장해 주소 파악‥승강기에 '고장' 표시까지</t>
+          <t>‘마약왕’ 박왕열 9년 만에 송환…취재진에 “넌 남자도 아녀”</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6809128_37004.html</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520777</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-20 13:10:51.158586+00:00</t>
+          <t>2026-03-25 12:29:52.933525+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김훈</t>
+          <t>피의자 김 모 씨</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>경찰 수사 및 구속 전 피의자 심문 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>스토킹 살인 피의자 김훈이 범행 전 렌터카 블랙박스를 제거하고 피해자 휴대전화를 버리는 등 증거 인멸을 시도한 정황이 확인되었습니다. 경찰은 김 씨가 사전에 범행을 계획하고 준비한 것으로 보고 있으며, 다음 주 검찰로 송치할 방침입니다.</t>
+          <t>전직 부기장 김 모 씨가 택배기사로 위장해 항공사 기장들의 주소와 동선을 파악하고, 엘리베이터 고장 표시로 유인하는 등 치밀하게 범행을 계획했습니다. 경기 일산에서 기장 살해를 시도한 뒤 부산으로 내려가 또 다른 기장을 살해했습니다. 경찰은 김 씨의 과도한 피해의식이 범죄에 영향을 미쳤다고 보고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(김훈)의 책임이 명확하고 증거가 확보되었으나, 상대방이 개인으로 자력 부족이 예상되어 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>피의자 김 씨의 범행 책임은 명확하고 경찰 수사로 증거 확보가 가능하며 공적 절차가 진행 중입니다. 그러나 피의자가 개인이며 자력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 소송금융은 주로 자력 있는 기업이나 기관을 상대로 하는 대규모 사건에 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 2명 (사망 1, 살해 시도 1)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[단독] 김훈, 범행 전 블랙박스 제거... 피해자 전화기 버렸다</t>
+          <t>택배기사 위장해 주소 파악‥승강기에 '고장' 표시까지</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603202052574789</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6809128_37004.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-20 12:36:36.814130+00:00</t>
+          <t>2026-03-20 13:10:51.158586+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>장대호</t>
+          <t>김훈</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원 무기징역 확정</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2019년 발생한 '한강 몸통시신 사건'의 피의자 장대호가 피해자 A씨를 살해하고 시신을 훼손, 유기한 사건. 장대호는 살인 및 사체손괴, 사체은닉 혐의로 기소되어 2020년 대법원에서 무기징역이 확정되었다. 그는 재판 과정에서 유족에게 보상하겠다는 의사를 밝혔으나, 범행에 대한 반성은 부족한 태도를 보였다.</t>
+          <t>스토킹 살인 피의자 김훈이 범행 전 렌터카 블랙박스를 제거하고 피해자 휴대전화를 버리는 등 증거 인멸을 시도한 정황이 확인되었습니다. 경찰은 김 씨가 사전에 범행을 계획하고 준비한 것으로 보고 있으며, 다음 주 검찰로 송치할 방침입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>형사 사건은 이미 대법원에서 무기징역이 확정되어 종결된 사건임 (부적합 조건). 또한 피고인 장대호는 개인으로, 막대한 손해배상금을 지급할 충분한 자력이 있다고 보기 어려움 (적합 조건 불충족).</t>
+          <t>상대방(김훈)의 책임이 명확하고 증거가 확보되었으나, 상대방이 개인으로 자력 부족이 예상되어 손해배상금 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 단일 피해자 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>“한강서 시신 발견” 신고...“내가 그랬다, 미안하진 않다” [오늘의...</t>
+          <t>[단독] 김훈, 범행 전 블랙박스 제거... 피해자 전화기 버렸다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020998?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603202052574789</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-19 00:37:05.260265+00:00</t>
+          <t>2026-03-20 12:36:36.814130+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>전직 부기장</t>
+          <t>장대호</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>대법원 무기징역 확정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>전직 부기장이 3년 전부터 전 직장 기장 4명을 대상으로 살인 계획을 세우고 수개월간 주거지 파악 및 출근 시간을 체크하는 등 범행을 준비한 사실이 드러났습니다. 경찰은 김씨의 범행 계획 경위 및 동기를 수사 중입니다.</t>
+          <t>2019년 발생한 '한강 몸통시신 사건'의 피의자 장대호가 피해자 A씨를 살해하고 시신을 훼손, 유기한 사건. 장대호는 살인 및 사체손괴, 사체은닉 혐의로 기소되어 2020년 대법원에서 무기징역이 확정되었다. 그는 재판 과정에서 유족에게 보상하겠다는 의사를 밝혔으나, 범행에 대한 반성은 부족한 태도를 보였다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방이 개인(전직 부기장)으로 자력 확보가 어려울 가능성이 높고, 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다. 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
+          <t>형사 사건은 이미 대법원에서 무기징역이 확정되어 종결된 사건임 (부적합 조건). 또한 피고인 장대호는 개인으로, 막대한 손해배상금을 지급할 충분한 자력이 있다고 보기 어려움 (적합 조건 불충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>공사 출신 기장 4명 노렸다…전직 부기장  3년 전부터 살인 계획</t>
+          <t>“한강서 시신 발견” 신고...“내가 그랬다, 미안하진 않다” [오늘의...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031805897</t>
+          <t>https://www.sedaily.com/article/20020998?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-18 12:22:03.609238+00:00</t>
+          <t>2026-03-19 00:37:05.260265+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>미상 (협박범)</t>
+          <t>전직 부기장</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰의 구속 수사 및 민사상 손해배상 책임 추궁 예고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>BTS 콘서트에 대한 폭파 협박이 발생하여 경찰이 수사에 착수하고 민사상 손해배상 책임도 물을 예정임을 밝혔습니다. 경찰은 공중협박으로 인한 경찰력 낭비와 행사 차질에 대해 엄정 대응할 방침입니다.</t>
+          <t>전직 부기장이 3년 전부터 전 직장 기장 4명을 대상으로 살인 계획을 세우고 수개월간 주거지 파악 및 출근 시간을 체크하는 등 범행을 준비한 사실이 드러났습니다. 경찰은 김씨의 범행 계획 경위 및 동기를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(협박범)의 신원 및 자력 파악이 어렵고, 기사 내용만으로는 실제 발생한 구체적인 피해 규모(경찰력 낭비, 행사 차질 비용 등)를 특정하기 어렵습니다. 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
+          <t>상대방이 개인(전직 부기장)으로 자력 확보가 어려울 가능성이 높고, 피해자 수가 4명으로 집단적 피해로 보기 어렵습니다. 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>BTS 공연도 중동발 테러 가능성?… ‘아미’ 지키기 위해 경찰특공대 도...</t>
+          <t>공사 출신 기장 4명 노렸다…전직 부기장  3년 전부터 살인 계획</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031510160712380</t>
+          <t>https://www.hankyung.com/article/2026031805897</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-15 12:42:38.083744+00:00</t>
+          <t>2026-03-18 12:22:03.609238+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>미상 (협박범)</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 특정 난항</t>
+          <t>경찰의 구속 수사 및 민사상 손해배상 책임 추궁 예고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한 시골 마을 가정집에 괴한 3명이 침입하여 가족 4명을 위협하고 금품을 요구했습니다. 괴한들은 범행 후 야산으로 달아났으며, CCTV 부족 등으로 용의자 특정에 어려움을 겪고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>BTS 콘서트에 대한 폭파 협박이 발생하여 경찰이 수사에 착수하고 민사상 손해배상 책임도 물을 예정임을 밝혔습니다. 경찰은 공중협박으로 인한 경찰력 낭비와 행사 차질에 대해 엄정 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(용의자)이 특정되지 않아 소송 진행이 불가능하며 (적합 조건 1 미충족), 상대방의 자력 또한 파악할 수 없습니다 (적합 조건 2 미충족). 용의자 특정에 필요한 증거 확보가 어렵다는 점도 소송금융 투자에 부적합한 주요 원인입니다 (적합 조건 5 미충족).</t>
+          <t>상대방(협박범)의 신원 및 자력 파악이 어렵고, 기사 내용만으로는 실제 발생한 구체적인 피해 규모(경찰력 낭비, 행사 차질 비용 등)를 특정하기 어렵습니다. 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>한적한 시골에 나타난 괴한…“외국인 추정”에 주민 불안</t>
+          <t>BTS 공연도 중동발 테러 가능성?… ‘아미’ 지키기 위해 경찰특공대 도...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506095&amp;ref=A</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031510160712380</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-12 00:20:49.570312+00:00</t>
+          <t>2026-03-15 12:42:38.083744+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>피의자 김소영 재판에 넘겨짐 (형사 재판 진행 중)</t>
+          <t>경찰 수사 진행 중, 용의자 특정 난항</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄 살인 사건 피의자 김소영이 약물을 탄 음료를 이용해 남성 2명을 살해하고 1명에게 중상을 입힌 혐의로 재판에 넘겨졌습니다. 검찰은 김소영의 범행을 사전에 치밀하게 준비된 계획범죄로 보고 있으며, 약물 위험성을 인지하고도 범행을 반복한 것으로 조사되었습니다.</t>
+          <t>한 시골 마을 가정집에 괴한 3명이 침입하여 가족 4명을 위협하고 금품을 요구했습니다. 괴한들은 범행 후 야산으로 달아났으며, CCTV 부족 등으로 용의자 특정에 어려움을 겪고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>피의자 김소영의 책임이 명확하고(적합 조건 1) 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중입니다(적합 조건 6). 그러나 피의자가 20대 개인으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다(부적합 조건: 상대방에게 자력이 충분함 - 미충족). 또한 피해자 수가 3명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 - 미충족).</t>
+          <t>상대방(용의자)이 특정되지 않아 소송 진행이 불가능하며 (적합 조건 1 미충족), 상대방의 자력 또한 파악할 수 없습니다 (적합 조건 2 미충족). 용의자 특정에 필요한 증거 확보가 어렵다는 점도 소송금융 투자에 부적합한 주요 원인입니다 (적합 조건 5 미충족).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 중상 1명)</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'사회 단절' 이상동기 범죄‥약물은 '허위 처방'</t>
+          <t>한적한 시골에 나타난 괴한…“외국인 추정”에 주민 불안</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806440_37012.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8506095&amp;ref=A</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-11 00:20:02.247799+00:00</t>
+          <t>2026-03-12 00:20:49.570312+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 심리 분석 진행 중</t>
+          <t>피의자 김소영 재판에 넘겨짐 (형사 재판 진행 중)</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄살인 사건 피의자 김모 씨와 교류했던 남성의 인터뷰를 통해 김씨의 거짓말과 타인에 대한 배려 부족 등 수상한 행적들이 드러났다. 경찰은 김씨를 살인, 특수상해, 마약류관리법 위반 혐의로 구속 송치했으며, 사이코패스 검사를 포함한 심리 분석 결과를 기다리고 있다. 현재까지 2명의 사망 피해자가 확인되었으며, 추가 피해자 여부를 수사 중이다.</t>
+          <t>강북 모텔 연쇄 살인 사건 피의자 김소영이 약물을 탄 음료를 이용해 남성 2명을 살해하고 1명에게 중상을 입힌 혐의로 재판에 넘겨졌습니다. 검찰은 김소영의 범행을 사전에 치밀하게 준비된 계획범죄로 보고 있으며, 약물 위험성을 인지하고도 범행을 반복한 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피의자 김모 씨의 살인 혐의는 명확하나(적합 조건 1), 피의자가 무직으로 자력이 부족하여 손해배상금 회수 가능성이 매우 낮음. 또한 피해자 수가 소송금융 투자 대상으로서의 집단적 피해 규모에 미치지 못함. 현재 형사 절차가 진행 중이며(적합 조건 6), 증거 확보도 이루어지고 있으나(적합 조건 5), 핵심적인 자력 요건 미충족으로 투자 적합도가 낮음.</t>
+          <t>피의자 김소영의 책임이 명확하고(적합 조건 1) 검찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 형사 재판이 진행 중입니다(적합 조건 6). 그러나 피의자가 20대 개인으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다(부적합 조건: 상대방에게 자력이 충분함 - 미충족). 또한 피해자 수가 3명으로 집단적 피해에 해당하지 않습니다(적합 조건 3 - 미충족).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>2명 이상</t>
+          <t>3명 (사망 2명, 중상 1명)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[단독] 모텔 연쇄살인범과 두 번의 데이트…학교, 나이 모두 다 거짓말...</t>
+          <t>'사회 단절' 이상동기 범죄‥약물은 '허위 처방'</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10684303?ref=naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806440_37012.html</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-28 00:26:50.727628+00:00</t>
+          <t>2026-03-11 00:20:02.247799+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>형사범죄 관련 손해배상</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>김모 씨</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치, 심리 분석 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>서울 강북구 모텔 연쇄살인 사건 피의자 김모 씨와 교류했던 남성의 인터뷰를 통해 김씨의 거짓말과 타인에 대한 배려 부족 등 수상한 행적들이 드러났다. 경찰은 김씨를 살인, 특수상해, 마약류관리법 위반 혐의로 구속 송치했으며, 사이코패스 검사를 포함한 심리 분석 결과를 기다리고 있다. 현재까지 2명의 사망 피해자가 확인되었으며, 추가 피해자 여부를 수사 중이다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>피의자 김모 씨의 살인 혐의는 명확하나(적합 조건 1), 피의자가 무직으로 자력이 부족하여 손해배상금 회수 가능성이 매우 낮음. 또한 피해자 수가 소송금융 투자 대상으로서의 집단적 피해 규모에 미치지 못함. 현재 형사 절차가 진행 중이며(적합 조건 6), 증거 확보도 이루어지고 있으나(적합 조건 5), 핵심적인 자력 요건 미충족으로 투자 적합도가 낮음.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>2명 이상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>[단독] 모텔 연쇄살인범과 두 번의 데이트…학교, 나이 모두 다 거짓말...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10684303?ref=naver</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:26:50.727628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>형사범죄 관련 손해배상</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>형사사건 판결 확정</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>면접에서 채용 거절 및 모욕을 당한 30대 트랜스젠더 남성이 업주를 살해한 사건입니다. 가해자는 과거 강도 상해 전과가 있으며, 수사 끝에 검거되어 징역 12년 형을 선고받았습니다. 이 사건은 이미 형사사건 판결이 확정되어 종결된 상태입니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>이 사건은 이미 형사사건 판결이 확정되어 종결된 사건이며 (부적합 조건: 이미 종결된 사건), 소송금융의 주요 투자 대상인 집단적 피해나 대기업/기관 상대의 대규모 손해배상 사건이 아닙니다. 또한 가해자의 자력 부족으로 실질적인 손해배상금 회수 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I13" t="inlineStr">
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>면접 후 채용 거절에 업주 살해…  가해자, 여자지만 어딘가 남자 같아...</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260222507073?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-22 12:19:46.155055+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>