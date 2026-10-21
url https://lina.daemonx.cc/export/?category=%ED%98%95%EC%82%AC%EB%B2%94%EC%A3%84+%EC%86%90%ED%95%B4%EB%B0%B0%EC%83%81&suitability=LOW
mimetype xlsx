--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,97 +4,104 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -419,72 +426,72 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N1"/>
+  <dimension ref="A1:N2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="11" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-[...2 lines deleted...]
-    <col width="8" customWidth="1" min="7" max="7"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="22" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="6" max="6"/>
+    <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="7" customWidth="1" min="10" max="10"/>
-[...3 lines deleted...]
-    <col width="13" customWidth="1" min="14" max="14"/>
+    <col width="36" customWidth="1" min="10" max="10"/>
+    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="12" customWidth="1" min="12" max="12"/>
+    <col width="45" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -515,45 +522,117 @@
         <is>
           <t>Title</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>형사범죄 손해배상</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>나모(52)씨</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>피의자 구속기소, 형사재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>서울 강북구 오피스텔에서 50대 남성 나씨가 지인인 50대 여성 A씨를 살해하고 현금을 빼앗은 혐의로 구속기소되었다. 나씨는 필로폰 등 마약 투약 상태였으며, 과거 아동 성폭력 전력도 있는 것으로 밝혀졌다. 현재 형사재판이 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고(적합 조건 1) 증거도 충분하나(적합 조건 5), 피고가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮다. 또한 집단적 피해가 아닌 개별 사건으로 소송금융 투자 대상으로서의 매력이 부족하다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>‘강북구 오피스텔 살인’ 50대 구속기소…필로폰 투약 후 범행</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25456447</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-09-25 07:02:18.327073+00:00</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:N1"/>
+  <autoFilter ref="A1:N2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>