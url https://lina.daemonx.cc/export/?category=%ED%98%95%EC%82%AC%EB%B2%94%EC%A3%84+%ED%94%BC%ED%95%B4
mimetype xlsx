--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$104</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$111</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N104"/>
+  <dimension ref="A1:N111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="40" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,7352 +549,7852 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A씨, B씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>경찰 조사 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>A씨가 B씨를 총기로 위협하고 협박했으며, 도주 중 C씨를 위협한 사건입니다. 현재 경찰 조사가 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 책임은 명확하나(적합 조건 1), 피해자 수가 2명으로 적고 피해 규모(금액)가 미상이며, 상대방의 자력 또한 불분명하여 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>경찰차 7번 연속 박는 운전자의 정체는?</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>knnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1547671</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-11 12:50:46.648251+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>형사 재판 및 민사 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>김소영이 20대 남성 6명에게 약물을 투여하여 2명을 사망에 이르게 하고 4명에게 상해를 입힌 사건. 현재 살인 및 마약류관리법 위반 등 혐의로 형사 재판이 진행 중이며, 피해자 유족들은 김소영과 부모를 상대로 3000만원의 손해배상 소송을 제기했다. 김소영은 배상액이 과도하며 지급 능력이 없다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자(6명)가 발생했으며(적합 조건 3), 형사 재판이 진행 중으로 증거 확보가 용이함(적합 조건 5, 6). 그러나 피고인 김소영의 자력이 매우 부족하여 손해배상액 회수 가능성이 극히 낮아 소송금융 투자 대상으로 부적합함(부적합 조건: 상대방에게 자력이 충분하지 않음).</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>총 3000만원 (유족 청구액)</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>6명 (사망 2명, 의식불명 1명, 상해 3명)</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>성추행 멈추려 약물 건넸을 뿐, 죽을 줄 몰랐다 …'모텔 연쇄살인' 김소...</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026071508120655506</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-07-29 08:52:48.992062+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>50대 A 씨</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치 예정</t>
+          <t>살인 혐의로 징역 18년 선고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>광주에서 23세 장윤기가 일면식 없는 여고생을 살해하고 다른 학생에게 상해를 입힌 혐의로 구속되었다. 경찰은 계획범죄 가능성을 보고 있으며, 신상정보가 공개된 후 검찰에 송치될 예정이다. 피의자는 무직으로 파악되었다.</t>
+          <t>이혼 소송 중이던 50대 남성 A 씨가 아들이 보는 앞에서 아내 B 씨를 흉기로 살해한 사건. A 씨는 살인의 고의성을 부인했으나 법원은 이를 인정하지 않고 징역 18년을 선고했다. 재판부는 아들이 받은 정신적 충격이 상당할 것으로 판단했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>피고의 책임이 명확하고(적합 조건 1) 증거가 확보되었으며(적합 조건 5) 공적 절차(검찰 송치)가 진행 중(적합 조건 6)이나, 피고가 무직으로 자력이 매우 부족하여(적합 조건 2 미충족) 손해배상금 회수 가능성이 극히 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>상대방(A 씨)의 살인 혐의가 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1), 법원의 판결문 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력이 충분한지 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 상해 1명)</t>
+          <t>1명 (아들)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>광주 여고생 살해범, 23살 장윤기…체포 당시 무직</t>
+          <t>“재결합 거절해”…아들 앞에서 아내 살해한 50대, 징역 18년</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/05/14/2026051407303917023</t>
+          <t>https://www.munhwa.com/article/11603301?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-16 07:02:37.760412+00:00</t>
+          <t>2026-07-20 07:02:25.359332+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>A씨 및 B씨</t>
+          <t>장윤기</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>가해자 구속기소, 형사 재판 진행 예정</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>성폭행 무혐의 처분에 불만을 품은 20대 여성 A씨와 연인 B씨가 피해자 C씨의 집에 침입해 흉기로 찌르고 현금 1300만원을 빼앗은 혐의로 구속기소되었다. 검찰은 C씨의 강요된 허위 자백 녹음 파일 등을 확보했으며, A씨의 무고 혐의도 추가 검토 중이다. 이 사건은 형사 재판이 진행될 예정이다.</t>
+          <t>검찰이 여고생 살해 및 성범죄 피고인 장윤기의 부친 집에서 사라진 케이블 타이를 발견하며 수사에 진전이 생겼다. 이는 피해자 납치 및 성범죄에 사용될 수 있는 증거로 지목되고 있다. 현재 검찰 수사가 진행 중이며, 피고인의 범죄 혐의를 입증할 핵심 증거가 확보된 상황이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(가해자 A, B의 범죄 행위), 검찰 수사를 통해 증거가 확보되었으며(디지털 포렌식, 녹음 파일), 공적 절차(형사 재판)가 진행 중입니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)에 해당하여 소송금융 투자 검토 가능성이 있습니다. 검찰이 핵심 증거를 확보하며 상대방의 책임이 명확해지고 있습니다. 다만, 집단적 피해가 아닌 개별 사건이며, 피고인의 자력에 대한 정보가 부족하여 투자 수익 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1300만원 외 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“성폭행했다 자백해”…무혐의에 집 습격, 흉기까지 찌른 커플</t>
+          <t>검찰, 사라진 '케이블 타이' 장윤기 부친 집에서 찾았다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25423155</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5204681</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-06 23:37:55.808665+00:00</t>
+          <t>2026-07-10 07:03:23.998377+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>수도권 고급 주택을 노려 결혼반지 등 귀중품을 훔친 '복면 절도범'이 3년 만에 검거되었습니다. 범행 대상은 CCTV가 거의 없는 야산 인근 고급 주택이었으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>음주운전 사실이 드러날까 두려워 범인에게 금전을 갈취당한 수십 명의 피해자가 발생했다. 현재 형사들이 CCTV 분석과 탐문 수사를 통해 범인의 행적을 집요하게 추적하며 수사를 진행 중이다. 이 사건은 다수의 피해자가 발생한 형사범죄 관련 손해배상 가능성이 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(절도범)의 책임이 명확하고, 범인이 검거되어 수사 절차가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6 해당) 그러나 상대방의 자력 여부가 불분명하고, 기사만으로는 집단적 피해나 구체적인 피해 규모를 파악하기 어렵습니다. (적합 조건 2, 3, 4 미해당)</t>
+          <t>피해자가 수십 명에 달하며(집단적 피해), 형사 수사를 통해 범인의 행적과 증거가 확보되고 있어 상대방의 책임이 명확해 보인다(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중). 피해자들이 금전적 피해를 입었으므로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>수도권 고급 주택 노린 '복면 절도범'…3년 만에 검거</t>
+          <t>‘슈퍼캐치 진실의 눈’ 오마이걸 승희 “우리 아빠랑 너무 닮았다”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008525421&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://sports.khan.co.kr/article/202605262046003?pt=nv</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:41.278112+00:00</t>
+          <t>2026-06-25 07:28:24.742811+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 신고 접수 및 피해자 보호 조치 진행 중, 지자체 안심물품 지원 정책 시행</t>
+          <t>경찰 수사 및 구속영장 실질심사 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>충청북도가 가정폭력, 교제폭력, 스토킹 등 관계성 범죄 피해자를 대상으로 '충북도민 세이프 ME 안심물품 세트'를 지원합니다. 충북 도내 관계성 범죄 신고 건수가 가파르게 증가하고 있으며, 현행법상 피해자 보호에 한계가 있어 적극적인 지원책을 마련한 것입니다. 총 300세트의 안심물품이 지급될 예정입니다.</t>
+          <t>배우 김규리 자택에 40대 남성이 침입해 금품을 요구하고 폭행을 가해 김규리 씨와 동행 여성이 부상을 입었다. 피의자는 범행 3시간 만에 자수했으며, 현재 강도상해 혐의로 구속영장 실질심사를 받고 있다. 김규리 씨는 골절 및 타박상 등 부상을 입은 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 관계성 범죄 피해자 지원 정책에 대한 것으로, 특정 사건이나 명확한 피고를 식별하기 어렵습니다. 소송 상대방이 개별 범죄자일 가능성이 높아 자력 충분 조건(적합 조건 2)을 충족하기 어렵고, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한, 집단소송 형태로 진행하기 어려운 개별 사건의 성격이 강합니다.</t>
+          <t>상대방 책임은 명확하고 공적 절차가 진행 중이나(적합 조건 1, 6), 피고가 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실하다. 집단적 피해가 아니며(적합 조건 3 불충족), 피해 규모도 소송금융 투자 대상으로 보기에 충분히 크다고 단정하기 어렵다(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>수만 명 이상 (충북 도내 관계성 범죄 신고 건수 기준)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>충북도, 스토킹 등 관계성 범죄 피해자 호신용품 지원</t>
+          <t>'김규리 자택 침입' 40대 구속 기로…'범행 동기' 묵묵부답</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=900031</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5195445</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 12:23:26.320042+00:00</t>
+          <t>2026-06-23 08:40:13.865839+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>조 모(27) 씨</t>
+          <t>장 모 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중, 존속살해 및 시체유기 혐의 적용</t>
+          <t>경찰 수사 및 구속영장 신청 예정, 신상공개 심의 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>20대 사위가 장모를 폭행해 살해한 뒤 시신을 캐리어에 담아 유기한 사건. 장모는 딸이 사위에게 가정폭력을 당하는 것을 보호하려다 변을 당했으며, 사위는 아내에게 범행 은폐를 강요한 것으로 조사됨. 경찰은 사위를 존속살해 및 시체유기 혐의로, 딸을 시체유기 혐의로 구속했습니다.</t>
+          <t>광주에서 20대 남성이 귀가하던 여고생을 살해하고 다른 남고생에게 중상을 입힌 사건. 피의자는 '사는 게 재미없어' 범행을 저질렀다고 진술했으며, 경찰은 구속영장을 신청하고 신상공개 여부를 심의할 예정. 피해자들은 심각한 신체적, 정신적 피해를 입었으나, 피의자가 개인으로 배상 능력에 대한 불확실성이 큽니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>사위의 책임은 명확하고 경찰 수사 및 구속 등 공적 절차가 진행 중이며 증거도 확보된 상태입니다. 그러나 피고인(사위)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮고, 집단적 피해가 아닌 개별 사건이므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>피의자가 개인이며 자력에 대한 정보가 없어 배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합합니다 (적합 조건 2번 미충족). 또한 집단적 피해가 아닌 개별 사건으로, 소송금융의 주요 투자 대상과는 거리가 있습니다 (적합 조건 3번 미충족).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명 (사망한 장모 A씨)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>캐리어 시신 장모, 폭력 사위로부터 딸 보호위해…원룸 머물렀다</t>
+          <t>“사는 게 재미없어…” 광주 여고생 ‘묻지마 살인’ 피의자 신상공개...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11579771?ref=naver</t>
+          <t>https://www.munhwa.com/article/11587280?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 00:22:00.024124+00:00</t>
+          <t>2026-06-14 03:00:30.339587+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>명재완</t>
+          <t>A씨, B씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>대법원 무기징역 확정</t>
+          <t>형사사건 판결 선고, 피해자와 합의 완료</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>대전의 한 초등학교 교사가 1학년 학생을 흉기로 살해한 사건으로, 대법원이 교사 명재완에게 무기징역을 확정했다. 명씨는 심신미약을 주장했으나 재판부는 이를 받아들이지 않았으며, 범행이 치밀하게 계획된 것으로 판단했다. 이 사건은 학교에서 발생한 잔혹한 범죄로 평가받았다.</t>
+          <t>20대 남성 2명이 미성년자를 이용해 유흥주점에서 술값 103만원을 내지 않고 협박한 혐의로 기소되어 징역형 집행유예와 벌금형을 선고받았다. 주범 A씨는 피해자와 합의에 이르렀다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>교사의 살인죄가 대법원에서 확정되어 책임은 명확하나, 피고인(교사)이 개인으로서 손해배상에 필요한 충분한 자력을 갖추고 있을 가능성이 낮아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. (적합 조건: 상대방에게 자력이 충분함 - 미충족)</t>
+          <t>부적합 조건: 이미 종결된 사건 (피해자와 합의 완료). 또한 피해액이 소액(103만원)이며 집단적 피해가 아니므로 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>103만원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>‘초등학생 살해’ 교사 명재완 무기형 확정</t>
+          <t>미성년자 시켜 술값 안 낸 20대, 징역형 집유</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604022051005</t>
+          <t>https://www.newsis.com/view/NISX20260515_0003631520</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:34:22.291229+00:00</t>
+          <t>2026-06-02 11:38:38.120927+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>사적 보복 대행 조직</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 윗선 추적 및 내부 조력자 가능성 수사</t>
+          <t>경찰 수사 완료 후 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>MBN 단독 보도로 드러난 사적 보복 범죄 대행 조직에 대해 경찰이 대대적인 수사에 착수했습니다. 전국적으로 53건의 신고가 접수되었고 40명이 검거되었으며, 경찰은 조직의 윗선과 배후의 사기 조직 연루 가능성을 추적 중입니다. 텔레그램 채널이 여전히 운영되고 있어 추가 피해가 우려됩니다.</t>
+          <t>20대 여성 A 씨가 남성 4명에게 약물을 탄 음료를 먹여 잠들게 한 뒤 총 4천890만 원의 금품을 가로챈 혐의로 검찰에 구속 송치되었다. 경찰은 A 씨의 범행 시점이 '강북 모텔 연쇄 살인' 사건보다 빨라 모방 범죄 가능성은 낮다고 보고 있다. 피해자들은 약물 성분 검출 등 증거를 확보한 상태이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 전국적으로 53건 이상의 피해가 발생하여 집단적 피해(적합 조건 3) 및 상당한 피해자 수(적합 조건 4)를 보입니다. 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 상대방이 조직범죄 집단이므로 자력 확보가 쟁점이 될 수 있습니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 약물 성분 검출 및 피의자 진술 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰에 구속 송치되어 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자 수가 4명으로 적고, 피해 금액도 4천890만 원으로 소송금융 투자 대상으로 보기에 규모가 크지 않으며, 피의자의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 적합도는 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4천890만 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>최소 53명 이상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>경찰, '사적 보복 대행' 조직 윗선 본격 수사…사기 조직 연루됐나</t>
+          <t>약물 음료 먹인 뒤 돈 가로챈 20대 여성 구속 송치</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185772</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202605010025523861</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 12:29:06.835802+00:00</t>
+          <t>2026-05-17 07:00:08.719778+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>B씨 (사위), C씨 (딸)</t>
+          <t>장윤기</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>경찰 수사 완료 후 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>20대 사위가 장모를 폭행해 살해하고, 아내와 함께 시신을 캐리어에 담아 유기한 사건. 경찰은 사위에게 존속살해 및 시체유기 혐의, 딸에게 시체유기 혐의를 적용해 구속영장을 신청할 예정. 국과수 부검 결과 외력에 의한 다발성 손상사로 확인됨.</t>
+          <t>광주에서 23세 장윤기가 일면식 없는 여고생을 살해하고 다른 학생에게 상해를 입힌 혐의로 구속되었다. 경찰은 계획범죄 가능성을 보고 있으며, 신상정보가 공개된 후 검찰에 송치될 예정이다. 피의자는 무직으로 파악되었다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되었으며(적합 조건 5) 공적 절차(경찰 수사)가 진행 중이나(적합 조건 6), 피고로 예상되는 가해자들의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 낮음(적합 조건 2 미충족 및 기타 투자 어려운 이유). 또한 집단적 피해가 아닌 단일 피해 사건임(적합 조건 3 미충족).</t>
+          <t>피고의 책임이 명확하고(적합 조건 1) 증거가 확보되었으며(적합 조건 5) 공적 절차(검찰 송치)가 진행 중(적합 조건 6)이나, 피고가 무직으로 자력이 매우 부족하여(적합 조건 2 미충족) 손해배상금 회수 가능성이 극히 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>2명 (사망 1명, 상해 1명)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>온몸 부러진 ‘캐리어 시신’…20대 사위, 아내에게도 손댔다</t>
+          <t>광주 여고생 살해범, 23살 장윤기…체포 당시 무직</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/05/14/2026051407303917023</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-05-16 07:02:37.760412+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>A씨 및 B씨</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>가해자 구속기소, 형사 재판 진행 예정</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>성폭행 무혐의 처분에 불만을 품은 20대 여성 A씨와 연인 B씨가 피해자 C씨의 집에 침입해 흉기로 찌르고 현금 1300만원을 빼앗은 혐의로 구속기소되었다. 검찰은 C씨의 강요된 허위 자백 녹음 파일 등을 확보했으며, A씨의 무고 혐의도 추가 검토 중이다. 이 사건은 형사 재판이 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(가해자 A, B의 범죄 행위), 검찰 수사를 통해 증거가 확보되었으며(디지털 포렌식, 녹음 파일), 공적 절차(형사 재판)가 진행 중입니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 집단적 피해가 아닌 개별 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>1300만원 외 미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>“성폭행했다 자백해”…무혐의에 집 습격, 흉기까지 찌른 커플</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500156&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.joongang.co.kr/article/25423155</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 00:22:34.211036+00:00</t>
+          <t>2026-05-06 23:37:55.808665+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>미상 (개인)</t>
+          <t>복면 절도범 A씨 및 공범</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 기소 완료, 형사 재판 진행 예정</t>
+          <t>경찰 수사 및 검거</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>경찰이 단순 상해치사로 송치한 사건을 검찰이 보완수사를 통해 유사강간살인, 강도살인으로 혐의를 변경해 기소했으나, 사실은 경찰 수사 단계에서 이미 해당 혐의와 관련된 증거들이 확인된 것으로 드러났다. 검찰은 보완수사 우수 사례로 홍보했으나, 경찰은 불필요한 오해를 받고 있다며 반발하고 있다. 이 사건은 폭행 후 방치, 금원 갈취, 유사강간 행위가 있었던 심각한 강력범죄이다.</t>
+          <t>수도권 고급 주택을 노려 결혼반지 등 귀중품을 훔친 '복면 절도범'이 3년 만에 검거되었습니다. 범행 대상은 CCTV가 거의 없는 야산 인근 고급 주택이었으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(가해자의 살인, 강도, 유사강간 혐의), 증거가 확보되었으며(디지털 포렌식, 경찰 수사 자료), 공적 절차(형사 수사 및 기소)가 진행 중입니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>상대방(절도범)의 책임이 명확하고, 범인이 검거되어 수사 절차가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6 해당) 그러나 상대방의 자력 여부가 불분명하고, 기사만으로는 집단적 피해나 구체적인 피해 규모를 파악하기 어렵습니다. (적합 조건 2, 3, 4 미해당)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[리포트] 보완수사로 밝혀낸 진실?..알고보니 경찰 자료에 '떡하니'</t>
+          <t>수도권 고급 주택 노린 '복면 절도범'…3년 만에 검거</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>chmbc.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://chmbc.co.kr/article/F1vsGwAKoaYJx1Xm</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008525421&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 12:39:57.365833+00:00</t>
+          <t>2026-05-03 07:01:41.278112+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>형사 사건 해결 및 범인 검거 완료</t>
+          <t>경찰 신고 접수 및 피해자 보호 조치 진행 중, 지자체 안심물품 지원 정책 시행</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>1998년 발생한 노원 부녀자 강간 살인 사건이 18년 만인 2016년 DNA 분석을 통해 범인이 검거되며 해결된 과정을 다루는 TV 프로그램 '스모킹 건'의 방영 소식. 초등학생 딸이 엄마의 시신을 발견한 참혹한 사건으로, 담당 형사의 집념으로 미제 사건이 해결됨.</t>
+          <t>충청북도가 가정폭력, 교제폭력, 스토킹 등 관계성 범죄 피해자를 대상으로 '충북도민 세이프 ME 안심물품 세트'를 지원합니다. 충북 도내 관계성 범죄 신고 건수가 가파르게 증가하고 있으며, 현행법상 피해자 보호에 한계가 있어 적극적인 지원책을 마련한 것입니다. 총 300세트의 안심물품이 지급될 예정입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(범인)의 자력 부족 가능성이 매우 높고 (적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해 사건임 (적합 조건 3 불충족). 기사는 이미 해결된 형사 사건을 다루고 있으며, 소송금융의 대상이 되는 민사상 손해배상 청구 가능성 및 실익이 불분명함.</t>
+          <t>이 기사는 관계성 범죄 피해자 지원 정책에 대한 것으로, 특정 사건이나 명확한 피고를 식별하기 어렵습니다. 소송 상대방이 개별 범죄자일 가능성이 높아 자력 충분 조건(적합 조건 2)을 충족하기 어렵고, 개별 사건의 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. 또한, 집단소송 형태로 진행하기 어려운 개별 사건의 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>수만 명 이상 (충북 도내 관계성 범죄 신고 건수 기준)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'문재완♥' 이지혜  한 가정 철저히 짓밟아 …결국 눈물 쏟았다 ('스모킹...</t>
+          <t>충북도, 스토킹 등 관계성 범죄 피해자 호신용품 지원</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026033180294</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=900031</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-31 12:32:58.072954+00:00</t>
+          <t>2026-04-04 12:23:26.320042+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>30대 A씨 외 공범</t>
+          <t>조 모(27) 씨</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속영장 청구, 법원 영장실질심사 진행 중</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중, 존속살해 및 시체유기 혐의 적용</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>돈을 받고 남의 집에 인분을 투척하고 래커를 칠하며 명예훼손 유인물을 뿌린 '보복 대행' 사건으로 30대 A씨가 구속되었습니다. A씨는 SNS 구인광고를 통해 범행에 가담했으며, 현재 경찰 수사 및 검찰의 구속영장 청구 등 공적 절차가 진행 중입니다.</t>
+          <t>20대 사위가 장모를 폭행해 살해한 뒤 시신을 캐리어에 담아 유기한 사건. 장모는 딸이 사위에게 가정폭력을 당하는 것을 보호하려다 변을 당했으며, 사위는 아내에게 범행 은폐를 강요한 것으로 조사됨. 경찰은 사위를 존속살해 및 시체유기 혐의로, 딸을 시체유기 혐의로 구속했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(A씨 구속, 범행 시인), 증거 확보가 용이하고(경찰 수사, 현장 증거), 공적 절차(경찰 수사, 검찰 영장 청구, 법원 영장 심사)가 진행 중입니다. 그러나 상대방(피의자들)의 자력이 충분하지 않을 가능성이 높고(급전 필요 구인광고), 집단적 피해가 아닌 단일 피해 사건이며, 소송금융 투자에 적합할 만큼 피해 규모가 크다고 보기 어렵습니다.</t>
+          <t>사위의 책임은 명확하고 경찰 수사 및 구속 등 공적 절차가 진행 중이며 증거도 확보된 상태입니다. 그러나 피고인(사위)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮고, 집단적 피해가 아닌 개별 사건이므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망한 장모 A씨)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>돈 받고 남의 집에 인분 뿌렸다 ...의왕 보복대행 30대 구속</t>
+          <t>캐리어 시신 장모, 폭력 사위로부터 딸 보호위해…원룸 머물렀다</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/30/2026033020005183120</t>
+          <t>https://www.munhwa.com/article/11579771?ref=naver</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-30 12:35:22.458526+00:00</t>
+          <t>2026-04-04 00:22:00.024124+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>불상(텔레그램 상선 및 범행 가담자)</t>
+          <t>명재완</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 구속 진행 중</t>
+          <t>대법원 무기징역 확정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>경기 의왕시에서 '보복 대행' 범죄가 발생하여 30대 피의자 A씨가 구속되었습니다. A씨 일당은 피해자 아파트 현관문에 인분을 뿌리고 래커칠하며 명예훼손성 종이를 살포한 혐의를 받습니다. A씨는 소셜미디어를 통해 모집되어 텔레그램으로 불상의 상선과 연락하며 범행에 가담한 것으로 조사되었습니다.</t>
+          <t>대전의 한 초등학교 교사가 1학년 학생을 흉기로 살해한 사건으로, 대법원이 교사 명재완에게 무기징역을 확정했다. 명씨는 심신미약을 주장했으나 재판부는 이를 받아들이지 않았으며, 범행이 치밀하게 계획된 것으로 판단했다. 이 사건은 학교에서 발생한 잔혹한 범죄로 평가받았다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 공적 절차(경찰 수사 및 구속)가 진행 중이나, 피의자들이 '급전 필요한 분'으로 모집된 점, 배후의 '상선'이 불상인 점 등을 고려할 때 상대방의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 요인입니다.</t>
+          <t>교사의 살인죄가 대법원에서 확정되어 책임은 명확하나, 피고인(교사)이 개인으로서 손해배상에 필요한 충분한 자력을 갖추고 있을 가능성이 낮아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. (적합 조건: 상대방에게 자력이 충분함 - 미충족)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>의왕서 '보복 대행' 범죄 피의자 30대 구속(종합)</t>
+          <t>‘초등학생 살해’ 교사 명재완 무기형 확정</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260330_0003570275</t>
+          <t>https://www.khan.co.kr/article/202604022051005</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-30 12:29:52.427463+00:00</t>
+          <t>2026-04-02 12:34:22.291229+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>30대 A씨 등 3명</t>
+          <t>사적 보복 대행 조직</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>경찰 수사 진행 중, 윗선 추적 및 내부 조력자 가능성 수사</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>의왕시에서 돈을 받고 타인의 주거지에 인분과 래커칠을 하고 명예훼손성 유인물을 뿌린 이른바 '보복 대행' 범죄 일당 3명이 경찰에 검거되어 구속영장이 신청되었다. 이들은 SNS 광고를 통해 범행을 지시한 '상선'의 지시를 받은 것으로 진술했으며, 경찰은 상선에 대한 수사를 확대할 예정이다.</t>
+          <t>MBN 단독 보도로 드러난 사적 보복 범죄 대행 조직에 대해 경찰이 대대적인 수사에 착수했습니다. 전국적으로 53건의 신고가 접수되었고 40명이 검거되었으며, 경찰은 조직의 윗선과 배후의 사기 조직 연루 가능성을 추적 중입니다. 텔레그램 채널이 여전히 운영되고 있어 추가 피해가 우려됩니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>피의자들의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피의자들의 자력이 부족해 보이고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 집단적 피해가 아닌 개별 사건으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 전국적으로 53건 이상의 피해가 발생하여 집단적 피해(적합 조건 3) 및 상당한 피해자 수(적합 조건 4)를 보입니다. 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 상대방이 조직범죄 집단이므로 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 53명 이상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[속보] 현관에 인분·래커칠…의왕 ‘보복 대행 테러’ 일당 검거</t>
+          <t>경찰, '사적 보복 대행' 조직 윗선 본격 수사…사기 조직 연루됐나</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260330580021</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185772</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-30 00:30:31.241399+00:00</t>
+          <t>2026-04-02 12:29:06.835802+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>B씨 (사위), C씨 (딸)</t>
+        </is>
+      </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>경기 수원 팔달구 오피스텔에 4인조 특수강도가 침입하여 중년 여성의 휴대전화를 빼앗고 금품을 훔치려다 이웃의 신고로 현행범 체포되었다. 경찰은 피의자들에 대해 구속영장을 신청할 예정이며, 범행 동기와 추가 공범 여부 등을 수사 중이다.</t>
+          <t>20대 사위가 장모를 폭행해 살해하고, 아내와 함께 시신을 캐리어에 담아 유기한 사건. 경찰은 사위에게 존속살해 및 시체유기 혐의, 딸에게 시체유기 혐의를 적용해 구속영장을 신청할 예정. 국과수 부검 결과 외력에 의한 다발성 손상사로 확인됨.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 증거도 확보되었으나, 피의자들이 20대 남성 4명으로 자력(배상 능력)이 충분하다고 보기 어려움. 또한 피해 규모가 소송금융 투자 기준인 수억 원 이상으로 크지 않을 것으로 예상되어 투자 매력이 낮음.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 증거가 확보되었으며(적합 조건 5) 공적 절차(경찰 수사)가 진행 중이나(적합 조건 6), 피고로 예상되는 가해자들의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 낮음(적합 조건 2 미충족 및 기타 투자 어려운 이유). 또한 집단적 피해가 아닌 단일 피해 사건임(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (사망)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>새벽 오피스텔 들이닥친 4인조 특수강도...이웃이 살렸다</t>
+          <t>온몸 부러진 ‘캐리어 시신’…20대 사위, 아내에게도 손댔다</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ikbc.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ikbc.co.kr/article/view/kbc202603300015</t>
+          <t>https://www.joongang.co.kr/article/25416781</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-30 00:30:15.065499+00:00</t>
+          <t>2026-04-01 12:30:17.454253+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 체포, 공범 수사 확대</t>
+          <t>언론 보도를 통한 피해 사실 확인</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 남편을 속여 납치 자작극을 벌인 사건. 남편은 실제 납치된 것으로 믿고 폭행과 금품 갈취를 당했으며, 가족은 몸값까지 지불했다. 경찰은 프라가를 체포하고 통신 기록 등 물증을 확보하여 공범 수사를 확대하고 있다.</t>
+          <t>사기 일당에게 계좌가 막히자 보복 테러를 당한 피해자의 사례가 보도되었습니다. 피해자는 '수천만 원'의 피해를 입었으며, 사기 일당이 보복 조직에 테러를 의뢰한 것으로 추정됩니다. 언론은 피해자의 목소리를 통해 사건을 조명하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>인플루언서 모니키 프라가의 납치 자작극으로 인해 남편이 실제 폭행 및 금품 갈취 피해를 입었으며, 가족이 몸값을 지불하는 등 명확한 피해가 발생했습니다. 경찰 수사를 통해 가해자의 책임이 명확하게 드러났고(상대방 책임 명확), 통신 기록 등 구체적인 물증이 확보되었으며(증거 확보 가능), 이미 경찰 수사 및 체포가 진행 중입니다(공적 절차 진행 중). 피해 규모는 구체적인 금액은 미상이지만, 실제 몸값 지불과 폭행 피해가 있어 소송금융 투자 대상으로 적합합니다(피해 규모 큼).</t>
+          <t>상대방(사기 일당, 보복 조직)의 자력 여부가 불확실하며, 기사에서 언급된 피해 금액이 '수천만 원'으로 소송금융 투자 기준인 '수억 원 이상'에 미치지 못합니다. 또한, 집단적 피해 여부도 명확하지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명 (남편 루카스 및 가족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>팔로워가 뭐길래…남편까지 속여 '납치 자작극' 벌인 브라질 인플루언서...</t>
+          <t>계좌 막히자  좋은 선물 줄게 …사기 일당이 '테러' 의뢰</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033008321923884</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500156&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-30 00:28:06.908506+00:00</t>
+          <t>2026-04-01 00:22:34.211036+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>20대 A씨 외 3명</t>
+          <t>미상 (개인)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 수사 및 검찰 기소 완료, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>수원의 한 오피스텔에 침입해 중년 여성에게 강도 행각을 벌인 20대 남성 4명이 현행범으로 체포되었습니다. 이들은 휴대전화를 강취하고 다른 금품도 강탈하려 했으며, 경찰은 목격자 신고를 받고 출동하여 현장에서 이들을 검거했습니다. 현재 구속영장 신청이 예정되어 있습니다.</t>
+          <t>경찰이 단순 상해치사로 송치한 사건을 검찰이 보완수사를 통해 유사강간살인, 강도살인으로 혐의를 변경해 기소했으나, 사실은 경찰 수사 단계에서 이미 해당 혐의와 관련된 증거들이 확인된 것으로 드러났다. 검찰은 보완수사 우수 사례로 홍보했으나, 경찰은 불필요한 오해를 받고 있다며 반발하고 있다. 이 사건은 폭행 후 방치, 금원 갈취, 유사강간 행위가 있었던 심각한 강력범죄이다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(현행범 체포), 증거 확보가 용이하며, 경찰 수사가 진행 중인 공적 절차 단계에 있어 일부 적합 조건에 해당합니다. 하지만 피의자들의 자력 여부가 불확실하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 크지 않아 소송금융 투자 매력이 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(가해자의 살인, 강도, 유사강간 혐의), 증거가 확보되었으며(디지털 포렌식, 경찰 수사 자료), 공적 절차(형사 수사 및 기소)가 진행 중입니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[속보]여성 홀로 사는 오피스텔에 침입해 강도 행각 벌인 20대 4명 체포</t>
+          <t>[리포트] 보완수사로 밝혀낸 진실?..알고보니 경찰 자료에 '떡하니'</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>chmbc.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026033008343872773</t>
+          <t>https://chmbc.co.kr/article/F1vsGwAKoaYJx1Xm</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-30 00:27:57.863210+00:00</t>
+          <t>2026-03-31 12:39:57.365833+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="3" t="inlineStr">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>형사 사건 해결 및 범인 검거 완료</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>1998년 발생한 노원 부녀자 강간 살인 사건이 18년 만인 2016년 DNA 분석을 통해 범인이 검거되며 해결된 과정을 다루는 TV 프로그램 '스모킹 건'의 방영 소식. 초등학생 딸이 엄마의 시신을 발견한 참혹한 사건으로, 담당 형사의 집념으로 미제 사건이 해결됨.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방(범인)의 자력 부족 가능성이 매우 높고 (적합 조건 2 불충족), 집단적 피해가 아닌 단일 피해 사건임 (적합 조건 3 불충족). 기사는 이미 해결된 형사 사건을 다루고 있으며, 소송금융의 대상이 되는 민사상 손해배상 청구 가능성 및 실익이 불분명함.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>'문재완♥' 이지혜  한 가정 철저히 짓밟아 …결국 눈물 쏟았다 ('스모킹...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>tenasia.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.tenasia.co.kr/article/2026033180294</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:32:58.072954+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>30대 A씨 외 공범</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>피고인 A씨 형사 재판 진행 중, 피해자 나나 증인 출석 예정, 나나의 A씨 무고 맞고소 진행 중</t>
+          <t>경찰 수사 및 검찰 구속영장 청구, 법원 영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나의 자택에 침입해 흉기로 금품을 요구한 A씨가 현재 구속 상태로 재판을 받고 있다. 나나는 A씨를 제압하는 과정에서 부상을 입었으며, A씨의 역고소에 대해 경찰은 나나의 정당방위를 인정했다. 나나는 A씨를 무고 혐의로 맞고소한 상태이며, A씨의 형사 재판에 핵심 증인으로 출석할 예정이다.</t>
+          <t>돈을 받고 남의 집에 인분을 투척하고 래커를 칠하며 명예훼손 유인물을 뿌린 '보복 대행' 사건으로 30대 A씨가 구속되었습니다. A씨는 SNS 구인광고를 통해 범행에 가담했으며, 현재 경찰 수사 및 검찰의 구속영장 청구 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 형사 재판 진행으로 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중이나(적합 조건 6), 상대방(A씨)의 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 부적합하다. 또한 집단적 피해가 아닌 개인 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
+          <t>상대방 책임이 비교적 명확하며(A씨 구속, 범행 시인), 증거 확보가 용이하고(경찰 수사, 현장 증거), 공적 절차(경찰 수사, 검찰 영장 청구, 법원 영장 심사)가 진행 중입니다. 그러나 상대방(피의자들)의 자력이 충분하지 않을 가능성이 높고(급전 필요 구인광고), 집단적 피해가 아닌 단일 피해 사건이며, 소송금융 투자에 적합할 만큼 피해 규모가 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>나나, 재판출석 이유는 ‘피해자이자 핵심증인’…자택침입 강도와 정면...</t>
+          <t>돈 받고 남의 집에 인분 뿌렸다 ...의왕 보복대행 30대 구속</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1597761?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/03/30/2026033020005183120</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-28 12:19:22.408849+00:00</t>
+          <t>2026-03-30 12:35:22.458526+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>불상(텔레그램 상선 및 범행 가담자)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>구속기소 및 추가 송치, 첫 재판 예정</t>
+          <t>경찰 수사 및 피의자 구속 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>김소영이 서울 강북구 모텔에서 20대 남성 6명에게 향정신성 의약품을 음료에 섞어 마시게 한 혐의로 구속기소되었으며, 이 중 2명이 사망했다. 김소영은 옥중 편지를 통해 혐의 일부를 부인하고 있으며, 첫 재판은 4월 9일 서울북부지법에서 열릴 예정이다.</t>
+          <t>경기 의왕시에서 '보복 대행' 범죄가 발생하여 30대 피의자 A씨가 구속되었습니다. A씨 일당은 피해자 아파트 현관문에 인분을 뿌리고 래커칠하며 명예훼손성 종이를 살포한 혐의를 받습니다. A씨는 소셜미디어를 통해 모집되어 텔레그램으로 불상의 상선과 연락하며 범행에 가담한 것으로 조사되었습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피고가 개인으로 자력(적합 조건 2)이 불확실하여 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>상대방 책임은 명확하고 공적 절차(경찰 수사 및 구속)가 진행 중이나, 피의자들이 '급전 필요한 분'으로 모집된 점, 배후의 '상선'이 불상인 점 등을 고려할 때 상대방의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 요인입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>최소 6명 (사망 2명 포함)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 김소영  죽고 싶다, 살기가 무섭다  옥중 편지 공개</t>
+          <t>의왕서 '보복 대행' 범죄 피의자 30대 구속(종합)</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/25/2026032590046.html</t>
+          <t>https://www.newsis.com/view/NISX20260330_0003570275</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-25 00:23:18.131878+00:00</t>
+          <t>2026-03-30 12:29:52.427463+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>10대 일당</t>
+          <t>30대 A씨 등 3명</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>형사 재판 결심공판 진행 중, 선고기일 예정</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>20대 지적장애인 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 검찰은 피고인들에게 징역형을 구형했습니다. 피해자는 6주간의 치료가 필요한 부상을 입었으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 갈취하려 한 혐의도 받고 있습니다. 현재 형사 재판이 진행 중이며 5월 13일 선고기일이 예정되어 있습니다.</t>
+          <t>의왕시에서 돈을 받고 타인의 주거지에 인분과 래커칠을 하고 명예훼손성 유인물을 뿌린 이른바 '보복 대행' 범죄 일당 3명이 경찰에 검거되어 구속영장이 신청되었다. 이들은 SNS 광고를 통해 범행을 지시한 '상선'의 지시를 받은 것으로 진술했으며, 경찰은 상선에 대한 수사를 확대할 예정이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(검찰 기소 및 구형), 증거 확보가 용이하며(촬영된 사진, 수사 기록), 형사 재판이 진행 중인 점은 긍정적입니다. 그러나 피고인들이 10대 청소년들이라 자력 부족이 예상되고, 피해 규모가 소송금융 투자를 유치할 만큼 크지 않으며, 집단적 피해가 아닌 점을 고려할 때 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>피의자들의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피의자들의 자력이 부족해 보이고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 집단적 피해가 아닌 개별 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>검찰, '지적장애인 집단폭행' 10대 일당에 5년 이상 징역형 구형</t>
+          <t>[속보] 현관에 인분·래커칠…의왕 ‘보복 대행 테러’ 일당 검거</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003560196</t>
+          <t>https://www.kyeonggi.com/article/20260330580021</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:46.407798+00:00</t>
+          <t>2026-03-30 00:30:31.241399+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>형사 사건 종결, 가해자 사형 집행 완료</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>연쇄살인마 정남규의 범행 비화를 다룬 기사입니다. 정남규는 2004년부터 2006년까지 서울 서남부 지역에서 13명을 살해하고 20명에게 중상을 입힌 연쇄살인범으로, 2008년 사형이 집행되어 형사 사건은 종결되었습니다. 이 기사는 과거 사건에 대한 회고록적인 성격을 가집니다.</t>
+          <t>경기 수원 팔달구 오피스텔에 4인조 특수강도가 침입하여 중년 여성의 휴대전화를 빼앗고 금품을 훔치려다 이웃의 신고로 현행범 체포되었다. 경찰은 피의자들에 대해 구속영장을 신청할 예정이며, 범행 동기와 추가 공범 여부 등을 수사 중이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방(연쇄살인마 정남규)에게 자력이 없어 손해배상금 회수가 불가능하며 (부적합 조건: 상대방 자력 부족), 해당 사건은 이미 형사적으로 종결된 과거의 사건으로 가해자가 사형 집행되어 추가적인 법적 절차 및 회수 가능성이 없습니다 (부적합 조건: 이미 종결된 사건). 소송금융 투자 대상으로서의 회수 가능성이 전무합니다.</t>
+          <t>상대방 책임은 명확하고 증거도 확보되었으나, 피의자들이 20대 남성 4명으로 자력(배상 능력)이 충분하다고 보기 어려움. 또한 피해 규모가 소송금융 투자 기준인 수억 원 이상으로 크지 않을 것으로 예상되어 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>‘히든아이’ 연쇄살인마 정남규 비화</t>
+          <t>새벽 오피스텔 들이닥친 4인조 특수강도...이웃이 살렸다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603230069</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603300015</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-23 00:27:13.258202+00:00</t>
+          <t>2026-03-30 00:30:15.065499+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>모니키 프라가</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 출석 요구, 형사 재판 예정</t>
+          <t>경찰 수사 및 가해자 체포, 공범 수사 확대</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>김소영이 서울 강북 모텔에서 20대 남성 두 명을 약물로 살해한 사건. 김소영은 과거 유사강간 피해를 주장하며 범행 동기를 '무서워서 재우려 했다'고 진술했으나, 전문가는 사이코패스 성향으로 분석. 경찰에 체포되어 수사 중이며, 피해자 유족들은 김소영이 돈을 노리고 범행했다고 추측하고 있습니다.</t>
+          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 남편을 속여 납치 자작극을 벌인 사건. 남편은 실제 납치된 것으로 믿고 폭행과 금품 갈취를 당했으며, 가족은 몸값까지 지불했다. 경찰은 프라가를 체포하고 통신 기록 등 물증을 확보하여 공범 수사를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 공적 절차(경찰 수사, 검찰 출석 요구)가 진행 중(적합 조건 6)입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>인플루언서 모니키 프라가의 납치 자작극으로 인해 남편이 실제 폭행 및 금품 갈취 피해를 입었으며, 가족이 몸값을 지불하는 등 명확한 피해가 발생했습니다. 경찰 수사를 통해 가해자의 책임이 명확하게 드러났고(상대방 책임 명확), 통신 기록 등 구체적인 물증이 확보되었으며(증거 확보 가능), 이미 경찰 수사 및 체포가 진행 중입니다(공적 절차 진행 중). 피해 규모는 구체적인 금액은 미상이지만, 실제 몸값 지불과 폭행 피해가 있어 소송금융 투자 대상으로 적합합니다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
+          <t>1명 (남편 루카스 및 가족)</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>팔로워가 뭐길래…남편까지 속여 '납치 자작극' 벌인 브라질 인플루언서...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026033008321923884</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:28:06.908506+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>20대 A씨 외 3명</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>수원의 한 오피스텔에 침입해 중년 여성에게 강도 행각을 벌인 20대 남성 4명이 현행범으로 체포되었습니다. 이들은 휴대전화를 강취하고 다른 금품도 강탈하려 했으며, 경찰은 목격자 신고를 받고 출동하여 현장에서 이들을 검거했습니다. 현재 구속영장 신청이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(현행범 체포), 증거 확보가 용이하며, 경찰 수사가 진행 중인 공적 절차 단계에 있어 일부 적합 조건에 해당합니다. 하지만 피의자들의 자력 여부가 불확실하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 크지 않아 소송금융 투자 매력이 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>[속보]여성 홀로 사는 오피스텔에 침입해 강도 행각 벌인 20대 4명 체포</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>kwnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.kwnews.co.kr/page/view/2026033008343872773</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:27:57.863210+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 (증인신문 비공개 예정)</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>A씨가 지난해 11월 나나의 주거지에 침입해 흉기로 나나 모녀를 위협하며 돈을 뜯어내려 한 혐의로 재판에 넘겨졌습니다. 피해자 측 요청에 따라 증인신문은 비공개로 진행될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 책임이 흉기 위협 및 금품 갈취 시도로 비교적 명확하며, 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 1, 5, 6) 그러나 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 민사 손해배상 청구의 실익을 추가로 검토해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>김소영은 유영철·강호순 부류, 돈 쫓던 이은해와 다르다</t>
+          <t>있는 그대로 사실만을 …나나, 강도 재판 불출석 의사 밝혔지만 증인 ...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>m-joongang.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.m-joongang.com/news/articleView.html?idxno=402282</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018762</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-20 00:29:32.101516+00:00</t>
+          <t>2026-03-28 12:24:27.085035+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청, 프로파일러 투입 예정</t>
+          <t>피고인 A씨 형사 재판 진행 중, 피해자 나나 증인 출석 예정, 나나의 A씨 무고 맞고소 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>전직 항공사 부기장이 과거 직장 동료 기장 4명에 대한 살인을 수년간 계획한 뒤 실제 범행에 나서 1명을 살해하고 2명에게 살해를 시도한 사건. 가해자는 공군사관학교 출신 기득권에 대한 불만을 범행 동기로 주장하고 있으나, 전문가들은 피해망상 증상을 의심하고 있다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>가수 겸 배우 나나의 자택에 침입해 흉기로 금품을 요구한 A씨가 현재 구속 상태로 재판을 받고 있다. 나나는 A씨를 제압하는 과정에서 부상을 입었으며, A씨의 역고소에 대해 경찰은 나나의 정당방위를 인정했다. 나나는 A씨를 무고 혐의로 맞고소한 상태이며, A씨의 형사 재판에 핵심 증인으로 출석할 예정이다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>피해 규모는 크고 가해자의 책임은 명확하나, 소송 상대방(가해자)의 자력이 충분하다고 보기 어려워 회수 가능성이 낮음. 또한 항공사의 직접적인 책임이 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합성이 낮음. (적합 조건 2번 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 형사 재판 진행으로 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중이나(적합 조건 6), 상대방(A씨)의 자력에 대한 정보가 없어 배상금 회수 가능성이 불확실하다는 점이 소송금융 투자에 부적합하다. 또한 집단적 피해가 아닌 개인 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>사망 1명, 살해 시도 2명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>“3년간 복수 계획, 공사 출신 4명 노렸다”…前부기장, 기장 살해 전말</t>
+          <t>나나, 재판출석 이유는 ‘피해자이자 핵심증인’…자택침입 강도와 정면...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10697464?ref=naver</t>
+          <t>https://www.sportsseoul.com/news/read/1597761?ref=naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-18 12:22:33.501239+00:00</t>
+          <t>2026-03-28 12:19:22.408849+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>경찰 수사전담반 구성 및 수사 진행 중</t>
+          <t>구속기소 및 추가 송치, 첫 재판 예정</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>항공사 기장을 살해하고 다른 전 직장 동료 기장을 살해하려 한 50대 남성이 울산에서 체포되었습니다. 이 사건으로 인해 해당 항공사 기장들 사이에서 불안감이 확산되고 있으며, 경찰은 약 60명 규모의 수사전담반을 꾸려 사건 경위를 조사하고 있습니다.</t>
+          <t>김소영이 서울 강북구 모텔에서 20대 남성 6명에게 향정신성 의약품을 음료에 섞어 마시게 한 혐의로 구속기소되었으며, 이 중 2명이 사망했다. 김소영은 옥중 편지를 통해 혐의 일부를 부인하고 있으며, 첫 재판은 4월 9일 서울북부지법에서 열릴 예정이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(살인 및 살인미수 혐의로 체포), 피해 규모가 크며(사망 1명, 살인미수 1명), 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이합니다. 또한 공적 절차(경찰 수사)가 진행 중입니다. 다만, 피의자의 자력 여부는 불분명하여 실제 손해배상 집행 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피고가 개인으로 자력(적합 조건 2)이 불확실하여 소송금융 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 살인미수 피해 1명)</t>
+          <t>최소 6명 (사망 2명 포함)</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>일산→부산 연쇄 범행…항공사 기장 살해 50대 울산서 체포</t>
+          <t>'모텔 연쇄살인' 김소영  죽고 싶다, 살기가 무섭다  옥중 편지 공개</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031720573156619</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/25/2026032590046.html</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-17 12:40:39.000444+00:00</t>
+          <t>2026-03-25 00:23:18.131878+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>10대 일당</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>형사 재판 진행 예정</t>
+          <t>형사 재판 결심공판 진행 중, 선고기일 예정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>모텔 연쇄 살인 사건의 피의자 김소영의 첫 재판이 내달 9일로 예정된 가운데, 추가 피해자 3명이 확인되어 추가 입건되었습니다. 경찰청 관계자가 이 사실을 확인했습니다.</t>
+          <t>20대 지적장애인 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 검찰은 피고인들에게 징역형을 구형했습니다. 피해자는 6주간의 치료가 필요한 부상을 입었으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 갈취하려 한 혐의도 받고 있습니다. 현재 형사 재판이 진행 중이며 5월 13일 선고기일이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>범행 주체가 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 살인 사건으로 피해 규모가 매우 크고(적합 조건 4), 경찰 수사를 통해 증거 확보 가능성이 높으며(적합 조건 5), 형사 절차가 진행 중인(적합 조건 6) 사건입니다. 그러나 소송 상대방이 개인 범죄자로 자력이 충분하지 않아(부적합 조건: 상대방에게 자력이 충분함 미충족) 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(검찰 기소 및 구형), 증거 확보가 용이하며(촬영된 사진, 수사 기록), 형사 재판이 진행 중인 점은 긍정적입니다. 그러나 피고인들이 10대 청소년들이라 자력 부족이 예상되고, 피해 규모가 소송금융 투자를 유치할 만큼 크지 않으며, 집단적 피해가 아닌 점을 고려할 때 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>4명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>'모텔 연쇄 살인' 김소영 국선변호인 사임…내달 9일 첫 재판</t>
+          <t>검찰, '지적장애인 집단폭행' 10대 일당에 5년 이상 징역형 구형</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260317503&amp;PRO_CODE=99</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003560196</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-17 00:31:08.076619+00:00</t>
+          <t>2026-03-23 13:01:46.407798+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>정남규</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>구속기소, 첫 재판 예정</t>
+          <t>형사 사건 종결, 가해자 사형 집행 완료</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>김소영은 20대 남성 3명에게 약물을 투여해 사망에 이르게 하고, 추가 3명에게도 약물을 투여한 혐의로 구속기소되었습니다. 국선변호인이 사임 의사를 밝히며 첫 재판을 앞두고 변수가 생겼으며, 경찰은 추가 피해자 3명을 확인하고 특수상해 혐의로 추가 입건했습니다. 국과수 감정 결과 약물 성분이 검출되는 등 증거가 확보된 상태입니다.</t>
+          <t>연쇄살인마 정남규의 범행 비화를 다룬 기사입니다. 정남규는 2004년부터 2006년까지 서울 서남부 지역에서 13명을 살해하고 20명에게 중상을 입힌 연쇄살인범으로, 2008년 사형이 집행되어 형사 사건은 종결되었습니다. 이 기사는 과거 사건에 대한 회고록적인 성격을 가집니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중인(적합 조건 6) 점은 긍정적입니다. 그러나 피고인이 개인이며, 막대한 손해배상금을 지급할 자력이 충분한지 불확실하여(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방(연쇄살인마 정남규)에게 자력이 없어 손해배상금 회수가 불가능하며 (부적합 조건: 상대방 자력 부족), 해당 사건은 이미 형사적으로 종결된 과거의 사건으로 가해자가 사형 집행되어 추가적인 법적 절차 및 회수 가능성이 없습니다 (부적합 조건: 이미 종결된 사건). 소송금융 투자 대상으로서의 회수 가능성이 전무합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>사망 3명, 특수상해 피해자 3명 (총 6명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>“변호 못 하겠다”…‘모텔 연쇄살인’ 김소영 국선변호인 사임 신청</t>
+          <t>‘히든아이’ 연쇄살인마 정남규 비화</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1125355</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603230069</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-17 00:28:04.036599+00:00</t>
+          <t>2026-03-23 00:27:13.258202+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 검찰 출석 요구, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>경찰이 강북 모텔 연쇄살인사건 피의자 김소영이 약물이 든 음료를 건넨 남성 3명을 추가로 확인했습니다. 이로써 김씨 범행의 피해자는 숨진 2명을 포함해 총 6명으로 늘어났습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>김소영이 서울 강북 모텔에서 20대 남성 두 명을 약물로 살해한 사건. 김소영은 과거 유사강간 피해를 주장하며 범행 동기를 '무서워서 재우려 했다'고 진술했으나, 전문가는 사이코패스 성향으로 분석. 경찰에 체포되어 수사 중이며, 피해자 유족들은 김소영이 돈을 노리고 범행했다고 추측하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 충족됩니다. 그러나 피의자가 개인이며, 배상 능력이 충분한 대기업, 금융기관 등이 아니므로 적합 조건 2(상대방 자력 충분)가 심각하게 미흡하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 공적 절차(경찰 수사, 검찰 출석 요구)가 진행 중(적합 조건 6)입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>6명 (사망 2명 포함)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>3월 17일 '뉴스 퍼레이드' 오프닝</t>
+          <t>'모텔 살인' 김소영  유사강간 피해에 무서워서…엄마 밥 먹고싶다</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790006.html</t>
+          <t>https://www.imaeil.com/page/view/2026032207415485817</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-17 00:25:34.928726+00:00</t>
+          <t>2026-03-22 00:25:32.710313+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>조모씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 구속 송치</t>
+          <t>A씨의 강도상해 혐의 형사 재판 진행 중, 나나 측은 A씨의 2차 가해에 대해 무고죄 고소 및 민형사상 추가 조치 예고.</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>무직 상태의 20대 남성 조모씨가 지적장애 2급 여성 A씨에게 접근하여 혼인신고 후 약 1년간 폭행, 협박을 일삼고 A씨 및 가족 명의로 대출을 받아 2천만 원이 넘는 금액을 갈취한 사건입니다. 경찰은 CCTV 등 증거를 토대로 조씨를 구속 송치했으며, 조씨는 혐의를 부인하고 피해자를 고소하는 등 2차 가해를 저지르고 있습니다.</t>
+          <t>배우 나나와 모친이 자택에 침입한 강도 A씨로부터 피해를 입은 사건. A씨는 강도상해 혐의로 구속 기소되어 재판이 진행 중이며, 나나 모녀는 증인 출석을 거부하고 있다. A씨는 나나 모녀를 역고소했으나 정당방위로 불송치 결정되었고, 나나 측은 A씨의 2차 가해에 대해 무고죄 고소 및 민형사상 모든 법적 조치를 예고했다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방(조모씨)의 책임이 경찰 수사를 통해 명확히 밝혀졌고(적합 조건 1), CCTV 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰 구속 송치되어 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 무직이며 채무에 시달리는 상태로 자력이 매우 부족하여 민사상 손해배상금 회수 가능성이 낮고(부적합 조건), 집단적 피해가 아닌 개별 피해 사건입니다.</t>
+          <t>상대방(A씨)이 경제적 어려움으로 범행을 저질렀다고 명시되어 있어, '상대방에게 자력이 충분함'이라는 소송금융 적합 조건에 부합하지 않는다. 이는 승소하더라도 손해배상금 회수 가능성이 매우 낮아 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>2천만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1명 (피해 여성 A씨 및 가족 일부)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[단독]3일 만에 결혼하자던 그 남자…'지옥'이 걸어들어왔다</t>
+          <t>[단독]연기해도 절대 안간다..나나·母, 자택강도男 증인 불출석[스타이...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485863?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071250</t>
+          <t>https://www.starnewskorea.com/star/2026/03/21/2026031821220376042</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-17 00:18:14.137168+00:00</t>
+          <t>2026-03-21 00:22:59.613316+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (첫 공판 예정)</t>
+          <t>형사 수사 및 재판 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄살인 사건 피의자 김소영의 첫 공판이 4월 9일 열릴 예정이며, 기존 3명 외 3건의 유사 범행이 추가 확인되어 총 6명의 피해자가 발생했습니다. 국과수 감정 결과 약물 성분도 확인되었으나, 피의자가 개인인 점을 고려할 때 피해자들의 손해배상 청구에 대한 실질적인 회수 가능성은 낮을 것으로 보입니다.</t>
+          <t>김소영이 향정신성의약품을 이용해 2명을 살해하고 다수의 피해자를 발생시킨 사건입니다. 기사는 김소영의 범죄 수법과 잔혹성을 강조하며 유영철, 강호순 등과 비교하고 있습니다. 현재 형사 절차가 진행 중인 것으로 보이며, 추가 피해자 발생 가능성도 언급됩니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>피의자 김소영은 개인으로, 다수의 피해자에 대한 살인 및 상해 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 대상으로서 회수 가능성이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>피고가 개인이며, 막대한 피해 규모에 비해 배상 능력이 충분하지 않을 것으로 예상되어 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>2명 살해, 그 외 다수</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>‘모텔 약물 연쇄살인’ 김소영, 4월 9일 첫 재판…피해자 총 6명으로 늘...</t>
+          <t>김소영은 유영철·강호순 부류, 돈 쫓던 이은해와 다르다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>m-joongang.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260316517695?OutUrl=naver</t>
+          <t>https://www.m-joongang.com/news/articleView.html?idxno=402282</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-16 13:00:47.986381+00:00</t>
+          <t>2026-03-20 00:29:32.101516+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>김모씨 (전직 부기장)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 특수상해 혐의 추가 입건, 첫 재판 예정</t>
+          <t>경찰 수사 및 구속영장 신청, 프로파일러 투입 예정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>김소영의 약물 범행으로 인한 피해자가 기존 3명 외에 3명 더 확인되어 총 6명으로 늘어났습니다. 경찰은 김소영을 특수상해 혐의로 추가 입건했으며, 수십 명의 접촉자를 대상으로 추가 범행 여부를 확인 중입니다. 첫 재판은 다음 달 9일로 예정되어 있습니다.</t>
+          <t>전직 항공사 부기장이 과거 직장 동료 기장 4명에 대한 살인을 수년간 계획한 뒤 실제 범행에 나서 1명을 살해하고 2명에게 살해를 시도한 사건. 가해자는 공군사관학교 출신 기득권에 대한 불만을 범행 동기로 주장하고 있으나, 전문가들은 피해망상 증상을 의심하고 있다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1), 국과수 약물 검출 등 객관적 증거가 확보되었으며(적합 조건 5), 경찰 수사 및 재판 절차가 진행 중입니다(적합 조건 6). 다만, 피고인이 개인으로 자력 확보가 불확실하며, 현재까지 확인된 피해자 수가 소송금융 투자에 적합한 대규모 집단소송으로 보기에는 부족합니다.</t>
+          <t>피해 규모는 크고 가해자의 책임은 명확하나, 소송 상대방(가해자)의 자력이 충분하다고 보기 어려워 회수 가능성이 낮음. 또한 항공사의 직접적인 책임이 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합성이 낮음. (적합 조건 2번 미충족)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>최소 6명 (수십 명 추가 확인 중)</t>
+          <t>사망 1명, 살해 시도 2명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>'강북 약물 살인' 김소영 피해자 3명 더 있었다</t>
+          <t>“3년간 복수 계획, 공사 출신 4명 노렸다”…前부기장, 기장 살해 전말</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807885_37004.html</t>
+          <t>https://biz.heraldcorp.com/article/10697464?ref=naver</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-16 12:33:07.338562+00:00</t>
+          <t>2026-03-18 12:22:33.501239+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A37" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (첫 재판 예정)</t>
+          <t>경찰 수사전담반 구성 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>강북구 모텔에서 발생한 연쇄 살인 사건의 피의자 김소영이 범행 대상들에게 접근하여 금품을 노린 것으로 보도되었습니다. 현재 김소영에 대한 첫 형사 재판이 예정되어 있으며, 약물 사용을 통한 범행으로 다수의 피해자가 발생한 것으로 추정됩니다.</t>
+          <t>항공사 기장을 살해하고 다른 전 직장 동료 기장을 살해하려 한 50대 남성이 울산에서 체포되었습니다. 이 사건으로 인해 해당 항공사 기장들 사이에서 불안감이 확산되고 있으며, 경찰은 약 60명 규모의 수사전담반을 꾸려 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>피고인(김소영)이 개인이며, 범행 동기가 '뽑아낼 수 있을 만큼 뽑아내'라는 점에서 자력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 배상 능력이 있는 대기업, 금융기관 등을 대상으로 하는 것이 일반적이므로, 이 사건은 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함에 해당하지 않음)</t>
+          <t>상대방 책임이 비교적 명확하고(살인 및 살인미수 혐의로 체포), 피해 규모가 크며(사망 1명, 살인미수 1명), 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이합니다. 또한 공적 절차(경찰 수사)가 진행 중입니다. 다만, 피의자의 자력 여부는 불분명하여 실제 손해배상 집행 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2명 (사망 1명, 살인미수 피해 1명)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>유난히 음식 집착한 '모텔 살인' 김소영…첫 범행 후  000 먹고 싶다</t>
+          <t>일산→부산 연쇄 범행…항공사 기장 살해 50대 울산서 체포</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6101881</t>
+          <t>https://www.imaeil.com/page/view/2026031720573156619</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-16 00:29:08.885717+00:00</t>
+          <t>2026-03-17 12:40:39.000444+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A 씨 등 3명</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 발부, 검찰 송치 예정</t>
+          <t>형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>충북 진천의 한 주택에 50대 A 씨 등 3명이 침입하여 80대 여성 등 일가족 4명을 둔기로 때리고 손발을 묶은 뒤 금품을 빼앗으려 한 혐의로 구속되었습니다. 이들은 금품 탈취에 실패하고 차량을 훔쳐 달아나려다 실패하여 야산으로 도주했으나, 경찰 수사 끝에 검거되었습니다. 현재 경찰 조사가 진행 중이며 검찰 송치를 앞두고 있습니다.</t>
+          <t>모텔 연쇄 살인 사건의 피의자 김소영의 첫 재판이 내달 9일로 예정된 가운데, 추가 피해자 3명이 확인되어 추가 입건되었습니다. 경찰청 관계자가 이 사실을 확인했습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮고(부적합 조건: 상대방 자력 부족), 집단적 피해가 아니며 피해 규모도 특정되지 않아(부적합 조건: 집단적 피해 아님, 피해 규모 불확실) 소송금융 투자 매력이 낮습니다.</t>
+          <t>범행 주체가 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 살인 사건으로 피해 규모가 매우 크고(적합 조건 4), 경찰 수사를 통해 증거 확보 가능성이 높으며(적합 조건 5), 형사 절차가 진행 중인(적합 조건 6) 사건입니다. 그러나 소송 상대방이 개인 범죄자로 자력이 충분하지 않아(부적합 조건: 상대방에게 자력이 충분함 미충족) 소송금융 투자 회수 가능성이 매우 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>4명 이상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>충북 진천서 주택 침입 강도 행각 3명 구속</t>
+          <t>'모텔 연쇄 살인' 김소영 국선변호인 사임…내달 9일 첫 재판</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508748&amp;ref=A</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260317503&amp;PRO_CODE=99</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-15 12:36:36.535767+00:00</t>
+          <t>2026-03-17 00:31:08.076619+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>검찰 기소 및 재판 진행 중</t>
+          <t>구속기소, 첫 재판 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>21세 김소영이 약물과 챗GPT를 활용해 2명의 남성을 연달아 살해한 혐의로 검찰에 기소되었습니다. 김소영은 PCL-R 검사에서 사이코패스 판정을 받았으며, 유영철 등 과거 연쇄살인범들과 비교되며 사회적 충격을 주고 있습니다. 기사는 사이코패스의 실체와 유전적 취약성, 뇌 기능 저하, 유년기 학대 경험 등 복합적 요인에 대해 분석합니다.</t>
+          <t>김소영은 20대 남성 3명에게 약물을 투여해 사망에 이르게 하고, 추가 3명에게도 약물을 투여한 혐의로 구속기소되었습니다. 국선변호인이 사임 의사를 밝히며 첫 재판을 앞두고 변수가 생겼으며, 경찰은 추가 피해자 3명을 확인하고 특수상해 혐의로 추가 입건했습니다. 국과수 감정 결과 약물 성분이 검출되는 등 증거가 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>기사는 개인의 연쇄살인 범죄를 다루며, 피고인(김소영)의 책임은 명확하고(적합 조건 1), 검찰 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거도 충분합니다(적합 조건 5). 그러나 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'(적합 조건 2)이 충족되지 않아 피해 회수 가능성이 낮습니다. 또한, 집단적 피해나 대규모 피해로 보기 어렵습니다(적합 조건 3, 4 불충족).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중인(적합 조건 6) 점은 긍정적입니다. 그러나 피고인이 개인이며, 막대한 손해배상금을 지급할 자력이 충분한지 불확실하여(부적합 조건: 상대방 자력 부족) 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>사망 3명, 특수상해 피해자 3명 (총 6명)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>“죄책감 없는 존재” 유전적 취약성-유년기 고통이 만든 사이코패스</t>
+          <t>“변호 못 하겠다”…‘모텔 연쇄살인’ 김소영 국선변호인 사임 신청</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260313/133526990/2</t>
+          <t>https://www.wikitree.co.kr/articles/1125355</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-14 00:19:40.462952+00:00</t>
+          <t>2026-03-17 00:28:04.036599+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>충북 진천의 한 가정집에 50대 남성 3인조가 침입하여 일가족 4명을 삼단봉으로 폭행하고 결박한 뒤 금품을 빼앗으려다 휴대전화 1개를 훔쳐 달아났다. 경찰은 나흘 만에 용의자 3명을 검거하여 특수강도 등 혐의로 조사 중이다.</t>
+          <t>경찰이 강북 모텔 연쇄살인사건 피의자 김소영이 약물이 든 음료를 건넨 남성 3명을 추가로 확인했습니다. 이로써 김씨 범행의 피해자는 숨진 2명을 포함해 총 6명으로 늘어났습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 증거 확보가 용이하지만(적합 조건 5), 피고인(강도 일당)의 자력 여부가 불분명하여 배상 가능성이 낮고(부적합 조건), 피해 규모가 소송금융 투자를 유치할 만큼 크지 않으며(적합 조건 4 불충족), 집단적 피해 사례도 아님(적합 조건 3 불충족).</t>
+          <t>피의자의 책임은 명확하고(적합 조건 1), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중인 점(적합 조건 5, 6)은 충족됩니다. 그러나 피의자가 개인이며, 배상 능력이 충분한 대기업, 금융기관 등이 아니므로 적합 조건 2(상대방 자력 충분)가 심각하게 미흡하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>6명 (사망 2명 포함)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>일가족 결박 후 삼단봉 폭행…'진천 3인조' 나흘만에 붙잡혔다</t>
+          <t>3월 17일 '뉴스 퍼레이드' 오프닝</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411662</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790006.html</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-14 00:17:15.406553+00:00</t>
+          <t>2026-03-17 00:25:34.928726+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>조모씨</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>피의자 구속 기소, 추가 피해자 수사 진행 중</t>
+          <t>경찰 수사 완료 후 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>피의자 김소영이 약물을 이용해 남성 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 기소됨. 경찰은 추가 피해 의심 인물 2명을 확인하고 수사를 이어가고 있음. 범행 수법이 치밀하고 계획적이었으며, 과거 또래 살인 사건과 유사한 점이 분석됨.</t>
+          <t>무직 상태의 20대 남성 조모씨가 지적장애 2급 여성 A씨에게 접근하여 혼인신고 후 약 1년간 폭행, 협박을 일삼고 A씨 및 가족 명의로 대출을 받아 2천만 원이 넘는 금액을 갈취한 사건입니다. 경찰은 CCTV 등 증거를 토대로 조씨를 구속 송치했으며, 조씨는 혐의를 부인하고 피해자를 고소하는 등 2차 가해를 저지르고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차(검찰 기소 및 수사)가 진행 중인 점(적합 조건 6)은 긍정적이나, 피의자가 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮음(적합 조건 2 미충족). 또한 집단적 피해로 보기 어려워(적합 조건 3 미충족) 소송금융 투자 대상으로서의 매력이 현저히 낮음.</t>
+          <t>상대방(조모씨)의 책임이 경찰 수사를 통해 명확히 밝혀졌고(적합 조건 1), CCTV 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰 구속 송치되어 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 무직이며 채무에 시달리는 상태로 자력이 매우 부족하여 민사상 손해배상금 회수 가능성이 낮고(부적합 조건), 집단적 피해가 아닌 개별 피해 사건입니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천만 원 이상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 1명, 추가 피해 의심 2명</t>
+          <t>1명 (피해 여성 A씨 및 가족 일부)</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>‘모텔 살인’ 김소영, ‘또래 살인’ 정유정과 판박이?…“사전에 치밀...</t>
+          <t>[단독]3일 만에 결혼하자던 그 남자…'지옥'이 걸어들어왔다</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10692014?ref=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6485863?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071250</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-11 12:38:45.940021+00:00</t>
+          <t>2026-03-17 00:18:14.137168+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 중 (첫 공판 예정)</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>기사 내용은 '경찰로 간 심리학자들' 시리즈의 일부로, 한 40대 여성 노래방 사장이 피해자인 특정 범죄 사건에 대한 수사팀의 접근 방식을 언급하고 있습니다. 피해자에게 어떤 일이 일어났는지 파악하는 것의 중요성을 강조하고 있습니다.</t>
+          <t>강북 모텔 연쇄살인 사건 피의자 김소영의 첫 공판이 4월 9일 열릴 예정이며, 기존 3명 외 3건의 유사 범행이 추가 확인되어 총 6명의 피해자가 발생했습니다. 국과수 감정 결과 약물 성분도 확인되었으나, 피의자가 개인인 점을 고려할 때 피해자들의 손해배상 청구에 대한 실질적인 회수 가능성은 낮을 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방, 피해 규모, 사건의 구체적인 내용, 진행 단계 등 소송금융 투자 적합도를 판단할 충분한 정보가 부족합니다. 단일 피해자로 보이며, 집단적 피해나 대규모 피해에 대한 언급이 없습니다.</t>
+          <t>피의자 김소영은 개인으로, 다수의 피해자에 대한 살인 및 상해 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 대상으로서 회수 가능성이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>바이러스가 진화하듯 범죄도 진화한다 [경찰로 간 심리학자들]</t>
+          <t>‘모텔 약물 연쇄살인’ 김소영, 4월 9일 첫 재판…피해자 총 6명으로 늘...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57451</t>
+          <t>https://www.segye.com/newsView/20260316517695?OutUrl=naver</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:21.882925+00:00</t>
+          <t>2026-03-16 13:00:47.986381+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>검찰 구속 기소</t>
+          <t>경찰 수사 진행 중, 특수상해 혐의 추가 입건, 첫 재판 예정</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>김소영이 서울 강북구 모텔 등에서 남성 3명에게 약물을 먹여 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속 기소되었습니다. 검찰은 김씨의 성장기 가정불화와 자기중심적 기질이 경제적 만족을 위한 이상 동기 범죄로 이어졌다고 분석했습니다. 현재 검찰 수사 및 기소가 진행 중이며, 피해자 유족에 대한 지원이 논의되고 있습니다.</t>
+          <t>김소영의 약물 범행으로 인한 피해자가 기존 3명 외에 3명 더 확인되어 총 6명으로 늘어났습니다. 경찰은 김소영을 특수상해 혐의로 추가 입건했으며, 수십 명의 접촉자를 대상으로 추가 범행 여부를 확인 중입니다. 첫 재판은 다음 달 9일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>피고인(가해자)의 책임은 검찰 구속 기소로 명확하고 공적 절차가 진행 중이나, 피고인이 개인이며 경제적 만족을 위해 범행을 저질렀다는 점에서 자력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 배상 능력이 있는 상대방을 전제로 하므로 투자 적합도가 낮습니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1), 국과수 약물 검출 등 객관적 증거가 확보되었으며(적합 조건 5), 경찰 수사 및 재판 절차가 진행 중입니다(적합 조건 6). 다만, 피고인이 개인으로 자력 확보가 불확실하며, 현재까지 확인된 피해자 수가 소송금융 투자에 적합한 대규모 집단소송으로 보기에는 부족합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 의식불명 1명)</t>
+          <t>최소 6명 (수십 명 추가 확인 중)</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“모텔 연쇄살인범, 가정불화로 사회화 안 돼”</t>
+          <t>'강북 약물 살인' 김소영 피해자 3명 더 있었다</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603102043015</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807885_37004.html</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-10 12:41:16.953913+00:00</t>
+          <t>2026-03-16 12:33:07.338562+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>구속기소, 형사 재판 진행 중, 여죄 수사 중</t>
+          <t>형사 재판 진행 중 (첫 재판 예정)</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>김소영이 20~30대 남성 3명에게 약물을 먹여 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속기소 되었습니다. 검찰은 김씨의 범행이 가정불화로 인한 이상 동기 범죄이며, 약물 위험성을 인지하고도 범행을 저질렀다고 판단했습니다. 현재 추가 피해 가능성을 염두에 두고 여죄 수사가 진행 중입니다.</t>
+          <t>강북구 모텔에서 발생한 연쇄 살인 사건의 피의자 김소영이 범행 대상들에게 접근하여 금품을 노린 것으로 보도되었습니다. 현재 김소영에 대한 첫 형사 재판이 예정되어 있으며, 약물 사용을 통한 범행으로 다수의 피해자가 발생한 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(김소영 구속기소), 피해 규모가 크며(사망 2명, 상해 1명), 검찰 수사를 통해 증거가 확보되었고, 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고인이 개인이며 자력이 충분하지 않을 가능성이 높아 민사상 손해배상금 회수가 어려울 것으로 판단되어 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>피고인(김소영)이 개인이며, 범행 동기가 '뽑아낼 수 있을 만큼 뽑아내'라는 점에서 자력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 배상 능력이 있는 대기업, 금융기관 등을 대상으로 하는 것이 일반적이므로, 이 사건은 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 수사 중</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>'연쇄살인' 김소영, 구속기소… 수면제 거짓 처방, 사망 알고도 범행 (종...</t>
+          <t>유난히 음식 집착한 '모텔 살인' 김소영…첫 범행 후  000 먹고 싶다</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260310_0003542849</t>
+          <t>https://www.news1.kr/society/general-society/6101881</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-10 12:33:39.641800+00:00</t>
+          <t>2026-03-16 00:29:08.885717+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>A 씨 등 3명</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>피의자 구속 기소, 경찰 추가 피해자 수사 중</t>
+          <t>경찰 수사 및 구속영장 발부, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>서울 강북구 일대에서 김소영(20)이 허위 처방받은 수면제를 이용해 남성 2명을 살해하고 1명을 의식불명에 이르게 한 혐의로 구속 기소되었습니다. 검찰은 계획범죄로 판단했으며, 경찰은 추가 피해자 2명을 확인하고 수사를 이어가고 있습니다. 피의자의 신상도 공개되었습니다.</t>
+          <t>충북 진천의 한 주택에 50대 A 씨 등 3명이 침입하여 80대 여성 등 일가족 4명을 둔기로 때리고 손발을 묶은 뒤 금품을 빼앗으려 한 혐의로 구속되었습니다. 이들은 금품 탈취에 실패하고 차량을 훔쳐 달아나려다 실패하여 야산으로 도주했으나, 경찰 수사 끝에 검거되었습니다. 현재 경찰 조사가 진행 중이며 검찰 송치를 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(검찰 구속 기소), 피해 규모가 매우 심각하며(사망, 의식불명), 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 개인(김소영)으로 특정되어 있어, 소송금융 투자 회수에 필수적인 충분한 자력을 갖추고 있을 가능성이 매우 낮아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 용이하다는 점(적합 조건 5)은 긍정적입니다. 그러나 피고가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮고(부적합 조건: 상대방 자력 부족), 집단적 피해가 아니며 피해 규모도 특정되지 않아(부적합 조건: 집단적 피해 아님, 피해 규모 불확실) 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 2명 수사 중</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>검찰, ‘강북 모텔 살인’ 피의자 구속 기소…“허위 처방 수면제 이용...</t>
+          <t>충북 진천서 주택 침입 강도 행각 3명 구속</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1248669.html</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508748&amp;ref=A</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-10 12:31:44.708913+00:00</t>
+          <t>2026-03-15 12:36:36.535767+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>피의자 구속 기소, 형사 재판 진행 예정</t>
+          <t>검찰 기소 및 재판 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>20세 김소영이 약물을 이용해 남성 2명을 살해하고 1명을 의식불명에 이르게 한 혐의로 구속 기소되었습니다. 검찰은 김 씨가 외상 후 스트레스 장애를 가장해 약물을 처방받고 챗GPT를 통해 범행을 계획하는 등 잔인한 이상 동기 범죄를 저질렀다고 판단했습니다. 현재 형사 재판이 진행될 예정입니다.</t>
+          <t>21세 김소영이 약물과 챗GPT를 활용해 2명의 남성을 연달아 살해한 혐의로 검찰에 기소되었습니다. 김소영은 PCL-R 검사에서 사이코패스 판정을 받았으며, 유영철 등 과거 연쇄살인범들과 비교되며 사회적 충격을 주고 있습니다. 기사는 사이코패스의 실체와 유전적 취약성, 뇌 기능 저하, 유년기 학대 경험 등 복합적 요인에 대해 분석합니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확함, 증거 확보 가능함, 공적 절차 진행 중 등 적합 조건은 일부 충족되나, 피고인(김소영)이 20세 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 극히 낮음. 이는 소송금융 투자에 있어 가장 중요한 부적합 조건에 해당합니다.</t>
+          <t>기사는 개인의 연쇄살인 범죄를 다루며, 피고인(김소영)의 책임은 명확하고(적합 조건 1), 검찰 기소 등 공적 절차가 진행 중이며(적합 조건 6), 증거도 충분합니다(적합 조건 5). 그러나 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'(적합 조건 2)이 충족되지 않아 피해 회수 가능성이 낮습니다. 또한, 집단적 피해나 대규모 피해로 보기 어렵습니다(적합 조건 3, 4 불충족).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 의식불명 1명)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄 살인’ 김소영 구속 기소…“이상 동기 범죄”</t>
+          <t>“죄책감 없는 존재” 유전적 취약성-유년기 고통이 만든 사이코패스</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504420&amp;ref=A</t>
+          <t>https://www.donga.com/news/Society/article/all/20260313/133526990/2</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-10 12:30:42.213378+00:00</t>
+          <t>2026-03-14 00:19:40.462952+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>검찰 구속기소, 재판 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>서울 강북구 일대에서 남성 3명에게 약물을 투여해 2명을 살해하고 1명에게 중상을 입힌 '강북 약물 연쇄 살인 사건'의 피의자 김소영이 구속기소되었다. 검찰 수사 결과, 김 씨는 챗GPT를 통해 살해 가능성을 확인하는 등 철저히 계획된 범행을 저지른 것으로 드러났다. 피해자 유족들에게는 범죄피해자지원센터를 통해 장례 비용, 치료비 등이 지원되고 있다.</t>
+          <t>충북 진천의 한 가정집에 50대 남성 3인조가 침입하여 일가족 4명을 삼단봉으로 폭행하고 결박한 뒤 금품을 빼앗으려다 휴대전화 1개를 훔쳐 달아났다. 경찰은 나흘 만에 용의자 3명을 검거하여 특수강도 등 혐의로 조사 중이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방(피의자 김소영)의 경제적 자력이 매우 부족할 것으로 예상되어 배상금 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한, 피해자 수가 3명으로 집단적 피해에 해당하지 않아 소송금융의 투자 매력이 낮습니다 (적합 조건 3 '집단적 피해' 미충족). 비록 상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중이지만, 회수 가능성 부족이 결정적입니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 증거 확보가 용이하지만(적합 조건 5), 피고인(강도 일당)의 자력 여부가 불분명하여 배상 가능성이 낮고(부적합 조건), 피해 규모가 소송금융 투자를 유치할 만큼 크지 않으며(적합 조건 4 불충족), 집단적 피해 사례도 아님(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 중상 1명)</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>검찰, ‘강북 약물 연쇄 살인’ 김소영 구속기소  챗GPT로 살해 방법 확...</t>
+          <t>일가족 결박 후 삼단봉 폭행…'진천 3인조' 나흘만에 붙잡혔다</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031018054853988</t>
+          <t>https://www.joongang.co.kr/article/25411662</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-10 12:27:14.830046+00:00</t>
+          <t>2026-03-14 00:17:15.406553+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>검찰 송치 및 신상 공개, 추가 피해자 수사 중</t>
+          <t>피의자 구속 기소, 추가 피해자 수사 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>피의자 김소영이 약물을 이용해 남성 2명을 살해하고 1명을 의식불명에 이르게 한 혐의로 구속되었으며, 사이코패스 진단 결과 25점을 받았습니다. 검찰은 김씨의 신상정보를 공개했으며, 경찰은 추가 피해자 2명에 대한 수사를 진행 중입니다.</t>
+          <t>피의자 김소영이 약물을 이용해 남성 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 기소됨. 경찰은 추가 피해 의심 인물 2명을 확인하고 수사를 이어가고 있음. 범행 수법이 치밀하고 계획적이었으며, 과거 또래 살인 사건과 유사한 점이 분석됨.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>피의자 김소영은 개인으로, 다수의 피해자에 대한 손해배상금을 지급할 충분한 자력이 없을 가능성이 매우 높습니다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 낮춥니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>피의자의 책임은 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차(검찰 기소 및 수사)가 진행 중인 점(적합 조건 6)은 긍정적이나, 피의자가 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮음(적합 조건 2 미충족). 또한 집단적 피해로 보기 어려워(적합 조건 3 미충족) 소송금융 투자 대상으로서의 매력이 현저히 낮음.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 피해자 2명 수사 중</t>
+          <t>사망 2명, 부상 1명, 추가 피해 의심 2명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>'계곡살인' 이은해 사이코패스 31점  거의 만점 …모텔살인女는?</t>
+          <t>‘모텔 살인’ 김소영, ‘또래 살인’ 정유정과 판박이?…“사전에 치밀...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031008252169093</t>
+          <t>https://biz.heraldcorp.com/article/10692014?ref=naver</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-10 00:30:55.505246+00:00</t>
+          <t>2026-03-11 12:38:45.940021+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
-      <c r="D49" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D49" t="inlineStr"/>
+      <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr">
         <is>
-          <t>경기지역에서 온라인 메신저를 통한 '보복대행' 범죄가 확산되고 있으며, 오물 투척, 낙서, 협박 등 사적 보복 행위가 잇따라 발생하고 있습니다. 경찰이 실행범들을 검거하여 검찰에 송치하고 있으나, 익명성으로 인해 범행을 지시한 의뢰인을 특정하기 어렵고, 피해 규모도 개별 사건당 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
+          <t>기사 내용은 '경찰로 간 심리학자들' 시리즈의 일부로, 한 40대 여성 노래방 사장이 피해자인 특정 범죄 사건에 대한 수사팀의 접근 방식을 언급하고 있습니다. 피해자에게 어떤 일이 일어났는지 파악하는 것의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방(의뢰인)의 자력 확인이 어렵고, 개별 사건당 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다. 또한, 단일 원인으로 인한 집단적 피해가 아닌 개별적인 사적 보복 사건들로, 소송금융의 규모의 경제를 달성하기 어렵습니다. 다만, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점은 긍정적입니다.</t>
+          <t>기사 내용만으로는 소송 상대방, 피해 규모, 사건의 구체적인 내용, 진행 단계 등 소송금융 투자 적합도를 판단할 충분한 정보가 부족합니다. 단일 피해자로 보이며, 집단적 피해나 대규모 피해에 대한 언급이 없습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[사설] 경기지역 ‘보복대행 범죄’ 확산…사적 보복 원천 차단을</t>
+          <t>바이러스가 진화하듯 범죄도 진화한다 [경찰로 간 심리학자들]</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=886786</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57451</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-10 00:22:02.204264+00:00</t>
+          <t>2026-03-11 00:19:21.882925+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사 진행 중</t>
+          <t>검찰 구속 기소</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>잠자던 일가족 집에 괴한 3명이 침입하여 가족을 결박하고 휴대폰을 훔쳐 달아난 사건입니다. 손자가 감시가 소홀해진 틈을 타 탈출하여 경찰에 신고했으며, 용의자들은 도주한 상태입니다. 현재 경찰 수사가 진행될 예정입니다.</t>
+          <t>김소영이 서울 강북구 모텔 등에서 남성 3명에게 약물을 먹여 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속 기소되었습니다. 검찰은 김씨의 성장기 가정불화와 자기중심적 기질이 경제적 만족을 위한 이상 동기 범죄로 이어졌다고 분석했습니다. 현재 검찰 수사 및 기소가 진행 중이며, 피해자 유족에 대한 지원이 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방(괴한)의 자력이 불분명하며, 대기업이나 금융기관 등 소송금융 투자 대상이 되는 충분한 자력의 피고가 아닙니다. 피해 규모 또한 휴대폰 절도 및 정신적 피해로, 소송금융이 투자할 만큼의 대규모 재산 피해로 보기 어렵습니다. 집단적 피해가 아닌 일가족 대상 범죄라는 점도 부적합 조건에 해당합니다.</t>
+          <t>피고인(가해자)의 책임은 검찰 구속 기소로 명확하고 공적 절차가 진행 중이나, 피고인이 개인이며 경제적 만족을 위해 범행을 저질렀다는 점에서 자력이 충분하지 않을 가능성이 매우 높습니다. 소송금융은 배상 능력이 있는 상대방을 전제로 하므로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (사망 2명, 의식불명 1명)</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>잠 자던 일가족 집에 든 괴한 3명…80대 여성 등 가족 결박,휴대폰 훔쳐...</t>
+          <t>“모텔 연쇄살인범, 가정불화로 사회화 안 돼”</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066734</t>
+          <t>https://www.khan.co.kr/article/202603102043015</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-09 12:35:56.663678+00:00</t>
+          <t>2026-03-10 12:41:16.953913+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>20~30대 남성 2명</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 진행 중</t>
+          <t>구속기소, 형사 재판 진행 중, 여죄 수사 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>유명 유튜버 수탉이 지난해 10월 20~30대 남성 2명에게 납치, 감금, 폭행을 당해 안와골절 등 중상을 입었다. 가해자들은 강도살인미수 혐의로 구속 기소되어 현재 형사 재판이 진행 중이며, 수탉은 시청자들에게 가해자 처벌을 위한 탄원서 작성을 요청했다. 가해자들은 재판부에 40장이 넘는 반성문을 제출한 것으로 알려졌다.</t>
+          <t>김소영이 20~30대 남성 3명에게 약물을 먹여 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속기소 되었습니다. 검찰은 김씨의 범행이 가정불화로 인한 이상 동기 범죄이며, 약물 위험성을 인지하고도 범행을 저질렀다고 판단했습니다. 현재 추가 피해 가능성을 염두에 두고 여죄 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>가해자들이 강도살인미수 혐의로 구속 기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하다(적합 조건 1). 안와골절, 시력·청력 저하 등 중상해를 입었으며 살인미수라는 중대한 범죄 피해를 당해 피해 규모가 크다(적합 조건 4). 경찰 수사를 통해 가해자들이 검거되고 구속 기소되었으므로 객관적 증거가 확보되었다(적합 조건 5). 현재 가해자들에 대한 형사 재판이 진행 중이다(적합 조건 6). 다만, 가해자의 자력은 기사에서 확인되지 않아 민사 손해배상 집행 가능성에 대한 추가 확인이 필요하다.</t>
+          <t>상대방 책임이 명확하고(김소영 구속기소), 피해 규모가 크며(사망 2명, 상해 1명), 검찰 수사를 통해 증거가 확보되었고, 공적 절차(형사 재판)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고인이 개인이며 자력이 충분하지 않을 가능성이 높아 민사상 손해배상금 회수가 어려울 것으로 판단되어 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>‘납치·폭행 피해’ 유튜버 수탉, 탄원서 도움 요청 “가해자, 반성문...</t>
+          <t>'연쇄살인' 김소영, 구속기소… 수면제 거짓 처방, 사망 알고도 범행 (종...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603090289</t>
+          <t>https://www.newsis.com/view/NISX20260310_0003542849</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-09 12:33:24.257060+00:00</t>
+          <t>2026-03-10 12:33:39.641800+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>검찰 구속 송치, 신상 공개 심의 예정</t>
+          <t>피의자 구속 기소, 경찰 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>20대 여성 김모 씨가 데이트 앱을 통해 만난 남성 3명에게 약물을 먹여 의식을 잃게 하거나 사망에 이르게 한 혐의로 검찰에 구속 송치되었습니다. 경찰은 김 씨에게 살인의 미필적 고의가 있었다고 판단했으며, 유족 측은 범행 동기에 의문을 제기하며 신상 공개를 요청하고 있습니다. 현재 검찰은 신상정보공개심의위원회 개최를 논의 중입니다.</t>
+          <t>서울 강북구 일대에서 김소영(20)이 허위 처방받은 수면제를 이용해 남성 2명을 살해하고 1명을 의식불명에 이르게 한 혐의로 구속 기소되었습니다. 검찰은 계획범죄로 판단했으며, 경찰은 추가 피해자 2명을 확인하고 수사를 이어가고 있습니다. 피의자의 신상도 공개되었습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고 증거도 확보되어 있으나(적합 조건 1, 5), 피의자가 경제적으로 어려운 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다(부적합 조건). 또한, 피해자 수가 3명으로 집단적 피해로 보기 어렵습니다(부적합 조건).</t>
+          <t>피의자의 책임이 명확하고(검찰 구속 기소), 피해 규모가 매우 심각하며(사망, 의식불명), 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고가 개인(김소영)으로 특정되어 있어, 소송금융 투자 회수에 필수적인 충분한 자력을 갖추고 있을 가능성이 매우 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 2명 수사 중</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 여성, 범행 뒤 '치킨 13만원어치' 가져간 이유는</t>
+          <t>검찰, ‘강북 모텔 살인’ 피의자 구속 기소…“허위 처방 수면제 이용...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02282886645381680</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1248669.html</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-09 00:27:05.329783+00:00</t>
+          <t>2026-03-10 12:31:44.708913+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>형사 재판에서 실형 선고</t>
+          <t>피의자 구속 기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>사기 조직원들이 동료를 감금하고 폭행하여 돈을 뜯으려 한 사건으로, 가해자들은 실형을 선고받았습니다. 피해자들은 여관에서 탈출했으며, 이 사건은 부산지법에서 다뤄졌습니다.</t>
+          <t>20세 김소영이 약물을 이용해 남성 2명을 살해하고 1명을 의식불명에 이르게 한 혐의로 구속 기소되었습니다. 검찰은 김 씨가 외상 후 스트레스 장애를 가장해 약물을 처방받고 챗GPT를 통해 범행을 계획하는 등 잔인한 이상 동기 범죄를 저질렀다고 판단했습니다. 현재 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임은 형사 재판에서 실형이 선고되어 명확하게 입증되었고(적합 조건 1, 5, 6), 이는 민사 소송의 강력한 증거가 될 수 있습니다. 그러나 피고인들이 '사기조직'의 '20대들'로 지목되어 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 미충족).</t>
+          <t>상대방 책임이 명확함, 증거 확보 가능함, 공적 절차 진행 중 등 적합 조건은 일부 충족되나, 피고인(김소영)이 20세 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 극히 낮음. 이는 소송금융 투자에 있어 가장 중요한 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3명 (사망 2명, 의식불명 1명)</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>사기조직끼리 서로 털었다…동료 감금·폭행한 20대들 실형</t>
+          <t>‘모텔 연쇄 살인’ 김소영 구속 기소…“이상 동기 범죄”</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6092765</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8504420&amp;ref=A</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-08 00:21:35.043788+00:00</t>
+          <t>2026-03-10 12:30:42.213378+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>한국여성의전화 보고서 발표</t>
+          <t>검찰 구속기소, 재판 예정</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>한국여성의전화가 발표한 '2025년 분노의 게이지 보고서'에 따르면 지난해 친밀한 관계의 남성에게 살해된 여성이 최소 137명, 살인미수 피해자는 252명에 달한다. 자녀, 부모, 친구 등 주변인 피해까지 합산하면 총 673명이 피해를 입었으며, 경찰 신고 이력이 있었음에도 범죄가 발생한 경우도 많았다. 보고서는 여성폭력을 사적 갈등으로 방치하지 말고 관련 법과 보호 체계를 강화할 것을 촉구했다.</t>
+          <t>서울 강북구 일대에서 남성 3명에게 약물을 투여해 2명을 살해하고 1명에게 중상을 입힌 '강북 약물 연쇄 살인 사건'의 피의자 김소영이 구속기소되었다. 검찰 수사 결과, 김 씨는 챗GPT를 통해 살해 가능성을 확인하는 등 철저히 계획된 범행을 저지른 것으로 드러났다. 피해자 유족들에게는 범죄피해자지원센터를 통해 장례 비용, 치료비 등이 지원되고 있다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 친밀한 관계 내 여성폭력의 심각성을 보여주는 통계 보고서입니다. 피해자 수가 많고(적합 조건 3) 피해 규모가 크지만(적합 조건 4), 소송금융의 주요 투자 대상인 자력 있는 단일 피고(대기업, 금융기관 등)가 존재하지 않습니다. 개별 가해자들의 배상 능력이 불확실하여 집단적인 민사 소송을 통한 회수 가능성이 낮습니다. (적합 조건 2 미충족)</t>
+          <t>상대방(피의자 김소영)의 경제적 자력이 매우 부족할 것으로 예상되어 배상금 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한, 피해자 수가 3명으로 집단적 피해에 해당하지 않아 소송금융의 투자 매력이 낮습니다 (적합 조건 3 '집단적 피해' 미충족). 비록 상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중이지만, 회수 가능성 부족이 결정적입니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>최소 673명 (살해 137명, 살인미수 252명, 주변인 284명)</t>
+          <t>3명 (사망 2명, 중상 1명)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>친밀한 남성에게 살해된 여성 137명... 살인미수 포함하면 '하루에 1명...</t>
+          <t>검찰, ‘강북 약물 연쇄 살인’ 김소영 구속기소  챗GPT로 살해 방법 확...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/545709</t>
+          <t>https://view.asiae.co.kr/article/2026031018054853988</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-07 12:19:13.649264+00:00</t>
+          <t>2026-03-10 12:27:14.830046+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 긴급체포</t>
+          <t>검찰 송치 및 신상 공개, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>화성 동탄 아파트에서 20대 여성이 텔레그램 상선의 지시를 받아 타인의 현관문에 래커칠, 음식물 투척, 허위 유인물 배포 등 '보복 대행' 범죄를 저질러 긴급체포되었다. 경찰은 유사 사건들과의 연관성을 조사 중이다. 피해는 재물손괴 및 명예훼손에 해당한다.</t>
+          <t>피의자 김소영이 약물을 이용해 남성 2명을 살해하고 1명을 의식불명에 이르게 한 혐의로 구속되었으며, 사이코패스 진단 결과 25점을 받았습니다. 검찰은 김씨의 신상정보를 공개했으며, 경찰은 추가 피해자 2명에 대한 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>직접적인 가해자는 체포되었으나, 배후의 '텔레그램 상선'은 익명이며 자력 확인이 어렵다. 또한 직접 가해자 역시 20대 여성으로 배상 능력이 충분하지 않을 가능성이 높아 '상대방에게 자력이 충분함' 조건이 충족되지 않는다. 소송금융의 핵심인 회수 가능성이 매우 낮아 투자 적합도가 낮다.</t>
+          <t>피의자 김소영은 개인으로, 다수의 피해자에 대한 손해배상금을 지급할 충분한 자력이 없을 가능성이 매우 높습니다. 이는 소송금융 투자의 핵심인 회수 가능성을 현저히 낮춥니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 피해자 2명 수사 중</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>또 “텔레그램 상선 지시”…동탄 아파트서 20대 여성 ‘보복 대행’ 테...</t>
+          <t>'계곡살인' 이은해 사이코패스 31점  거의 만점 …모텔살인女는?</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20016341?ref=naver</t>
+          <t>https://www.imaeil.com/page/view/2026031008252169093</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-07 00:18:30.959182+00:00</t>
+          <t>2026-03-10 00:30:55.505246+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 구속 상태</t>
+          <t>경찰 수사 및 검찰 송치 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>구청 직원을 사칭한 40대 남성 A 씨가 독거노인들을 대상으로 절도 및 사기 행각을 벌여 약 100만 원을 훔쳤습니다. 경찰에 붙잡혀 구속 송치되었으며, 추가 범행 2건도 확인되었습니다. 노인 대상 공무원 사칭 범죄에 대한 주의가 요구됩니다.</t>
+          <t>경기지역에서 온라인 메신저를 통한 '보복대행' 범죄가 확산되고 있으며, 오물 투척, 낙서, 협박 등 사적 보복 행위가 잇따라 발생하고 있습니다. 경찰이 실행범들을 검거하여 검찰에 송치하고 있으나, 익명성으로 인해 범행을 지시한 의뢰인을 특정하기 어렵고, 피해 규모도 개별 사건당 크지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>피고(절도범)가 무직이며 총 피해 금액이 100만 원 가량으로 매우 적어 소송금융 투자에 필요한 자력과 피해 규모 조건을 충족하지 못합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음, 피해 규모가 작음). 비록 상대방 책임이 명확하고 공적 절차가 진행 중이나, 경제적 회수 가능성이 극히 낮습니다.</t>
+          <t>상대방(의뢰인)의 자력 확인이 어렵고, 개별 사건당 피해 규모가 크지 않아 소송금융 투자 매력도가 낮습니다. 또한, 단일 원인으로 인한 집단적 피해가 아닌 개별적인 사적 보복 사건들로, 소송금융의 규모의 경제를 달성하기 어렵습니다. 다만, 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>100만 원 가량</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수 (최소 3명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>구청 직원입니다  공무원 사칭 독거노인 절도 주의</t>
+          <t>[사설] 경기지역 ‘보복대행 범죄’ 확산…사적 보복 원천 차단을</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180132</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=886786</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-06 12:31:05.948861+00:00</t>
+          <t>2026-03-10 00:22:02.204264+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 체포</t>
+          <t>경찰 신고 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>경기 화성 동탄 아파트에서 20대 여성이 금전을 받고 특정 세대에 음식물 쓰레기를 투척하고 래커칠을 하는 등 보복대행 범행을 저질러 체포되었습니다. 피의자는 텔레그램을 통해 상선의 지시를 받았다고 진술했으며, 경찰은 배후 세력을 수사 중입니다. 유사 범행이 빈번하게 발생하고 있습니다.</t>
+          <t>잠자던 일가족 집에 괴한 3명이 침입하여 가족을 결박하고 휴대폰을 훔쳐 달아난 사건입니다. 손자가 감시가 소홀해진 틈을 타 탈출하여 경찰에 신고했으며, 용의자들은 도주한 상태입니다. 현재 경찰 수사가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>피의자가 체포되어 범행을 시인하였고, 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건은 충족됩니다. 그러나 피해 규모가 크지 않고, 소송 상대방(배후 세력)의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(괴한)의 자력이 불분명하며, 대기업이나 금융기관 등 소송금융 투자 대상이 되는 충분한 자력의 피고가 아닙니다. 피해 규모 또한 휴대폰 절도 및 정신적 피해로, 소송금융이 투자할 만큼의 대규모 재산 피해로 보기 어렵습니다. 집단적 피해가 아닌 일가족 대상 범죄라는 점도 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>잠 자던 일가족 집에 든 괴한 3명…80대 여성 등 가족 결박,휴대폰 훔쳐...</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066734</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:35:56.663678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>20~30대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>가해자 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>유명 유튜버 수탉이 지난해 10월 20~30대 남성 2명에게 납치, 감금, 폭행을 당해 안와골절 등 중상을 입었다. 가해자들은 강도살인미수 혐의로 구속 기소되어 현재 형사 재판이 진행 중이며, 수탉은 시청자들에게 가해자 처벌을 위한 탄원서 작성을 요청했다. 가해자들은 재판부에 40장이 넘는 반성문을 제출한 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>가해자들이 강도살인미수 혐의로 구속 기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하다(적합 조건 1). 안와골절, 시력·청력 저하 등 중상해를 입었으며 살인미수라는 중대한 범죄 피해를 당해 피해 규모가 크다(적합 조건 4). 경찰 수사를 통해 가해자들이 검거되고 구속 기소되었으므로 객관적 증거가 확보되었다(적합 조건 5). 현재 가해자들에 대한 형사 재판이 진행 중이다(적합 조건 6). 다만, 가해자의 자력은 기사에서 확인되지 않아 민사 손해배상 집행 가능성에 대한 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>“대신 복수해드립니다”…‘보복 대행’ 아르바이트 뭐길래</t>
+          <t>‘납치·폭행 피해’ 유튜버 수탉, 탄원서 도움 요청 “가해자, 반성문...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10688940?ref=naver</t>
+          <t>https://isplus.com/article/view/isp202603090289</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-06 12:23:32.636048+00:00</t>
+          <t>2026-03-09 12:33:24.257060+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>러시아 및 우크라이나 국적 용의자 6명</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰 수사 및 인터폴 적색 수배 진행 중, 용의자 1명 체포</t>
+          <t>검찰 구속 송치, 신상 공개 심의 예정</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>인도네시아 발리에서 우크라이나 관광객이 납치, 고문당한 뒤 토막 시신으로 발견되었습니다. 납치범들은 1000만 달러의 몸값을 요구했으며, 피해자의 여자친구 SNS를 통해 위치가 노출된 것으로 추정됩니다. 현지 경찰은 용의자 6명에 대해 인터폴 적색 수배를 내리고 수사를 진행 중이며, 용의자 중 1명은 체포되었습니다.</t>
+          <t>20대 여성 김모 씨가 데이트 앱을 통해 만난 남성 3명에게 약물을 먹여 의식을 잃게 하거나 사망에 이르게 한 혐의로 검찰에 구속 송치되었습니다. 경찰은 김 씨에게 살인의 미필적 고의가 있었다고 판단했으며, 유족 측은 범행 동기에 의문을 제기하며 신상 공개를 요청하고 있습니다. 현재 검찰은 신상정보공개심의위원회 개최를 논의 중입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건인 상대방 책임 명확성(용의자 특정, 수사 진행), 증거 확보 가능성(DNA, 혈흔, 영상), 공적 절차 진행 중(경찰 수사, 인터폴 수배)은 충족되나, 소송금융의 핵심인 상대방의 충분한 자력(배상 능력)이 불확실한 개인 범죄자들이 피고가 될 가능성이 높아 투자금 회수가 매우 어려울 것으로 판단됩니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>피의자의 책임은 명확하고 증거도 확보되어 있으나(적합 조건 1, 5), 피의자가 경제적으로 어려운 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다(부적합 조건). 또한, 피해자 수가 3명으로 집단적 피해로 보기 어렵습니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>1000만 달러 (몸값 요구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>발리해변 토막시신…납치 관광객 추정 “여친 SNS에 위치 노출”</t>
+          <t>'모텔 연쇄살인' 여성, 범행 뒤 '치킨 13만원어치' 가져간 이유는</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11572466?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02282886645381680</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-06 01:22:03.144163+00:00</t>
+          <t>2026-03-09 00:27:05.329783+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>경찰 검거 및 수사 진행 중</t>
+          <t>형사 재판에서 실형 선고</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>구청 복지과 직원을 사칭하여 어르신들의 현금과 지갑을 훔친 상습 절도범 A 씨가 경찰에 검거되었습니다. A 씨는 커피를 마시고 싶다고 주의를 돌린 뒤 범행을 저질렀으며, 며칠 뒤에도 같은 수법으로 범행을 이어갔습니다. 경찰은 유사한 피해 사례를 조사 중입니다.</t>
+          <t>사기 조직원들이 동료를 감금하고 폭행하여 돈을 뜯으려 한 사건으로, 가해자들은 실형을 선고받았습니다. 피해자들은 여관에서 탈출했으며, 이 사건은 부산지법에서 다뤄졌습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방(상습 절도범)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 피해 규모가 개별적으로 크지 않을 것으로 보이며, 집단소송으로 진행될 만큼의 대규모 피해자 집단 형성 여부도 불확실합니다. (적합 조건 2 미충족, 적합 조건 3, 4 약함)</t>
+          <t>상대방 책임은 형사 재판에서 실형이 선고되어 명확하게 입증되었고(적합 조건 1, 5, 6), 이는 민사 소송의 강력한 증거가 될 수 있습니다. 그러나 피고인들이 '사기조직'의 '20대들'로 지목되어 자력이 충분하지 않을 가능성이 높고(적합 조건 2 미충족), 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>구청 복지과 사칭해 어르신 현금 훔친 상습 절도범 검거</t>
+          <t>사기조직끼리 서로 털었다…동료 감금·폭행한 20대들 실형</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008466401&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6092765</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-06 00:27:00.354580+00:00</t>
+          <t>2026-03-08 00:21:35.043788+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>한국여성의전화 보고서 발표</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>광주 도심 주택가에서 50대 남성이 차량털이를 시도하다 발각되자 흉기로 피해자를 위협하며 도주했다. 시민과 경찰의 공조로 피의자는 5분 만에 현행범으로 체포되었으며, 특수강도 혐의를 받고 있다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>한국여성의전화가 발표한 '2025년 분노의 게이지 보고서'에 따르면 지난해 친밀한 관계의 남성에게 살해된 여성이 최소 137명, 살인미수 피해자는 252명에 달한다. 자녀, 부모, 친구 등 주변인 피해까지 합산하면 총 673명이 피해를 입었으며, 경찰 신고 이력이 있었음에도 범죄가 발생한 경우도 많았다. 보고서는 여성폭력을 사적 갈등으로 방치하지 말고 관련 법과 보호 체계를 강화할 것을 촉구했다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포로 증거가 확보되었으며(적합 조건 5), 경찰 수사가 진행 중(적합 조건 6)이나, 피고가 개인이며 자력에 대한 정보가 없어 배상 능력에 의문이 있고(부적합 조건: 상대방에게 자력이 충분함 - Not met), 집단적 피해가 아닌 단일 피해 사건으로 피해 규모가 소송금융 투자에 적합하지 않을 가능성이 높다.</t>
+          <t>이 기사는 친밀한 관계 내 여성폭력의 심각성을 보여주는 통계 보고서입니다. 피해자 수가 많고(적합 조건 3) 피해 규모가 크지만(적합 조건 4), 소송금융의 주요 투자 대상인 자력 있는 단일 피고(대기업, 금융기관 등)가 존재하지 않습니다. 개별 가해자들의 배상 능력이 불확실하여 집단적인 민사 소송을 통한 회수 가능성이 낮습니다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 673명 (살해 137명, 살인미수 252명, 주변인 284명)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>차 털다 들키자 흉기 위협 …광주서 시민·경찰 공조로 5분 만에 검거</t>
+          <t>친밀한 남성에게 살해된 여성 137명... 살인미수 포함하면 '하루에 1명...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740460</t>
+          <t>https://www.insight.co.kr/news/545709</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-06 00:20:46.303975+00:00</t>
+          <t>2026-03-07 12:19:13.649264+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속 수사 진행 중, 추가 피해 사례 조사 중</t>
+          <t>경찰 수사 및 가해자 긴급체포</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>모텔 연쇄 살인 피의자 김 모 씨가 약물을 이용해 남성들을 살해하거나 피해를 입힌 사건. 김 씨는 사이코패스로 진단받았으며, 경찰과 검찰이 추가 범행 정황 및 동기를 수사 중이다. 현재까지 사망자 2명과 추가 피해 의심 사례 2건이 확인되었다.</t>
+          <t>화성 동탄 아파트에서 20대 여성이 텔레그램 상선의 지시를 받아 타인의 현관문에 래커칠, 음식물 투척, 허위 유인물 배포 등 '보복 대행' 범죄를 저질러 긴급체포되었다. 경찰은 유사 사건들과의 연관성을 조사 중이다. 피해는 재물손괴 및 명예훼손에 해당한다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>피의자가 개인으로, 배상 능력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함 미충족) 비록 피의자의 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차가 진행 중이고(적합 조건 6), 다수의 피해자가 발생했으나(적합 조건 3), 핵심적인 자력 요건 미충족으로 투자 부적합합니다.</t>
+          <t>직접적인 가해자는 체포되었으나, 배후의 '텔레그램 상선'은 익명이며 자력 확인이 어렵다. 또한 직접 가해자 역시 20대 여성으로 배상 능력이 충분하지 않을 가능성이 높아 '상대방에게 자력이 충분함' 조건이 충족되지 않는다. 소송금융의 핵심인 회수 가능성이 매우 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>최소 4명 이상 (사망자 2명, 추가 피해 의심 사례 2건)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[자막뉴스] '연쇄 살인' 사전작업이었나...남성들과 나눈 대화 속 특이점</t>
+          <t>또 “텔레그램 상선 지시”…동탄 아파트서 20대 여성 ‘보복 대행’ 테...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603041937549315</t>
+          <t>https://www.sedaily.com/article/20016341?ref=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-05 01:12:34.631395+00:00</t>
+          <t>2026-03-07 00:18:30.959182+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="3" t="inlineStr">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 완료, 구속 상태</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>구청 직원을 사칭한 40대 남성 A 씨가 독거노인들을 대상으로 절도 및 사기 행각을 벌여 약 100만 원을 훔쳤습니다. 경찰에 붙잡혀 구속 송치되었으며, 추가 범행 2건도 확인되었습니다. 노인 대상 공무원 사칭 범죄에 대한 주의가 요구됩니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>피고(절도범)가 무직이며 총 피해 금액이 100만 원 가량으로 매우 적어 소송금융 투자에 필요한 자력과 피해 규모 조건을 충족하지 못합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음, 피해 규모가 작음). 비록 상대방 책임이 명확하고 공적 절차가 진행 중이나, 경제적 회수 가능성이 극히 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>100만 원 가량</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>다수 (최소 3명)</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>구청 직원입니다  공무원 사칭 독거노인 절도 주의</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180132</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:31:05.948861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 검찰 신상 공개 검토 중</t>
+          <t>경찰 수사 및 피의자 체포</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 남성 2명을 약물로 살해하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 김 씨는 사이코패스 성향을 보였으며, 추가로 2명에게 약물을 건네 상해를 입힌 의혹도 받고 있습니다. 현재 검찰은 김 씨에 대한 신상 공개를 검토 중입니다.</t>
+          <t>경기 화성 동탄 아파트에서 20대 여성이 금전을 받고 특정 세대에 음식물 쓰레기를 투척하고 래커칠을 하는 등 보복대행 범행을 저질러 체포되었습니다. 피의자는 텔레그램을 통해 상선의 지시를 받았다고 진술했으며, 경찰은 배후 세력을 수사 중입니다. 유사 범행이 빈번하게 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮습니다. 또한 적합 조건 3(집단적 피해)에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피의자가 체포되어 범행을 시인하였고, 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건은 충족됩니다. 그러나 피해 규모가 크지 않고, 소송 상대방(배후 세력)의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>사망 2명, 상해 3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>'강북 모텔 살인' 20대 여성은 사이코패스… 피해자 카드로 치킨 주문</t>
+          <t>동탄 아파트서 또 보복대행..20대 여성 체포</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179624</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05038086645380696</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-05 00:29:41.631789+00:00</t>
+          <t>2026-03-06 12:23:44.859938+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>과거 형사 사건으로, 현재는 TV 프로그램에서 재조명 중</t>
+          <t>경찰 수사 및 피의자 체포, 배후 세력 수사 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>2005년 충청북도에서 발생한 두 건의 살인 사건과 13세 아동 실종 사건의 용의자 김용원의 끔찍한 실체를 SBS '꼬꼬무'에서 다뤘다. 온화한 얼굴 뒤에 숨겨진 그의 반전 정체에 출연진들은 충격과 분노를 금치 못했다. 이 사건은 과거의 형사 사건으로, 현재는 TV 프로그램을 통해 재조명되고 있다.</t>
+          <t>금전적 대가를 받고 타인의 보복을 대행하는 범죄가 발생. 피의자 A씨는 텔레그램 상선의 지시를 받아 피해 세대에 붉은색 래커칠, 음식물 투척, 허위 유인물 배포 등의 범행을 저질렀으며 경찰에 긴급 체포됨. 경찰은 유사 사건과의 연관성을 확인하며 배후 세력을 수사 중이다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 기사는 과거 형사 사건을 다루고 있으며, 소송금융 투자 대상이 될 만한 현재 진행 중인 민사 소송이나 집단적 피해, 상대방의 충분한 자력 등의 적합 조건이 부재합니다.</t>
+          <t>직접적인 가해자들은 자력이 부족할 가능성이 높고, 배후의 '상선'은 아직 특정되지 않아 자력 여부를 알 수 없어 소송금융의 핵심인 회수 가능성이 낮음 (적합 조건 2 불충족). 또한, 개별 피해 규모가 소송금융 투자를 유치할 만큼 크지 않고 집단적 피해 양상도 아님 (적합 조건 3, 4 불충족). 경찰 수사가 진행 중이며 증거 확보는 가능하나 (적합 조건 5, 6 충족), 투자 매력도는 낮음.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>3명 (살인 피해자 2명, 실종 아동 1명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>'꼬꼬무' 김용원, 온화한 살인자 끔찍한 실체…김나영 충격 오열</t>
+          <t>“대신 복수해드립니다”…‘보복 대행’ 아르바이트 뭐길래</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>joynews24.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.joynews24.com/view/1945399</t>
+          <t>https://biz.heraldcorp.com/article/10688940?ref=naver</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-05 00:28:15.132410+00:00</t>
+          <t>2026-03-06 12:23:32.636048+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>러시아 및 우크라이나 국적 용의자 6명</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 수사 중</t>
+          <t>경찰 수사 및 인터폴 적색 수배 진행 중, 용의자 1명 체포</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물을 이용해 남성 2명을 살해하고 1명을 다치게 한 혐의로 구속 송치된 사건. 경찰은 살인의 미필적 고의를 인정해 살인죄를 적용했으며, 피의자는 사이코패스 진단을 받았다. 현재 검찰에서 수사 중이며 신상 공개 여부를 결정할 예정이다.</t>
+          <t>인도네시아 발리에서 우크라이나 관광객이 납치, 고문당한 뒤 토막 시신으로 발견되었습니다. 납치범들은 1000만 달러의 몸값을 요구했으며, 피해자의 여자친구 SNS를 통해 위치가 노출된 것으로 추정됩니다. 현지 경찰은 용의자 6명에 대해 인터폴 적색 수배를 내리고 수사를 진행 중이며, 용의자 중 1명은 체포되었습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>피의자의 책임은 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1), 증거가 확보되었고(적합 조건 5) 검찰 수사라는 공적 절차가 진행 중임(적합 조건 6). 그러나 피의자가 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮으므로 소송금융 투자에 부적합함.</t>
+          <t>적합 조건인 상대방 책임 명확성(용의자 특정, 수사 진행), 증거 확보 가능성(DNA, 혈흔, 영상), 공적 절차 진행 중(경찰 수사, 인터폴 수배)은 충족되나, 소송금융의 핵심인 상대방의 충분한 자력(배상 능력)이 불확실한 개인 범죄자들이 피고가 될 가능성이 높아 투자금 회수가 매우 어려울 것으로 판단됩니다. 또한, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000만 달러 (몸값 요구액)</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>사망 2명, 부상 1명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 20대 여성, 첫 살해 뒤 일본여행…2차 범행 계획</t>
+          <t>발리해변 토막시신…납치 관광객 추정 “여친 SNS에 위치 노출”</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030508002724224</t>
+          <t>https://www.munhwa.com/article/11572466?ref=naver</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-05 00:26:40.005692+00:00</t>
+          <t>2026-03-06 01:22:03.144163+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>과거 형사 사건 종결, TV 프로그램에서 재조명</t>
+          <t>경찰 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>SBS '꼬꼬무'에서 2005년 발생한 13세 아동 대상 강력 범죄 사건을 재조명한다. 아빠 친구 김용원이 범인으로 지목된 이 사건은 시청자들의 오열을 유발할 정도로 비극적인 내용이다.</t>
+          <t>구청 복지과 직원을 사칭하여 어르신들의 현금과 지갑을 훔친 상습 절도범 A 씨가 경찰에 검거되었습니다. A 씨는 커피를 마시고 싶다고 주의를 돌린 뒤 범행을 저질렀으며, 며칠 뒤에도 같은 수법으로 범행을 이어갔습니다. 경찰은 유사한 피해 사례를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>기사는 과거 발생한 아동 대상 강력 범죄 사건을 TV 프로그램에서 재조명하는 내용으로, 이미 형사 절차가 종결된 사건으로 판단됩니다. 또한, 상대방이 개인이며 자력 여부가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방(상습 절도범)의 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮습니다. 피해 규모가 개별적으로 크지 않을 것으로 보이며, 집단소송으로 진행될 만큼의 대규모 피해자 집단 형성 여부도 불확실합니다. (적합 조건 2 미충족, 적합 조건 3, 4 약함)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>구청 복지과 사칭해 어르신 현금 훔친 상습 절도범 검거</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008466401&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:27:00.354580+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>A씨(50대)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>광주 도심 주택가에서 50대 남성이 차량털이를 시도하다 발각되자 흉기로 피해자를 위협하며 도주했다. 시민과 경찰의 공조로 피의자는 5분 만에 현행범으로 체포되었으며, 특수강도 혐의를 받고 있다. 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 현행범 체포로 증거가 확보되었으며(적합 조건 5), 경찰 수사가 진행 중(적합 조건 6)이나, 피고가 개인이며 자력에 대한 정보가 없어 배상 능력에 의문이 있고(부적합 조건: 상대방에게 자력이 충분함 - Not met), 집단적 피해가 아닌 단일 피해 사건으로 피해 규모가 소송금융 투자에 적합하지 않을 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L67" t="inlineStr">
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>차 털다 들키자 흉기 위협 …광주서 시민·경찰 공조로 5분 만에 검거</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>mhns.co.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=740460</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:20:46.303975+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 구속 수사 진행 중, 추가 피해 사례 조사 중</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>모텔 연쇄 살인 피의자 김 모 씨가 약물을 이용해 남성들을 살해하거나 피해를 입힌 사건. 김 씨는 사이코패스로 진단받았으며, 경찰과 검찰이 추가 범행 정황 및 동기를 수사 중이다. 현재까지 사망자 2명과 추가 피해 의심 사례 2건이 확인되었다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>피의자가 개인으로, 배상 능력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함 미충족) 비록 피의자의 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차가 진행 중이고(적합 조건 6), 다수의 피해자가 발생했으나(적합 조건 3), 핵심적인 자력 요건 미충족으로 투자 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>최소 4명 이상 (사망자 2명, 추가 피해 의심 사례 2건)</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>[자막뉴스] '연쇄 살인' 사전작업이었나...남성들과 나눈 대화 속 특이점</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A68" s="3" t="inlineStr">
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0134_202603041937549315</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:12:34.631395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B68" t="inlineStr">
-[...49 lines deleted...]
-      <c r="L68" t="inlineStr">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>김모 씨</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치, 신상공개 심의 예정</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>20대 여성 김모 씨가 교제하던 남성 등 3명에게 향정신성 의약품을 섞은 음료를 마시게 해 사망에 이르게 하고, 2명에게 약물을 투여한 혐의로 구속 송치되었습니다. 경찰은 김씨가 경제적 이익을 노리고 범행을 저질렀으며, 약물 위험성을 인지하고 챗GPT에 검색한 정황도 확인했습니다. 현재 검찰에서 추가 수사 및 신상공개 심의를 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 경찰 수사 결과 명확하게 드러났고(조건 1), 경찰 수사 완료 및 검찰 송치, 신상공개 심의 등 공적 절차가 진행 중이며(조건 6), 챗GPT 검색 기록 등 증거 확보 가능성이 높습니다(조건 5). 그러나 피의자가 경제적 어려움 속에서 범행을 저지른 것으로 보도되어 자력 부족이 예상되며(조건 2), 피해자 수가 집단적이지 않아(조건 3) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>사망 3명, 약물 투여 2명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>'수유동 연쇄살인' 20대 여성, 약물 치사 가능성 인지 정황…경찰  미필...</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M68" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/03/2026022708504029473</t>
+          <t>https://view.asiae.co.kr/article/2026030418480036508</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-03 00:25:03.341891+00:00</t>
+          <t>2026-03-05 01:07:28.899920+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>경찰 수사 및 용의자 체포/사망</t>
+          <t>경찰 수사 완료 후 검찰 송치, 검찰 신상 공개 검토 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>이 기사는 태국 파타야 호텔 강도 사건과 미국 워싱턴DC 고속도로 흉기 난동 사건을 보도합니다. 파타야 사건에서는 중국인 관광객이 트랜스젠더 여성에게 금품을 갈취당했고 용의자는 체포되었습니다. 워싱턴DC 사건에서는 흉기 난동으로 1명이 사망하고 3명이 부상당했으며 가해자는 경찰 총격으로 사망했습니다.</t>
+          <t>20대 여성 김 모 씨가 남성 2명을 약물로 살해하고 1명을 다치게 한 혐의로 검찰에 송치되었습니다. 김 씨는 사이코패스 성향을 보였으며, 추가로 2명에게 약물을 건네 상해를 입힌 의혹도 받고 있습니다. 현재 검찰은 김 씨에 대한 신상 공개를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사에 언급된 두 주요 사건 모두 소송금융 투자에 부적합한 조건을 가지고 있습니다. 태국 파타야 강도 사건은 상대방의 자력이 불분명하고(부적합 조건: 상대방에게 자력이 충분함) 피해 규모가 작아(부적합 조건: 피해 규모가 큼) 소송금융 투자에 부적합합니다. 미국 워싱턴DC 흉기 난동 사건은 가해자가 사망하여 손해배상 청구 및 회수가 어렵습니다(부적합 조건: 상대방에게 자력이 충분함).</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하나, 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 매우 낮습니다. 또한 적합 조건 3(집단적 피해)에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 2명, 상해 3명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>태국 휴양지 호텔에 강도…CCTV 보니</t>
+          <t>'강북 모텔 살인' 20대 여성은 사이코패스… 피해자 카드로 치킨 주문</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516939</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179624</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-02 12:34:29.812014+00:00</t>
+          <t>2026-03-05 00:29:41.631789+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>임모 씨</t>
+          <t>김용원</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>20대 남성 구속, '사적 보복 대행 조직'으로 수사 확대 중</t>
+          <t>과거 형사 사건으로, 현재는 TV 프로그램에서 재조명 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>20대 남성 임 씨가 돈을 받고 타인의 집에 오물을 투척하고 비방 유인물을 뿌린 혐의로 구속되었습니다. 경찰은 임 씨의 진술을 토대로 '사적 보복 대행 조직'으로 수사를 확대하고 있으며, 유사 범행과의 연관성도 조사 중입니다. 이 사건은 재물손괴 및 명예훼손 등 형사범죄 피해에 해당합니다.</t>
+          <t>2005년 충청북도에서 발생한 두 건의 살인 사건과 13세 아동 실종 사건의 용의자 김용원의 끔찍한 실체를 SBS '꼬꼬무'에서 다뤘다. 온화한 얼굴 뒤에 숨겨진 그의 반전 정체에 출연진들은 충격과 분노를 금치 못했다. 이 사건은 과거의 형사 사건으로, 현재는 TV 프로그램을 통해 재조명되고 있다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 20대 남성이 구속되었고 범행을 시인했으며, 경찰 수사가 진행 중입니다. 다만, 직접 가해자의 자력이 충분치 않을 수 있고, '사적 보복 대행 조직'의 실체와 자력은 아직 불분명하여 적합 조건 2에 해당하지 않습니다. 현재까지 파악된 피해 규모도 소송금융 투자를 위한 대규모 피해로 보기 어렵습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사는 과거 형사 사건을 다루고 있으며, 소송금융 투자 대상이 될 만한 현재 진행 중인 민사 소송이나 집단적 피해, 상대방의 충분한 자력 등의 적합 조건이 부재합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>1명 (추가 피해자 가능성 있음)</t>
+          <t>3명 (살인 피해자 2명, 실종 아동 1명)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>남의 집에 오물 뿌린 20대 남성 또 구속…‘사적 보복’ 수사 확대</t>
+          <t>'꼬꼬무' 김용원, 온화한 살인자 끔찍한 실체…김나영 충격 오열</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joynews24.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496671&amp;ref=A</t>
+          <t>http://www.joynews24.com/view/1945399</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-01 12:34:08.213900+00:00</t>
+          <t>2026-03-05 00:28:15.132410+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>경찰 수사 및 A씨 구속, 지시자 추적 중</t>
+          <t>경찰 수사 완료, 검찰 송치 및 수사 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>돈을 받고 모르는 사람 집에 오물을 투척하고 낙서한 20대 A씨가 구속되었습니다. A씨는 텔레그램을 통해 지시를 받고 80만원 상당의 가상화폐를 받은 것으로 조사되었으며, 경찰은 지시한 사람을 추적 중입니다. 피해는 한 아파트 가구에 발생했습니다.</t>
+          <t>20대 여성 김모씨가 약물을 이용해 남성 2명을 살해하고 1명을 다치게 한 혐의로 구속 송치된 사건. 경찰은 살인의 미필적 고의를 인정해 살인죄를 적용했으며, 피의자는 사이코패스 진단을 받았다. 현재 검찰에서 수사 중이며 신상 공개 여부를 결정할 예정이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>적합 조건 중 '증거 확보 가능성' (5)과 '공적 절차 진행 중' (6)은 충족되나, 소송금융 투자에 필수적인 '상대방 자력 충분' (2)과 '피해 규모가 큼' (4), '집단적 피해' (3) 조건이 충족되지 않습니다. 특히 소송의 궁극적 상대방이 될 '지시한 사람'이 아직 특정되지 않아 자력 여부 판단이 불가능하며, 피해 규모도 소송금융 투자 대상으로 보기에는 작을 것으로 예상됩니다.</t>
+          <t>피의자의 책임은 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1), 증거가 확보되었고(적합 조건 5) 검찰 수사라는 공적 절차가 진행 중임(적합 조건 6). 그러나 피의자가 개인으로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮으므로 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>사망 2명, 부상 1명</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>돈 받고 모르는 사람 집에 오물 투척…‘보복 대행’ 20대 구속</t>
+          <t>'모텔 연쇄살인' 20대 여성, 첫 살해 뒤 일본여행…2차 범행 계획</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/01/20260301500118?wlog_tag3=naver</t>
+          <t>https://www.sidae.com/article/2026030508002724224</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-01 12:32:22.350878+00:00</t>
+          <t>2026-03-05 00:26:40.005692+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>김용원</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>형사 항소심 판결 선고</t>
+          <t>과거 형사 사건 종결, TV 프로그램에서 재조명</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>30대 남성 A 씨가 80대 노인 B 씨의 지갑에서 5만 원을 훔치다 훈계하는 B 씨를 폭행해 살해한 사건. A 씨는 살인 및 특가법상 절도 혐의로 기소되어 항소심에서 징역 20년을 선고받았다. 피고인은 다수의 전과가 있으며, 알코올중독 및 지적장애 주장은 받아들여지지 않았다.</t>
+          <t>SBS '꼬꼬무'에서 2005년 발생한 13세 아동 대상 강력 범죄 사건을 재조명한다. 아빠 친구 김용원이 범인으로 지목된 이 사건은 시청자들의 오열을 유발할 정도로 비극적인 내용이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>피고인(A 씨)은 다수의 징역형 전과가 있는 개인으로, 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함 미충족) 또한, 집단적 피해가 아닌 단일 피해자 사건입니다. (적합 조건 3: 집단적 피해 미충족) 비록 상대방 책임이 명확하고 증거가 확보되었으나, 피고인의 자력 부족이 결정적인 투자 부적합 사유입니다.</t>
+          <t>기사는 과거 발생한 아동 대상 강력 범죄 사건을 TV 프로그램에서 재조명하는 내용으로, 이미 형사 절차가 종결된 사건으로 판단됩니다. 또한, 상대방이 개인이며 자력 여부가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>지갑서 5만원 훔치다 훈계 듣자 80대 노인 살해 30대…징역 30년→20년 감...</t>
+          <t>‘꼬꼬무’ 온화한 얼굴의 아빠 친구 김용원, 오열 유발한 13세 아동 실...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571373?ref=naver</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603050822252410</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-01 12:23:29.409979+00:00</t>
+          <t>2026-03-05 00:26:20.696509+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>김모(21)씨</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 신상공개심의위원회 논의 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>김모(21)씨가 약물을 이용해 2명을 숨지게 하고 3명에게 추가 피해를 입힌 '모텔 연쇄 살인' 사건입니다. 경찰은 김씨를 살인 혐의로 검찰에 송치했으며, 신상공개 여부도 논의 중입니다. 범행 동기는 여전히 불분명하지만, 챗GPT 검색 등 치밀한 범행 정황이 드러났습니다.</t>
+          <t>김 씨가 음식점 매장 식사가 가능함에도 배달만 된다고 거짓말하여 피해자를 실내 공간으로 유인한 것으로 보입니다. 경찰은 이 대화 내역을 김 씨의 계획범죄를 입증하는 핵심 물증으로 보고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 범행 증거 확보 가능성이 높다는 점(적합 조건 5)은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하고, 집단적 피해로 보기에는 피해자 수가 적다는 점이 소송금융 투자에 있어 위험 요소입니다.</t>
+          <t>상대방(김 씨)의 책임이 비교적 명확하며(적합 조건 1), 경찰이 대화 내역을 핵심 물증으로 보고 있어 증거 확보가 가능하고(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 다만 피해 규모나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>최소 2명 사망, 3명 추가 피해 가능성 (총 5명)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>와인 먹고 쓰러졌다  10월에도 신고…'모텔살인' 피해자 5명 되나</t>
+          <t>[단독]  배달만 되니 방 잡자  제안…유인 위한 거짓말?</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408320</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464561&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-01 12:21:55.533268+00:00</t>
+          <t>2026-03-05 00:20:57.804644+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>김 모 씨</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>경찰 추가 여죄 내사 및 검찰 송치 후 수사 진행 중</t>
+          <t>경찰 수사 및 검찰 송치, 신상공개위원회 개최 예정</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>'강북 모텔 연쇄 살인 사건' 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 여죄를 수사 중이다. 지난해 10월과 올해 1월 발생한 두 건의 추가 피해 의심 사례에 대해 내사를 진행하고 있으며, 챗GPT 사용 기록 등 추가 증거 확보 가능성도 있다.</t>
+          <t>피의자 김 모 씨가 약물을 이용해 남성 5명에게 범행을 저질렀으며, 이 중 2명이 사망한 연쇄살인 사건입니다. 현재 경찰 수사가 진행 중이며 피의자는 검찰에 구속 송치된 상태입니다. 검찰은 신상공개 여부를 결정할 예정입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고, 챗GPT 기록 등 증거 확보 가능성이 높으며, 경찰 내사 및 검찰 송치 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피의자가 개인으로 보여 자력 부족 가능성이 있어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>피의자가 특정되어 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 사망 피해자가 발생하여 피해 규모가 큽니다(적합 조건 4). 증거 확보 가능성도 높습니다(적합 조건 5). 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다는 점(적합 조건 2 미충족)이 소송금융 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 5명 (사망 2명 포함)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
+          <t>[자막뉴스] '모텔 살인' 장소 차례로 보니...등골 서늘한 범행 단계</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603010253038920</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202603030818553829</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-01 00:19:43.669116+00:00</t>
+          <t>2026-03-03 00:31:20.884863+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>김 씨</t>
+          <t>김형식 전 서울시의원</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 확인 중</t>
+          <t>김형식 무기징역 및 뇌물 혐의 징역 3년 확정, 팽모씨 징역 20년 확정</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>한 여성이 남자친구를 포함한 여러 남성들이 쓰러진 사건에 연루된 정황이 포착되었습니다. 과거 남자친구가 쓰러졌을 때 직접 119에 신고한 사실이 드러났으며, 이는 첫 번째 상해 사건보다 앞선 시기에 발생한 것으로 추가 피해자가 있을 가능성이 제기되고 있습니다. 현재 관련 수사가 진행 중인 것으로 보입니다.</t>
+          <t>2014년 발생한 60대 재력가 살인 사건으로, 현직 서울시의원 김형식이 뇌물 수수 사실 폭로를 막기 위해 친구 팽모씨에게 살인을 청부한 사건입니다. 김형식은 무기징역과 뇌물 혐의로 징역 3년이 확정되었고, 팽모씨는 징역 20년이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>김 씨가 여러 남성들의 실신 사건에 연루된 정황이 포착되어 상대방 책임이 비교적 명확합니다. '피해자 더 있었나'라는 문구에서 집단적 피해 가능성이 시사되며, 119 신고 기록 등 증거 확보가 가능하고 관련 공적 절차(수사)가 진행 중인 것으로 판단됩니다. 이처럼 4가지 적합 조건에 해당하여 소송금융 적합도가 높습니다.</t>
+          <t>부적합 조건: 이미 형사 재판이 최종 종결되어 판결이 확정된 사건으로, 소송금융의 신규 투자 대상으로는 부적합합니다. 비록 피고의 책임이 명확하고 증거가 충분히 확보되었으나, 이미 종결된 사건은 투자 대상에서 제외됩니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>피해자 더 있었나… 남친 쓰러졌다  신고자 알고 보니</t>
+          <t>살해된 수천억 재력가... 현직 시의원이 살인청부  십년지기 실토[뉴스...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459449&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/society/2026/03/03/2026022708504029473</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-28 12:32:26.731518+00:00</t>
+          <t>2026-03-03 00:25:03.341891+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 추가 범행 내사 중</t>
+          <t>경찰 수사 및 용의자 체포/사망</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄 살인 사건 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 범행을 수사 중이다. 지난해 10월 방배동 음식점과 지난달 수유동 노래방에서 발생한 의식 불명 사건에 대해 김 씨의 연관성을 내사하고 있으며, 챗GPT 검색 기록 등 증거 확보에 주력하고 있다.</t>
+          <t>이 기사는 태국 파타야 호텔 강도 사건과 미국 워싱턴DC 고속도로 흉기 난동 사건을 보도합니다. 파타야 사건에서는 중국인 관광객이 트랜스젠더 여성에게 금품을 갈취당했고 용의자는 체포되었습니다. 워싱턴DC 사건에서는 흉기 난동으로 1명이 사망하고 3명이 부상당했으며 가해자는 경찰 총격으로 사망했습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 챗GPT 기록 등 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사 및 검찰 송치)가 활발히 진행 중입니다(적합 조건 6). 다만, 피의자가 개인으로 자력이 충분하다고 보기 어렵고, 현재까지 확인된 피해자 수가 집단적 피해(수십 명 이상) 기준에 미치지 못할 수 있습니다.</t>
+          <t>기사에 언급된 두 주요 사건 모두 소송금융 투자에 부적합한 조건을 가지고 있습니다. 태국 파타야 강도 사건은 상대방의 자력이 불분명하고(부적합 조건: 상대방에게 자력이 충분함) 피해 규모가 작아(부적합 조건: 피해 규모가 큼) 소송금융 투자에 부적합합니다. 미국 워싱턴DC 흉기 난동 사건은 가해자가 사망하여 손해배상 청구 및 회수가 어렵습니다(부적합 조건: 상대방에게 자력이 충분함).</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>최소 3명, 추가 피해자 수사 중</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
+          <t>태국 휴양지 호텔에 강도…CCTV 보니</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602281854434636</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516939</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-28 12:30:12.639314+00:00</t>
+          <t>2026-03-02 12:34:29.812014+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>임모 씨</t>
+        </is>
+      </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 상선 추적 중</t>
+          <t>20대 남성 구속, '사적 보복 대행 조직'으로 수사 확대 중</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>금품을 받고 남의 집 현관문에 오물을 뿌리거나 명예훼손성 유인물을 붙이는 '보복 대행' 테러가 잇따라 발생하고 있습니다. 경기 평택경찰서는 지난해 12월 평택에서 발생한 사건의 주범 A 씨와 공범 2명을 검찰에 송치했으며, 범행을 지시한 상선을 추적 중입니다. 화성 동탄신도시와 군포시에서도 유사한 사건이 발생했습니다.</t>
+          <t>20대 남성 임 씨가 돈을 받고 타인의 집에 오물을 투척하고 비방 유인물을 뿌린 혐의로 구속되었습니다. 경찰은 임 씨의 진술을 토대로 '사적 보복 대행 조직'으로 수사를 확대하고 있으며, 유사 범행과의 연관성도 조사 중입니다. 이 사건은 재물손괴 및 명예훼손 등 형사범죄 피해에 해당합니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 송치), 증거가 확보되었으며(수사 진행), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이라는 적합 조건에 해당합니다. 그러나 피고로 특정된 인물들의 자력이 부족하고 피해 규모가 크지 않아 회수 가능성이 낮다는 점이 투자 매력을 떨어뜨립니다. 특히 범행을 지시한 '상선'의 자력 여부가 불확실하여 소송금융 투자에 대한 위험이 존재합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 20대 남성이 구속되었고 범행을 시인했으며, 경찰 수사가 진행 중입니다. 다만, 직접 가해자의 자력이 충분치 않을 수 있고, '사적 보복 대행 조직'의 실체와 자력은 아직 불분명하여 적합 조건 2에 해당하지 않습니다. 현재까지 파악된 피해 규모도 소송금융 투자를 위한 대규모 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (추가 피해자 가능성 있음)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>'보복대행' 테러 작년 평택에서도 발생...3명 송치</t>
+          <t>남의 집에 오물 뿌린 20대 남성 또 구속…‘사적 보복’ 수사 확대</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602281505326373</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496671&amp;ref=A</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-28 12:25:07.059251+00:00</t>
+          <t>2026-03-01 12:34:08.213900+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 수사 확대 중</t>
+          <t>경찰 수사 및 A씨 구속, 지시자 추적 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>금전을 받고 남의 집 현관문에 오물을 뿌리거나 유인물을 부착하는 '보복 대행' 범죄가 잇따라 발생하고 있습니다. 평택에서는 지난해 12월 발생한 사건의 일당 3명이 검찰에 송치되었으며, 최근 화성, 군포, 서울 등에서도 유사 사례가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
+          <t>돈을 받고 모르는 사람 집에 오물을 투척하고 낙서한 20대 A씨가 구속되었습니다. A씨는 텔레그램을 통해 지시를 받고 80만원 상당의 가상화폐를 받은 것으로 조사되었으며, 경찰은 지시한 사람을 추적 중입니다. 피해는 한 아파트 가구에 발생했습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)이 명확히 충족되어 상대방 책임 입증이 용이합니다. 그러나 직접 가해자들의 자력(조건 2)이 낮고, 배후의 의뢰인은 신원 미상이며, 개별 피해 규모(조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도가 Medium입니다.</t>
+          <t>적합 조건 중 '증거 확보 가능성' (5)과 '공적 절차 진행 중' (6)은 충족되나, 소송금융 투자에 필수적인 '상대방 자력 충분' (2)과 '피해 규모가 큼' (4), '집단적 피해' (3) 조건이 충족되지 않습니다. 특히 소송의 궁극적 상대방이 될 '지시한 사람'이 아직 특정되지 않아 자력 여부 판단이 불가능하며, 피해 규모도 소송금융 투자 대상으로 보기에는 작을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>대가 받고 보복 대행  지난해 평택서도 발생…경찰 수사 확대</t>
+          <t>돈 받고 모르는 사람 집에 오물 투척…‘보복 대행’ 20대 구속</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260228142022NKE</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/01/20260301500118?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-28 12:24:00.730988+00:00</t>
+          <t>2026-03-01 12:32:22.350878+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 완료, 신상정보공개심의위원회 개최 예정</t>
+          <t>형사 항소심 판결 선고</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물이 든 음료로 남성 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 송치되었습니다. 챗GPT 검색 기록 등 치밀하게 기획된 범행 정황이 드러났으며, 추가 피해자 가능성도 제기되고 있습니다. 현재 검찰에서 신상 공개 여부를 논의 중입니다.</t>
+          <t>30대 남성 A 씨가 80대 노인 B 씨의 지갑에서 5만 원을 훔치다 훈계하는 B 씨를 폭행해 살해한 사건. A 씨는 살인 및 특가법상 절도 혐의로 기소되어 항소심에서 징역 20년을 선고받았다. 피고인은 다수의 전과가 있으며, 알코올중독 및 지적장애 주장은 받아들여지지 않았다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(객관적 증거 존재), 피해 규모가 크며(사망 2명, 상해 1명), 공적 절차(형사 수사 및 송치)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고인이 개인이며 자력 여부가 불분명하여 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고인(A 씨)은 다수의 징역형 전과가 있는 개인으로, 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 회수 가능성이 매우 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함 미충족) 또한, 집단적 피해가 아닌 단일 피해자 사건입니다. (적합 조건 3: 집단적 피해 미충족) 비록 상대방 책임이 명확하고 증거가 확보되었으나, 피고인의 자력 부족이 결정적인 투자 부적합 사유입니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 상해 1명), 추가 2명 의심</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>피해자 또 나오면 형량 1.5배…'모텔 살인' 20대女 신상 공개되나</t>
+          <t>지갑서 5만원 훔치다 훈계 듣자 80대 노인 살해 30대…징역 30년→20년 감...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11571373?ref=naver</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:23:29.409979+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>김모(21)씨</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치, 신상공개심의위원회 논의 중</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>김모(21)씨가 약물을 이용해 2명을 숨지게 하고 3명에게 추가 피해를 입힌 '모텔 연쇄 살인' 사건입니다. 경찰은 김씨를 살인 혐의로 검찰에 송치했으며, 신상공개 여부도 논의 중입니다. 범행 동기는 여전히 불분명하지만, 챗GPT 검색 등 치밀한 범행 정황이 드러났습니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 범행 증거 확보 가능성이 높다는 점(적합 조건 5)은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하고, 집단적 피해로 보기에는 피해자 수가 적다는 점이 소송금융 투자에 있어 위험 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>최소 2명 사망, 3명 추가 피해 가능성 (총 5명)</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>와인 먹고 쓰러졌다  10월에도 신고…'모텔살인' 피해자 5명 되나</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L81" t="inlineStr">
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408320</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:21:55.533268+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>경찰 추가 여죄 내사 및 검찰 송치 후 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>'강북 모텔 연쇄 살인 사건' 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 여죄를 수사 중이다. 지난해 10월과 올해 1월 발생한 두 건의 추가 피해 의심 사례에 대해 내사를 진행하고 있으며, 챗GPT 사용 기록 등 추가 증거 확보 가능성도 있다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고, 챗GPT 기록 등 증거 확보 가능성이 높으며, 경찰 내사 및 검찰 송치 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피의자가 개인으로 보여 자력 부족 가능성이 있어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M81" t="inlineStr">
-[...21 lines deleted...]
-      <c r="C82" t="inlineStr">
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603010253038920</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:19:43.669116+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>김 씨</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 추가 피해자 확인 중</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>한 여성이 남자친구를 포함한 여러 남성들이 쓰러진 사건에 연루된 정황이 포착되었습니다. 과거 남자친구가 쓰러졌을 때 직접 119에 신고한 사실이 드러났으며, 이는 첫 번째 상해 사건보다 앞선 시기에 발생한 것으로 추가 피해자가 있을 가능성이 제기되고 있습니다. 현재 관련 수사가 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>김 씨가 여러 남성들의 실신 사건에 연루된 정황이 포착되어 상대방 책임이 비교적 명확합니다. '피해자 더 있었나'라는 문구에서 집단적 피해 가능성이 시사되며, 119 신고 기록 등 증거 확보가 가능하고 관련 공적 절차(수사)가 진행 중인 것으로 판단됩니다. 이처럼 4가지 적합 조건에 해당하여 소송금융 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>피해자 더 있었나… 남친 쓰러졌다  신고자 알고 보니</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459449&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:32:26.731518+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
         <is>
           <t>김 모 씨</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
-[...128 lines deleted...]
-      <c r="A84" s="3" t="inlineStr">
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치, 추가 범행 내사 중</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>강북 모텔 연쇄 살인 사건 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 범행을 수사 중이다. 지난해 10월 방배동 음식점과 지난달 수유동 노래방에서 발생한 의식 불명 사건에 대해 김 씨의 연관성을 내사하고 있으며, 챗GPT 검색 기록 등 증거 확보에 주력하고 있다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>피의자 김 모 씨의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 챗GPT 기록 등 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사 및 검찰 송치)가 활발히 진행 중입니다(적합 조건 6). 다만, 피의자가 개인으로 자력이 충분하다고 보기 어렵고, 현재까지 확인된 피해자 수가 집단적 피해(수십 명 이상) 기준에 미치지 못할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>최소 3명, 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602281854434636</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:30:12.639314+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
-[...40 lines deleted...]
-      <c r="K84" t="inlineStr">
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr"/>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 및 검찰 송치, 상선 추적 중</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>금품을 받고 남의 집 현관문에 오물을 뿌리거나 명예훼손성 유인물을 붙이는 '보복 대행' 테러가 잇따라 발생하고 있습니다. 경기 평택경찰서는 지난해 12월 평택에서 발생한 사건의 주범 A 씨와 공범 2명을 검찰에 송치했으며, 범행을 지시한 상선을 추적 중입니다. 화성 동탄신도시와 군포시에서도 유사한 사건이 발생했습니다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(경찰 송치), 증거가 확보되었으며(수사 진행), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이라는 적합 조건에 해당합니다. 그러나 피고로 특정된 인물들의 자력이 부족하고 피해 규모가 크지 않아 회수 가능성이 낮다는 점이 투자 매력을 떨어뜨립니다. 특히 범행을 지시한 '상선'의 자력 여부가 불확실하여 소송금융 투자에 대한 위험이 존재합니다.</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>'보복대행' 테러 작년 평택에서도 발생...3명 송치</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L84" t="inlineStr">
-[...66 lines deleted...]
-      <c r="K85" t="inlineStr">
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602281505326373</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:25:07.059251+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치, 수사 확대 중</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>금전을 받고 남의 집 현관문에 오물을 뿌리거나 유인물을 부착하는 '보복 대행' 범죄가 잇따라 발생하고 있습니다. 평택에서는 지난해 12월 발생한 사건의 일당 3명이 검찰에 송치되었으며, 최근 화성, 군포, 서울 등에서도 유사 사례가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)이 명확히 충족되어 상대방 책임 입증이 용이합니다. 그러나 직접 가해자들의 자력(조건 2)이 낮고, 배후의 의뢰인은 신원 미상이며, 개별 피해 규모(조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도가 Medium입니다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>대가 받고 보복 대행  지난해 평택서도 발생…경찰 수사 확대</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
         <is>
           <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
-      <c r="L85" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602270548595ZX</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260228142022NKE</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-27 00:21:10.667415+00:00</t>
+          <t>2026-02-28 12:24:00.730988+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>검찰 수사 및 신상공개 검토 중, 추가 범죄 정황 조사 중</t>
+          <t>경찰 수사 및 검찰 송치 완료, 신상정보공개심의위원회 개최 예정</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>강북 모텔에서 약물이 든 음료로 남성 2명을 살해한 혐의를 받는 김 모 씨에 대해 검찰이 신상 공개를 검토 중이다. 피해자 유족 측도 신상 공개를 요구하고 있으며, 김 씨는 검찰에 구속 송치되었고 추가 범죄 정황도 확인되어 경찰이 조사 중이다.</t>
+          <t>20대 여성 김모씨가 약물이 든 음료로 남성 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 송치되었습니다. 챗GPT 검색 기록 등 치밀하게 기획된 범행 정황이 드러났으며, 추가 피해자 가능성도 제기되고 있습니다. 현재 검찰에서 신상 공개 여부를 논의 중입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보 가능성이 높으나(적합 조건 5), 피의자가 개인으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다(부적합 조건). 또한, 집단적 피해로 보기 어렵습니다(적합 조건 3 미충족).</t>
+          <t>상대방 책임이 명확하고(객관적 증거 존재), 피해 규모가 크며(사망 2명, 상해 1명), 공적 절차(형사 수사 및 송치)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피고인이 개인이며 자력 여부가 불분명하여 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>최소 3명 (사망 2명, 상해 1명), 추가 2명 의심</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>검찰, '강북 모텔 연쇄살인' 피의자 신상공개 검토</t>
+          <t>피해자 또 나오면 형량 1.5배…'모텔 살인' 20대女 신상 공개되나</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602261851172BA</t>
+          <t>https://www.joongang.co.kr/article/25408200</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-26 12:37:41.346480+00:00</t>
+          <t>2026-02-28 12:21:09.764704+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>30대 남성 A씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>대구지법 안동지원 징역 1년 집행유예 2년 선고 (1심), 스토킹 혐의 무죄</t>
+          <t>검찰의 신상공개 심의위 논의 진행 중, 경찰 수사 완료</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>같은 아파트 단지에 거주하는 20대 여성 2명의 집에 몰래 침입해 속옷을 뒤적이고 냄새를 맡은 30대 남성 A씨가 징역 1년, 집행유예 2년을 선고받았습니다. 피해자들은 이 사건으로 직장을 잃고 트라우마에 시달리고 있으며, 처벌이 가볍다고 호소하고 있습니다. A씨는 피해 회복을 위해 각각 250만원을 공탁했습니다.</t>
+          <t>모텔 연쇄 살인사건 피의자 김 모 씨에 대한 신상 정보 공개 여부를 검찰이 심의할 예정입니다. 경찰은 신상 공개를 하지 않았으나, 피의자 신상 털기와 피해자에 대한 2차 가해 논란이 발생했습니다. 기사는 주로 형사 절차와 신상 공개 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(주거침입, 주거수색), 홈캠 영상 등 증거 확보가 가능하며 형사 재판 1심 판결이 선고된 상태입니다. 그러나 피고가 대기업이나 공공기관이 아닌 개인이며, 피해자 수가 2명으로 적어 집단소송의 가능성이 없고, 소송금융 투자에 필요한 대규모 피해 금액 회수 가능성이 낮아 투자 매력이 떨어집니다.</t>
+          <t>연쇄 살인사건의 피의자에게 자력이 충분할 가능성이 매우 낮아 소송금융 투자 대상으로서의 회수 가능성이 희박합니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 기사 내용이 주로 형사 절차와 신상 공개 논의에 집중되어 있으며, 피해자들의 민사상 손해배상 청구에 대한 구체적인 정보나 잠재적 피고의 자력에 대한 언급이 없습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상 (연쇄 살인으로 다수 추정)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>옆집 몰래 들어가 여자 속옷 '킁킁'...솜방망이 처벌에 피해자만 떠났다</t>
+          <t>'2차 가해' 계속‥'모텔 연쇄 살인' 신상 공개되나</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/26/2026022607190984528</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6803842_37004.html</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-26 00:34:17.352025+00:00</t>
+          <t>2026-02-28 01:05:28.696697+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>피의자 구속 기소, 경찰 추가 피해자 수사 중</t>
+          <t>경찰 수사 및 검찰 구속 송치, 신상공개 심의위 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해하고 1명에게 살인을 시도한 혐의로 구속 기소되었습니다. 경찰은 현재까지 확인된 피해자 외에 추가 피해자가 있는지 전수 조사 중입니다. 피의자의 SNS 계정이 논란이 되자 비공개로 전환되었습니다.</t>
+          <t>20대 여성 김모씨가 약물을 이용해 남성 2명을 살해하고 1명에게 의식 저하를 유발한 혐의로 검찰에 구속 송치되었습니다. 경찰 수사 결과, 최초 범행 시점보다 앞선 유사 범행 정황이 드러났으며, 추가 피해자 가능성도 제기되어 최소 5명 이상의 피해자가 발생할 것으로 예상됩니다. 현재 서울북부지검에서 김씨에 대한 신상공개 심의위원회가 열릴 예정입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 공적 절차가 진행 중이며 증거 확보 가능성이 높으나(적합 조건 1, 5, 6), 상대방이 개인으로 배상 능력이 충분한 자력이 있다고 보기 어려워 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>피의자 김모씨의 책임이 명확하고(적합 조건 1), 사망 및 의식 저하 등 중대한 피해가 발생했으며(적합 조건 4), 소방청 자료, 녹취록 등 객관적 증거가 확보되었고(적합 조건 5), 경찰 수사 및 검찰 구속 송치 등 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적입니다. 그러나 피의자가 개인으로 자력 확보가 어려울 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>3명 (사망 2명, 미수 1명), 추가 피해자 수사 중</t>
+          <t>최소 5명 이상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄살인’ 20대女 팔로워 45배로…인스타 비공개로 전환</t>
+          <t>'모텔 연쇄살인범' 작년 10월 유사범행 정황… 와인 마시고 쓰러져  직접...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260226/133425689/2</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003530085</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-26 00:28:11.341948+00:00</t>
+          <t>2026-02-28 01:04:33.970018+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="4" t="inlineStr">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 구속영장 신청 예정, 최초 의뢰자 추적 중</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>20대 A 씨가 텔레그램을 통해 보복 대행을 의뢰받아 아파트 현관문에 음식물 쓰레기를 뿌리고 낙서하며 허위 유인물을 살포하고 인분을 남긴 혐의로 검거되었습니다. 경찰은 A 씨에 대해 구속영장을 신청할 예정이며, 보복 대행 운영자와 최초 의뢰자를 추적하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 명확하고(A 씨 검거 및 자백), 증거가 명확하며, 공적 절차(경찰 수사)가 진행 중입니다. 부적합 조건: 피해 규모가 크지 않고 집단적 피해가 아니며, 현재 특정된 가해자(A 씨)의 자력이 불충분할 가능성이 높습니다. 다만, 경찰이 최초 의뢰자를 추적 중이므로, 의뢰자가 특정될 경우 투자 매력도가 상승할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>'오물 테러' 20대 검거...경찰, 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602271918532807</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:02:25.210730+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>김 씨</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>경찰 내사 진행 중</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>강북모텔 연쇄살인 피의자 김 씨가 지난해 10월에도 유사한 범행을 저지른 정황이 포착되어 경찰이 추가 피해 가능성을 염두에 두고 내사 중이다. 서울 서초구 음식점에서 발생한 '남성 쓰러짐' 신고가 김 씨의 이전 범행 신고 번호와 동일한 것으로 파악되었다. 이 사건은 다수의 피해자가 발생할 수 있는 중대한 형사 범죄로, 경찰 수사를 통해 추가 증거가 확보될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>피의자 김 씨가 개인으로, 다수의 피해자에 대한 손해배상금을 지급할 충분한 자력이 없을 가능성이 매우 높습니다. 이는 소송금융 투자 회수 가능성을 현저히 낮추는 결정적인 요인입니다. (부적합 조건: 상대방에게 자력이 충분함 - 미충족) 다만, 상대방 책임이 명확하고, 집단적 피해이며, 피해 규모가 크고, 증거 확보 가능성이 높으며, 공적 절차가 진행 중이라는 점은 적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>'강북모텔 연쇄살인' 피의자 추가 범행 정황…경찰 내사</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260228082212JcW</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:28:39.849758+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C91" t="inlineStr">
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
         <is>
           <t>김모 씨</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 추가 피해자 조사 중</t>
+          <t>경찰 수사 완료, 검찰 송치 및 신상정보공개심의위원회 개최 논의 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 노래주점 등에서 남성들에게 약물을 탄 음료를 건네 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 경찰은 추가 피해자 1명을 확인하고 있으며, 김씨의 휴대전화 대화 내용 등을 토대로 더 많은 피해자가 있을 가능성을 열어두고 수사를 확대하고 있습니다.</t>
+          <t>20대 여성 김모 씨가 약물이 든 음료를 이용해 남성 2명을 살해하고 2명을 의식 불명에 빠뜨린 혐의로 검찰에 송치되었다. 경찰은 김 씨가 AI에 약물 위험성을 질문한 내역 등을 토대로 살인 고의가 있다고 판단했으며, 추가 피해자 여부도 조사 중이다. 현재 검찰에서 신상 공개 여부를 논의하고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>피고인(가해자)이 개인으로, 배상 능력이 불확실하여 소송금융 투자 회수 가능성이 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함 미충족) 다만, 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이나, 회수 가능성 부족이 결정적입니다.</t>
+          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), AI 질문 내역 등 객관적 증거가 확보되어 있음(적합 조건 5). 사망 및 중상해 피해로 피해 규모가 크다(적합 조건 4). 다만 피의자의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>최소 4명, 추가 피해자 확인 중</t>
+          <t>사망 2명, 중상해 2명 (추가 피해자 조사 중)</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>‘모텔 연쇄 살해범’ 피해자 더 있었다</t>
+          <t>같이 와인 마시던 남자가 쓰러져 ...'모텔 연쇄살인' 여성, 작년부터?</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602252034005</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07065126645354784</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-02-25 12:49:00.688562+00:00</t>
+          <t>2026-02-28 00:17:29.885612+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>김 모 씨 (피의자)</t>
+          <t>A군</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>경찰 입건 전 조사 및 휴대폰 포렌식, 접촉 남성 전수 조사 중</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄 살인 사건 피의자 김 모 씨의 추가 범행 정황이 파악되었다. 김 씨가 건넨 음료를 마시고 의식을 잃은 남성이 확인되었으며, 경찰은 김 씨의 휴대폰 포렌식 및 접촉 남성 전수 조사를 통해 전체 범행 규모가 커질 가능성을 보고 있다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>10대 A군이 헤어진 연인의 집에 찾아가 폭행하고 지인 2명에게 흉기를 휘둘러 살인미수 및 상해 혐의로 긴급체포되었습니다. 피해자들은 병원에서 치료 중이며 생명에는 지장이 없습니다. 경찰은 범행 경위를 조사 후 구속영장을 신청할 예정입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 3명 사망 및 추가 피해 정황으로 다수의 피해자가 발생했으며(적합 조건 3, 4), 경찰 수사가 진행 중으로 증거 확보가 용이함(적합 조건 5, 6). 그러나 피의자가 20대 여성으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
+          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나(적합 조건 1, 6), 피고가 10대 개인으로 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다(부적합 조건). 또한 집단적 피해가 아닌 소수의 개인 피해 사건입니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>4명 이상 (3명 사망, 1명 의식 상실, 추가 피해자 가능성)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>'모텔 연쇄 살인' 추가 피해 정황‥ 노래주점서 기절</t>
+          <t>헤어진 연인 찾아가 흉기 난동…도주 끝에 검거</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6803252_37004.html</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602270548595ZX</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-02-25 12:47:53.736633+00:00</t>
+          <t>2026-02-27 00:21:10.667415+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 추가 피해자 확인 중</t>
+          <t>검찰 수사 및 신상공개 검토 중, 추가 범죄 정황 조사 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>서울 강북구 일대에서 20대 여성 김모씨가 약물이 든 음료를 건네 남성 2명을 숨지게 하고 1명에게 상해를 입힌 혐의로 경찰 수사 및 검찰 송치됨. 경찰은 김씨의 휴대전화 포렌식 등을 통해 추가 피해자를 확인 중이며, 김씨는 살인 고의성을 부인하고 있음.</t>
+          <t>강북 모텔에서 약물이 든 음료로 남성 2명을 살해한 혐의를 받는 김 모 씨에 대해 검찰이 신상 공개를 검토 중이다. 피해자 유족 측도 신상 공개를 요구하고 있으며, 김 씨는 검찰에 구속 송치되었고 추가 범죄 정황도 확인되어 경찰이 조사 중이다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>피의자 책임이 명확하고(적합 조건 1, 5) 공적 절차가 진행 중이며(적합 조건 6) 다수의 피해자가 발생했지만(적합 조건 3, 4), 피의자가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다(적합 조건 2 불충족 및 기타 투자 어려운 이유).</t>
+          <t>피의자의 책임은 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보 가능성이 높으나(적합 조건 5), 피의자가 개인으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다(부적합 조건). 또한, 집단적 피해로 보기 어렵습니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 확인 중</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>‘모텔 약물 연쇄살인’ 4번째 피해자 확인</t>
+          <t>검찰, '강북 모텔 연쇄살인' 피의자 신상공개 검토</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225516662?OutUrl=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602261851172BA</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-02-25 12:41:36.809020+00:00</t>
+          <t>2026-02-26 12:37:41.346480+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>30대 남성 A씨</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>경찰 수사 확대 및 검찰 송치, 프로파일러 면담 및 사이코패스 진단 검사 진행 중</t>
+          <t>대구지법 안동지원 징역 1년 집행유예 2년 선고 (1심), 스토킹 혐의 무죄</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 약물 섞인 음료를 건네 남성들을 살해하거나 의식을 잃게 한 연쇄살인 사건. 현재까지 최소 4명의 피해자가 확인되었으며, 경찰은 김씨를 검찰에 구속 송치하고 추가 피해자를 수사 중이다. 김씨의 진술 신빙성이 떨어지고 약물 사용량을 단계적으로 늘렸을 가능성도 제기된다.</t>
+          <t>같은 아파트 단지에 거주하는 20대 여성 2명의 집에 몰래 침입해 속옷을 뒤적이고 냄새를 맡은 30대 남성 A씨가 징역 1년, 집행유예 2년을 선고받았습니다. 피해자들은 이 사건으로 직장을 잃고 트라우마에 시달리고 있으며, 처벌이 가볍다고 호소하고 있습니다. A씨는 피해 회복을 위해 각각 250만원을 공탁했습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고(적합조건 1 충족) 공적 절차가 진행 중이며(적합조건 6 충족) 증거도 충분하나(적합조건 5 충족), 피의자가 개인으로 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로는 부적합합니다. 소송금융은 피고의 자력 확보가 중요합니다.</t>
+          <t>상대방 책임은 명확하고(주거침입, 주거수색), 홈캠 영상 등 증거 확보가 가능하며 형사 재판 1심 판결이 선고된 상태입니다. 그러나 피고가 대기업이나 공공기관이 아닌 개인이며, 피해자 수가 2명으로 적어 집단소송의 가능성이 없고, 소송금융 투자에 필요한 대규모 피해 금액 회수 가능성이 낮아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>최소 4명 (사망 2명, 의식불명 2명), 추가 피해자 수사 중</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>건장한 체격인데 바닥에 쓰러져 …'연쇄살인' 추가 피해자 나와[박지환...</t>
+          <t>옆집 몰래 들어가 여자 속옷 '킁킁'...솜방망이 처벌에 피해자만 떠났다</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476520?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225063736</t>
+          <t>https://www.mt.co.kr/society/2026/02/26/2026022607190984528</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-02-25 12:36:32.609776+00:00</t>
+          <t>2026-02-26 00:34:17.352025+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="4" t="inlineStr">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>피의자 구속 기소, 경찰 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>20대 여성 김 모 씨가 약물이 든 음료로 남성 2명을 살해하고 1명에게 살인을 시도한 혐의로 구속 기소되었습니다. 경찰은 현재까지 확인된 피해자 외에 추가 피해자가 있는지 전수 조사 중입니다. 피의자의 SNS 계정이 논란이 되자 비공개로 전환되었습니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 공적 절차가 진행 중이며 증거 확보 가능성이 높으나(적합 조건 1, 5, 6), 상대방이 개인으로 배상 능력이 충분한 자력이 있다고 보기 어려워 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 미수 1명), 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>‘모텔 연쇄살인’ 20대女 팔로워 45배로…인스타 비공개로 전환</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Society/article/all/20260226/133425689/2</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:28:11.341948+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="4" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C97" t="inlineStr">
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>김모 씨</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속, 추가 피해자 내사 진행 중</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>20대 여성 김모 씨가 약물이 든 음료를 건네 남성 2명을 숨지게 하고 1명에게 상해를 입힌 혐의로 구속되었다. 경찰은 김 씨가 또 다른 남성에게도 약물을 건넨 정황을 포착하고 추가 피해 여부를 내사 중이다. 이 사건은 사회관계망서비스(SNS)를 통해 피의자 신상이 확산되는 등 사회적 관심이 높다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>피의자 김모 씨의 약물 투여 혐의가 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 활발히 진행 중이며(적합 조건 6), CCTV 및 휴대폰 포렌식 등 증거 확보가 용이하다(적합 조건 5). 사망 사건을 포함한 심각한 피해가 발생했고(적합 조건 4), 추가 피해자 정황이 포착되어 집단적 피해로 확대될 가능성이 높다(적합 조건 3). 다만 피의자가 개인으로 자력 부족 가능성이 있어 투자 회수 측면에서 리스크가 존재한다.</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 내사 중</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>“숙취해소제 마시고 기절”...모텔 연쇄 살인, 추가 정황 발견 [사건플...</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20012759?ref=naver</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:24:33.173604+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
         <is>
           <t>김 모 씨</t>
         </is>
       </c>
-      <c r="D97" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 일부 기소 상태. 경찰이 손해배상 청구 심의 예정.</t>
+          <t>경찰/검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>10대 남성 2명이 대통령, 중·고등학생, KT 사옥, 방송사 등을 대상으로 살해 및 폭파 협박 글을 인터넷에 게시하여 검찰에 송치되었습니다. 이들은 음성 메신저 플랫폼 '디스코드'를 통해 알게 된 사이로, 경찰은 피의자들에 대한 손해배상 청구를 심의할 예정입니다.</t>
+          <t>피의자 김 모 씨가 숙취해소제를 이용해 최소 3명의 남성에게 범행을 저질렀으며, 이 중 한 명은 사망에 이른 것으로 보도되었다. 피의자는 다른 남성들과도 여러 차례 접촉한 것으로 알려져 추가 피해자 발생 가능성도 있다. 현재 수사기관의 조사가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 증거가 확보되었으며(5), 공적 절차(검찰 송치, 기소)가 진행 중(6)인 점은 긍정적입니다. 또한 다수의 피해자가 발생하여 집단적 피해(3)의 가능성도 있습니다. 그러나 피고가 10대 2명으로 자력이 충분하지 않아(2) 소송금융의 투자 회수 가능성이 매우 낮으므로 부적합합니다.</t>
+          <t>피의자가 특정되어 책임이 명확하고(적합 조건 1), 최소 3명 이상의 피해자가 발생했으며 사망 사건이 포함되어 피해 규모가 매우 크다(적합 조건 3, 4). '피의자' 언급으로 보아 수사기관의 공적 절차가 진행 중이며 증거 확보 가능성이 높다(적합 조건 5, 6). 상대방의 자력은 불분명하나, 다른 적합 조건들이 다수 충족되어 High 등급으로 판단한다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 3명 이상, 추가 피해자 가능성 있음</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>대통령 살해 협박·방송사 폭파 예고까지…10대 2명 검찰 송치</t>
+          <t>그녀가 건넨 숙취해소제…노래방 술자리서 기절했다</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260224580335</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455582&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-02-24 13:08:26.814485+00:00</t>
+          <t>2026-02-25 12:50:19.542331+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>김 모 씨 (피의자)</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 사이코패스 검사 실시</t>
+          <t>경찰 수사 및 검찰 송치, 추가 피해자 조사 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>20대 여성 김 모 씨가 모텔에서 남성 2명을 살해하고 1명에게 의식을 잃게 한 혐의로 구속 송치되었습니다. 경찰은 김 씨와 연락을 주고받은 모든 남성을 대상으로 추가 피해 여부를 확인 중이며, 김 씨의 SNS 활동을 통해 불특정 다수와의 접촉 가능성도 수사하고 있습니다. 정확한 범행 동기 규명을 위해 사이코패스 검사도 진행 중입니다.</t>
+          <t>20대 여성 김모씨가 노래주점 등에서 남성들에게 약물을 탄 음료를 건네 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 경찰은 추가 피해자 1명을 확인하고 있으며, 김씨의 휴대전화 대화 내용 등을 토대로 더 많은 피해자가 있을 가능성을 열어두고 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>피의자의 책임은 명확하고 다수의 잠재적 피해자가 있으며 증거 확보가 용이하나, 피의자가 개인으로 자력 확보가 불분명하여 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+          <t>피고인(가해자)이 개인으로, 배상 능력이 불확실하여 소송금융 투자 회수 가능성이 낮습니다. (적합 조건 2: 상대방에게 자력이 충분함 미충족) 다만, 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거가 확보되었고(적합 조건 5), 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적이나, 회수 가능성 부족이 결정적입니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 의식불명 1명) 및 추가 피해자 가능성 있음</t>
+          <t>최소 4명, 추가 피해자 확인 중</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>'모텔 연쇄 살인' 추가 접촉 나올까...인스타엔 '맞팔 디엠'</t>
+          <t>‘모텔 연쇄 살해범’ 피해자 더 있었다</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602222016483134</t>
+          <t>https://www.khan.co.kr/article/202602252034005</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-02-22 12:33:23.769349+00:00</t>
+          <t>2026-02-25 12:49:00.688562+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>인도인 20대 피고인 3명</t>
+          <t>김 모 씨 (피의자)</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>인도 현지 법원에서 피고인 3명 전원에게 사형 선고</t>
+          <t>경찰 입건 전 조사 및 휴대폰 포렌식, 접촉 남성 전수 조사 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>인도 유명 관광지에서 20대 이스라엘 여성 관광객과 인도인 여성 숙소 주인이 집단 성폭행 및 구타당하고, 동행 남성 3명 중 1명이 살해당한 사건. 현지 법원은 피고인 3명 전원에게 사형을 선고했으나, 인도 내 사형 집행은 2020년 이후 중단된 상태입니다.</t>
+          <t>서울 강북구 모텔 연쇄 살인 사건 피의자 김 모 씨의 추가 범행 정황이 파악되었다. 김 씨가 건넨 음료를 마시고 의식을 잃은 남성이 확인되었으며, 경찰은 김 씨의 휴대폰 포렌식 및 접촉 남성 전수 조사를 통해 전체 범행 규모가 커질 가능성을 보고 있다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>피고인들의 책임은 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4), 증거가 확보되어(적합 조건 5) 유죄 판결이 내려졌습니다. 그러나 피고인들이 일반 개인으로 자력(배상 능력)이 충분하다는 근거가 없어 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 3명 사망 및 추가 피해 정황으로 다수의 피해자가 발생했으며(적합 조건 3, 4), 경찰 수사가 진행 중으로 증거 확보가 용이함(적합 조건 5, 6). 그러나 피의자가 20대 여성으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 매우 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>사망 1명, 성폭행 피해 2명, 폭행 피해 2명</t>
+          <t>4명 이상 (3명 사망, 1명 의식 상실, 추가 피해자 가능성)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>관광객 성폭행하고 동행인까지 살해…인도인 3명에 ‘사형’ [잇슈#태그...</t>
+          <t>'모텔 연쇄 살인' 추가 피해 정황‥ 노래주점서 기절</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490292&amp;ref=A</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6803252_37004.html</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-02-22 12:24:53.584270+00:00</t>
+          <t>2026-02-25 12:47:53.736633+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>용의자 긴급 체포 및 수사 진행 중</t>
+          <t>경찰 수사 및 검찰 송치, 추가 피해자 확인 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>지난 1월 경북에서 흉기로 상해를 입히고 차량을 빼앗아 달아난 용의자가 경찰의 추격 끝에 긴급 체포되었습니다. 용의자가 차량에서 내리지 않고 저항하자 경찰은 차량 유리를 파손하고 용의자를 제압했습니다. 이 사건은 '대한민국 경찰청' 유튜브 채널에 영상으로 공개되어 화제가 되었습니다.</t>
+          <t>서울 강북구 일대에서 20대 여성 김모씨가 약물이 든 음료를 건네 남성 2명을 숨지게 하고 1명에게 상해를 입힌 혐의로 경찰 수사 및 검찰 송치됨. 경찰은 김씨의 휴대전화 포렌식 등을 통해 추가 피해자를 확인 중이며, 김씨는 살인 고의성을 부인하고 있음.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>기사는 용의자의 범죄 행위와 경찰의 검거 과정을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고(대기업, 기관 등)가 특정되지 않습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건으로, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기도 어렵습니다.</t>
+          <t>피의자 책임이 명확하고(적합 조건 1, 5) 공적 절차가 진행 중이며(적합 조건 6) 다수의 피해자가 발생했지만(적합 조건 3, 4), 피의자가 개인으로 자력 확보가 어려워 손해배상금 회수 가능성이 낮아 소송금융 투자에 부적합합니다(적합 조건 2 불충족 및 기타 투자 어려운 이유).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 확인 중</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>정차 거부하더니 끝까지 저항…경찰, 맨손으로 유리 '와장창' (영상)</t>
+          <t>‘모텔 약물 연쇄살인’ 4번째 피해자 확인</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260221_0003521065</t>
+          <t>https://www.segye.com/newsView/20260225516662?OutUrl=naver</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-02-22 00:35:02.800847+00:00</t>
+          <t>2026-02-25 12:41:36.809020+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>경찰 수사 확대 및 검찰 송치, 프로파일러 면담 및 사이코패스 진단 검사 진행 중</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨가 약물 섞인 음료를 건네 남성들을 살해하거나 의식을 잃게 한 연쇄살인 사건. 현재까지 최소 4명의 피해자가 확인되었으며, 경찰은 김씨를 검찰에 구속 송치하고 추가 피해자를 수사 중이다. 김씨의 진술 신빙성이 떨어지고 약물 사용량을 단계적으로 늘렸을 가능성도 제기된다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하고(적합조건 1 충족) 공적 절차가 진행 중이며(적합조건 6 충족) 증거도 충분하나(적합조건 5 충족), 피의자가 개인으로 자력(배상 능력)이 충분하지 않을 가능성이 높아 소송금융 투자 대상으로는 부적합합니다. 소송금융은 피고의 자력 확보가 중요합니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>최소 4명 (사망 2명, 의식불명 2명), 추가 피해자 수사 중</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>건장한 체격인데 바닥에 쓰러져 …'연쇄살인' 추가 피해자 나와[박지환...</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6476520?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225063736</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:36:32.609776+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="4" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 사이코패스 진단 검사 진행 중, 추가 범죄 가능성 전수 조사 착수</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>20대 여성 김 모 씨가 약물 투여로 2명을 사망에 이르게 한 혐의로 구속되어 경찰 수사를 받고 있다. 김 씨의 외모를 찬양하며 범죄를 미화하는 온라인 논란이 확산되고 있으며, 경찰은 추가 피해자 발생 가능성을 염두에 두고 전수 조사를 진행 중이다. 유가족과 피해자에 대한 2차 가해 우려가 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 사이코패스 진단 검사 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 약물 투여 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 사망이라는 심각한 피해가 발생했으며, 추가 피해자 발생 가능성도 있어 소송금융 투자 적합도가 높습니다. 다만, 피의자가 개인이며 자력에 대한 정보가 없어 배상 능력은 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 회복 1명), 추가 피해자 발생 가능성 있음</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>“예쁘니까 판결에 감안해라”…‘모텔 살인’ 20대女 팔로워 50배 급증...</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10681594?ref=naver</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:24:24.565487+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 증거 확보 노력 중</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>불륜 커플을 협박하여 돈을 갈취한 범인이 경찰에 의해 수사 중입니다. 범인의 카메라에서는 피해자들의 사진이 발견되지 않아 경찰은 증거 확보에 어려움을 겪고 있으며, 피해자들에게 추가적인 도움을 요청하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>상대방(범인)의 책임이 명확하고 경찰 수사가 진행 중인 점(적합 조건 1, 6)은 긍정적이나, 상대방의 자력이 불분명하고 결정적인 증거가 부족하다는 점(부적합 조건 2, 5)이 소송금융 투자에 위험 요소로 작용합니다. 피해자 수가 다수일 가능성은 있으나, 구체적인 피해 규모는 미상입니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>[스모킹 건] 사진도 없이 불륜 커플 협박! 공포심 자극해 돈 뜯어낸 범인...</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>kstar.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://kstar.kbs.co.kr/list_view.html?idx=393678</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:18:41.592932+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>10대 남성 2명</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치, 일부 기소 상태. 경찰이 손해배상 청구 심의 예정.</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>10대 남성 2명이 대통령, 중·고등학생, KT 사옥, 방송사 등을 대상으로 살해 및 폭파 협박 글을 인터넷에 게시하여 검찰에 송치되었습니다. 이들은 음성 메신저 플랫폼 '디스코드'를 통해 알게 된 사이로, 경찰은 피의자들에 대한 손해배상 청구를 심의할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(1), 증거가 확보되었으며(5), 공적 절차(검찰 송치, 기소)가 진행 중(6)인 점은 긍정적입니다. 또한 다수의 피해자가 발생하여 집단적 피해(3)의 가능성도 있습니다. 그러나 피고가 10대 2명으로 자력이 충분하지 않아(2) 소송금융의 투자 회수 가능성이 매우 낮으므로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>대통령 살해 협박·방송사 폭파 예고까지…10대 2명 검찰 송치</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>kyeonggi.com</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.kyeonggi.com/article/20260224580335</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:08:26.814485+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>김 모 씨 (피의자)</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 사이코패스 검사 실시</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>20대 여성 김 모 씨가 모텔에서 남성 2명을 살해하고 1명에게 의식을 잃게 한 혐의로 구속 송치되었습니다. 경찰은 김 씨와 연락을 주고받은 모든 남성을 대상으로 추가 피해 여부를 확인 중이며, 김 씨의 SNS 활동을 통해 불특정 다수와의 접촉 가능성도 수사하고 있습니다. 정확한 범행 동기 규명을 위해 사이코패스 검사도 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>피의자의 책임은 명확하고 다수의 잠재적 피해자가 있으며 증거 확보가 용이하나, 피의자가 개인으로 자력 확보가 불분명하여 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>최소 3명 (사망 2명, 의식불명 1명) 및 추가 피해자 가능성 있음</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>'모텔 연쇄 살인' 추가 접촉 나올까...인스타엔 '맞팔 디엠'</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602222016483134</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:33:23.769349+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>인도인 20대 피고인 3명</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>인도 현지 법원에서 피고인 3명 전원에게 사형 선고</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>인도 유명 관광지에서 20대 이스라엘 여성 관광객과 인도인 여성 숙소 주인이 집단 성폭행 및 구타당하고, 동행 남성 3명 중 1명이 살해당한 사건. 현지 법원은 피고인 3명 전원에게 사형을 선고했으나, 인도 내 사형 집행은 2020년 이후 중단된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>피고인들의 책임은 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4), 증거가 확보되어(적합 조건 5) 유죄 판결이 내려졌습니다. 그러나 피고인들이 일반 개인으로 자력(배상 능력)이 충분하다는 근거가 없어 소송금융 투자 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>사망 1명, 성폭행 피해 2명, 폭행 피해 2명</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>관광객 성폭행하고 동행인까지 살해…인도인 3명에 ‘사형’ [잇슈#태그...</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8490292&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:24:53.584270+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>용의자 긴급 체포 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>지난 1월 경북에서 흉기로 상해를 입히고 차량을 빼앗아 달아난 용의자가 경찰의 추격 끝에 긴급 체포되었습니다. 용의자가 차량에서 내리지 않고 저항하자 경찰은 차량 유리를 파손하고 용의자를 제압했습니다. 이 사건은 '대한민국 경찰청' 유튜브 채널에 영상으로 공개되어 화제가 되었습니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>기사는 용의자의 범죄 행위와 경찰의 검거 과정을 다루고 있으며, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고(대기업, 기관 등)가 특정되지 않습니다. 또한, 집단적 피해가 아닌 단일 피해자 사건으로, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기도 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>정차 거부하더니 끝까지 저항…경찰, 맨손으로 유리 '와장창' (영상)</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260221_0003521065</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:35:02.800847+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
           <t>20대 A씨</t>
         </is>
       </c>
-      <c r="D103" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E103" t="inlineStr">
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속영장 신청 검토 중</t>
         </is>
       </c>
-      <c r="F103" t="inlineStr">
+      <c r="F110" t="inlineStr">
         <is>
           <t>20대 A씨가 접근금지 조처를 무시하고 B씨의 영업장에 흉기를 들고 찾아가 위협한 사건이다. 경찰은 A씨를 스토킹범죄 및 살인예비 혐의로 현행범 체포했으며, 구속영장 신청 여부를 검토 중이다. 피해자는 업주 B씨 1인이다.</t>
         </is>
       </c>
-      <c r="G103" t="inlineStr">
+      <c r="G110" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이하다는 점은 적합 조건에 해당하나, 상대방이 개인으로 자력 확보가 불분명하고 피해자가 1인이며 피해 규모가 수억 원 이상으로 특정하기 어렵다. 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
-      <c r="H103" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I103" t="inlineStr">
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J103" t="inlineStr">
+      <c r="J110" t="inlineStr">
         <is>
           <t>접근금지 무시하고 흉기 들고 영업장 찾아가 업주 위협한 20대 체포</t>
         </is>
       </c>
-      <c r="K103" t="inlineStr">
+      <c r="K110" t="inlineStr">
         <is>
           <t>kwnews.co.kr</t>
         </is>
       </c>
-      <c r="L103" t="inlineStr">
+      <c r="L110" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M103" t="inlineStr">
+      <c r="M110" t="inlineStr">
         <is>
           <t>https://www.kwnews.co.kr/page/view/2026022123101996039</t>
         </is>
       </c>
-      <c r="N103" t="inlineStr">
+      <c r="N110" t="inlineStr">
         <is>
           <t>2026-02-22 00:33:05.421481+00:00</t>
         </is>
       </c>
     </row>
-    <row r="104">
-      <c r="A104" s="2" t="inlineStr">
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C104" t="inlineStr">
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
         <is>
           <t>김 모 씨</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E104" t="inlineStr">
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치, 추가 피해자 전수 조사 중</t>
         </is>
       </c>
-      <c r="F104" t="inlineStr">
+      <c r="F111" t="inlineStr">
         <is>
           <t>20대 여성 김 모 씨가 약을 탄 음료로 남성 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 구속 송치되었습니다. 경찰은 김 씨의 휴대전화 포렌식 결과를 토대로 추가 피해자 여부를 확인하기 위해 접촉자 전수 조사를 진행 중이며, 조사 범위를 확대할 방침입니다.</t>
         </is>
       </c>
-      <c r="G104" t="inlineStr">
+      <c r="G111" t="inlineStr">
         <is>
           <t>피의자 책임은 명확하고 피해 규모가 크며 공적 절차가 진행 중이나, 피의자가 20대 개인으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
-      <c r="H104" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I104" t="inlineStr">
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
         <is>
           <t>최소 3명 (추가 피해자 수사 중)</t>
         </is>
       </c>
-      <c r="J104" t="inlineStr">
+      <c r="J111" t="inlineStr">
         <is>
           <t>[단독] '모텔 연쇄살인' 추가범행 여부 끝까지 밝힌다...피의자 접촉자...</t>
         </is>
       </c>
-      <c r="K104" t="inlineStr">
+      <c r="K111" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L104" t="inlineStr">
+      <c r="L111" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M104" t="inlineStr">
+      <c r="M111" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202602212231031100</t>
         </is>
       </c>
-      <c r="N104" t="inlineStr">
+      <c r="N111" t="inlineStr">
         <is>
           <t>2026-02-22 00:32:41.594570+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N104"/>
+  <autoFilter ref="A1:N111"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>