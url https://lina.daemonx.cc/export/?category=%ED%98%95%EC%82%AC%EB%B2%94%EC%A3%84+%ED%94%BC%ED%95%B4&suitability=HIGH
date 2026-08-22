--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="46" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="37" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,682 +533,750 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 윗선 추적 및 내부 조력자 가능성 수사</t>
+          <t>형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>MBN 단독 보도로 드러난 사적 보복 범죄 대행 조직에 대해 경찰이 대대적인 수사에 착수했습니다. 전국적으로 53건의 신고가 접수되었고 40명이 검거되었으며, 경찰은 조직의 윗선과 배후의 사기 조직 연루 가능성을 추적 중입니다. 텔레그램 채널이 여전히 운영되고 있어 추가 피해가 우려됩니다.</t>
+          <t>음주운전 사실이 드러날까 두려워 범인에게 금전을 갈취당한 수십 명의 피해자가 발생했다. 현재 형사들이 CCTV 분석과 탐문 수사를 통해 범인의 행적을 집요하게 추적하며 수사를 진행 중이다. 이 사건은 다수의 피해자가 발생한 형사범죄 관련 손해배상 가능성이 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 전국적으로 53건 이상의 피해가 발생하여 집단적 피해(적합 조건 3) 및 상당한 피해자 수(적합 조건 4)를 보입니다. 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 상대방이 조직범죄 집단이므로 자력 확보가 쟁점이 될 수 있습니다.</t>
+          <t>피해자가 수십 명에 달하며(집단적 피해), 형사 수사를 통해 범인의 행적과 증거가 확보되고 있어 상대방의 책임이 명확해 보인다(상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중). 피해자들이 금전적 피해를 입었으므로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>최소 53명 이상</t>
+          <t>수십 명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>경찰, '사적 보복 대행' 조직 윗선 본격 수사…사기 조직 연루됐나</t>
+          <t>‘슈퍼캐치 진실의 눈’ 오마이걸 승희 “우리 아빠랑 너무 닮았다”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185772</t>
+          <t>https://sports.khan.co.kr/article/202605262046003?pt=nv</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:29:06.835802+00:00</t>
+          <t>2026-06-25 07:28:24.742811+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>모니키 프라가</t>
+          <t>사적 보복 대행 조직</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 및 가해자 체포, 공범 수사 확대</t>
+          <t>경찰 수사 진행 중, 윗선 추적 및 내부 조력자 가능성 수사</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 남편을 속여 납치 자작극을 벌인 사건. 남편은 실제 납치된 것으로 믿고 폭행과 금품 갈취를 당했으며, 가족은 몸값까지 지불했다. 경찰은 프라가를 체포하고 통신 기록 등 물증을 확보하여 공범 수사를 확대하고 있다.</t>
+          <t>MBN 단독 보도로 드러난 사적 보복 범죄 대행 조직에 대해 경찰이 대대적인 수사에 착수했습니다. 전국적으로 53건의 신고가 접수되었고 40명이 검거되었으며, 경찰은 조직의 윗선과 배후의 사기 조직 연루 가능성을 추적 중입니다. 텔레그램 채널이 여전히 운영되고 있어 추가 피해가 우려됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>인플루언서 모니키 프라가의 납치 자작극으로 인해 남편이 실제 폭행 및 금품 갈취 피해를 입었으며, 가족이 몸값을 지불하는 등 명확한 피해가 발생했습니다. 경찰 수사를 통해 가해자의 책임이 명확하게 드러났고(상대방 책임 명확), 통신 기록 등 구체적인 물증이 확보되었으며(증거 확보 가능), 이미 경찰 수사 및 체포가 진행 중입니다(공적 절차 진행 중). 피해 규모는 구체적인 금액은 미상이지만, 실제 몸값 지불과 폭행 피해가 있어 소송금융 투자 대상으로 적합합니다(피해 규모 큼).</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 전국적으로 53건 이상의 피해가 발생하여 집단적 피해(적합 조건 3) 및 상당한 피해자 수(적합 조건 4)를 보입니다. 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이하며(적합 조건 5), 이미 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 다만, 상대방이 조직범죄 집단이므로 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 (남편 루카스 및 가족)</t>
+          <t>최소 53명 이상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>팔로워가 뭐길래…남편까지 속여 '납치 자작극' 벌인 브라질 인플루언서...</t>
+          <t>경찰, '사적 보복 대행' 조직 윗선 본격 수사…사기 조직 연루됐나</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026033008321923884</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5185772</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-30 00:28:06.908506+00:00</t>
+          <t>2026-04-02 12:29:06.835802+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>모니키 프라가</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사전담반 구성 및 수사 진행 중</t>
+          <t>경찰 수사 및 가해자 체포, 공범 수사 확대</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>항공사 기장을 살해하고 다른 전 직장 동료 기장을 살해하려 한 50대 남성이 울산에서 체포되었습니다. 이 사건으로 인해 해당 항공사 기장들 사이에서 불안감이 확산되고 있으며, 경찰은 약 60명 규모의 수사전담반을 꾸려 사건 경위를 조사하고 있습니다.</t>
+          <t>브라질 인플루언서 모니키 프라가가 팔로워를 늘리기 위해 남편을 속여 납치 자작극을 벌인 사건. 남편은 실제 납치된 것으로 믿고 폭행과 금품 갈취를 당했으며, 가족은 몸값까지 지불했다. 경찰은 프라가를 체포하고 통신 기록 등 물증을 확보하여 공범 수사를 확대하고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(살인 및 살인미수 혐의로 체포), 피해 규모가 크며(사망 1명, 살인미수 1명), 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이합니다. 또한 공적 절차(경찰 수사)가 진행 중입니다. 다만, 피의자의 자력 여부는 불분명하여 실제 손해배상 집행 가능성에 대한 추가 검토가 필요합니다.</t>
+          <t>인플루언서 모니키 프라가의 납치 자작극으로 인해 남편이 실제 폭행 및 금품 갈취 피해를 입었으며, 가족이 몸값을 지불하는 등 명확한 피해가 발생했습니다. 경찰 수사를 통해 가해자의 책임이 명확하게 드러났고(상대방 책임 명확), 통신 기록 등 구체적인 물증이 확보되었으며(증거 확보 가능), 이미 경찰 수사 및 체포가 진행 중입니다(공적 절차 진행 중). 피해 규모는 구체적인 금액은 미상이지만, 실제 몸값 지불과 폭행 피해가 있어 소송금융 투자 대상으로 적합합니다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명 (사망 1명, 살인미수 피해 1명)</t>
+          <t>1명 (남편 루카스 및 가족)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>일산→부산 연쇄 범행…항공사 기장 살해 50대 울산서 체포</t>
+          <t>팔로워가 뭐길래…남편까지 속여 '납치 자작극' 벌인 브라질 인플루언서...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031720573156619</t>
+          <t>https://view.asiae.co.kr/article/2026033008321923884</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-17 12:40:39.000444+00:00</t>
+          <t>2026-03-30 00:28:06.908506+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>20~30대 남성 2명</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>가해자 형사 재판 진행 중</t>
+          <t>경찰 수사전담반 구성 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>유명 유튜버 수탉이 지난해 10월 20~30대 남성 2명에게 납치, 감금, 폭행을 당해 안와골절 등 중상을 입었다. 가해자들은 강도살인미수 혐의로 구속 기소되어 현재 형사 재판이 진행 중이며, 수탉은 시청자들에게 가해자 처벌을 위한 탄원서 작성을 요청했다. 가해자들은 재판부에 40장이 넘는 반성문을 제출한 것으로 알려졌다.</t>
+          <t>항공사 기장을 살해하고 다른 전 직장 동료 기장을 살해하려 한 50대 남성이 울산에서 체포되었습니다. 이 사건으로 인해 해당 항공사 기장들 사이에서 불안감이 확산되고 있으며, 경찰은 약 60명 규모의 수사전담반을 꾸려 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자들이 강도살인미수 혐의로 구속 기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하다(적합 조건 1). 안와골절, 시력·청력 저하 등 중상해를 입었으며 살인미수라는 중대한 범죄 피해를 당해 피해 규모가 크다(적합 조건 4). 경찰 수사를 통해 가해자들이 검거되고 구속 기소되었으므로 객관적 증거가 확보되었다(적합 조건 5). 현재 가해자들에 대한 형사 재판이 진행 중이다(적합 조건 6). 다만, 가해자의 자력은 기사에서 확인되지 않아 민사 손해배상 집행 가능성에 대한 추가 확인이 필요하다.</t>
+          <t>상대방 책임이 비교적 명확하고(살인 및 살인미수 혐의로 체포), 피해 규모가 크며(사망 1명, 살인미수 1명), 경찰 수사가 활발히 진행 중이므로 증거 확보가 용이합니다. 또한 공적 절차(경찰 수사)가 진행 중입니다. 다만, 피의자의 자력 여부는 불분명하여 실제 손해배상 집행 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (사망 1명, 살인미수 피해 1명)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>‘납치·폭행 피해’ 유튜버 수탉, 탄원서 도움 요청 “가해자, 반성문...</t>
+          <t>일산→부산 연쇄 범행…항공사 기장 살해 50대 울산서 체포</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603090289</t>
+          <t>https://www.imaeil.com/page/view/2026031720573156619</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-09 12:33:24.257060+00:00</t>
+          <t>2026-03-17 12:40:39.000444+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김 씨</t>
+          <t>20~30대 남성 2명</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 추가 피해자 확인 중</t>
+          <t>가해자 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>한 여성이 남자친구를 포함한 여러 남성들이 쓰러진 사건에 연루된 정황이 포착되었습니다. 과거 남자친구가 쓰러졌을 때 직접 119에 신고한 사실이 드러났으며, 이는 첫 번째 상해 사건보다 앞선 시기에 발생한 것으로 추가 피해자가 있을 가능성이 제기되고 있습니다. 현재 관련 수사가 진행 중인 것으로 보입니다.</t>
+          <t>유명 유튜버 수탉이 지난해 10월 20~30대 남성 2명에게 납치, 감금, 폭행을 당해 안와골절 등 중상을 입었다. 가해자들은 강도살인미수 혐의로 구속 기소되어 현재 형사 재판이 진행 중이며, 수탉은 시청자들에게 가해자 처벌을 위한 탄원서 작성을 요청했다. 가해자들은 재판부에 40장이 넘는 반성문을 제출한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>김 씨가 여러 남성들의 실신 사건에 연루된 정황이 포착되어 상대방 책임이 비교적 명확합니다. '피해자 더 있었나'라는 문구에서 집단적 피해 가능성이 시사되며, 119 신고 기록 등 증거 확보가 가능하고 관련 공적 절차(수사)가 진행 중인 것으로 판단됩니다. 이처럼 4가지 적합 조건에 해당하여 소송금융 적합도가 높습니다.</t>
+          <t>가해자들이 강도살인미수 혐의로 구속 기소되어 형사 재판이 진행 중이므로 상대방 책임이 명확하다(적합 조건 1). 안와골절, 시력·청력 저하 등 중상해를 입었으며 살인미수라는 중대한 범죄 피해를 당해 피해 규모가 크다(적합 조건 4). 경찰 수사를 통해 가해자들이 검거되고 구속 기소되었으므로 객관적 증거가 확보되었다(적합 조건 5). 현재 가해자들에 대한 형사 재판이 진행 중이다(적합 조건 6). 다만, 가해자의 자력은 기사에서 확인되지 않아 민사 손해배상 집행 가능성에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>피해자 더 있었나… 남친 쓰러졌다  신고자 알고 보니</t>
+          <t>‘납치·폭행 피해’ 유튜버 수탉, 탄원서 도움 요청 “가해자, 반성문...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459449&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://isplus.com/article/view/isp202603090289</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-02-28 12:32:26.731518+00:00</t>
+          <t>2026-03-09 12:33:24.257060+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 신상정보공개심의위원회 개최 논의 중</t>
+          <t>경찰 수사 진행 중, 추가 피해자 확인 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>20대 여성 김모 씨가 약물이 든 음료를 이용해 남성 2명을 살해하고 2명을 의식 불명에 빠뜨린 혐의로 검찰에 송치되었다. 경찰은 김 씨가 AI에 약물 위험성을 질문한 내역 등을 토대로 살인 고의가 있다고 판단했으며, 추가 피해자 여부도 조사 중이다. 현재 검찰에서 신상 공개 여부를 논의하고 있다.</t>
+          <t>한 여성이 남자친구를 포함한 여러 남성들이 쓰러진 사건에 연루된 정황이 포착되었습니다. 과거 남자친구가 쓰러졌을 때 직접 119에 신고한 사실이 드러났으며, 이는 첫 번째 상해 사건보다 앞선 시기에 발생한 것으로 추가 피해자가 있을 가능성이 제기되고 있습니다. 현재 관련 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), AI 질문 내역 등 객관적 증거가 확보되어 있음(적합 조건 5). 사망 및 중상해 피해로 피해 규모가 크다(적합 조건 4). 다만 피의자의 자력은 불분명하다.</t>
+          <t>김 씨가 여러 남성들의 실신 사건에 연루된 정황이 포착되어 상대방 책임이 비교적 명확합니다. '피해자 더 있었나'라는 문구에서 집단적 피해 가능성이 시사되며, 119 신고 기록 등 증거 확보가 가능하고 관련 공적 절차(수사)가 진행 중인 것으로 판단됩니다. 이처럼 4가지 적합 조건에 해당하여 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>사망 2명, 중상해 2명 (추가 피해자 조사 중)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>같이 와인 마시던 남자가 쓰러져 ...'모텔 연쇄살인' 여성, 작년부터?</t>
+          <t>피해자 더 있었나… 남친 쓰러졌다  신고자 알고 보니</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07065126645354784</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459449&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-02-28 00:17:29.885612+00:00</t>
+          <t>2026-02-28 12:32:26.731518+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>김모 씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 추가 피해자 내사 진행 중</t>
+          <t>경찰 수사 완료, 검찰 송치 및 신상정보공개심의위원회 개최 논의 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>20대 여성 김모 씨가 약물이 든 음료를 건네 남성 2명을 숨지게 하고 1명에게 상해를 입힌 혐의로 구속되었다. 경찰은 김 씨가 또 다른 남성에게도 약물을 건넨 정황을 포착하고 추가 피해 여부를 내사 중이다. 이 사건은 사회관계망서비스(SNS)를 통해 피의자 신상이 확산되는 등 사회적 관심이 높다.</t>
+          <t>20대 여성 김모 씨가 약물이 든 음료를 이용해 남성 2명을 살해하고 2명을 의식 불명에 빠뜨린 혐의로 검찰에 송치되었다. 경찰은 김 씨가 AI에 약물 위험성을 질문한 내역 등을 토대로 살인 고의가 있다고 판단했으며, 추가 피해자 여부도 조사 중이다. 현재 검찰에서 신상 공개 여부를 논의하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피의자 김모 씨의 약물 투여 혐의가 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 활발히 진행 중이며(적합 조건 6), CCTV 및 휴대폰 포렌식 등 증거 확보가 용이하다(적합 조건 5). 사망 사건을 포함한 심각한 피해가 발생했고(적합 조건 4), 추가 피해자 정황이 포착되어 집단적 피해로 확대될 가능성이 높다(적합 조건 3). 다만 피의자가 개인으로 자력 부족 가능성이 있어 투자 회수 측면에서 리스크가 존재한다.</t>
+          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), AI 질문 내역 등 객관적 증거가 확보되어 있음(적합 조건 5). 사망 및 중상해 피해로 피해 규모가 크다(적합 조건 4). 다만 피의자의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 내사 중</t>
+          <t>사망 2명, 중상해 2명 (추가 피해자 조사 중)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“숙취해소제 마시고 기절”...모텔 연쇄 살인, 추가 정황 발견 [사건플...</t>
+          <t>같이 와인 마시던 남자가 쓰러져 ...'모텔 연쇄살인' 여성, 작년부터?</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012759?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=07065126645354784</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-26 00:24:33.173604+00:00</t>
+          <t>2026-02-28 00:17:29.885612+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속, 추가 피해자 내사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨가 숙취해소제를 이용해 최소 3명의 남성에게 범행을 저질렀으며, 이 중 한 명은 사망에 이른 것으로 보도되었다. 피의자는 다른 남성들과도 여러 차례 접촉한 것으로 알려져 추가 피해자 발생 가능성도 있다. 현재 수사기관의 조사가 진행 중인 것으로 보인다.</t>
+          <t>20대 여성 김모 씨가 약물이 든 음료를 건네 남성 2명을 숨지게 하고 1명에게 상해를 입힌 혐의로 구속되었다. 경찰은 김 씨가 또 다른 남성에게도 약물을 건넨 정황을 포착하고 추가 피해 여부를 내사 중이다. 이 사건은 사회관계망서비스(SNS)를 통해 피의자 신상이 확산되는 등 사회적 관심이 높다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>피의자가 특정되어 책임이 명확하고(적합 조건 1), 최소 3명 이상의 피해자가 발생했으며 사망 사건이 포함되어 피해 규모가 매우 크다(적합 조건 3, 4). '피의자' 언급으로 보아 수사기관의 공적 절차가 진행 중이며 증거 확보 가능성이 높다(적합 조건 5, 6). 상대방의 자력은 불분명하나, 다른 적합 조건들이 다수 충족되어 High 등급으로 판단한다.</t>
+          <t>피의자 김모 씨의 약물 투여 혐의가 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 활발히 진행 중이며(적합 조건 6), CCTV 및 휴대폰 포렌식 등 증거 확보가 용이하다(적합 조건 5). 사망 사건을 포함한 심각한 피해가 발생했고(적합 조건 4), 추가 피해자 정황이 포착되어 집단적 피해로 확대될 가능성이 높다(적합 조건 3). 다만 피의자가 개인으로 자력 부족 가능성이 있어 투자 회수 측면에서 리스크가 존재한다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>최소 3명 이상, 추가 피해자 가능성 있음</t>
+          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 내사 중</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>그녀가 건넨 숙취해소제…노래방 술자리서 기절했다</t>
+          <t>“숙취해소제 마시고 기절”...모텔 연쇄 살인, 추가 정황 발견 [사건플...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455582&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sedaily.com/article/20012759?ref=naver</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-25 12:50:19.542331+00:00</t>
+          <t>2026-02-26 00:24:33.173604+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>김 모 씨</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
+          <t>경찰/검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>피의자 김 모 씨가 숙취해소제를 이용해 최소 3명의 남성에게 범행을 저질렀으며, 이 중 한 명은 사망에 이른 것으로 보도되었다. 피의자는 다른 남성들과도 여러 차례 접촉한 것으로 알려져 추가 피해자 발생 가능성도 있다. 현재 수사기관의 조사가 진행 중인 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>피의자가 특정되어 책임이 명확하고(적합 조건 1), 최소 3명 이상의 피해자가 발생했으며 사망 사건이 포함되어 피해 규모가 매우 크다(적합 조건 3, 4). '피의자' 언급으로 보아 수사기관의 공적 절차가 진행 중이며 증거 확보 가능성이 높다(적합 조건 5, 6). 상대방의 자력은 불분명하나, 다른 적합 조건들이 다수 충족되어 High 등급으로 판단한다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>최소 3명 이상, 추가 피해자 가능성 있음</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>그녀가 건넨 숙취해소제…노래방 술자리서 기절했다</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455582&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:50:19.542331+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
           <t>경찰 수사 및 사이코패스 진단 검사 진행 중, 추가 범죄 가능성 전수 조사 착수</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>20대 여성 김 모 씨가 약물 투여로 2명을 사망에 이르게 한 혐의로 구속되어 경찰 수사를 받고 있다. 김 씨의 외모를 찬양하며 범죄를 미화하는 온라인 논란이 확산되고 있으며, 경찰은 추가 피해자 발생 가능성을 염두에 두고 전수 조사를 진행 중이다. 유가족과 피해자에 대한 2차 가해 우려가 제기되고 있다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 사이코패스 진단 검사 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 약물 투여 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 사망이라는 심각한 피해가 발생했으며, 추가 피해자 발생 가능성도 있어 소송금융 투자 적합도가 높습니다. 다만, 피의자가 개인이며 자력에 대한 정보가 없어 배상 능력은 불확실합니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I10" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>3명 (사망 2명, 회복 1명), 추가 피해자 발생 가능성 있음</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>“예쁘니까 판결에 감안해라”…‘모텔 살인’ 20대女 팔로워 50배 급증...</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://biz.heraldcorp.com/article/10681594?ref=naver</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-25 00:24:24.565487+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>