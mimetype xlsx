--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="31" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,1672 +535,1816 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>50대 A 씨</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 구속 송치</t>
+          <t>살인 혐의로 징역 18년 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>20대 여성 A 씨가 남성 4명에게 약물을 탄 음료를 먹여 잠들게 한 뒤 총 4천890만 원의 금품을 가로챈 혐의로 검찰에 구속 송치되었다. 경찰은 A 씨의 범행 시점이 '강북 모텔 연쇄 살인' 사건보다 빨라 모방 범죄 가능성은 낮다고 보고 있다. 피해자들은 약물 성분 검출 등 증거를 확보한 상태이다.</t>
+          <t>이혼 소송 중이던 50대 남성 A 씨가 아들이 보는 앞에서 아내 B 씨를 흉기로 살해한 사건. A 씨는 살인의 고의성을 부인했으나 법원은 이를 인정하지 않고 징역 18년을 선고했다. 재판부는 아들이 받은 정신적 충격이 상당할 것으로 판단했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 약물 성분 검출 및 피의자 진술 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰에 구속 송치되어 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자 수가 4명으로 적고, 피해 금액도 4천890만 원으로 소송금융 투자 대상으로 보기에 규모가 크지 않으며, 피의자의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 적합도는 'Medium'으로 판단된다.</t>
+          <t>상대방(A 씨)의 살인 혐의가 형사 재판에서 유죄로 인정되어 책임이 명확하며(적합 조건 1), 법원의 판결문 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 그러나 상대방이 개인으로 자력이 충분한지 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 매력도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>4천890만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명 (아들)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>약물 음료 먹인 뒤 돈 가로챈 20대 여성 구속 송치</t>
+          <t>“재결합 거절해”…아들 앞에서 아내 살해한 50대, 징역 18년</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202605010025523861</t>
+          <t>https://www.munhwa.com/article/11603301?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-17 07:00:08.719778+00:00</t>
+          <t>2026-07-20 07:02:25.359332+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A씨 및 B씨</t>
+          <t>장윤기</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>가해자 구속기소, 형사 재판 진행 예정</t>
+          <t>검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>성폭행 무혐의 처분에 불만을 품은 20대 여성 A씨와 연인 B씨가 피해자 C씨의 집에 침입해 흉기로 찌르고 현금 1300만원을 빼앗은 혐의로 구속기소되었다. 검찰은 C씨의 강요된 허위 자백 녹음 파일 등을 확보했으며, A씨의 무고 혐의도 추가 검토 중이다. 이 사건은 형사 재판이 진행될 예정이다.</t>
+          <t>검찰이 여고생 살해 및 성범죄 피고인 장윤기의 부친 집에서 사라진 케이블 타이를 발견하며 수사에 진전이 생겼다. 이는 피해자 납치 및 성범죄에 사용될 수 있는 증거로 지목되고 있다. 현재 검찰 수사가 진행 중이며, 피고인의 범죄 혐의를 입증할 핵심 증거가 확보된 상황이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(가해자 A, B의 범죄 행위), 검찰 수사를 통해 증거가 확보되었으며(디지털 포렌식, 녹음 파일), 공적 절차(형사 재판)가 진행 중입니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 집단적 피해가 아닌 개별 사건입니다.</t>
+          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)에 해당하여 소송금융 투자 검토 가능성이 있습니다. 검찰이 핵심 증거를 확보하며 상대방의 책임이 명확해지고 있습니다. 다만, 집단적 피해가 아닌 개별 사건이며, 피고인의 자력에 대한 정보가 부족하여 투자 수익 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>1300만원 외 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>“성폭행했다 자백해”…무혐의에 집 습격, 흉기까지 찌른 커플</t>
+          <t>검찰, 사라진 '케이블 타이' 장윤기 부친 집에서 찾았다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25423155</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5204681</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-06 23:37:55.808665+00:00</t>
+          <t>2026-07-10 07:03:23.998377+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>복면 절도범 A씨 및 공범</t>
+          <t>A 씨</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거</t>
+          <t>경찰 수사 완료 후 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>수도권 고급 주택을 노려 결혼반지 등 귀중품을 훔친 '복면 절도범'이 3년 만에 검거되었습니다. 범행 대상은 CCTV가 거의 없는 야산 인근 고급 주택이었으며, 현재 경찰 수사가 진행 중입니다.</t>
+          <t>20대 여성 A 씨가 남성 4명에게 약물을 탄 음료를 먹여 잠들게 한 뒤 총 4천890만 원의 금품을 가로챈 혐의로 검찰에 구속 송치되었다. 경찰은 A 씨의 범행 시점이 '강북 모텔 연쇄 살인' 사건보다 빨라 모방 범죄 가능성은 낮다고 보고 있다. 피해자들은 약물 성분 검출 등 증거를 확보한 상태이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(절도범)의 책임이 명확하고, 범인이 검거되어 수사 절차가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6 해당) 그러나 상대방의 자력 여부가 불분명하고, 기사만으로는 집단적 피해나 구체적인 피해 규모를 파악하기 어렵습니다. (적합 조건 2, 3, 4 미해당)</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 약물 성분 검출 및 피의자 진술 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰에 구속 송치되어 공적 절차가 진행 중이다(적합 조건 6). 그러나 피해자 수가 4명으로 적고, 피해 금액도 4천890만 원으로 소송금융 투자 대상으로 보기에 규모가 크지 않으며, 피의자의 자력이 충분하지 않을 가능성이 높아(적합 조건 2 불충족) 적합도는 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4천890만 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>수도권 고급 주택 노린 '복면 절도범'…3년 만에 검거</t>
+          <t>약물 음료 먹인 뒤 돈 가로챈 20대 여성 구속 송치</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008525421&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202605010025523861</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:41.278112+00:00</t>
+          <t>2026-05-17 07:00:08.719778+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>미상 (개인)</t>
+          <t>A씨 및 B씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 기소 완료, 형사 재판 진행 예정</t>
+          <t>가해자 구속기소, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>경찰이 단순 상해치사로 송치한 사건을 검찰이 보완수사를 통해 유사강간살인, 강도살인으로 혐의를 변경해 기소했으나, 사실은 경찰 수사 단계에서 이미 해당 혐의와 관련된 증거들이 확인된 것으로 드러났다. 검찰은 보완수사 우수 사례로 홍보했으나, 경찰은 불필요한 오해를 받고 있다며 반발하고 있다. 이 사건은 폭행 후 방치, 금원 갈취, 유사강간 행위가 있었던 심각한 강력범죄이다.</t>
+          <t>성폭행 무혐의 처분에 불만을 품은 20대 여성 A씨와 연인 B씨가 피해자 C씨의 집에 침입해 흉기로 찌르고 현금 1300만원을 빼앗은 혐의로 구속기소되었다. 검찰은 C씨의 강요된 허위 자백 녹음 파일 등을 확보했으며, A씨의 무고 혐의도 추가 검토 중이다. 이 사건은 형사 재판이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(가해자의 살인, 강도, 유사강간 혐의), 증거가 확보되었으며(디지털 포렌식, 경찰 수사 자료), 공적 절차(형사 수사 및 기소)가 진행 중입니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>상대방 책임이 명확하고(가해자 A, B의 범죄 행위), 검찰 수사를 통해 증거가 확보되었으며(디지털 포렌식, 녹음 파일), 공적 절차(형사 재판)가 진행 중입니다. 다만, 상대방이 개인으로 자력 확인이 필요하며, 집단적 피해가 아닌 개별 사건입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1300만원 외 미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[리포트] 보완수사로 밝혀낸 진실?..알고보니 경찰 자료에 '떡하니'</t>
+          <t>“성폭행했다 자백해”…무혐의에 집 습격, 흉기까지 찌른 커플</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>chmbc.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://chmbc.co.kr/article/F1vsGwAKoaYJx1Xm</t>
+          <t>https://www.joongang.co.kr/article/25423155</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 12:39:57.365833+00:00</t>
+          <t>2026-05-06 23:37:55.808665+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>30대 A씨 외 공범</t>
+          <t>복면 절도범 A씨 및 공범</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 구속영장 청구, 법원 영장실질심사 진행 중</t>
+          <t>경찰 수사 및 검거</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>돈을 받고 남의 집에 인분을 투척하고 래커를 칠하며 명예훼손 유인물을 뿌린 '보복 대행' 사건으로 30대 A씨가 구속되었습니다. A씨는 SNS 구인광고를 통해 범행에 가담했으며, 현재 경찰 수사 및 검찰의 구속영장 청구 등 공적 절차가 진행 중입니다.</t>
+          <t>수도권 고급 주택을 노려 결혼반지 등 귀중품을 훔친 '복면 절도범'이 3년 만에 검거되었습니다. 범행 대상은 CCTV가 거의 없는 야산 인근 고급 주택이었으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(A씨 구속, 범행 시인), 증거 확보가 용이하고(경찰 수사, 현장 증거), 공적 절차(경찰 수사, 검찰 영장 청구, 법원 영장 심사)가 진행 중입니다. 그러나 상대방(피의자들)의 자력이 충분하지 않을 가능성이 높고(급전 필요 구인광고), 집단적 피해가 아닌 단일 피해 사건이며, 소송금융 투자에 적합할 만큼 피해 규모가 크다고 보기 어렵습니다.</t>
+          <t>상대방(절도범)의 책임이 명확하고, 범인이 검거되어 수사 절차가 진행 중이므로 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6 해당) 그러나 상대방의 자력 여부가 불분명하고, 기사만으로는 집단적 피해나 구체적인 피해 규모를 파악하기 어렵습니다. (적합 조건 2, 3, 4 미해당)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>돈 받고 남의 집에 인분 뿌렸다 ...의왕 보복대행 30대 구속</t>
+          <t>수도권 고급 주택 노린 '복면 절도범'…3년 만에 검거</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/30/2026033020005183120</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008525421&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-30 12:35:22.458526+00:00</t>
+          <t>2026-05-03 07:01:41.278112+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>30대 A씨 등 3명</t>
+          <t>미상 (개인)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 진행 중</t>
+          <t>경찰 수사 및 검찰 기소 완료, 형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>의왕시에서 돈을 받고 타인의 주거지에 인분과 래커칠을 하고 명예훼손성 유인물을 뿌린 이른바 '보복 대행' 범죄 일당 3명이 경찰에 검거되어 구속영장이 신청되었다. 이들은 SNS 광고를 통해 범행을 지시한 '상선'의 지시를 받은 것으로 진술했으며, 경찰은 상선에 대한 수사를 확대할 예정이다.</t>
+          <t>경찰이 단순 상해치사로 송치한 사건을 검찰이 보완수사를 통해 유사강간살인, 강도살인으로 혐의를 변경해 기소했으나, 사실은 경찰 수사 단계에서 이미 해당 혐의와 관련된 증거들이 확인된 것으로 드러났다. 검찰은 보완수사 우수 사례로 홍보했으나, 경찰은 불필요한 오해를 받고 있다며 반발하고 있다. 이 사건은 폭행 후 방치, 금원 갈취, 유사강간 행위가 있었던 심각한 강력범죄이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>피의자들의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피의자들의 자력이 부족해 보이고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 집단적 피해가 아닌 개별 사건으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(가해자의 살인, 강도, 유사강간 혐의), 증거가 확보되었으며(디지털 포렌식, 경찰 수사 자료), 공적 절차(형사 수사 및 기소)가 진행 중입니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[속보] 현관에 인분·래커칠…의왕 ‘보복 대행 테러’ 일당 검거</t>
+          <t>[리포트] 보완수사로 밝혀낸 진실?..알고보니 경찰 자료에 '떡하니'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>chmbc.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260330580021</t>
+          <t>https://chmbc.co.kr/article/F1vsGwAKoaYJx1Xm</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-30 00:30:31.241399+00:00</t>
+          <t>2026-03-31 12:39:57.365833+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>20대 A씨 외 3명</t>
+          <t>30대 A씨 외 공범</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청 예정</t>
+          <t>경찰 수사 및 검찰 구속영장 청구, 법원 영장실질심사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>수원의 한 오피스텔에 침입해 중년 여성에게 강도 행각을 벌인 20대 남성 4명이 현행범으로 체포되었습니다. 이들은 휴대전화를 강취하고 다른 금품도 강탈하려 했으며, 경찰은 목격자 신고를 받고 출동하여 현장에서 이들을 검거했습니다. 현재 구속영장 신청이 예정되어 있습니다.</t>
+          <t>돈을 받고 남의 집에 인분을 투척하고 래커를 칠하며 명예훼손 유인물을 뿌린 '보복 대행' 사건으로 30대 A씨가 구속되었습니다. A씨는 SNS 구인광고를 통해 범행에 가담했으며, 현재 경찰 수사 및 검찰의 구속영장 청구 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(현행범 체포), 증거 확보가 용이하며, 경찰 수사가 진행 중인 공적 절차 단계에 있어 일부 적합 조건에 해당합니다. 하지만 피의자들의 자력 여부가 불확실하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 크지 않아 소송금융 투자 매력이 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하며(A씨 구속, 범행 시인), 증거 확보가 용이하고(경찰 수사, 현장 증거), 공적 절차(경찰 수사, 검찰 영장 청구, 법원 영장 심사)가 진행 중입니다. 그러나 상대방(피의자들)의 자력이 충분하지 않을 가능성이 높고(급전 필요 구인광고), 집단적 피해가 아닌 단일 피해 사건이며, 소송금융 투자에 적합할 만큼 피해 규모가 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[속보]여성 홀로 사는 오피스텔에 침입해 강도 행각 벌인 20대 4명 체포</t>
+          <t>돈 받고 남의 집에 인분 뿌렸다 ...의왕 보복대행 30대 구속</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026033008343872773</t>
+          <t>https://www.mt.co.kr/society/2026/03/30/2026033020005183120</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-30 00:27:57.863210+00:00</t>
+          <t>2026-03-30 12:35:22.458526+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>30대 A씨 등 3명</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (증인신문 비공개 예정)</t>
+          <t>경찰 수사 및 구속영장 신청 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>A씨가 지난해 11월 나나의 주거지에 침입해 흉기로 나나 모녀를 위협하며 돈을 뜯어내려 한 혐의로 재판에 넘겨졌습니다. 피해자 측 요청에 따라 증인신문은 비공개로 진행될 예정입니다.</t>
+          <t>의왕시에서 돈을 받고 타인의 주거지에 인분과 래커칠을 하고 명예훼손성 유인물을 뿌린 이른바 '보복 대행' 범죄 일당 3명이 경찰에 검거되어 구속영장이 신청되었다. 이들은 SNS 광고를 통해 범행을 지시한 '상선'의 지시를 받은 것으로 진술했으며, 경찰은 상선에 대한 수사를 확대할 예정이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(A씨)의 책임이 흉기 위협 및 금품 갈취 시도로 비교적 명확하며, 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 1, 5, 6) 그러나 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 민사 손해배상 청구의 실익을 추가로 검토해야 합니다.</t>
+          <t>피의자들의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5), 현재 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피의자들의 자력이 부족해 보이고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않으며, 집단적 피해가 아닌 개별 사건으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>있는 그대로 사실만을 …나나, 강도 재판 불출석 의사 밝혔지만 증인 ...</t>
+          <t>[속보] 현관에 인분·래커칠…의왕 ‘보복 대행 테러’ 일당 검거</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018762</t>
+          <t>https://www.kyeonggi.com/article/20260330580021</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-28 12:24:27.085035+00:00</t>
+          <t>2026-03-30 00:30:31.241399+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>10대 일당</t>
+          <t>20대 A씨 외 3명</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>형사 재판 결심공판 진행 중, 선고기일 예정</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>20대 지적장애인 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 검찰은 피고인들에게 징역형을 구형했습니다. 피해자는 6주간의 치료가 필요한 부상을 입었으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 갈취하려 한 혐의도 받고 있습니다. 현재 형사 재판이 진행 중이며 5월 13일 선고기일이 예정되어 있습니다.</t>
+          <t>수원의 한 오피스텔에 침입해 중년 여성에게 강도 행각을 벌인 20대 남성 4명이 현행범으로 체포되었습니다. 이들은 휴대전화를 강취하고 다른 금품도 강탈하려 했으며, 경찰은 목격자 신고를 받고 출동하여 현장에서 이들을 검거했습니다. 현재 구속영장 신청이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(검찰 기소 및 구형), 증거 확보가 용이하며(촬영된 사진, 수사 기록), 형사 재판이 진행 중인 점은 긍정적입니다. 그러나 피고인들이 10대 청소년들이라 자력 부족이 예상되고, 피해 규모가 소송금융 투자를 유치할 만큼 크지 않으며, 집단적 피해가 아닌 점을 고려할 때 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(현행범 체포), 증거 확보가 용이하며, 경찰 수사가 진행 중인 공적 절차 단계에 있어 일부 적합 조건에 해당합니다. 하지만 피의자들의 자력 여부가 불확실하고, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 크지 않아 소송금융 투자 매력이 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>검찰, '지적장애인 집단폭행' 10대 일당에 5년 이상 징역형 구형</t>
+          <t>[속보]여성 홀로 사는 오피스텔에 침입해 강도 행각 벌인 20대 4명 체포</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003560196</t>
+          <t>https://www.kwnews.co.kr/page/view/2026033008343872773</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:46.407798+00:00</t>
+          <t>2026-03-30 00:27:57.863210+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>조모씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 구속 송치</t>
+          <t>형사 재판 진행 중 (증인신문 비공개 예정)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>무직 상태의 20대 남성 조모씨가 지적장애 2급 여성 A씨에게 접근하여 혼인신고 후 약 1년간 폭행, 협박을 일삼고 A씨 및 가족 명의로 대출을 받아 2천만 원이 넘는 금액을 갈취한 사건입니다. 경찰은 CCTV 등 증거를 토대로 조씨를 구속 송치했으며, 조씨는 혐의를 부인하고 피해자를 고소하는 등 2차 가해를 저지르고 있습니다.</t>
+          <t>A씨가 지난해 11월 나나의 주거지에 침입해 흉기로 나나 모녀를 위협하며 돈을 뜯어내려 한 혐의로 재판에 넘겨졌습니다. 피해자 측 요청에 따라 증인신문은 비공개로 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(조모씨)의 책임이 경찰 수사를 통해 명확히 밝혀졌고(적합 조건 1), CCTV 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰 구속 송치되어 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 무직이며 채무에 시달리는 상태로 자력이 매우 부족하여 민사상 손해배상금 회수 가능성이 낮고(부적합 조건), 집단적 피해가 아닌 개별 피해 사건입니다.</t>
+          <t>상대방(A씨)의 책임이 흉기 위협 및 금품 갈취 시도로 비교적 명확하며, 형사 재판이 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 1, 5, 6) 그러나 피해 규모가 명확히 제시되지 않았고, 집단적 피해가 아니며, 상대방의 자력에 대한 정보가 없어 민사 손해배상 청구의 실익을 추가로 검토해야 합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>2천만 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명 (피해 여성 A씨 및 가족 일부)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[단독]3일 만에 결혼하자던 그 남자…'지옥'이 걸어들어왔다</t>
+          <t>있는 그대로 사실만을 …나나, 강도 재판 불출석 의사 밝혔지만 증인 ...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6485863?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071250</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16018762</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-17 00:18:14.137168+00:00</t>
+          <t>2026-03-28 12:24:27.085035+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>10대 일당</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 특수상해 혐의 추가 입건, 첫 재판 예정</t>
+          <t>형사 재판 결심공판 진행 중, 선고기일 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>김소영의 약물 범행으로 인한 피해자가 기존 3명 외에 3명 더 확인되어 총 6명으로 늘어났습니다. 경찰은 김소영을 특수상해 혐의로 추가 입건했으며, 수십 명의 접촉자를 대상으로 추가 범행 여부를 확인 중입니다. 첫 재판은 다음 달 9일로 예정되어 있습니다.</t>
+          <t>20대 지적장애인 남성이 10대 일당에게 집단 폭행 및 가혹행위를 당한 사건으로, 검찰은 피고인들에게 징역형을 구형했습니다. 피해자는 6주간의 치료가 필요한 부상을 입었으며, 가해자들은 피해자의 나체 사진을 촬영하고 금품을 갈취하려 한 혐의도 받고 있습니다. 현재 형사 재판이 진행 중이며 5월 13일 선고기일이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>피고인의 책임이 명확하고(적합 조건 1), 국과수 약물 검출 등 객관적 증거가 확보되었으며(적합 조건 5), 경찰 수사 및 재판 절차가 진행 중입니다(적합 조건 6). 다만, 피고인이 개인으로 자력 확보가 불확실하며, 현재까지 확인된 피해자 수가 소송금융 투자에 적합한 대규모 집단소송으로 보기에는 부족합니다.</t>
+          <t>상대방 책임이 명확하고(검찰 기소 및 구형), 증거 확보가 용이하며(촬영된 사진, 수사 기록), 형사 재판이 진행 중인 점은 긍정적입니다. 그러나 피고인들이 10대 청소년들이라 자력 부족이 예상되고, 피해 규모가 소송금융 투자를 유치할 만큼 크지 않으며, 집단적 피해가 아닌 점을 고려할 때 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>최소 6명 (수십 명 추가 확인 중)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>'강북 약물 살인' 김소영 피해자 3명 더 있었다</t>
+          <t>검찰, '지적장애인 집단폭행' 10대 일당에 5년 이상 징역형 구형</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807885_37004.html</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003560196</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-16 12:33:07.338562+00:00</t>
+          <t>2026-03-23 13:01:46.407798+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>조모씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 및 피의자 체포</t>
+          <t>경찰 수사 완료 후 검찰 구속 송치</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>경기 화성 동탄 아파트에서 20대 여성이 금전을 받고 특정 세대에 음식물 쓰레기를 투척하고 래커칠을 하는 등 보복대행 범행을 저질러 체포되었습니다. 피의자는 텔레그램을 통해 상선의 지시를 받았다고 진술했으며, 경찰은 배후 세력을 수사 중입니다. 유사 범행이 빈번하게 발생하고 있습니다.</t>
+          <t>무직 상태의 20대 남성 조모씨가 지적장애 2급 여성 A씨에게 접근하여 혼인신고 후 약 1년간 폭행, 협박을 일삼고 A씨 및 가족 명의로 대출을 받아 2천만 원이 넘는 금액을 갈취한 사건입니다. 경찰은 CCTV 등 증거를 토대로 조씨를 구속 송치했으며, 조씨는 혐의를 부인하고 피해자를 고소하는 등 2차 가해를 저지르고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>피의자가 체포되어 범행을 시인하였고, 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건은 충족됩니다. 그러나 피해 규모가 크지 않고, 소송 상대방(배후 세력)의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방(조모씨)의 책임이 경찰 수사를 통해 명확히 밝혀졌고(적합 조건 1), CCTV 등 객관적 증거가 확보되었으며(적합 조건 5), 현재 검찰 구속 송치되어 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 무직이며 채무에 시달리는 상태로 자력이 매우 부족하여 민사상 손해배상금 회수 가능성이 낮고(부적합 조건), 집단적 피해가 아닌 개별 피해 사건입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천만 원 이상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (피해 여성 A씨 및 가족 일부)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>동탄 아파트서 또 보복대행..20대 여성 체포</t>
+          <t>[단독]3일 만에 결혼하자던 그 남자…'지옥'이 걸어들어왔다</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05038086645380696</t>
+          <t>https://www.nocutnews.co.kr/news/6485863?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260317071250</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-06 12:23:44.859938+00:00</t>
+          <t>2026-03-17 00:18:14.137168+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치, 신상공개 심의 예정</t>
+          <t>경찰 수사 진행 중, 특수상해 혐의 추가 입건, 첫 재판 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>20대 여성 김모 씨가 교제하던 남성 등 3명에게 향정신성 의약품을 섞은 음료를 마시게 해 사망에 이르게 하고, 2명에게 약물을 투여한 혐의로 구속 송치되었습니다. 경찰은 김씨가 경제적 이익을 노리고 범행을 저질렀으며, 약물 위험성을 인지하고 챗GPT에 검색한 정황도 확인했습니다. 현재 검찰에서 추가 수사 및 신상공개 심의를 진행할 예정입니다.</t>
+          <t>김소영의 약물 범행으로 인한 피해자가 기존 3명 외에 3명 더 확인되어 총 6명으로 늘어났습니다. 경찰은 김소영을 특수상해 혐의로 추가 입건했으며, 수십 명의 접촉자를 대상으로 추가 범행 여부를 확인 중입니다. 첫 재판은 다음 달 9일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>피의자의 책임이 경찰 수사 결과 명확하게 드러났고(조건 1), 경찰 수사 완료 및 검찰 송치, 신상공개 심의 등 공적 절차가 진행 중이며(조건 6), 챗GPT 검색 기록 등 증거 확보 가능성이 높습니다(조건 5). 그러나 피의자가 경제적 어려움 속에서 범행을 저지른 것으로 보도되어 자력 부족이 예상되며(조건 2), 피해자 수가 집단적이지 않아(조건 3) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>피고인의 책임이 명확하고(적합 조건 1), 국과수 약물 검출 등 객관적 증거가 확보되었으며(적합 조건 5), 경찰 수사 및 재판 절차가 진행 중입니다(적합 조건 6). 다만, 피고인이 개인으로 자력 확보가 불확실하며, 현재까지 확인된 피해자 수가 소송금융 투자에 적합한 대규모 집단소송으로 보기에는 부족합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>사망 3명, 약물 투여 2명</t>
+          <t>최소 6명 (수십 명 추가 확인 중)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'수유동 연쇄살인' 20대 여성, 약물 치사 가능성 인지 정황…경찰  미필...</t>
+          <t>'강북 약물 살인' 김소영 피해자 3명 더 있었다</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030418480036508</t>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6807885_37004.html</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-05 01:07:28.899920+00:00</t>
+          <t>2026-03-16 12:33:07.338562+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>김 씨</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 피의자 체포</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>김 씨가 음식점 매장 식사가 가능함에도 배달만 된다고 거짓말하여 피해자를 실내 공간으로 유인한 것으로 보입니다. 경찰은 이 대화 내역을 김 씨의 계획범죄를 입증하는 핵심 물증으로 보고 수사를 진행 중입니다.</t>
+          <t>경기 화성 동탄 아파트에서 20대 여성이 금전을 받고 특정 세대에 음식물 쓰레기를 투척하고 래커칠을 하는 등 보복대행 범행을 저질러 체포되었습니다. 피의자는 텔레그램을 통해 상선의 지시를 받았다고 진술했으며, 경찰은 배후 세력을 수사 중입니다. 유사 범행이 빈번하게 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(김 씨)의 책임이 비교적 명확하며(적합 조건 1), 경찰이 대화 내역을 핵심 물증으로 보고 있어 증거 확보가 가능하고(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 다만 피해 규모나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
+          <t>피의자가 체포되어 범행을 시인하였고, 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건은 충족됩니다. 그러나 피해 규모가 크지 않고, 소송 상대방(배후 세력)의 자력 여부가 불분명하며, 집단적 피해가 아닌 개별 사건이라는 점에서 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[단독]  배달만 되니 방 잡자  제안…유인 위한 거짓말?</t>
+          <t>동탄 아파트서 또 보복대행..20대 여성 체포</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464561&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05038086645380696</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-05 00:20:57.804644+00:00</t>
+          <t>2026-03-06 12:23:44.859938+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 신상공개위원회 개최 예정</t>
+          <t>경찰 수사 완료, 검찰 송치, 신상공개 심의 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨가 약물을 이용해 남성 5명에게 범행을 저질렀으며, 이 중 2명이 사망한 연쇄살인 사건입니다. 현재 경찰 수사가 진행 중이며 피의자는 검찰에 구속 송치된 상태입니다. 검찰은 신상공개 여부를 결정할 예정입니다.</t>
+          <t>20대 여성 김모 씨가 교제하던 남성 등 3명에게 향정신성 의약품을 섞은 음료를 마시게 해 사망에 이르게 하고, 2명에게 약물을 투여한 혐의로 구속 송치되었습니다. 경찰은 김씨가 경제적 이익을 노리고 범행을 저질렀으며, 약물 위험성을 인지하고 챗GPT에 검색한 정황도 확인했습니다. 현재 검찰에서 추가 수사 및 신상공개 심의를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>피의자가 특정되어 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 사망 피해자가 발생하여 피해 규모가 큽니다(적합 조건 4). 증거 확보 가능성도 높습니다(적합 조건 5). 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다는 점(적합 조건 2 미충족)이 소송금융 투자 적합도를 낮춥니다.</t>
+          <t>피의자의 책임이 경찰 수사 결과 명확하게 드러났고(조건 1), 경찰 수사 완료 및 검찰 송치, 신상공개 심의 등 공적 절차가 진행 중이며(조건 6), 챗GPT 검색 기록 등 증거 확보 가능성이 높습니다(조건 5). 그러나 피의자가 경제적 어려움 속에서 범행을 저지른 것으로 보도되어 자력 부족이 예상되며(조건 2), 피해자 수가 집단적이지 않아(조건 3) 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>최소 5명 (사망 2명 포함)</t>
+          <t>사망 3명, 약물 투여 2명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[자막뉴스] '모텔 살인' 장소 차례로 보니...등골 서늘한 범행 단계</t>
+          <t>'수유동 연쇄살인' 20대 여성, 약물 치사 가능성 인지 정황…경찰  미필...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202603030818553829</t>
+          <t>https://view.asiae.co.kr/article/2026030418480036508</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-03 00:31:20.884863+00:00</t>
+          <t>2026-03-05 01:07:28.899920+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>임모 씨</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>20대 남성 구속, '사적 보복 대행 조직'으로 수사 확대 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>20대 남성 임 씨가 돈을 받고 타인의 집에 오물을 투척하고 비방 유인물을 뿌린 혐의로 구속되었습니다. 경찰은 임 씨의 진술을 토대로 '사적 보복 대행 조직'으로 수사를 확대하고 있으며, 유사 범행과의 연관성도 조사 중입니다. 이 사건은 재물손괴 및 명예훼손 등 형사범죄 피해에 해당합니다.</t>
+          <t>김 씨가 음식점 매장 식사가 가능함에도 배달만 된다고 거짓말하여 피해자를 실내 공간으로 유인한 것으로 보입니다. 경찰은 이 대화 내역을 김 씨의 계획범죄를 입증하는 핵심 물증으로 보고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 20대 남성이 구속되었고 범행을 시인했으며, 경찰 수사가 진행 중입니다. 다만, 직접 가해자의 자력이 충분치 않을 수 있고, '사적 보복 대행 조직'의 실체와 자력은 아직 불분명하여 적합 조건 2에 해당하지 않습니다. 현재까지 파악된 피해 규모도 소송금융 투자를 위한 대규모 피해로 보기 어렵습니다.</t>
+          <t>상대방(김 씨)의 책임이 비교적 명확하며(적합 조건 1), 경찰이 대화 내역을 핵심 물증으로 보고 있어 증거 확보가 가능하고(적합 조건 5), 현재 경찰 수사가 진행 중입니다(적합 조건 6). 다만 피해 규모나 집단적 피해 여부가 불분명하여 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>1명 (추가 피해자 가능성 있음)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>남의 집에 오물 뿌린 20대 남성 또 구속…‘사적 보복’ 수사 확대</t>
+          <t>[단독]  배달만 되니 방 잡자  제안…유인 위한 거짓말?</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496671&amp;ref=A</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008464561&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-01 12:34:08.213900+00:00</t>
+          <t>2026-03-05 00:20:57.804644+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>김모(21)씨</t>
+          <t>김 모 씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 신상공개심의위원회 논의 중</t>
+          <t>경찰 수사 및 검찰 송치, 신상공개위원회 개최 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>김모(21)씨가 약물을 이용해 2명을 숨지게 하고 3명에게 추가 피해를 입힌 '모텔 연쇄 살인' 사건입니다. 경찰은 김씨를 살인 혐의로 검찰에 송치했으며, 신상공개 여부도 논의 중입니다. 범행 동기는 여전히 불분명하지만, 챗GPT 검색 등 치밀한 범행 정황이 드러났습니다.</t>
+          <t>피의자 김 모 씨가 약물을 이용해 남성 5명에게 범행을 저질렀으며, 이 중 2명이 사망한 연쇄살인 사건입니다. 현재 경찰 수사가 진행 중이며 피의자는 검찰에 구속 송치된 상태입니다. 검찰은 신상공개 여부를 결정할 예정입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 범행 증거 확보 가능성이 높다는 점(적합 조건 5)은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하고, 집단적 피해로 보기에는 피해자 수가 적다는 점이 소송금융 투자에 있어 위험 요소입니다.</t>
+          <t>피의자가 특정되어 상대방 책임이 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 사망 피해자가 발생하여 피해 규모가 큽니다(적합 조건 4). 증거 확보 가능성도 높습니다(적합 조건 5). 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하다는 점(적합 조건 2 미충족)이 소송금융 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>최소 2명 사망, 3명 추가 피해 가능성 (총 5명)</t>
+          <t>최소 5명 (사망 2명 포함)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>와인 먹고 쓰러졌다  10월에도 신고…'모텔살인' 피해자 5명 되나</t>
+          <t>[자막뉴스] '모텔 살인' 장소 차례로 보니...등골 서늘한 범행 단계</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408320</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202603030818553829</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-01 12:21:55.533268+00:00</t>
+          <t>2026-03-03 00:31:20.884863+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>임모 씨</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰 추가 여죄 내사 및 검찰 송치 후 수사 진행 중</t>
+          <t>20대 남성 구속, '사적 보복 대행 조직'으로 수사 확대 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>'강북 모텔 연쇄 살인 사건' 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 여죄를 수사 중이다. 지난해 10월과 올해 1월 발생한 두 건의 추가 피해 의심 사례에 대해 내사를 진행하고 있으며, 챗GPT 사용 기록 등 추가 증거 확보 가능성도 있다.</t>
+          <t>20대 남성 임 씨가 돈을 받고 타인의 집에 오물을 투척하고 비방 유인물을 뿌린 혐의로 구속되었습니다. 경찰은 임 씨의 진술을 토대로 '사적 보복 대행 조직'으로 수사를 확대하고 있으며, 유사 범행과의 연관성도 조사 중입니다. 이 사건은 재물손괴 및 명예훼손 등 형사범죄 피해에 해당합니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고, 챗GPT 기록 등 증거 확보 가능성이 높으며, 경찰 내사 및 검찰 송치 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피의자가 개인으로 보여 자력 부족 가능성이 있어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 20대 남성이 구속되었고 범행을 시인했으며, 경찰 수사가 진행 중입니다. 다만, 직접 가해자의 자력이 충분치 않을 수 있고, '사적 보복 대행 조직'의 실체와 자력은 아직 불분명하여 적합 조건 2에 해당하지 않습니다. 현재까지 파악된 피해 규모도 소송금융 투자를 위한 대규모 피해로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (추가 피해자 가능성 있음)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
+          <t>남의 집에 오물 뿌린 20대 남성 또 구속…‘사적 보복’ 수사 확대</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603010253038920</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8496671&amp;ref=A</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-01 00:19:43.669116+00:00</t>
+          <t>2026-03-01 12:34:08.213900+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김모(21)씨</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 추가 범행 내사 중</t>
+          <t>경찰 수사 및 검찰 송치, 신상공개심의위원회 논의 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>강북 모텔 연쇄 살인 사건 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 범행을 수사 중이다. 지난해 10월 방배동 음식점과 지난달 수유동 노래방에서 발생한 의식 불명 사건에 대해 김 씨의 연관성을 내사하고 있으며, 챗GPT 검색 기록 등 증거 확보에 주력하고 있다.</t>
+          <t>김모(21)씨가 약물을 이용해 2명을 숨지게 하고 3명에게 추가 피해를 입힌 '모텔 연쇄 살인' 사건입니다. 경찰은 김씨를 살인 혐의로 검찰에 송치했으며, 신상공개 여부도 논의 중입니다. 범행 동기는 여전히 불분명하지만, 챗GPT 검색 등 치밀한 범행 정황이 드러났습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>피의자 김 모 씨의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 챗GPT 기록 등 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사 및 검찰 송치)가 활발히 진행 중입니다(적합 조건 6). 다만, 피의자가 개인으로 자력이 충분하다고 보기 어렵고, 현재까지 확인된 피해자 수가 집단적 피해(수십 명 이상) 기준에 미치지 못할 수 있습니다.</t>
+          <t>피의자의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사 및 검찰 송치 등 공적 절차가 진행 중이며(적합 조건 6), 범행 증거 확보 가능성이 높다는 점(적합 조건 5)은 긍정적입니다. 그러나 피의자가 개인이며 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하고, 집단적 피해로 보기에는 피해자 수가 적다는 점이 소송금융 투자에 있어 위험 요소입니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>최소 3명, 추가 피해자 수사 중</t>
+          <t>최소 2명 사망, 3명 추가 피해 가능성 (총 5명)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
+          <t>와인 먹고 쓰러졌다  10월에도 신고…'모텔살인' 피해자 5명 되나</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602281854434636</t>
+          <t>https://www.joongang.co.kr/article/25408320</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-28 12:30:12.639314+00:00</t>
+          <t>2026-03-01 12:21:55.533268+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치, 상선 추적 중</t>
+          <t>경찰 추가 여죄 내사 및 검찰 송치 후 수사 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>금품을 받고 남의 집 현관문에 오물을 뿌리거나 명예훼손성 유인물을 붙이는 '보복 대행' 테러가 잇따라 발생하고 있습니다. 경기 평택경찰서는 지난해 12월 평택에서 발생한 사건의 주범 A 씨와 공범 2명을 검찰에 송치했으며, 범행을 지시한 상선을 추적 중입니다. 화성 동탄신도시와 군포시에서도 유사한 사건이 발생했습니다.</t>
+          <t>'강북 모텔 연쇄 살인 사건' 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 여죄를 수사 중이다. 지난해 10월과 올해 1월 발생한 두 건의 추가 피해 의심 사례에 대해 내사를 진행하고 있으며, 챗GPT 사용 기록 등 추가 증거 확보 가능성도 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 송치), 증거가 확보되었으며(수사 진행), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이라는 적합 조건에 해당합니다. 그러나 피고로 특정된 인물들의 자력이 부족하고 피해 규모가 크지 않아 회수 가능성이 낮다는 점이 투자 매력을 떨어뜨립니다. 특히 범행을 지시한 '상선'의 자력 여부가 불확실하여 소송금융 투자에 대한 위험이 존재합니다.</t>
+          <t>피의자의 책임이 명확하고, 챗GPT 기록 등 증거 확보 가능성이 높으며, 경찰 내사 및 검찰 송치 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 피의자가 개인으로 보여 자력 부족 가능성이 있어 소송금융 투자 회수 가능성이 낮을 수 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'보복대행' 테러 작년 평택에서도 발생...3명 송치</t>
+          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602281505326373</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603010253038920</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-02-28 12:25:07.059251+00:00</t>
+          <t>2026-03-01 00:19:43.669116+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 수사 확대 중</t>
+          <t>경찰 수사 및 검찰 송치, 추가 범행 내사 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>금전을 받고 남의 집 현관문에 오물을 뿌리거나 유인물을 부착하는 '보복 대행' 범죄가 잇따라 발생하고 있습니다. 평택에서는 지난해 12월 발생한 사건의 일당 3명이 검찰에 송치되었으며, 최근 화성, 군포, 서울 등에서도 유사 사례가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
+          <t>강북 모텔 연쇄 살인 사건 피의자 김 모 씨가 검찰에 송치된 후에도 경찰이 추가 범행을 수사 중이다. 지난해 10월 방배동 음식점과 지난달 수유동 노래방에서 발생한 의식 불명 사건에 대해 김 씨의 연관성을 내사하고 있으며, 챗GPT 검색 기록 등 증거 확보에 주력하고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)이 명확히 충족되어 상대방 책임 입증이 용이합니다. 그러나 직접 가해자들의 자력(조건 2)이 낮고, 배후의 의뢰인은 신원 미상이며, 개별 피해 규모(조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도가 Medium입니다.</t>
+          <t>피의자 김 모 씨의 책임이 비교적 명확하고(적합 조건 1), 경찰 수사를 통해 챗GPT 기록 등 증거 확보 가능성이 높으며(적합 조건 5), 공적 절차(경찰 수사 및 검찰 송치)가 활발히 진행 중입니다(적합 조건 6). 다만, 피의자가 개인으로 자력이 충분하다고 보기 어렵고, 현재까지 확인된 피해자 수가 집단적 피해(수십 명 이상) 기준에 미치지 못할 수 있습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3명, 추가 피해자 수사 중</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대가 받고 보복 대행  지난해 평택서도 발생…경찰 수사 확대</t>
+          <t>경찰, '모텔 살인' 지난해 10월 추가 피해 정황 내사</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260228142022NKE</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602281854434636</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-28 12:24:00.730988+00:00</t>
+          <t>2026-02-28 12:30:12.639314+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 예정, 최초 의뢰자 추적 중</t>
+          <t>경찰 수사 완료 및 검찰 송치, 상선 추적 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>20대 A 씨가 텔레그램을 통해 보복 대행을 의뢰받아 아파트 현관문에 음식물 쓰레기를 뿌리고 낙서하며 허위 유인물을 살포하고 인분을 남긴 혐의로 검거되었습니다. 경찰은 A 씨에 대해 구속영장을 신청할 예정이며, 보복 대행 운영자와 최초 의뢰자를 추적하고 있습니다.</t>
+          <t>금품을 받고 남의 집 현관문에 오물을 뿌리거나 명예훼손성 유인물을 붙이는 '보복 대행' 테러가 잇따라 발생하고 있습니다. 경기 평택경찰서는 지난해 12월 평택에서 발생한 사건의 주범 A 씨와 공범 2명을 검찰에 송치했으며, 범행을 지시한 상선을 추적 중입니다. 화성 동탄신도시와 군포시에서도 유사한 사건이 발생했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확하고(A 씨 검거 및 자백), 증거가 명확하며, 공적 절차(경찰 수사)가 진행 중입니다. 부적합 조건: 피해 규모가 크지 않고 집단적 피해가 아니며, 현재 특정된 가해자(A 씨)의 자력이 불충분할 가능성이 높습니다. 다만, 경찰이 최초 의뢰자를 추적 중이므로, 의뢰자가 특정될 경우 투자 매력도가 상승할 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(경찰 송치), 증거가 확보되었으며(수사 진행), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이라는 적합 조건에 해당합니다. 그러나 피고로 특정된 인물들의 자력이 부족하고 피해 규모가 크지 않아 회수 가능성이 낮다는 점이 투자 매력을 떨어뜨립니다. 특히 범행을 지시한 '상선'의 자력 여부가 불확실하여 소송금융 투자에 대한 위험이 존재합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'오물 테러' 20대 검거...경찰, 구속영장 신청 예정</t>
+          <t>'보복대행' 테러 작년 평택에서도 발생...3명 송치</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602271918532807</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602281505326373</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-28 01:02:25.210730+00:00</t>
+          <t>2026-02-28 12:25:07.059251+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>형사범죄 피해</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
+          <t>경찰 수사 및 검찰 송치, 수사 확대 중</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>금전을 받고 남의 집 현관문에 오물을 뿌리거나 유인물을 부착하는 '보복 대행' 범죄가 잇따라 발생하고 있습니다. 평택에서는 지난해 12월 발생한 사건의 일당 3명이 검찰에 송치되었으며, 최근 화성, 군포, 서울 등에서도 유사 사례가 접수되어 경찰이 수사를 확대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>적합 조건 5(증거 확보 가능)와 6(공적 절차 진행 중)이 명확히 충족되어 상대방 책임 입증이 용이합니다. 그러나 직접 가해자들의 자력(조건 2)이 낮고, 배후의 의뢰인은 신원 미상이며, 개별 피해 규모(조건 4)가 소송금융 투자에 적합할 만큼 크지 않을 수 있어 적합도가 Medium입니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>대가 받고 보복 대행  지난해 평택서도 발생…경찰 수사 확대</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260228142022NKE</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:24:00.730988+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 구속영장 신청 예정, 최초 의뢰자 추적 중</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>20대 A 씨가 텔레그램을 통해 보복 대행을 의뢰받아 아파트 현관문에 음식물 쓰레기를 뿌리고 낙서하며 허위 유인물을 살포하고 인분을 남긴 혐의로 검거되었습니다. 경찰은 A 씨에 대해 구속영장을 신청할 예정이며, 보복 대행 운영자와 최초 의뢰자를 추적하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 명확하고(A 씨 검거 및 자백), 증거가 명확하며, 공적 절차(경찰 수사)가 진행 중입니다. 부적합 조건: 피해 규모가 크지 않고 집단적 피해가 아니며, 현재 특정된 가해자(A 씨)의 자력이 불충분할 가능성이 높습니다. 다만, 경찰이 최초 의뢰자를 추적 중이므로, 의뢰자가 특정될 경우 투자 매력도가 상승할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>'오물 테러' 20대 검거...경찰, 구속영장 신청 예정</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602271918532807</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:02:25.210730+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>형사범죄 피해</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
           <t>경찰 수사 진행 중, 증거 확보 노력 중</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>불륜 커플을 협박하여 돈을 갈취한 범인이 경찰에 의해 수사 중입니다. 범인의 카메라에서는 피해자들의 사진이 발견되지 않아 경찰은 증거 확보에 어려움을 겪고 있으며, 피해자들에게 추가적인 도움을 요청하고 있습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>상대방(범인)의 책임이 명확하고 경찰 수사가 진행 중인 점(적합 조건 1, 6)은 긍정적이나, 상대방의 자력이 불분명하고 결정적인 증거가 부족하다는 점(부적합 조건 2, 5)이 소송금융 투자에 위험 요소로 작용합니다. 피해자 수가 다수일 가능성은 있으나, 구체적인 피해 규모는 미상입니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>[스모킹 건] 사진도 없이 불륜 커플 협박! 공포심 자극해 돈 뜯어낸 범인...</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>kstar.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://kstar.kbs.co.kr/list_view.html?idx=393678</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-25 00:18:41.592932+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N24"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>