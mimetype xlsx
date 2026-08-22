--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,62 +426,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
@@ -534,353 +534,421 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>법률 학술 토론회 진행</t>
+          <t>형사소송법 개정안 국회 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>한국비교형사법학회 등 4개 학회 및 부산지방변호사회가 공동으로 개최한 토론회에서 형사소송법상 '동일성'과 '직접 관련성' 개념의 불명확성이 지적되었습니다. 특히 송치 사건의 동일성 판단 기준에 대한 논의가 이루어졌습니다.</t>
+          <t>더불어민주당이 검찰의 보완수사권 폐지를 골자로 하는 형사소송법 개정안을 당론으로 추인했습니다. 이 개정안은 수사·기소 분리 원칙 유지, 피해자 보호수단 확대, 수사기관 상호 견제 강화를 목표로 하며, 특히 사회적 약자 대상 7대 범죄에 대해서는 검찰 송치를 인정합니다. 법안 심사는 다음 주 중 마무리될 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 형사소송법상 법률 개념의 불명확성에 대한 학술 토론회 내용을 다루고 있습니다. 따라서 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아닌, 검찰의 보완수사권 폐지를 골자로 하는 형사소송법 개정안의 국회 논의 진행 상황을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 손해배상 청구 가능성이 존재하지 않아 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>보완수사 까다롭게 만들어야…검·경 협력으로 수사 일원화 주장도</t>
+          <t>與, '檢 보완수사권 폐지' 당론 추인…다음 주 형소법 개정안 마무리</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218856</t>
+          <t>https://www.mt.co.kr/politics/2026/07/24/2026072419244145608</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:42:12.456445+00:00</t>
+          <t>2026-07-26 07:00:45.906607+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>헌법재판소 위헌 결정</t>
+          <t>법률 학술 토론회 진행</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>헌법재판소는 성폭력범죄 피해자 진술에 관한 증거능력 특례조항에 대해 재판관 5인의 위헌 의견으로 헌법에 위반된다고 결정했다. 이는 성폭력범죄의처벌등에 관한 특례법 제30조 제6항의 방어권 침해 여부에 대한 판단이다.</t>
+          <t>한국비교형사법학회 등 4개 학회 및 부산지방변호사회가 공동으로 개최한 토론회에서 형사소송법상 '동일성'과 '직접 관련성' 개념의 불명확성이 지적되었습니다. 특히 송치 사건의 동일성 판단 기준에 대한 논의가 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 사건은 특정 가해자에 대한 손해배상 청구가 아닌, 성폭력범죄의처벌등에 관한 특례법 조항의 위헌 여부를 판단한 헌법재판소 결정이다. 소송금융의 투자 대상이 되는 명확한 피고와 손해배상 청구권이 부재하여 적합도가 낮다.</t>
+          <t>해당 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 형사소송법상 법률 개념의 불명확성에 대한 학술 토론회 내용을 다루고 있습니다. 따라서 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 소송금융 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>헌재, 성폭력범죄의처벌등에 관한 특례법 제30조 제6항 '방어권 과도한...</t>
+          <t>보완수사 까다롭게 만들어야…검·경 협력으로 수사 일원화 주장도</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026032815452913899a8c8bf58f_12</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218856</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-28 12:22:10.649406+00:00</t>
+          <t>2026-04-04 12:42:12.456445+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법률 제도 논의</t>
+          <t>헌법재판소 위헌 결정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 사설은 2007년 형사소송법 개정 이후 변호인의 변론 역량이 재판 결과에 미치는 영향이 커진 점을 언급하며, 형사성공보수 정상화가 국민의 방어권 회복에 필수적임을 강조합니다. 이는 변호인의 적극적인 변론을 유도하고 국민의 실질적인 사법 접근성을 높이는 방안으로 제시됩니다.</t>
+          <t>헌법재판소는 성폭력범죄 피해자 진술에 관한 증거능력 특례조항에 대해 재판관 5인의 위헌 의견으로 헌법에 위반된다고 결정했다. 이는 성폭력범죄의처벌등에 관한 특례법 제30조 제6항의 방어권 침해 여부에 대한 판단이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아닌, 형사성공보수 정상화의 필요성에 대한 사설입니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 사실, 피해 규모, 집단적 피해 등의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 특정 가해자에 대한 손해배상 청구가 아닌, 성폭력범죄의처벌등에 관한 특례법 조항의 위헌 여부를 판단한 헌법재판소 결정이다. 소송금융의 투자 대상이 되는 명확한 피고와 손해배상 청구권이 부재하여 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[사설] 형사성공보수 정상화, 국민 방어권 회복의 출발점이다</t>
+          <t>헌재, 성폭력범죄의처벌등에 관한 특례법 제30조 제6항 '방어권 과도한...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35317</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026032815452913899a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-23 00:44:42.540866+00:00</t>
+          <t>2026-03-28 12:22:10.649406+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>법률 제도 논의</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 공중협박죄의 구성요건 중 '공연성'의 해석에 대해 다루고 있습니다. 피해자 본인이 아닌 친족 등 제3자의 법익 침해를 내용으로 하더라도, 피해자 본인에게 공포심을 일으킬 만한 경우 '공연성'이 인정될 수 있다는 법리적 내용을 설명합니다.</t>
+          <t>이 사설은 2007년 형사소송법 개정 이후 변호인의 변론 역량이 재판 결과에 미치는 영향이 커진 점을 언급하며, 형사성공보수 정상화가 국민의 방어권 회복에 필수적임을 강조합니다. 이는 변호인의 적극적인 변론을 유도하고 국민의 실질적인 사법 접근성을 높이는 방안으로 제시됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '공중협박죄'의 구성요건인 '공연성'에 대한 법률적 해석을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아닌, 형사성공보수 정상화의 필요성에 대한 사설입니다. 소송금융 투자 대상이 되기 위한 명확한 상대방, 구체적인 피해 사실, 피해 규모, 집단적 피해 등의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>공중협박죄의 구성요건인 '공연성'의 해석</t>
+          <t>[사설] 형사성공보수 정상화, 국민 방어권 회복의 출발점이다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217406</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35317</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-11 00:15:01.561584+00:00</t>
+          <t>2026-03-23 00:44:42.540866+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr">
+      <c r="E6" t="inlineStr"/>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>이 기사는 공중협박죄의 구성요건 중 '공연성'의 해석에 대해 다루고 있습니다. 피해자 본인이 아닌 친족 등 제3자의 법익 침해를 내용으로 하더라도, 피해자 본인에게 공포심을 일으킬 만한 경우 '공연성'이 인정될 수 있다는 법리적 내용을 설명합니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, '공중협박죄'의 구성요건인 '공연성'에 대한 법률적 해석을 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>공중협박죄의 구성요건인 '공연성'의 해석</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217406</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:15:01.561584+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>형사법</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
         <is>
           <t>법왜곡죄 신설 및 시행 관련 논의</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>새롭게 신설된 '법왜곡죄'가 법적 기준의 모호성과 수사 주체의 불분명함으로 인해 여러 부작용을 낳을 수 있다는 우려가 제기되고 있습니다. 판사, 검사, 수사 관련자가 위법 또는 부당하게 이익을 주거나 권익을 해할 목적으로 행위할 경우 처벌하는 내용이지만, 적용 범위에 대한 해석이 불분명하다는 지적입니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>해당 기사는 새로 신설된 '법왜곡죄'의 모호한 적용 기준과 수사 주체 불분명 등 법률 자체의 문제점을 논하고 있습니다. 특정 사건에서 법왜곡죄가 발생하여 피해자가 발생하고 상대방의 책임이 명확한 상황이 아니므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J6" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>현실화된 법왜곡죄 우려...“수사·재판 위축에 사건 묻어버릴수도”[안...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20016413?ref=naver</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-07 12:37:33.536712+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>