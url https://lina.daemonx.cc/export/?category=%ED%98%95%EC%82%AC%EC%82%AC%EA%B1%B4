--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,378 +533,450 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사사건</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>김씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 유죄 판결 선고</t>
+          <t>강도상해 혐의로 징역 7년 선고 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>기사는 '용감한 형사들5'에서 다룬 두 가지 형사 사건을 소개한다. 첫 번째는 골프장 사장 납치 및 3500억 원 규모의 사기·횡령 계획 사건으로, 외삼촌과 변호사, 정 씨가 유죄 판결을 받았다. 두 번째는 택시 기사가 20대 여성을 납치 살해하고 90만 원을 인출한 사건으로, 범인은 무기징역을 선고받았다. 두 사건 모두 형사 절차가 종결된 상태이다.</t>
+          <t>배우 나나의 자택에 침입해 나나와 그의 어머니를 위협하고 금품을 요구한 혐의로 기소된 30대 남성 김씨가 1심에서 징역 7년을 선고받았습니다. 김씨는 흉기 소지 및 강도 고의가 없었으며 피해자들의 상해 정도도 경미하다고 주장하며 항소했으며, 현재 항소심 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>두 사건 모두 형사 사건으로 이미 수사가 종결되고 범인들이 유죄 판결 및 형을 선고받아 종결된 사건임. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사 소송의 원고를 대상으로 하며, 이미 종결된 형사 사건은 투자 대상으로서의 신규성이 없음. 특히 두 번째 사건의 가해자는 자력이 부족하여 민사상 손해배상 청구의 실익이 낮음.</t>
+          <t>본 사건은 형사 재판으로, 소송금융의 주된 투자 대상인 민사상 손해배상 청구와는 성격이 다릅니다. 피고인(상대방)이 개인이며, 그의 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어렵습니다 (적합 조건: 상대방에게 자력이 충분함 - 해당 없음). 또한, 집단적 피해가 아닌 개별 사건입니다 (적합 조건: 집단적 피해 - 해당 없음).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>소수 (총 4명)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>오늘 납치할 것  예고한 택시기사..시신으로 발견된 여동생[용형5][종합...</t>
+          <t>나나 모녀 위협하다 되레 제압…‘징역 7년 불복’ 강도, 오늘 항소심</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/broadcast-show/2026/04/04/2026040410102815632</t>
+          <t>https://www.mk.co.kr/article/12137401</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 12:18:18.552190+00:00</t>
+          <t>2026-09-26 07:01:46.273972+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사사건</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사사건 종결 (무기징역 선고)</t>
+          <t>형사 재판 종결 및 유죄 판결 선고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이 기사는 E채널 '용감한 형사들5'에서 다룬 두 건의 살인 사건을 소개합니다. 2004년 모자 살인 사건은 범인이 무기징역을 선고받으며 종결되었고, 2019년 이은해 계곡 살인 사건은 범인 검거 뒷이야기가 공개되었습니다. 프로그램은 형사들의 수사 과정을 조명했습니다.</t>
+          <t>기사는 '용감한 형사들5'에서 다룬 두 가지 형사 사건을 소개한다. 첫 번째는 골프장 사장 납치 및 3500억 원 규모의 사기·횡령 계획 사건으로, 외삼촌과 변호사, 정 씨가 유죄 판결을 받았다. 두 번째는 택시 기사가 20대 여성을 납치 살해하고 90만 원을 인출한 사건으로, 범인은 무기징역을 선고받았다. 두 사건 모두 형사 절차가 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 이미 형사적으로 종결되었거나 수사가 완료된 과거의 살인 사건들을 다루고 있습니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사상 손해배상 청구를 대상으로 하는데, 이 사건들은 민사 소송의 진행 여부나 피고의 자력에 대한 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
+          <t>두 사건 모두 형사 사건으로 이미 수사가 종결되고 범인들이 유죄 판결 및 형을 선고받아 종결된 사건임. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사 소송의 원고를 대상으로 하며, 이미 종결된 형사 사건은 투자 대상으로서의 신규성이 없음. 특히 두 번째 사건의 가해자는 자력이 부족하여 민사상 손해배상 청구의 실익이 낮음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명 (2004년 모자 살인 사건 기준)</t>
+          <t>소수 (총 4명)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>곽선영, 모자 살해→화장실서 샤워한 범인에 '분노'…  사람 죽이고 어...</t>
+          <t>오늘 납치할 것  예고한 택시기사..시신으로 발견된 여동생[용형5][종합...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1020702/</t>
+          <t>https://www.starnewskorea.com/broadcast-show/2026/04/04/2026040410102815632</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-28 00:20:24.462852+00:00</t>
+          <t>2026-04-04 12:18:18.552190+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사사건</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>형사사건 종결 (무기징역 선고)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>70대 아버지가 뇌 병변과 지적장애를 앓던 40대 딸을 34년간 간병하다 살해한 혐의로 징역 3년을 선고받았다. 아버지는 시력 악화와 간병의 어려움으로 우발적으로 범행했으며, 피해자 모친은 처벌을 원치 않는다고 밝혔다. 이 사건은 장기 간병 가족의 비극적인 현실을 보여주는 안타까운 사례이다.</t>
+          <t>이 기사는 E채널 '용감한 형사들5'에서 다룬 두 건의 살인 사건을 소개합니다. 2004년 모자 살인 사건은 범인이 무기징역을 선고받으며 종결되었고, 2019년 이은해 계곡 살인 사건은 범인 검거 뒷이야기가 공개되었습니다. 프로그램은 형사들의 수사 과정을 조명했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 가족 내에서 발생한 비극적인 살인 사건으로, 소송금융 투자 대상으로서의 '상대방 책임 명확성' 및 '상대방 자력 충분성' 조건에 부합하는 대기업이나 기관이 존재하지 않는다. 또한, '집단적 피해'가 아니며, 이미 형사 절차가 '판결선고'로 종결되어 신규 민사 소송 발굴의 여지가 적다.</t>
+          <t>이 기사는 이미 형사적으로 종결되었거나 수사가 완료된 과거의 살인 사건들을 다루고 있습니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사상 손해배상 청구를 대상으로 하는데, 이 사건들은 민사 소송의 진행 여부나 피고의 자력에 대한 정보가 전혀 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>2명 (2004년 모자 살인 사건 기준)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>아빠도 괴롭다  지적장애 딸 살해…비극으로 끝난 34년 간병</t>
+          <t>곽선영, 모자 살해→화장실서 샤워한 범인에 '분노'…  사람 죽이고 어...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413180</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1020702/</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-19 12:24:07.240526+00:00</t>
+          <t>2026-03-28 00:20:24.462852+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사사건</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>기사는 이재명 의원의 기초연금 제도 개편 제안과 '모텔 살인' 사건의 추가 피해자 3명 확인 소식을 다루고 있습니다. 전자는 정책 논의이며, 후자는 형사사건으로 소송금융 투자 대상이 되는 민사상 손해배상 청구의 적합성이 낮습니다.</t>
+          <t>70대 아버지가 뇌 병변과 지적장애를 앓던 40대 딸을 34년간 간병하다 살해한 혐의로 징역 3년을 선고받았다. 아버지는 시력 악화와 간병의 어려움으로 우발적으로 범행했으며, 피해자 모친은 처벌을 원치 않는다고 밝혔다. 이 사건은 장기 간병 가족의 비극적인 현실을 보여주는 안타까운 사례이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 두 가지 별개의 내용을 다루고 있습니다. 첫째는 기초연금 제도 개선에 대한 정치인의 제안으로, 이는 소송금융 투자 대상이 되는 법적 분쟁이 아니므로 적합 조건에 해당하지 않습니다. 둘째는 '모텔 살인' 사건의 추가 피해자 확인 소식으로, 이는 형사사건이며 가해자(김소영)의 자력 부족 가능성이 높아 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자에 부적합합니다.</t>
+          <t>이 사건은 가족 내에서 발생한 비극적인 살인 사건으로, 소송금융 투자 대상으로서의 '상대방 책임 명확성' 및 '상대방 자력 충분성' 조건에 부합하는 대기업이나 기관이 존재하지 않는다. 또한, '집단적 피해'가 아니며, 이미 형사 절차가 '판결선고'로 종결되어 신규 민사 소송 발굴의 여지가 적다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[아침에 이슈] 李  노인 빈곤 줄이려면 기초연금 바꿔야</t>
+          <t>아빠도 괴롭다  지적장애 딸 살해…비극으로 끝난 34년 간병</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790016.html</t>
+          <t>https://www.joongang.co.kr/article/25413180</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-17 00:27:55.812161+00:00</t>
+          <t>2026-03-19 12:24:07.240526+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사사건</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>형사 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>기사는 이재명 의원의 기초연금 제도 개편 제안과 '모텔 살인' 사건의 추가 피해자 3명 확인 소식을 다루고 있습니다. 전자는 정책 논의이며, 후자는 형사사건으로 소송금융 투자 대상이 되는 민사상 손해배상 청구의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>기사는 두 가지 별개의 내용을 다루고 있습니다. 첫째는 기초연금 제도 개선에 대한 정치인의 제안으로, 이는 소송금융 투자 대상이 되는 법적 분쟁이 아니므로 적합 조건에 해당하지 않습니다. 둘째는 '모텔 살인' 사건의 추가 피해자 확인 소식으로, 이는 형사사건이며 가해자(김소영)의 자력 부족 가능성이 높아 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>[아침에 이슈] 李  노인 빈곤 줄이려면 기초연금 바꿔야</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/17/2026031790016.html</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:27:55.812161+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>형사사건</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>2심 판결 확정</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>40대 여성이 남편에 대한 복수심으로 초등학생 두 아들을 살해한 사건으로, 1심과 2심에서 모두 징역 20년이 선고되며 형이 확정되었습니다. 법원은 피고인의 범행 동기가 생활고가 아닌 남편에 대한 분노와 복수심에 의한 것으로 판단했습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>본 기사는 40대 여성이 두 아들을 살해한 형사 사건의 2심 판결 확정 내용을 다루고 있습니다. 이미 형사 절차가 종결되었으며, 소송금융의 대상이 될 만한 명확한 민사상 피고(상대방)와 손해배상 책임이 불분명합니다. 또한 집단적 피해가 아니며, 상대방의 자력도 불확실하여 소송금융 투자 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>“엄마 선물 사주고 싶어요”…복수심에 자녀들 살해한 40대 [그해 오늘...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01079126645353472</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-23 00:19:14.193265+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>